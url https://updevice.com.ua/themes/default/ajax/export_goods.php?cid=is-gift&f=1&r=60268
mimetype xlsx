--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fed77b8ea526c31c90de684593fe0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3d73303d455c6587547590ad080792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6478cfb0e902a27ad1395f888d28c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ea7965577c4f572a4bafecc1f0ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff10da5ab8b2130fbb41f14e1b31f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee54b80dfd5053039f6bd0ecee5c2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b579853b267dc6d72667c2b2dbbf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662548d0ddc6cae95a531201b44a488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d1a6db100e5a36e95fced916c2c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834822808e893f518d98ed68987651210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bdeb35e22d39c13a77aa70fb8d0f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37366595e7fbf12c02042b230396212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1611174b7bd7fbdf4737eaa6b3947813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99373cab7b7349df7869d80c5834e57014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73c707ea39be3f78b162bce32bafe415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fd3fbdbb208870aeab2ca710ebb0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b34049615a1c191880deae95cd6f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924439e48ed58f158908725e6d5560918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ae4b15e6fadcddb0f93c2f6277d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4706fbbd4ee943a6a8e6965894a0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e55cbaf398056f6b26089db8722721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c75c735b6b857b3751fd9d0bb19722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984204a400f5fa1807a97efb75f39a9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c9e3a5a183eff9771132ff121bef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde28fe03c68cdb61cfb41330a62598425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6cd27b866955b8c977eb13a9cca6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612036f2ed35bffb34c187329da1a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e682b7d4e3e1b0b868c8796e9942a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361fdb69523e8c08706bf628c65d1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5b192a88aed369f8f505c0fdeb9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007f85998f815c74983b87c5eac494831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790006eb530532c2be5b27d6756554932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac3e0d9c27da25a6d8fc34f8ab37133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eec2926ccc56d615ef7b8ca33219c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7d2c5d3be32d398c6de6f589d37735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fa994c844f11f234beca2f93c9aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d3be9255ce06667b0949a6bf5e5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8573f0cac952865af385e58439ecc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1bae0fa4d26798d8500ce8d109f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01638cdd42b7df819c0c11d7c6167240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be2438baaa5486bf6b4c1bc59475541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121ddee84240faa7880fcfb69a9ba442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b1cee913343c9bd7d462ee48647d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7879ce447e8968d3875ead3d968d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ad7da27f018096292da132e8943345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a12a24e64c4f46c59ed04fa1d750d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446dfde5d4724b4c8de643296b2e9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b611d7b26c2bd1e68beb123ecaaafd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2235a7e016c020ca0bad432ef3634a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbd5fc6cb775bea103f78d09a97ef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caab3214fca710f9d7a151496e139f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec098006133c5d4c2282619b1ef54f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac3a3921f1eb046665b30c72c385353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c48a0e6893ca632a0f8939cc48200554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa4c9b92fde12694475c7ac3059aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500424e599b0525285d52d933684640256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb625241a93b8f51bcbcb7ad0225fd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cdfb1febd176e222f7a5e9cfb788258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d690ac6b20246b0ed3d4f7f36f2b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02962830150cdf59322a601c5871cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ec1ed5a09012a0401b7edcd12c6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac038000e7fbbafeeacf021a5ccc5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae9795f02adc26705c2978d95ddd0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190cae735fc2c389f92821173ea799d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22000cfc033d4b710f8afa73b11c1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d013f15cc74e18065b409b5273b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867b53d2ab5b2d63c3550671f1a75367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6044d9f91b85e3ef4f1fae2b73e9b9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf1e9259b689cfd0fa64c70c5fd0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70f6ca88468584019e5de82cc3bc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77503b50b7517343b2320a3f78cf99871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10794517d41854594db070e0b639ad472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e34f19ae71c13ea49af384bed042673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3415cbbfc6fc942864413841f5f3e1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd1e7bb0e00d4530d88d44a665ca575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5685f76440d5baa9e4abc7f9bd6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a1180e1a4b2399345b72543fa72c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bfe327e119b192ccf4ffe423c20e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1af4c34eed38087a4220fa4fd20379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7217bfa8f4c6655ac155c9f04e4a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d50c87944904c6f26d7d8a6c320081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77fd37c0a07b7d51719dd4dcdc601582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad65267b497aa8cc5b3a854528b3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc528ee4d22831af0cfa841d724a36a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94815d97f2b3fcc29fd17d1affb72d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b7958d17d0892d8ca6ddc79c563186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4dd61434a64e46817ac2b2aaebf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac7ccca791e441338c25e733d8ae2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5569aa1917b9516441a9ab332b8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed105aec8a8f9a7613477ab8a4aecb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d71907694b315dce20567d887c8f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76643ea64be57261b993a123a4ca745a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97496d8110f5ac8547b829476882593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d44ca2bf1a8528d84550fefd78de7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4ceb4617b06d1d75c398975c7094c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522885ec749074421466e13bc0f740996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef9de93d9b9deda18506dbe97df95c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc62cb2f026a899837a4215f59f5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfd26fd7f81713ea04395d7fc5e2ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcffcf2918306b3eb44b218923f0c38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850f761aace92e7373ced4e0b3a58d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d77b9892d341a620759ee96cf5ae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade59be4b4e51eb84dbadbd112b2e36d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32529a487ab092c6c1944abc6a121ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e58142d3de07e6860068d4be57f0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7859828f74b29b35f4951bc3c9d145106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a6745a67768e9bff7e47edbc3a93c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a712d4a822e94e267c56681cfc043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45c677b5748aa796813e314463a2f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a14e374951e76a622831df03701c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea017c2e164baa85ce16afe7baf5258111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749512062c4fcd9e9d71bf5fb329a736112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2885faf5b21803ab47fcd9cbd65a829113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c69b8ddfce17945ee3ccc02e9638114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d307d1831a729d8964e51a817d76084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e980b78d84e5ec60de55280303be4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b10264a9ab623187a4c93f9b00ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3b5494ef43ad6554fc674c149a41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79407273f52a3fd4e576a487d892e833119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b019e4dba5db785a8f758376ab86b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a20daa9187a3a848a23dad6b440da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc56e5fb0497dc02a88ff920310c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e684c262ea2031983c463f228b3ac88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bf84247808f2645bbf9f967b90af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b0d12f87444a08f9444ec197f0dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc337d06fea802115f1bda4774f2a10d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0174a9d853a4287d23a382315aa89d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cf796dae02aef344fbba2abde66cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a0f3f53a083f4290332a3f9b26a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c733b9b0939af46a90264b36878a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb222c9b927a5b86d7b9e010b62cfd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed3bd8846dfbb37344b02883470ad2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315737af08f3077dd61034fbef325ecf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff68e51e4fcf6939fc8b38c1b5838134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f814f8d927075de803901e49e99f6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd126553ccabc879d7e1fa22d18c4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a83c31d508e7f9aba6af78d3ac44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca045946f60b67a42dc8f9a0ae5ced74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954bb746a6eb6cb3af0a111b8e397e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076121a6e2a55eaace18c4555c47964140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d57b523610183b3fcb9bb7e8fc31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e4122de1b5d66c03d01681e63935c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee906b7189fdf2ec3302373201aa9691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10831b56fb840b2c03afd3145a2a20c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429594b7dfe4819281b13f84be4577145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780155f76370e51472d66ec0c5a6af13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ac6a09951d9c98e6e04b436a7c3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c4b57ab147f427aaadc9e2d5585de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4def4c92535a586cbd759b22bd437d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbab9651e0ae0f36b2150b04bfdf15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d58a6eb08a105e20d013114b91ab62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3175899c6e5c0c3851eff14baa718152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c493f0ca34ec70b3428c69ee19a9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbecff57520c1321862eeb1acceca53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7b4eb51cbecbcccfe10735605195c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a693258e1370db0744f08a9a00c18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c83bf4d58cd8d8b5dca2f4c868c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d4812c6ed7d6b22ec9bd4db1ddd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc163d5d5b340da5f0231c3f04cce9f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9099ce98648fb0bf059f338cf3e56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7d092e7960680978c2f1edb56626161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a7275a24a15ca338657ca3b5d52ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10fcd5d6ad24cc687e9e8334cfc6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9063f8285008fdb8fd0ca005522d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc38495fe1bc62b577929dd8159d0c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34467a22479d46bae8c10a4bcb112166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48e03198d7b684cf3db56288bb21d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86047fc28799c482fc3e3c4dd6f5a76e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fc262d29b19021aba64463c389de3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227318e4132f051ec0facb67e4849d75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaab9b00460658bd354fb1910b59bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913ab679275cd102b5cefb4f2f7315172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d0ea5a268378a2e6592e278b2f053173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d0bd2cba8a3aece7b093fc3382ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b7f4feb7cd2fb02a0f1a825306ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9876e3b310c5401e1461ec3e77ff941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b87dc0f04df91682938a0dfa144de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959827357207323d8ae6e9f170604c8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10bedea2d864e388bd1c52aae2bc6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2173b315e66a459088140e6e365e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6ed7f55af3d298d451ca3925c2cae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd256354ed38618b3df3e8b357d45a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2ca594b97ba5e41978a326a5b76a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0bde0a6f546c841d5d71fa616e06a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddf85043ebd720c16427b83d1887e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4923d66ff436e41a575c3c6443e59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d690cbe4b169e896ea5fb8e671d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dc4d4371f79ea1c03d41a698e4494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a8513dfbd63b4dd1ed5b46aab110189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad25773052854525e06145ffda58dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf20d15b20c7f88e8a4eec1673f0576191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3dcd93e48c4a5908e42f5fd95d4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074ab6669a974359f8e3dd3c527790193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055c5e68c732c78464f60ca026d958194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef5d29cda27315eaafb5f13fcf9cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667487d47969bebe9ae8e89659ee62be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028816ed0d7f5e3880a0d50a909e462197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeb89b6372320f440b075a60e76fcd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec09bb035a0dd7d7d8612ff2f4f14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676a4ea6d24826f853c9fe00a9ea97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a0182becd7789bf48cfe0a054297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1498d9e7a9740d7ccc8c67eeb3aa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdb0bebb0fcfd2124f6568a6e0d363203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff11130ee6fca49335c7c1613de48b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4352b7766b751f3a7c1528417702205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f129c65f8d2e7013951d51792f6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ffd73428926e3bad2b66f578d0454207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012518a8b539e401098845198633fcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477985d76c604ccc8c460479f9c7eb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3fd89f16e3db7fa2fdf83fa07164c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb558678052a1c2c6f340d20d9cff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36c93958af5a27bc3a108865edbf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d6bd0548f653069d4734bc7ed070213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba92b3d3f70e832110ca7a3fcacdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f07eb16c38187e81b920849b460fd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd4b9f51de3b20f0f60f5467020648216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c468a03c6ef593b5902036055b1072c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852d2e8d5ad8c9480a58789a10d45a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfadb0eab4b12e90b8750e4f96b3d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b568105655a2b6cbe34cf6326e82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe845c74ff81346dc54ce3901e04d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af81bd83c4bd1f4026df4e4a4de68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb78904769db7c5b02b695638d5aa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8044b651d6840ee3f70ff229f2ff1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c000d0a80229288066c6f344a5a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ca22e4052f9413189748c2fb239c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8d322aea2c822385ab02f72f6f10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c4096400e8eb5ddbbb2bb928868f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce56f1aee9083073024d45d432c987229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a22a60b1d46d3a412f1bb3dc5642b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373e9b0050ebaf98a4513300b8f38cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da8cdc3211002af3ec5946f0f73564232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1238d6c807c7d8e4c6c0b4317d5725233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffa429cca0dd40939a5ff55f2909b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e959ba1206a70b0bcad821892b8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b2d259b2f60b169f21ffc9b2318fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663f703df5c13eae965c6de93aa9a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f614fb9fb3cb883e747c897129dda2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee96dbb4290911f67f8d6583076c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb39a3d66ceb30c6e3b4ae27a714bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1f50e85b04ecfac76ad3f8e71de4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8359a51ae0375a3c93f0501659963242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2582dc213028c25af63e34e3441b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6b97f1f40750c18ba983b4a97111244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581bb3136d0f207843b5910be734d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f1c8328ded178b124d8655a65b75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58091becf7af73c8dc844fbf410010e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecfadf8e082329d930f08c7935ec8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f821cf0c2cbab199f9df2708c5bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8a0659f6b18e91da28e2bc5235a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30399619f3e8c028f63b63907b374b48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46527869f44b1ff352962e230825e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09bdcb4100f43749accbbf7c2d373c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38be6992a93a13427f387c154dc1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894417f8195e58c7202d157466fdef47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c3b0b81fd1f9b327e24bc74b34353256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a68f8ef8bf7d7e9bad9537342683c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef13e58c0bb38f0d7b92e4d8fbd70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b5dd4849e3d70262d67133efe0ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069056adf79b8acc22026abe9448536260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e7ced2e69eb3fb93a53c33f16adcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb259e1b555bc25a1d20231e87e95ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629289323f4cc788b419151c620b0ac9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cb2ff1fe8c2e14b894db0c9a34c6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be75f86a239bea7668a749d9e57bba6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f2a5ac32e3dc6760c775ef5573170266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0e3529999d74bd7e1f9bafbb56fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798189f645b715d9eea3dc19d6e1af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e502816d65ba7c234d7e07b096e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9b71c6ce2e5713d389948f56929d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392c6af98667eb6979eb8cf032e68b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da1c30a93161bcd9869ea71e384d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e34a28b7a449eeab596a3c0bb810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8a084ac3617d2d4450374be2d7586274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10875acf9528db2af05fa0505746a67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd1b843ec76365f16ef787289a021276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e8f6c6106321da77e993244d837a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e092ef350a98f691ece83ad281821278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c9c60b3a96e6b1588c9a32152342279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acabfbc00f57f94e98963084d9a893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a290dd9cebb090134510c2e870a9488281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca240508783a8c0c31d146a02f2eeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71db29f08a504a1670411ac32c15c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744069435748a0962ae2e2fefffa6c3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179777c0f8547a944d640cc1da6fca6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1def49cea54296b731afc2b975ca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e81a79946eb2a1e7e78bcfcac989c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3ae43424ae771d54241265048a5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425328db2809da2473087e6ae60e9433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91b901f7097ef664e6cb752e80b48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3326b5503ad177c22e93adb0b7f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fe1ffda6c68c99ad1649dbb97caa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be720e36db8d2eae06e9f45fa605fd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554d3475ea91924046b3ad8b967c37c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720426bd60647295233de3152afdac7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbbb1c1e2de9aef2629369e315ec6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433da165e74bce0ba68b989b3fb0455297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e95fc1cd0c2659e993cf21af0402298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573b9089c0d20755c45d348c22320cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4fb9d76c8d80ee7f4be24f7d7e4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04747895bdd05d7d40a7327e939bdbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaaf92f57c9c925e6ee933c7b8bbde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fed1aab8f8e78606362e01a582f27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605f0f8ffd5600ef548db6b7967ec2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e6e3d8b09fa3b71860efcd448463305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30173189ad65e790ba36c6db268c23e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05862b8fcc436215e8b9c24519bf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885062568336c9aae39ff893d1ac77e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b51c27627a93f9ebbfe33f8006f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f42a8e9b6941a7b80ce3c2dafafb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737d44833eeb3d550d9a3611d72b09e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844faa4d189eb7089da04609ac2467b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d13dcc9f2608995e540bf7c093eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e528f7b48f3dea62cb0d5d3a070b4ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4cc05957da41a2adcd3befba71720315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb5cb0d74d2d296a0fe525e16b54b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb0a5e7ac3c1d7ee1c730e71b85eb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae714aaa20a50801126a5cf7c10afe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49e6136f5805a2ca3adaeb9267373319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95495d9d3a312ab311d8bd1d10b14d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510901ddc67e3bab39124d29d43576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f754d41ed57264032d192ef3845b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d4811138c735b22c8b2a549987ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e52e0f8973c8ca1c61e6173a94dd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1b5c3041e07f82a2a7360a50b793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b43fd779f8bf0c4f6e6c2f1a6bcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77517a4b96155fba7491b3d2950b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5344bc72dce6401776705c381b68c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec540acea573d4b2251f2275a47508c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c7f6b4578addd77f495f4d355e72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1e60d5043edaa1916097b2fdd80f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b5081f5d222ed55cf53693c48488332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220af21b0c29134b6d84d8287bd2c7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814abccc302fd025543e1944ff0eb1e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1e25ff4a6539dc52c5aaadac7f92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9190468ac7b77aaa032942473b2b53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a467bca3f005cdc0cb8750c7724f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79419990e3b6f4ed4fa9d543323d73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476637809dbf715edf65a7a0bcafa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665cf996872e8d205cbd64eedcad4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e52f30704d31f06382040f9518b9cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dedc85ba0f4e7e5487866f36648f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573144f52348df6692ed9a9f6eaf353343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c2e4b8fde192a73e83812d7c1e3a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c95f4e9a4f90d9c0551c5cb3a4247345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31a8276ca1ac213724723dc68d2be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4528657e6c4417301f6727478149cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcc05b3ad64d54915f0055fa9a285348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89c5bfc823393da357f51cd0c35fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d25c5e968568d6401f97f33d80c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43c1bb338bc6cdec664a2ef2f1dbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0049f6f55f6dc30faea0ddd725c44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da90363bf57ec968f72091b25ff4ff7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1a50290b05ace89a47b64b5f3c64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0640d097f583ccf7bf57c99ba7862355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd971696c3e1a9cf8818fb9018c679d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb09dbb5a12e91113a54bb369c5fdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff84b60891b3e02292bdd50b7f019358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66ac0ad08b0134f0a07fd74dd3b72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197b09af619f9fbd0a3ccf369085093360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25e901ebc9d0210c489bc31e33284361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5ffeb313f994a6aad64a314acd002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34b5ffeea8e8b92d890cb8535bb4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7447e6df1f7ddefd3d0841be8e99e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6652b62c4ad82fc42a58be49bcd9bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18efa42e44e6c8a9edb926d4495861b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac17e70ee545341f35cc6d29f575613367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbde1daa9e8661f941f7f7a17a7980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11d12f034d7e62a53a2b0d583d2ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5b084ee42f37ed4d7779e887b50d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14478370b019c0037562eeef35dc1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487f5a564d59494cd1ab2b967b40c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f1c426a596aa4e3ca04e5120b5ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0094492da32203b940e5697bbfc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9932b685e52d0743b9966588bbb2e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6780a1b7fcbf044a096e24d19a9e2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ca2fa143133c2cfa2e9389b5a5d64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11755fa6983c01ca8ead75ca7233f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cb8ffb17737ce18c41a1c10a95cfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d323145ddb733aa8ea0868b83a4190380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd7bffceed970da621dbfdaf35260381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ae7c16dce3411e264f2ac5a59991382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54892d39f0082eaa58055a3ab5538b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c349897fd493689823ae2f895738b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a962dbbe613ffa14c7c98f9acb1dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec75c9648ad79e2def44c45f7662cf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95b1d38d0e0f1c47d43adb186102c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f2de01e1778c398453ca5a8e191f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a1e4f57136c4b5c1fa98474fb02b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf8afae1cb74a22052aa82fb553789390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7de60e293fe6c7c9a671615c99e34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c3e98adfd2b79a5a4920c2bdbf20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45765a9c7264d99af4015aa860c2b5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50a3275f121d95c713bb8ed504c09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225313aed1f63f54a0846a22c9c9bb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4f25c7f71108b90fdf5750e1d47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300a9869a322632e28492ca945cdcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32ef89eb389b1235b771ad7a7404e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaace157a192850703539e821fc527e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a1f3e2f3c5be609cc17c1343a62e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdbcef890af369e4fd21296920864a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb79ba707078950ca3a684ac82ab343402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e0fd612ac9520a1a21c0547be86b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee520dedff35df6a6c5c06157dfe8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b6dc97ba4d03ed19476da152ef97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d55639fdebce1d6a4956d14ecfb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f06e0218acee69479997c5599ee4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d354079d7cb09b2031c0faa51771f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299855fc196efbcc47b0efad633d46d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a239b69a95008a34a495d4f5677ea3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2e1daa9e639d8796e1d7478f7deb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6be30b6ac7288634d787d8529dd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eb0a480ebbbbd15f77fabea547f18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a858b563fb464727689a119646848c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cdb647dd407da19e3b2740057f3c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd6317caf99aff11a163a7f0e2b41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747d8f09cbb07cc14de97c7d381a73a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e5a004e854a4ba86e27ef0846f32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01597320fb0198cdaa540e57d89c129a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053df8af771a265410358c7347c4668420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a42a0fee4576f5b8369a25299489e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d041a1d7c9a056d5943dd57960f700422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7b9e97b5bcd23bf219348b36e8690423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae75e0dd80e5b8bd7a8dcef27a9c9da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8d85782e19c1606655fc9be8aa49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2393e82cb887ef0eea605d21c44b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0b835849b154eed1065c70dfed61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481258221005bdb29a64a6ddb53ed3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40bb2a9f03510971a9439c839df193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d2f59b55db3471f2c5fc8c7a9af5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94174abfb1018c8ce115a648c059a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f52949a8ce58cfaa2a0663de1b7e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a10ddeca9f79567e6c181d00b6aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb388571cc2b4ef998e269149ba203434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f24fa67a8f06b04b5c60badd1a6d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be2983e7f774ad6860a2c2b9d69c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22216f51656c44b01f1be63a3cc95910437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194e9badb509fed4194b5ab280892a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595135cf27d3b24557226397b161b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ebcde75626fdb0fe741d12d49836440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9326b6d2fd29d6af391c86442e75d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bace19e68b1e73f4f31f889a38d42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af847da1022a14c14d4675ae9e36d28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1699f5250304b202def5645ee95cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df5985f244f0b4610f79df497de7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3eef50b68a0f620d37bd187e1e831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b7d2062376a9e064c27f0f762c34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de198f6945cbd5b8d68f30769d19efcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71887a47ce7b6669921b2e473c3f5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d66a4d2ba1c5365570fc90c0f41ec9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77ffbdc12a3201b1012c7f8add733451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c841cba650f634e8f30a210a8eb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce327dedd22dae0cc409654ad2b464a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0becdc98d768255d8304a08d145d832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc5c856a9287d187db5aec1c3eb37e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a0a6cf4c00ee12f306c778977390456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe87d666bfbbe6964a253487453e6ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e04fd56d76f1ef9f9101d8a2dcf8c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158367a8fef0924a923f179e334ad0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c4d198e82be8bdbce61517360408460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c871e556be1a502e574b91fdcfbcdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91785d793961c9c263e4b654d93f15b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5e6574fdd5890bf13a1bfbf2d70c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5aaf732c97557c266f479565c3b8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb1dd655ce94df08327e39a1671be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026575749f46ebb308a0d2851912add4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc505ea345ac02ac5b1fa1b0d6fec587467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65889b5cd095a9d5d673f7e773b12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d88d2d7e2bbd8b7a74d6c224a945469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928d0721773ab4f20156ec216a20bc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af558234b8bc163b3d72217888f9eb02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51127015015a764d33e75f2f5239ab97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8fc6a56f98d45fdd8539f38bec07b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512c98bd247a0c0309009571a9ac89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb5adc5c5afd8d5bcad40566344274475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441ea11f581fe08a5e89f16ef6a6405476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589827ae0304ebc4f6a12e20ffc7f2cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61923c2e060953c70500dc78aaa888d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba60ce0d0c80f7d2246f2b1141e286479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0acc8ccd50e4a407da31d95e1f1885480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd287638b15fd76c07c952b09422b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908078bc93bc08a49e31d3fbd0169512482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7f40d12377204c6271a0a2522443483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a5d886c14f17289a63cf212b82fb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e973473404dffde2b00a79c343bd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a110c5812fdd7c9bd097e8b914e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85557edf8f9b513371119b80b6fa38e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c140c357eee8d075f54ea364245a55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf033af9a8e9b7cc1779d698d958a799489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0118fcea8dec453a4ccadd8bec387d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480319d989c7929b6ac36f1da5097d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa729371518637357c8dcbc1e570caa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404ae726a97d0944cd1fb14b0d7c3ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4d8a4b7073fbc3834120db2d5d10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd421e36bfad6d8708e9539d0b9ae9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a979ae763d8a4050f473ad0fb33903496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23d2f4f7304e61705505e0fa017d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e011f1e642f16f51911b194c9f2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f281e308162f34fd5a280f8e9ae86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e3671c7fbb3036f66ac23d314c0a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec418b5f27d11324073f92385231bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42304f3bd2cf3a986ca8e216e0fa04a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de815a6a3057c93705fdf3feb1997503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ffe9ecb085acb5f159e4d566c4d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd069de70fa1515395346a1c689e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb0baf5fd6140dedecf0d010b5198506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e58a7a32c9d3a6199e63bcb8834fae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5fcff828df42c341bb6e2f36dc59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38acc8124b37f422f37e08ce54156f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8e071ac071f7e8186e6fad1a42dcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d5a98cdccbb2fde62670317b2df1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d40daee376363bd840be0f5067f5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89fa2902c3d4d3136ca92d351c24cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512345826cbee880bafaf344ca026ad9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186486ce48b1df04da5adea842f1ae20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8abe9986d0570b614ec371827f0480516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a89741d47363be5adf14cb0d3497517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa146f7384ce3c5d36ef94043cb5dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbf00a7330a07608b0c34498abb35d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216752a8502e1ab0d85226c2f1420118520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ea0907813e1ea56e4bcc25fe70307521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a1308e954df39827ad2089d8e4af4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466955b6dda2caeccd227635603d54c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab44ad7aae5ab261cb906ea20b113524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dac3c5ee773dbca563ba66c97c24e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856526b0d080795fd098cfcd0f1f2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da6ad849670880c0b7ccb4fd128413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9f6b6eedcd0f73b0efa89bf1d6ffe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c4cd40befb0c9016ff5b0e3ad816529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ddaed358271cb5bcd917e72ab5177530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcd5ec9d7d5305d50b279471f301a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d5496fbc02ecf87998d77965e0f73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c629f8538418e59d005012aae6f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a2b1d6668bec34789d2e0ef12af3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cee120313e0ccf201d50af47afa71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef266bb0d9bf739f5260079f5d6395a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05168ac4b6453726e84ae9eaba8e1345537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec1e63adbc9c4b9c891f52b55422d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f8db11ccc1831bc10917bc7dd6fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe98292faf1271e8ca7f2ec34ccd5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab967bec1cbb2f17324db46a987d6ecd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494202c62f18e23abb423879b23ba2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c430e76a99dfa8567e61c3e1a666e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a684db5aedfa1e16e8517effc4a60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb449a489b37a6bb7f5a69b1e06d48a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf49b9ba783068538d061681de94ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c266c157b7b6ad57c96c316fb096547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61268098833c9c5d60a816aac38023548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1bb551de43468fb1e65a5d861feca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f8464f1ef174bbd9d0909cd538b54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3e138042a791b300cc791b0ee672551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c5d76c7a70374b62adfaa7233b1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af495d461071216d28a932b434bd0d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aed7c9010a657636241471e9d95d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1180817c73ced9605718e8bae49ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab769516882d921542d5cb7624172556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef8ae173c0b1faaf8b0648a585750557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6041d33dd81a1a289aace6ed1ff17d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ee175982020d13e0e2bfa09e835dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55394f35c0474333fbef63f8a3269667560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c9c9b19eeae17bfce3c7b2102f6f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018800c3fc67ef84393679c28a8f021f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fd9dd2dcf38793521f6f303bea9ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce3018b36a557db826f37ec010b9ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7063d25d214e05fbf4d1501c4850f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d29aa542a15d45ffba5607f6a81036566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fea9243fb7d345918e00f715ecd67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d0c4825e8e4843a17f568de07345568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428351d698e50921bb54eb548e84460569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215c73feeaba7c068f3a5910a820b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e234545d599eec752ec6831312c5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeea6bc8686f74ffb1efa57f0360cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d122be464e6117a491da41774d3d30e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55338dcd9ae54dacef4802c448a9bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d03698b5380c8790c1b9068c9d5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce43c3980885bb54ab7e79d9e036e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c63d1d76c7c8ade04544ec678f7d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed691327cd498833d176cac0d5f24890578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f1e4eac78903addf5b3c706ab8a4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537fbd071b1594c7cfde91b8d2b148580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe7ca4eea37260a9e85aa17041cab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c7490dfef0c7d605f42480dcdddd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3fd2706df44b200f6e2d15eb17fce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f809aa301aabfa9b89899ab5e5faf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e2ec39f28a419488e44ee7a936fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4d0af2e8d557c7dd6d545aa160fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137357b1630ee2930ab10f95dc1190587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf5df4d865b690347a0cb38edcc1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c682ae419851013122ce05a8c0c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2575e1934fc37ea652fa8f6c36e6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbd9264e94eb52f23c9aabb3f98345591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b8df67813dcba39ffebc6fb9251d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c6606d905a7494b5690aaefbdda7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855203e3b4c909af1056dd704b9f62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7171572e01747e1aafdf76c543b36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630455ba4f8cf93dd5086156f33e857596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7897acc427a389d2811330f98da1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd97a4570d0b364a0b4e5e08bbb35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c7f0553bdcf00d8e373a9c90a419599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f29b1f4466a1d0dd74c414eef585600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40822f2898298b8a77081acc84fb1c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39efea6ffab6d659ec5f10b8ffb7292602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21fd08c5774e7d5625b83f52b0f1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7faf5d51136549f1a10f9955d150f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca819549b037dcf5595be33170289a91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f755e1d6adef1979f49486a15c673606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add5ddeaa9f55009228f44435891fbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1a2926a5c62299366c7486e31538608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec49256b981d129938681cbb4bcaeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838222a502a74b119779a69376e253e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625693a1b39c4b46af08f92264b44f8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8732bbe1bad8f9eff4df6753aa04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563562b090df76309d04ed6b4d9b609b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc6660a43885149428b463aaacb3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73c644f9e3700e39a5ea444a7a069615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2095c1831e5b9d49a022e390e89f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c07eb5f76b6121990aff47fecf5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207b8f1007f2a4a4f69a681ebc5d5e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddebf76c852f43368656030858e070619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c73f01fa50323cf8e16204a383f95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537183ff8c0f81409394fae18d665d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490d53e45aa7952958c2e431a8c8a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ad1dd6e39373d69bd62e0d227817623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fdfc273e1ece02ac5416b5f081a14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a638bf3183ca41361213b693df9297625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1f8f2a74428b33e071bded5e33f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033aa6f6b4c5c2135ea9cef32c3a73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9005498122989c4ab4a5955eb4a4a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819d6539a6d9acecd4a10072514f05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa71a556c687d125c37b9f03a85564630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f0b8ee1edd82adc1a29423a83c73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44258a6d043225ca06117b2c479141f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8eb40fa12eae47a0f14d81361c3cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235babdac30a9cc86937e49283953e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49460f4f41db6ed90aa238329e6636c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2826f326f156b6092b979f7f05db16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623a3e9d9706478dddf4898cb9cb02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c4d756e64d0e9e1282f67839e6b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ffadea28f1d202bc36a319d069b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab7997272b8a83a20713b7670a6314640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01fcc1198995e8052b4acf893ed439641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648665551d6fac4058fa6329120d6194642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d77d635b8c24ef5fbf1439cbebbe1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d64dfb288d2ddab2feee906cc0a9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07189708249ce40e878f370d46c19af7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de21e92ff982589ff6aa9f69a03cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dc528d7164a4bc14d77b7e3bf6cb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8c940dc6bf7ee152f7f54801282c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde0af21b65509377ff7f453fc9a6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb9e7a8bdd212094a7fa7f27321f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb903dcf9a7976b495637d2c15e8ae8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b89ff13ec9af7f501a41f46e6b4648652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e365db6f21c4b839c280cc717840653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda0a042c16bc5b0a4ad8f9c9215a56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a2ea76bf0e9d085483ee6cd9fd5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff7eb3fef889fee388ff4429b8618a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200326a9bfe2ba7d645c6d8c736fa473657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fddc63fdc25e307d4549c667b6808f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d60ecc76ae6b076568e04c23f33a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ba281c24d873ee94fb885122d322660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734252342d6cbbb209f837a859ef413661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752b8300eeb7c92358f5bebf1c081c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d88f5ef7bd850bab20ee73c593ece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99affefbe93a69502e13621ed6e6e0dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124742e06e62fa7f006078ee5d964e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7e87ef9831b3e715efcd373132b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62b308c3cc087e5eb9495cd7f9a3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001a59ea3bef36b7776a7ab3484f5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b397d551ffb3b50a2dd59c98714e97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efd68c4ab2339b3dc17b297ba80424670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7821d7a8332b8785fce8f443b72364671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fa60fe2e304371ff2f8e4285f5281672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3cdc419459dfca17799e7ae3572f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7fb3b5d39c3372f8fbe152ebe9c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346efe1b2ee65849780d249fd12d99fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0208b1e1d820e913005660d3db3aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b62f0efb4615603714c4cb35893c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659dd4d131b748ce7f8eb1fc007c82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342fa20bcd30c6596b7d8db063ab03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71855429a5d88b2174907170a736a4ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baa5ac8422a13fd9bb358598d60cae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ea1498252a8ea01171d8e8f743c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1b70c65243a580a5fae2d5c09ce58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75ac1c2e099cf068efcb97f844d15f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20180d2e6ac0b8489914e59abd479c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19adb504c8a12dec6d780ab361b536d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d416d696ed65698a9e5f61135ec0d5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366b1d95929c6c2d4d3b291dab8a39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5667b09b4efe9c36ef762209281650689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7be88cc4be2f924b610d724baf858690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9904686bf5680ac491c7842e4e2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efdf33c25dad9600599f06ce81fe4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729e95a066f12136c918689dba7b80a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261600a61dda7e9fc2f155976e54961694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66893eb49ecb598fedcd6f65bbec952695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1123f522525c03fe5bb7e8e34b2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc2541c9a428e0ed1657a90510e17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6738c33743569affecb53d26672f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba067ac15eccd4885f21b39100783437699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eeeaff02fb942eb8970379a568dd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdaabb5cb96826f3f7cb10ef6700be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f796e9452cd63bd81cb82ca6a14d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c60764c09736198e742e7236685a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93dba74e6d24f95ca615ca4baaab54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114d24a14ead720db75cb91245baa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944872d2af2ad7713366a936b093996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925b43fba0e675bec280ae477ea6716707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c960e6a0fafc426d37f702c31c8fd8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994da4e8179de296cee3886cd36a3b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af09353df13e6ec659061b7df9630d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f43a77c4f18c7efe2beed485dc64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123aa840620422e9a850edde307ca57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b547ac45d97d8b2d6b7648eb30c61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509d5657d2a92647825817af326106a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220783cda4bc4403c4755a05e23e0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755689d20f69773dfbebcda0a0c3101a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e37b6fe7fbc33037cbf6d986e2ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052d4b3b54526dd74605e90eda5fba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae98bd64f47125a0142f2642996580719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944274dbc7e9a75c68a8cd1b8c42183720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c791f0b1572fc2f7f2640360631bc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3b6d33057665c466315cbc8f23dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405531e69d73e8e126a8ea057b4c054723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956dfb3941c56f53bcc2ef57177bcde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e51cb8046d9293a2e183665210f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331972e0051fe4db498781b279adabbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24380e90d0e2e0eb4b84155ed870a0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f61ac11878e8b5b5d02925388f56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ba9bbaf56c83daa6001b79f5fc314729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a9996ff52cbd3d5ee530570b2fde730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce0696c870e0b5404a2f096f9d532c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a48701407666edb540afc0082fe0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a9a72f3aced644593735abdea5d8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c59cfdd6edf8d949d4ff28fcdf24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772400aaa60d547904ad74b8e93ab6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d9ffc9ef59961944827ced39219ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa98714594e9ef8bab7a247afd5ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebf8248f5a8750c20c31fdca67c96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d281d5f100c225c8b120ba852b310739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc736bab4c93a45abbd5a51b1b2cd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a956acf9687e54d4832008327c2663741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd297de10ec231f4cfe8ee151a08f4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c732bbf79d7e4df788b42c78bf69d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea2aaf619e612cb099fc73fa009a02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5d22fba76a1287e26e5bd2440fbf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14389d8cdfd495c68e3e2844c6516961746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790f38a280d574d15d743ca51f7161f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a33973ec46f70e16d4f9c827d447c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba7ebe6cb1a267c8132256af9a371c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e448fe6c07f5bcad3eeda749b14a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371ab911f4e4b06fb8cc571a14cbbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5678018d81a1114a5b148dd526c8312752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e086a57dd5f98d4075c83e0aca7aaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f48d3d2d0587fbb440449a37dc3ea1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d0ec4ba2c61eb15babed67ea0350755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddfa4c467f1ae281663831b09251cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f5688f949d12e9c69d785e0a9599757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49691a3871ef17807d8f4c25040fe2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c498b36a5586557cd7ff23ea37e80e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565f98f06d2f19dc4b6982c5850489d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0c9fac47f766b87fd52f958e4f152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6216c707065ed29efdaef64c38807d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86304bccbcb30fc3de2ca3dca48174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef053f46d035d4f7f1a5e63b7bb404b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeee7db3e3ca895cfbd3bba73511a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794f4395e3f39b25058eb50176b6ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e644bbc076fbcbf04ace7fd4f1820678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047f071d8e79836f1ba070c00e3d60d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08ebe7ab7137efe9b48da0ac55aeb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475c3574376432dd81a7d6e8d294d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090907caf8c725e4a924a9d67b8c621a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d948e3c668ec6f81656b2606848613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b3fffbedd299d40d914fbea89f6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a37959b5c44101ffe4e6dc98e40c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5fff5e998b125e573aca8a8d229716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2b7e9877f53f44d43b1f779a617717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e220ad30a92a3ce81861dec5df18bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63bb01b7f55ec22fd82e40538317419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b493f3537f823c04a640107769cb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895cebfa2ebb56d378e20eb95a5cd0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ab1cd47c275001ed138fc32a62d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ef4d81b9f591b3a3d373aa678fd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ca8131093d20428b7a4a86cc08a8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a236155b3091660e79e7dbd51cee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13217e1dbedac8317b2576dfc847859c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2120855381662f0813308525ec2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3bbf306cf0e4a8c9d35456a7917128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9007081ff1729217755533911e5050d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a3c2042d6b5482905297d2e334aa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a297050bbf0095e913e77525aca6e1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409a71366e0e2424afa9a40099c948732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a07f8a0923a0562e1fc55c42915933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde2db875b501795f446a283a9e25d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02073c666d6ef034dc6d6864b592735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f041b000bb202c5dee11c8a9e3c0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31d535b1d39699191a3575521635d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a0e3a84b0517efc960b3f505ab9a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eafa760a1979d9e23dde662f13445239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63dff7e936aa5593b3dae658098f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605697a5a639ecfcc04138ea28a7e7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52267d80b7b4e5223d8e84b63e342e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10094e7f6b75543f5ae7112a61f7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a46e1231ffc83c4f25c44696bac444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90019a179d91abb9d4b67e32999d59ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b62b947ce4de8f0ec4c166de971546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d5cdae773e252e655f7efc5bee92347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f095a2d94b4a8b44574dc5b93a6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61e0a1baafa9e8974b2abbb8347aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9752e9e41e8a443ea929423e2215350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e3a1c12e6c81e0ea4b62e3a7a63451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095700e23e4f48259ee29b9b2c86db9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee16da8c0269e8332791f9688aee4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc3c81b5a9525810948d1c3e9bf6ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0edea52d563674b592320a9260e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f902f0a76cd731972e8c8e6f7b538256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35af62f0f95d2cea9113910f1950b1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab87b50adf1e622588633e8fdac40d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c06f48ad820e0d57744775f60307e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76578c1f147bfcfe856bf6c0139397060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ff2b0d6f489d78ac3633dd82694061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5214a7b8a2b6e6d672fd1db8bc60d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4191d2115a23639ff7a37f5a32e6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03bcdb0355b38ccc3a8e23901c59464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc356c180a8a30d8ab6d3b632e5a1e3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061754234a73d01b2514fba0eeb30866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed9b5d02153b4cf9e6e59c11ecd2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d809af08489f435f2c4c0c2c45bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90506b3242f9eeab5add1a0cb846334a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b53b3c7aa61b829349ba071d5cab970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5258cb4df8654d935db063f810ffc3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b69ce4f0216cb4ced8de4074ea21572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba6c815a28a5df540b1a208699f5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf31a108c283fb10a28f0681cc1b2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7f927631c0a8f872574a6ac8de7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc1d13dcb80691bc819c4394d7af9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1149cdd5455cf84921e45eb11e20b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31ab7d4aed6002b2b341a51ebaf8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b653ae0aa7056b2637050652a7873b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f0fc0249fa2f1247cf973fdb94fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd6715753485fc1fb5db995214caa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc956854ac9cbb19f21a9669c27d55a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd02a38c43634523d148f43adbf1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370212b5aba722a2b65dd352c6a2a6a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c80b84bbeeaf018e253e6804f2d9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee1c3517bd26126f08fa4963f49dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c988964c7e536c67e7eec54dac90087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b98402bbb51c433c545d783eb3a76b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e160a20b69b3dc6ad6429dc125188d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0b29cb545d11b161e4e3fb90233290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa4bd7509cc1fce9f1b2caa96f25d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadb0fb36e81ba0c42e80950a9ba1fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dbaebf48a264359c55e0c179cd99a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e90583fc0d6f906450ccce904eee9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f371a712f8b3875896bf11e833b16e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e65731d16cc8534008e2990e4931696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304607b9184a622ddc597f30799855097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b35b3aca7bc771dd874d27a807cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f864572c219552f5a4743c3b84cec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32853df2becdc68b856ca1ec8157d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79610cbd84073cec8f58fb1a0f77fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be8af1939c8e8403818883f02ebea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e2086d92bce8c1e4437a81469cf78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e509a7c3aa8fa3e2c8bf665c44e6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889848c5552e1daaaeee59282f98766105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5392766ddae1a362523d6a376347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d9549a350262aab63ebe9817013a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3817ea71ded266a85ee6183c23c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4ead0f81de1551115bea97233145109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f37e4220f0fdc8bebb365aa2af067110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a06714f314cfceb01558929ea884f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefc540020163b1c3248d3d6fc91ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015100767eaf42322f7ac145786595de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c214212eb794f74d1c572b6a2fdd8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227710bade902baf07abb22246706b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14562e85f5ffef54cb33137e0f0d8fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4232558496a036948981beb583bd39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01d37b16913a9e634ddee1ba1d90fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb1428e11a0ec61ad4790d903f8196119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2ea14ffdf156455d62948766b545120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec9a10db76d6e62e7d929952c6fcc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a75ac0a71d761ed8c5cf4907caad6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc6f2b41703e6f8c3e21c026b7d523123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d392a360419413839c8077941c22a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4c20a4af9c5de8ae2c936bfcdb967125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0bc85a995282bf5e8a8c7bd34d996126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435f0651bedcb52a960685961907be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5b2b2e6b6bba27b48ab7e487e15f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf6420d0387d0124bd013c5f844b65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3375c85368d0ef4db830f1c014f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4777e48a609b162a8087ae68dc799db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d885c62c268a4475a840b77ba7ba4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24546c2c152060d1769f93be1e663133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797904b5a3913ecd2e7f9caf421094f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49e0cd298e8c4ef26f8a5bcfe5d881135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97096065c7122df8cf83e4935e5302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d702e932cb3fc54f1f40086b6e9bde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b0a69e84c86ba44abb06922d9b298138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d4738bf945fa8deac79dd9f7a6f55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d9a8543e016e6bf52a1aa6a3462ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627135e0b44b0224db2986ee4d5a404d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91b4779efe2211305d89ef92acedb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79018706e3aa74e063d587d7e94f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6343d7e3b6f26f4ed0c5ded52b5f5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20974c53c80f600538c2e5369925d065145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda523c4c5f223b575fc1aab6a402e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60176073a9c7c988e825ac115c029f38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d38304550fec6b7bbf3159f898653148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ab92b15ca9ac943a17b19606d98e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d8b14a0634af6bced7d7bb98fe18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b279cc79512fec02ca6dfb82272c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f787a4c26ce092f0fb97c4736161f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bde5277f273796fb6c91869b51fb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43860b814e1aa1c6d0685d7ea4186c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683265b6f225582b3b186a3bcb040f4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d360713dc65d3f80f67b690d64e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18302e79dd5edccd4f4fb94922bcfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f95da291dd5143df25b584baec7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223ce47e47f621aa1b995f0dbf83144159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d53c5be7ffab0f66400de18b9dba3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0415d07079e241fe9a135b04ab5356161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d706a63212a9cf7654a1099827c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f7522373c45febe323660cf2d0bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e49decf45c647967484f15c8bd237164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281255e80636d6a3ae1e4088277381165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab773a5c650e589f85548fe9395994db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b09965073d0dcfc13a17555a7e11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac03408cb02b8ef37c61abc79811f47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092522d450400da4e041448ace9573fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7dedaddb77037a1c6c07083ba15d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411729410896ef08d9252fcd31cacb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4a6698f6d4a3973dabc13f6b9d312172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f13b7f2bd60f53604a09c9247059173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef5877301b18447dd5d714b5a2e4df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c75a1bf8b46f09c23af885b08de0b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171420d1a1acaea2ec1133f229d447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e932a1f52f1ed0177ca8860fe320177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c898434d4d9bcda49e73172e99cca8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ec20638cc14ae0bcd409c6e25178179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b476bb718d4b1bede636daa0f6d4b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6bd9192bf610eb45ecbadb0e3c946181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57457520bec0327971991459337b1644182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ab009ce063fc6e8e1f24247b8b0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fffad9d84b1c99a7949e1c42a8a4a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23c64db9f2a21808d23de8330b801185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e510d05f45d836ae1badde24c1a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed4b2446f75cb5f30d2132d6171fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35026932754347740a0f74d2da3d05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff24f18d447d1e06919c894b5889db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bf3900d284fae365502e25ec5b4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b571083ee3bdabe54313615cbfa21c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a572ec9b4ee5b487c8c66651eaae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7fc12f6172b4e8327fa09f631555f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b444fe6e386c783a1f11e497fb31b27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cbb683f8e40a4fbf97e171e5e253195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261067f4f48578c6e398fc9f312856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235931bad2ac45eb235af7d6253f2d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88a3edfbdd46cd180eb96de3a18aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881770d3a4aeac84deedd64980ceb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8c336fb28449dff8a65cf853d7de1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e3dc3cf3b320cc96fb5d30fd81d6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c297006997b152e3a60d4c04a9b7673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f69370c9a163e2f2aac8b5e4731d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a543de2d3788f63dad1b8924c7e88a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785361fb3b73a131b13e7055e1a57f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d668c6254eb755e7c211e9bb0b7db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c52a347a9ec077fb5410cbbb696fd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04d366f02d6590a20c48f43055ba6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac84f82aa47df15f3f1f000160439209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503324a9cd7717302fa043d321ef9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b804bc718a214ccbcdd789d897d1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba03f919d2845c62c6112c0a2e5157212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17051739372342ee793fda7c62e7f29e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeff2a24f72e068cc421028057369d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e892672452480b768edd3252c3b028215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f680740b8d89eb561040e6b7b4b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e6a37c0d5cb778e25939f29785171217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0823b1669c979e9b18eb7e5b3e723218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600e197502ced51a515948a87ffa196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f33506187dd708c91dd3a4658688220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f433a8da5251238292ec2a4e6410e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b39d9beaad93b798c3022383ecee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83229498ee5bc23bc8eff6009612e2f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907a83e9ee97c11eca070c54a6a127a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef91ee4b211d0a81dbc20bed6d7f01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae08c2132658cef3156eaeb11f86c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8cf86c697d6d5db971761e9a671a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df24fe31eed591ca4d9a94b8527346228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dad18896102380a666084db2df252229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29869dd0f8df820890c5cc0d5eef377230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5c57bcf3a2acb44d9cb7d7e5727df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8cc17699dccb941106b6df69f3de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c60e9eb7caf0483bb70ca51d2c480233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320e8389607d709dc21f2521e2d52cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98cf1d4ce9939d40b8a86bbea3cb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ad6f5c89beffc0ca972630549f843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f165f1a541022413c7991690186c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abad3a274d60d0e0dd37cf9ad07ad0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b175af7d85dc6a45b09560330f70c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b58634784513d77339033adbc789240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e399fa1ede64a0170c8a661c13ffe82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931de5171a1e7d767577394aa9c32da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984cbd8d42fc2558a983bc628efe4cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ed86e93a2a3b66fa2435dfb2a788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d248ca2443bab018dad35cce1d4d9e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f3bc27ac28154477d5ddcfdbc500246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed789c42196ee8eee597d0d0f23f03f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ce164f1167e6861f19f4db3de6e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ca2e79cad5f63d567b29713336d09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc623a8771660987c466a83bcc7ad7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09329ad1776a7bc36a9733d4de10d73e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c4dc9fbca72a9c01b14947f88780252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1886ef02dbcb63125b3725e8c864253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504601689c620e7ba2dfa84dd1dd699254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d01dd091c8d5ee2c94aeae9535d73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf5abf13719dc553b94967799b655256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3205f334c888083d1a542ebc7ab08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58f90762b1fdd20bd4ef421a72104258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3185c1cd73ce3f918fbd143d7d5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38384d8e53e4b8b5143320d1720c57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e5f846f82b200871bd4c85306e91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e80d5a04af176e408a0572d96dece262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea73f4f4df01878452db899a9dfce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8525ee330d9768b8c01504502d860264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adfe991c60491516365aa85df915ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec5ef35101332a54624dc7dc41ad4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2cbf0628df4bddf01b1d6a6ff7ae3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec975dfe6345b7bd6aa7524804f789268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced5931e93792827af2288d198c688f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51c2127a82c79ceae7f1c818532c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9eeefcb501029c2a2eb50127df049271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56313c84493601eab978c6ed21164c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb75d73e095213c3fde17f0c8e309e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561aa0b9072e8bbfb096789940a8736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217468f0afe20f4fcebb7d68d4e290d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3e22c4b921f516be057a34c102b3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da59e9d216d57d817ca91c9778e0ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcdd7a7afc95ec6cdb1b4e0021e21e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a7cf338115b2cf3c4f5570e84dbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba04e1e6f6fbbb0ed74312396d03bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3332e0b944978f877d2472a155ce990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454335973a582d1b47c2bcd75ab391e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefdb70786c37463eaf73630021cf87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2579588839db545718ceec585183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931887c71631e5a934bc0ab929419edc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037526c446588f3b0a09c0ea077360e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5fc74909f4e48d5e12a2a0701662287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394ace47e48d4a0d29ba888b0e93e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad636f9452b31a9cdcd0d9d789a4bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567e72666b760bab32a45b40f7ad8db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb8f761999da40db14c80655609bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7dff7e68808295f8e276d214005cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b5fd82acbb8e00d89deb95d1361e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a20ad47acfa32d23b0fe33ba1e6cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bcc50a45070a78788ede5ab279244295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88376a22ecbb677b4361f83ab56684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0f13324bcaad91baa9405c9f5b46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73972088d7c55c098a73a6d617230298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ebe3738311edcb5aed04660fd59d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351c4dfde9feb7cd09094b7905e05eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d375899536b06eb5b0a8b933e7d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214861f1227be727e1d7faa9b90e60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ebb55a12e35353a25e99dae18167303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d1d35e2b44f7e434ca6eae46163d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aa40af1af0b743f71694931e96e1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20308d9004abc21571d07d241d66498306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7281632023241e4fa664ec887c56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d836da2cc801596468de6dbb1ccf8fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26008ee19ee2b119f53a10864ca0acbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabddb8678c1f4c5ee8911d3d46374bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610fa983bfee8b1c3509859e963fa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238057aa09aa83bbb3d7e983105372e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc40d49f84cc85c43201b5ebd709b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062f7d2be3b2f2274739d61129c035314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d2fe563e441aa6f78b35f07f7cb19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce567bb971fecc20a20f2473d2a29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2abd4c2a83d43b52ebb1690b7ca9cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046966ca7853c539b018f3fb7939ea37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cbc35c8bf4d0afadc90f1aaf7cfed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e7516aa14df3887eb08de6067923320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b4d226cf181035132987c9bd3233321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a940904d06592b906da5f254a4c74f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7472fa4902871c34484a99944967f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521391260877bd9aa8f27f7887bd060324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269247714d6c2320eea8276fdd43cf4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35447b0c2cbf8a32939adccea9d8b1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687edc82b4082d17f94692f0ef1a650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a46e27957fadcb8cbb460613561c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ffe420d975a5fc86c36239e1ee1f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51181a0bfd68e41d895a568fb312e1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0db6b4880d18f2849269bcb46405c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb8cc4fe05132f0e148f92b70bbf5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85825870ececeeb5fe5d02f196afc66c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f808c1f93bb2011a29975c5783eda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cdb92455eeb3d73b127d4eacd1f10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82514ae35248ed61e467bb13e3c64d7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ca84bcd5a4a17c49133537f2da53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef6d0faf01e01c668c5a69a612212338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aaee81cdb55c3188146b83b8f482e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1b80b2515ff3fd9a28679659c8fb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88792ab2f0ae2abe0b9bbc0393e15f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa8c4e848fe63531764ec36e78f00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203b1b6dc187f9389f8259fc622c424343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9900e745ef53e981ff3ed9f0d42bd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39474e9d1a1c0602b0aa7898008461c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68540b5adc5627d054c4fed7480bc115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75951388851a19d3f3e55c445b9a3ca6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813818d64211fb9c7258dd8765159374348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9873f52866075e8528e520e2d93419349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bef7710d5bea8e6d09a1dfcbf29e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83635115df3df7997489d46ab9dc7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb3769ab40702ad9c824e72fec495b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04208f550cf2ce5c0951f305efcae72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0fbb467c6e715ad55a74a750a43c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44bc6600881a6bc98ca882efcdfcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b454b5e1d4ef7b0953e88efb0eeb41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a794b157974211d93f6efd9b3cb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de02757042d651acdd8f4ff48818842358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478451e11830bab4a36cb04b215e1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733950e7829fb5a23933f2c839cfe2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a46d4202fbd19de0c354912ef1c02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902971298f14ac3b6c517365a9f875b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acf6087f349b371efa80f6ce0cd14a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfbca6ee4d4504d98a411a2f7f1663364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02ffea1f317b6ac06f831b9c1417e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ddf40431904009c8e6ff3b4cec2de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c4fce63fb3c45b6dfdb4fd2ba70d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9c9e12d0d476ad1fa3558ce011f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8fd0665fee3b201f22cb3d62d800369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd0a585ec2035a7a520941ee343e47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1d3817f0ca93d4bb5402690918431371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dedc8228792b5499b0c22ae93f1dc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a0437ab636b67cf4e0938796e60c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1544d8a458866cac4fad1e531177ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765589c3f860785cb3574d96043ef8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309a63ee6d611ae93f736735ca9635376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8fb0b04ab66434750ca8cc63f1aec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810a9155a8e3bf11be9009f6f08657378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4843ee4d3febdb0cc20f975aad79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48041298efe98f5ba6ed8242da6b130e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9addf4ba939bdb611c9ecbd96957ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c7a30c83d0c0c16e431a0d492fa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d924be177ff54dba2551e1f47fb8de1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a51e4f9b7f3339e7235612efe02b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c6bb636a6edc3998e63c09eb42697385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e757c8372383f7c9ae44819fa2c2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd8070973e622bb38510217c37c782387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67e5c244f3dab4b11abbd9ad0ff46d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f099f0f7d39df1f314c1a124c6ef5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff177b41b8659b325d52febf95cf371a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a3b7e62ac5f8b05d476295a7f5c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247804506b8c675f0c54dad83abe05c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd79d185e3264e62a2a2fc02253e04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d100d28cec29a8fb363a63dbb11efa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7540a32284161e794c1df83640c38c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d74b7af1b972cbcc532a8b8b0159396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bcfa1f4defc797d81df3e8b4e494c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa114cc4ec7cafa1a354c747de0d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2647ddc4510d72b7a170e84b03ee9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d32433a794375ba1d39e3869056f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb02df6354bae7e5eef669c50bfd400401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd12fad238587802d4110c1906c817402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe19603bbdf6515991bf5e1f1e893403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a322bd8c5fc6d36564f269c9a8f213404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbf008a589f1bbf3d535cbd7a6b8d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53748cc996d76b578d12965c07204406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b87ac712b27fa22a373eef8f6ed0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3213d94d4c92fdbd0acefd6643a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf00ffa2db4830af1fea80191247c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaa924df269e89040e09552255ab12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac33cfd8995588f1e3403bf5db0d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968aa99aee27020fe8dbb2613cdea53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f499c05c135ef857f568b204d6b2023413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075887378a8efe53da20658aaf278ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54d34222f0a2cf5d31918ecb4a22c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add353c24d2d647c22025a3e95b0b6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469682f01a450cc1c7c4ba041ecc3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f54102bdf358fdd51304ee487204aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd274a86f00bd499fb111ab1f72240a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209622e94ada810f5fd8c53f19514e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678e32b8e42d3305b6c4bf83e3710e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b73fe356c64a5779d53d68e9dda7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a9bf1674b00952acfc3bb7544854423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969204fb6666caa1b81f4ff8eabca9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b935b052a802a6b1738ca65fb9e2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac87a4425612791e04bd9b63c566e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b429492660c805b406707cc7756e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d71cefc8a58ab4973ff99f9e1715428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e84a244c37da01af75646fd739b93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d72006e5cb304d11199058163f1ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad38eaa7f91abbfc1a87135061ce4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daac36210db59b8fae09d32201f653432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba285988bfe6ba6782ee4a67c3d09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74813e8073109d865158f6eb4f7e2d4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa648bd7cb578aa4166ab1dbfb02ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35a071938e5f519a8aed4566e8fa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338189ef7ceec6373ebbb17281f528437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9282ef15f9f13b8354f61b5999848fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c2bf71bc7fbece28b87dc785266a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8357506c74a57360e39839d2da00f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e042d147c3e02d65708d9f495be997441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c92f9c09959de621dbafd0961a9fff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693bca26ec7bb8422b844b9fafd064b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6871bfb3192c565b8259e792f76d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779587a631c1ed5a2049061f5e833271445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18cdfd9e7349a00756323b5dc74e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1aa0da36b565af8fed123ac7cff8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a7aa19b410362762dc7ceb6f2d3f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fa91f9234a3769b7c52ceae19ec2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8643a828fd4d506aff6572978476d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e2c743a87167946709a5be9553e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc9058efd71e41344d0685897df0f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbdaa5c5464c4cc4803c5fe1ba54f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fbeb56b0207ed1d24bb661c69a90b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd873ca3f79cd35214beb355a0e6528e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c51a0a53d3dc5aa1cf1d9fb0d766f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e46612fc395b492cf9e716cc57b3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92713a2278beddb9827e931ba6604458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667953e84e265980598dd7eda2d53b39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75319037236e5a977ef0dbaa88d542e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c033f1a6ae9d37caabb9a844ce2a7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5fe275171b7965c8051cf5f790a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4b568dd6b4fd914e53975eec8361463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0f9f6b1eebeb342531640668f3858464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ef646ab2d98856e66e22eecffe38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cf8305484763868ced6779fd3a333466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db34f1780ad966bf37f0f677fa35028467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798983cd6598efd5e7959852e5f9e1d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecae917e2ca228e777b6f900ff0a2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993456d560d2e896b1a22becbcfc89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935145bd20d49df8efeebe9030196b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b634df1f5f0255588fd9fd11904f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466fcb695c32d66057bcf27a74c54ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6909b50dd8732164de7bfb29c5c0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22166182cc4384b5b77e0f52df2934475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b486c79137f6b6affa6375bae995bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eff8bffe7f45858ae684c7673dc4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed18d8d93e5227ff13672d0390be20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b4b050996fca1dd08431b5fac2143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212fc71d35f4ceedc03fc59851a250d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e16ac2960bad9b277a9b35f9e279c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4c12b38c40f96655f1c7fe1a1ba5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5a8865177b6dda23755fc2a95b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47d5efb209137345fbf579c8a22158484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf7b0604a279f9123900ed3410c149485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c17c812f846d3fbe22ddee40d5d98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59afc3e28fd7d7529755e31b2e5020487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e3479a2e58e652e7c94204ae1c08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de82ca6c6a904de9d1272576293c823489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df22890fd9343276be8d3ec2a7cbde490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0eb979ff6f0493fc4de29f265570491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cdacf6fced9afc95b664ec0080134492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a77a5ad8fd1601c0a59ce925bd4651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76cf63c31c19cadeea4796db3c4fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99385b841536160fd758a4ed62e9c6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8531054d1593133d195397151586496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8663a1b1cef9c668c395aed6bc08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a18205031217cb92b6f9203ca6ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac602959c926b1649613c17f2cbb4a1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1fac1f7c8004ab24e7b47b7bc1bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63769b8780348792049676976c23b007501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191abcc0a2dda20d4838bdeaf88e5ef8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0afe8e0fa30b84052ba0eb26df417a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4bb39d8502dd3470e5d1d11022fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a777f8f17513562385479e66064b11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd21ba1b4bd20ebdf10c675973ac7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5715552f0b6ed5099211b0bbbde0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3037af8ed5ac8bb7f033d5736fbc24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5624aefa4f1c02893bbc5868c85152e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25471e9f5f51e352fed6cba2d3a5ede510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e0327249d77fa9027501db47ac75d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5366bc8d4802508b1f6b1a2562109c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894bfb3ff2c19d0636edf2cb9dea4e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589cf2c434a93bfe0eecba38ddf21d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a437ee9cdbddcf37f2cb6f0df215515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e97f79fca30cf8945a0e57438b2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66814eed5afe5f31b6cc6203351ce88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edef42e0e42b5ff7b0a320b94b414518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce918bec76edc7282a5e6f8d666433e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ced45a8594b06d3cf6e987ac38bfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70237581f6227f125392143bc577f1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e777d19befe651ddce76c4a4f72e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a0c5d6ad4fac32a086a405852ebc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dfc03545e6fa45b3f29d2df2120de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9184d8f92a299f7e6df49d4f763bf54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f30a5f5abeae0a1ccdadf36dacdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fff985e5b2e3b5bbcab5b205b9619527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a4deb3a33c2075cfc324f677a9f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f110a4e2a3bcc4d0bbe3fda559a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d9b96fd7faafce26c47a51e502d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555896660107e4ba1751e4ba9e94b04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab9b3f9f62655dfee2aa354f9c6b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834132bc1ad6bddd13aa199f7afa65e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d44723d33de7e1d9457f91ef67e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db03ce267e3319df64e6891a6b59081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8159314b6a4bb3541d1db5c364a6be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367ea343bf8442b60bbf755b982c7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c3e46553ece9130e172d8a7346bc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def046da256c98eb245df5e3947bf6ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc843c7912e2316057d63a6a535fff9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060863f2c9b2b04267efc3979979bfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e2f3108d6880e3c241982ccfbf0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce458d3b9a1bdcb96807d4bfb56243543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62521528d42f4995214db0f8901d29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7a368046c5aa548b1ab180717865545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a987b0a45d040a817fc3fba36f838ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4aaf0e49889890c2a19e95d206923547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd053250804b3e7b38836094534bd6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6e2e14a2b9808eb6357144cc2ef72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a30fa524f3c6c61a26b293c28d0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af347d6cc0e0b9b64481d2283ef71369551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67427208164c5bb48af7403401eede552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259382fb4f26b23cc253eb4da89c3e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afbc922432fe24905c6340394d52a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2642e7085b322ea6ba27cf80f7cce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e12d5f4f30223916e1f77b862e19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458637372462085d785c9f757f5899b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd86266a4b7b753429cc29fcac38e8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3064836bb73edc12f35ce82ac794e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66223d5488d98aaab0b7833571c036a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f50fe874156e2a86c3b282a44a120561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64b523c96c5f3c5901ab95da311f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a03aedfd398de6b49e6df79429755e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a920224cfc92874900758bca809b1a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418f43b0fd2a8f8eddbf89ec55bd20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bdcd4185358ca2c33dd310f74b2cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6020847a17a725fd7b564508acab78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09aa2f02345bee0e241c6423c3ffc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20725570d370468f3fb1c93a1032b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643edad67398748c93d0f4879333af89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9decd580397810244ec45f734db5659571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e3a4dddb362d77f74f33a80f4803572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc3c78f83380519c99a714b6f3fcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457e3933e6486b06e6fd4b69d2c7f80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662934196788f91f80246728ce16fca0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d797c4bda7170f71b9dee4b1b504576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033f898d88a5e6d8a443ee8a265f7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5931b472b38ecb545bf83c4bd5a6ed0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ebefa0bed306015805a4a2f917ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea86b483ce517c517352a077e92fde8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbf84257664b43007ff7539bcc0c00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc20df7bb39a1f62694be53fe94d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d64909121e9dbc475afe129373c874583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4ff6ea0fc95583eac39a19214ab2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d829247c93bbfa9f013a94cc57a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2cc3f54fe6719002661fc9671b2c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a05b343c7c9ed0959c5a4eb5175b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa820aee3f558d38bbd839e42055b47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67bf3c350bc906fa8b0b0b7ea04e75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c515147c00167e871e140f2f78a366590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb52abcf6f25745b0e86dc80b4986591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653292aa5bc96c8a5683d4969d2536592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a05e40a84445a402e2ce6ae691dad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c41aa98849a0baf4949ebfa1f9370b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba697405995874d45c613ac0ab2b50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ff462bad4fc427afeee8451e0493e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba848f4a3e88f57c7e6db20430a08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccacbaf83833a55cc0823c6446806e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b65e4596b97dcc33161550b759cea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f62f10ab4546cb3426e77a1dbcd5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb78934a39c79641376770c5194e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573520095e69cde680cf3599f05cdfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985381aeb7d109b11db61d885af552603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060f8bf2667416ea733ac2eac47a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1387bbdc9fa478598901a6ae6c106d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ee6fb96a6d1f81ebd4eb2a6e5d20d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83383d7066b148e4d657017b846de8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300687aea4d915d8df46b770c0a6d3b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd9c3cc55672c9a3a8d2c1a97e3a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e61202f5bc22e0f67fcdcdc46f7cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5ce504ec1aac40ece086eb44af06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22126168e332a09c7685127eae77e062612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6be54d535c6a4a40b1c3618af4954613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c26685df3f584ed1ee9e7370844d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dcbbba3dffdf7551c3da3d5239ae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16802613fc56d5a8fda7be2178d05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9ac53a37eece1e60048c4473f66d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca1ff7beec8acc5ff262c9fdfb126e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a3f1415c295f2e410aad6af84cce3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d74bc78e3f7c509b0ad2dfc5230f0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04427063078bc8c5f0d4fb78c2ebec89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76404c94df74b260e85ecaa79c460a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915f2488e73992e73b1374acbb6ba0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df46f7099c22bd8fed6b5ef8284768624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eeea85ac281d2ccdf36293177c573625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4685b334e81f810c72429110a7d72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc7c820025a32ef3ed630a8ef45e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd96cec41a70f11caf40aa491b5067e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31650c19d59bf8b039a0d85286a783629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c793e082118922ac35c80a395385918630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f927fa9f7198f7f3c6ca7aa5a9a5bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e841aeb8d6444e86142b77dc5e654632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b6f76a723e64d8a7e4f2bafe42322633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676f1bedc3478d29d52f256b846099634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba8336a8282637a68e5b53920619c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f779d8a85acd23f85cf2ab69f963b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc22342aeebfd77f260543ac9ae60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8671a713fff238c290cfceef093a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613adf1cb10d94c18b08983dd10d3d3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3ca7d01ec8f664890ad4e419abf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae0117cc87bc045795cbf9c785e44c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd029c96530875b123cb0336780f0d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b987333a412ebf9f80ec3e65a48145643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157c7d20ff88cdbca5d8471de0d8dfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045a59d6a6dd2b3c8404c87a99c2082645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565b878f64ea5566850b8fd68f5e2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ffe2db3e047850e6103ccaf442ade647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a665f887a9192a774cdec4a8b02e1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4063f947974eee353b169268611e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7f4601dd3b775c4aee29eb23914c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c883b1c76302047b090ce83bf4a274651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b5f79176a6b68a4c6da87671e3d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f434d7ea7f5984ee19f7562e8011653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef1a11279d8245ffb5dfa8d3a4750654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365ee35ceb0265ce987c78efb29a59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e4ca52ad41299e206f747089c3896656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2daff94452cbef0b62816360c51256657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67f0c8069e3810b25f01c58a75fd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a36ac2be7afee34dadbf5cb1fdfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3badf14e1079ce8497e0c873e2dc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c3b646aee9f2a816da59c66566dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35091d08032a1ec307f9fe09f9dcf912662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ac32e8ed77a0503b90321dda8cad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ce3a6b4ea427cc20f8274a5f79a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863bd06bdf9addeb0dc0a9fbf816b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684370ffe81136a1eb0e0ffd3a8a8b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62661f1e1d02f8b4b8bc1946460e69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc3d41cf439c3fe9de128d466d1fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1664271a5c4a26fc5553f29eeb190669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9dd807e246e3df097bcc857b21b05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41badc7852a20798085ecf946bcdd29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15b6b184b783b3c2ff61df00e2957672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea52e06762dd6014b067e60263071673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b97c788dd927bd833596610d9fe33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57897c42c4a7ba0c93b5709093908b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5bd1f24a4892f51d84a4b7bf7cb20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97351585992a04bf0a6c6cbe782d889677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284e67df8fd3af51086bf61a6bab080678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd62e683409ec107f63722f059533ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6eb94e622223a05e5613ebeb2d1e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1475447614b0505d9d1c1fee7a0e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339af05547dd1db36d3a15869b6229b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cce493b5a942a6818ec6f572e2c6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fecc6ce19bd9de4aba686bde42481b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed456d6ebde73edc9e64747c50f94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35518eef28eec41c7c14929f909926686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cee29efd773adb322b5fa00117bf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511140d8bc348d0444e78ff8cbc2f6c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a5daaae284f57ab892c1b7e12eea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a3215b4cdf4b7b0e8131d00f08ce0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194b71bc21984c594ab0ef3468f5db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b3076f9633474b8d27b9afac0cce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f300634d3117b2afcd5ebdac81060693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa4f58657d8abe15694d778ec978a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58d03c41aa3df97f6ed859572501e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272b5ff644839bc630dad3e3a2c784b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d8ed309f85e022a8db0d3782df9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c18584cd68858d3d8386a6255438698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b31bd181a297114047f90f208d8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ed8be67163729ab9f85fe8fbdf0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c6545139e7f0e569214ef4ac6aa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a25a1fb87788d295073250a538667702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5318e410f45f8b0c7feaefe87fa8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2fe4c09e890a470497e696328fa5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38409910e382d8a8efc307a6df55aa2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce142612c2510d1bd8438623f43334d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfca7ab88d143e0ec3ed469fc80440707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486641fe8b2dc426de2b409d28beabc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1392cd2d3dc725eece94dc450deb60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2eaa3bd413383fe7bc5e7c8c9a3a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995654a57192b9a6594efd572ab10a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634526afc08bcd97f7284e37e84a7e3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b975ff12cf6129a41a3e52a0aed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1b3921d874c075b890ec09eca0f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05a73c9ac71233aaf6802148620fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7390b757ca798475a37fcbcbaddf65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc25a61c22b44df72b0175c71522c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7485bd4b837b3ff86655a2443572ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f24264709be724682812f71226204719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced205bda3e1f838516bb0b0ccd94de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466cc975c3d970e153ded50589d9b40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde3c1dc2dc4259f7768750b9ffc7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef958ad64aa60751ff960075f982bdd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2eac77359b91662c0ec0c58066671724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6340ee3237476088da7d212ec127725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452105b0f9fd1bba8d60aa06d7cc0ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627584e7860aa2b671ccee751aac0126727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694dae716f7fb4900802b83bdd0c46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6911beeeb14741978939d086dcb41c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809acbb21c07e7b93aa622d763529f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c9c8c8e789ca974c8b607e997042c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271866d50befa2e824be309d7e533682732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442b98ecaf0701264151804a4e1316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b186156d0accb68cb4af9562708400734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c3cb909a034fbc1f9e39737da7c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559990216180423b779a29bf24cdc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac32aac0130f171b57cb6d1f523fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc2b2c0a5a5d5dcd9d17b963aab410738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231faefe72b0b5730dc354f284be92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee24e50fa8659744d7a675f880a44a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d405b3c874769584bdaf7a5ae380f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9d23e865899398796882f82d3f892742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad9cdc632739e4181a65cdacd1c27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28768d5ce0c90e5d7b94737c58f3dc9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8312ddd1fd5683b50fef1d9af6e48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0267fbfbd0ffadba0bac0f6a2d4f8af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d022e98368dfb7643f938cc5f29a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb733340e3945324db3d217d6c4e3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeddb3bed4b957145af9c3f5440fadc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9755d012c85c589ddb4f8ab4e298ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bbe9a8f539dbf1d8d9444706213a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f935697f8aa2d1b8f3d2c8348a973d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6475602897a00695770ab27bcf8ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b9bb56e54a48f95aadbfca1a15385754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c428a7df9b30df53e9ea0abe559db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af07af1cca812442a0f138cd6a968756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0eacb5239b1632118a4a6fdf298e9757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>