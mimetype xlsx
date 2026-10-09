--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd84e201e88a9916875d8f15d8a09f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ab54a990ab4d9e440edb48a41ed02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d32a2bf341a7db4dfc349d6b0acd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b1eede5d5f9e336671874495b4e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf78391ace78ae8279a891fefb9cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d8a50355e12c6426d1065d08947fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb5569848654ac82235796e7e743c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624eb80ac5c618587f4b2b80b2af508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c651170043bddbb431a650b558d73a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea86a9803f456d1695271760ee94f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c172a3a3690242458c05f24017a02d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28b638fbf05c242295376db3e571712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a088ceb1470283970c56a865595413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e33e893c198eb21a0fce52bb01f44014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee46c5d5b49f922d1b479b49289c74915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed247195db88e427333744ba357bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66746f9d2231cba4100d028048e77a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97f95360230b544e415971accc6ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238377635054675bb240c7d4ae3f26d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e69558a9d61db24060ad67f8fb4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63840dc020e33f0a08baaf9251f0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1a36d6810e47134b3074b56c15ec822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44d3fb2b183a1ea086540acb5e49e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8054984a30e78ba6f0c66d6f240624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f2b6d2682b542d01076e9094b97925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dc977af4801272e27c982ef12009d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721f74b19fd37ecd16c898aee48acc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1e0ff00c6ecc81dffbfad9c682ee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec146dcb65b23265fb9958a3bb6ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0713c608c293d18bc097466331e2b7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434ec21137dfd63563a28ee8e1066f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e356ee61ee79a3b74f09c4bfbda932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84fa94440f2dd6d94b3acabee10ca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b5c29927f7786850cf74523e95d6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe632908990d91ae428aedad59aca4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a9866c7ab323477c41fae868155136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ad478f8d1af845275b634d37ade537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a2cf9bd89f492f678ceef15d681a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fcfd8725d4c00a7d8095976160e9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144eff81a3cff5dd5acaa3d22cbb0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2286ff316e6a705e7e72b2e4cf77f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc83d2dd80585559677508dea24aae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbdb528308573112bbe7cc1a64fa8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d2e9f738ea63f5eedecf7b8c59de244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2320acf907f602b65451a898965cd9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d37bbb5b1b6405bbe843531426de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab8109fe896e4a0000a9dc6350ce847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa1ab0f074a6c465ccaaecb7fcf2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6f2d0c5bf90da7e39a6e2d9c054549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce8cab9dff0bec98fcf11d710479f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aaa55b0ab8c187ab784151b3eaa3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718509f73d4cfc97393ae03d97f51a5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffed30eef654101de7d203ac5b535d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276534312a6b83634163ef1948ea53c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b5988b489698acc3c8d260f7cdc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8859b707e6a68e2da3c16b181155156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918749c6c92fca10b5d90b93b4611fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa790e40adbc9f055870663eb8f45cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c1844fc4366f7e006eacd1945121c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49061fe0b897ff5f08317d59cfff4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcafd2d6003c924a2c50c344521069f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a6708877a3255436dcc2aa3bc46e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c32c199c3c758259e1b4e4df1d1cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5900ee2debbb18ce95c2536102eff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62781fe88825f07b33eefc254a5df065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85723d80f5454c035c27ea7f4789a6d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565400c344153a0df34fad3793aa21aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d74e71e6ca93f2bfbdcd67f1aac94b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd193d7c56747640072664cf50ac1c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d2c3e582adeb63dfb3b5aa93e239770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6dd5d399dc16ba9a480a8e8960c1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c664870d67118d07016ccb5e87e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a02f8c62799aea2fb5181a023171373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f85b4de3a2ab346ea6651ee226b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f9afb474e837b4c7c90f8d306e41f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd29f4ff9679b9f59c2fd47fab9e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feffffd1210b4db463f9c469fce4e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd57f47c017d21f75cb24b12183f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f43e0ccec5752a311af4ef59287a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d849054f4c8a441cc60b862d4ec7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b04a9ed7e67ecffeb174289679ef881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf721a4c2af200b0510ee1e307729982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ee49f9390b82b574660ff8e0da8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326a26576e6bb976decbf2e5e5e9ee484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d48a88ec13cc8dbc00cb2016555f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390592c6e89c73113675bb9732ee7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc708bf7aa9382d9847c8ab74b5c6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86b1c9af4df434eedeea23ba92dae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbc82051e6205365fe8c17dc8e972089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812bc56121d8c05c3fe48b183d544390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4e3b0f7de1c0d0accaee76d5d06d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f67bff488789089ad1e011850546792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce846d50474683eb2a3efdc39f133dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ae6f49373e7ce4a68be12f4b295c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9c70186c5e9951f2fd3a405d4c4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded895e61028e33407307d82dee5f54496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec47dcb0fa114876f703109b0c62e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4aebb08f0d318b71f621d91e12f9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf550579d0a88e7c736ffd4f44e7cbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e9adb99930b5ecfe58b5765f1552d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc686f27dc421362dcd785521a797101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be154aebe79666cefd4c9cb7ed3e80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd198310e48a54c586deb407b410203103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a55818de062f636b392280fd26b39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28db84930ae01ae85637723204f415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8c2f7ad725260815f2c3621506a13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9fb347413379ccd6e6ec93071f3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b59bbd3dfe7abefd7a0be7b80523fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a814e3031da0147f1b628c0129cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c4bac047e53d2e7721f2ff4426793110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be4b4fb365cb6ef0917be8f86ed6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12756c9f8282cd5c9b4779f4b2181d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d682d693f56185ae0f309cdc897d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3cb94e278363fca771d864dd67fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f13159e24fa504d9b49921e6856aa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f86b8165df275af686df896771a435116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdfee08f0bd560f44f7dfca041e293117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ced2c5fda41f069a05eebe83842c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9af89b5e5919e8a13ca1521e3b1dd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e17043c0f0c6e1706f2bb65dcfb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4905198a0489c037abd5304d7da3478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b506dcaaf045fd4e4cdb7528ec8a32d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c1843832d5678b89e0d6e45878627123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff45daa871bcb9b230d0803956ada9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a175187ec83c060060d8b17c739a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1af338f1670136d00b95ccf7e17d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba4d4b77c8a08fa02de34ebee39a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85272b669fef9d4aa4727a7fcee45510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3de4b583367edaa4dd426a61cc55d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0fc6ff405ce4323a552fa7a9023dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c3d283f5c7b8227f01cad42fc354131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144e4ac70288fb7cbac0a619302027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef0c6811ea95ea441ee543fa4f858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d830f6fe02eb91ccfdfea2414012c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641de0965d768219a76d0e07234f6e1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637486178a200a08e9f908c6b4454b57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c778127e678024b3abd850ccc12fa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657da4af1027861f42fac94c60f8cc06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a23f2a7c6455f582e60764021ed1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f37548b77016ac84b2b15a9a68d48b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36d860a715824025478b79a65f7633141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae6279b122ec76ebf84cd20e2685ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332dda18cd38055841d584b56dcb2d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1072eead19cb8dc7d783ec67d1bedc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33f83c282445ae9d2ce2a6d2d911ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e800a877bbd56bf1c38eae4e323c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7995918bc83bb565fff64c6b27bc9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509132155125ffaabd125e8e433dca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096cde5214a5ec0749f81d11dd0e9c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a6838f5b7751d4f27f123438d8659150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97197a9fd682dd910758605d7ea0fb33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865cb61ee35628882c39e048075a745152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732692c6b23adbeaecf3781932221580153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f62e8cd1f6bd3eabe26fdfc61a3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c714ac941fc526fde7aa89d4d98254155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dde38d2a963b0fd2afb692d23d8fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742b3caa7a9ef70a9982f7c5d29fd5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10b8b346e42ca6195892e76e7175d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f0402dbdf67982bcc1d3a83dc726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36aa19c5e8e240abf7c3e24a537f57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe24732413c438a94c7eb66eba1a6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51192427d83f022520b07bd679a62d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180dc1aa6c7106f037ffc47b586777c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3fcd78195f5d17744741194a588bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece19f28dcb0e6f234538b48bbe448165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cdddd2e8fb1e7160dad4102f8a4af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b81fef0fb5490c86c3bd4bde9a202167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb3672e3370c9e46b5a31fd679506168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb435f05de27d7a664d8e14fc4c37d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b92883f25879ba6182cbc3bcfdfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044827e837f5cab4ebb4b0aa70389436171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70ba4aa4102c2c20d9817e9925ba25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face1f8f7d0c4ed5fe4c94a879099ef1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3602a72f9cfc2e0443ca817bac0747174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838aadfbdbd9367e6795090c07740e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f23b1ab5274b93a124fbbce9d340c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3073f11aeb5d6cee260baa122c7ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6b10110f0dcd133972b9e162725d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841427644dc3e8d70e067837018a9f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d32aa79fe97751f741fef27baa80a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bed2638491b7c17cbd6020ba23a8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba0351f0a3f23b8711a1237ac8f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652115da0276f060df0a529b775c2344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892446719a54df617b0505a852aa2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e03d6fa0470f60a172a296006a060185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b885955eb768b3c1cd48b2fcecc68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a74e89802ad84f9d184a8e337c7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a02ac51c78824a3775a3bac6d98b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8a4a23c5ca1cb7329eba4c25e078189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30702d61a3a45ea88ec9091d4d82eb5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f605bfd8f837399d2b2e38f1f0f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510358b5171fe8f6f62198c086377d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af08e44e5eaf696fccfd865a121040193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188ad42eaf0d74913b4e23bebedee2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d14432e368b996e6a428d6de3e50be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa618dd44fba9a351ec55442ca702f6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d528bfc8a54f2ba722f963b79702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ec4cdb6a6409513364dbcd8d8247198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a44355311f283d6208a49cae29305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be68f20587d9f1edbf31f8a610533200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558c39e5eb6a6cad21d22602106445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f54c4ae3d571f8d8fe25a84ce3e72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e18eb0a85fe0ac41d32b155e8b0b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee1455de2d0dfc174f8472c74c03c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be1043ac824c7d208436fa63f1400205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b69309893080d0dee16e97ec4c023206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064949ce3b3aa611e9731e194d776f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412c330ce6f757ba573e36cdd4d601208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708584f533e4ed5232f63df1055fb75a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cab49d9c024a18fad8159c4d41141210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b17ccba4cac8addfae48e159eba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d0b656d4831ace2cf7450236f911212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dc9a9ec8e713cdb5ec086989e6f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b6fae740402516ebcea97864e537214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354c5df3327a953fe9d58173daf7ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7fad07374bce99266106db6a9d1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b51894203d232ec85b4fa6f28c842217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76dd4663dccfdea6bf9d50f559cfa5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59d686d982b732fb43c897e559c1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e6b7adf5ba3be68035118f1c2696d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafe0884b5337564904a3662780447b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c43f6da0f0b24133ef8c72edcc97b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7db7ffec82cb7fb914af967aba89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b673def29d2e8eccb101164f376a57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309e0141b7e3d867ea0a10b59b361a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4476b736e1d94c8b30b9d4e671af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea10461d79bc9c8bb115ce66ad132227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c3cfe7a14e4bade9c715acb6727bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0adc181bcf6152618f7f594e60291229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae766e0ea2a4ca36eef9d40317eb42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5596e0e9c5eff435731dd49a78c31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a9601a836421118b96db65ba5438232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9096ced26ab307396d6f864cb93ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c9cc23cfa89f8260c1e69eff655e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398447c3a8fa8b4302a11912bffa627e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18f1cdc901470b7b9ed89d39331f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92528d4c0bb86afdc1202c06c3ff394237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dbabd12d949efac74186f3c471924238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d96d2c8071e9a947785f3edadadcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cceb399b2962a163e6b7feafb0ad1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c8f5e2fd38679295b498963c38acb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a66e59391901f61c3f0b61e4e12f29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed84747b9cfde9a322fc471b2edc65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053997c64c9ccb353ca92900c63dacc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d055dce43be451e623d561ed60d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a84cb5992ef7057f18579356658f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd0d9c3abe2059712a07649997af7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a243c807aa03928d71dd0f2d7f33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342e064b219b1cc96ef961ecba717c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857234fdac027aa4ad1aec3afcf73437250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a0ac59b0df07b8c8e72abafdc5f5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc963da55e4e1c84ca221caa0ec57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b81ee23eaf32fa11bf6a502efb87c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52014c5e2c4ca75eecbe4cc777b52fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05729252248e1a85eef4e0ae989554d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c6ee99e5507431359cc6541853fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790dc1c30e16b1b3463bdc83b93551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d186aa9a0ff0fde49bbd86eef6a25a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efc1f1e276cc9193294b634ad15454259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa179a6b21bc450436789f56c83cbb8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58849ccef6fca0e7ae5dbf910a038ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e69fe9a67b2d9d5080353eb317ef2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc6f64535e3ad321f6b80a7d30da8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad699882ca57da2ef987a8a15f02e92a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b08d075e8023644624f5a0e8f547f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678704017bb50c48edf774a0f78193c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a035d6162bcc17499017991028e304267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f357713ac75d778c62875bfa3550268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23e72209eea44cf2290e990d54025b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd97c9ed774e0bea8b1e59899be1404270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7980ff56d9c042e9659853d3721b4e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d23d44de77cfe98de272d5c7ba94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4076b41117508c7a78538d6092fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678a8f0d8c9af619c7e8eaeacfc91d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c46bae34d54545f864816f32e5382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401a228434786467c8f94c96d52161276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792db3fc7355ab920c84e68a8ab7d48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ece225f4afe2f9c0267fcea71b6ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dba40c6e69dc673a7c5e0e185f9ceb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202a1207d8935007882033083dbff4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21236369dec6d8c4c44b7d4c9e37a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e9afe77205aef4da93155bd1236d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211f94e19938dde0fab53a1aa2d5d19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad32d22a23347eb8b7728789676021284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d6b32160dba423a5c0483ed5289e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaef6f7379eb3dc2ec75aadfaad977286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b9903c0ff57080b6b21dec2726bb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8f2562875e44943fdf259aaff4539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082157a195c4aca10222dbe2e38314a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99750bbff6125922a4728e0c834243290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678372da03abe3a21bc5bb3543beb17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7362e7570123a1fa79ffeb92713ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df291ba379a6c155ece9028f8d81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82350c4347157d1fade16c10b1f5051294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1919aac77567c16c81ec62b2ccc7d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180bc9956222354b030a69b1840b7d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60232c3f630ee2f7b36ecf0f370a6b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae02c02283998b016eef088f36a1ac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d021fe029288993652b41e3e96d735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1a9460960e281e778aea37500f405300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075116e89721ee21bdf5cf89a037b9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3b49cb073fe71aeaeea3b8821f25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8fa6bac0ede041dfd50093519906e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5648a5d762680a790743511608db7b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba785b7e70bfd5210f0317743d82906305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c122caac62a153a35cd90bf5fd83f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7443f4e2d5bd77f87b271da58d5e8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfd23a4eaca48ee04ac7289c0eea84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70962c0b10f2744da9fab67bc06b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b596006a756887494892d125dd5fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d8faf36eff634a51e102ae4aafd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14d839bafb143f0773755256d8511b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5526ebb28763ec8b0a35242c7e0188313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567bd7cbb42eb972a4dd24960b1dd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1dce7333c82bfff89bb3cce686d5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda2a6f257025cc06faceeb53fc912316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d66dd8162bac7f6c8aff38bfc30a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4708d68956016ec0165790ea7706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d630ab5811efd9f9e9bac02b8c9cb92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11e041af87eac9f442774600476c8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9126b782216ec59ff1c72a06b1af2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d1d2ba1dc7da0c3d4265e02fecfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216baece2a6651623fe3043d3e37691b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b28a8dd98af4cd8d6aef7cac5d91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51e8f2b2dd72f2c66763c732d05ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83a85d4dab03943e0e25f83219e0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33859d60c1a9c567d2bba48160be6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c0bc38f986097fd43bc831e222f4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df11666411bc82d63c4809c97daa0ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf33f7f097aed7df47ce502b98f5407330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083c13f0816af2cbc5c2cf39e6a352b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d4d6316477a4246d7e9fb8b956be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f53a6c0a30b932fb60ab9b761c7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac5abe682f690a22ee4c48e87c34f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba4a92204088113fa4beb1071b2989335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6923e47589a8888efc890ac3bbf192336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa835646028239bb1a1a4fcba093976337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f378bd9236f2604930d0c259a46b22c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f283fdfc3b3da78917599eefc71dc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb433d8cd8cb5b40d8231245aabf539340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403787122172636a81e90a0e42b72a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ff41b224534a1e45917bbdfbc639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17efcd295d5611cf45f9e1d144ce3ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2451f6a4961a524d38850f80f71ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e8c7cc7a73d075996aadb2681d860345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b928dceb5246f338ecb793dca9607a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b66e9c2a97d41c39a44593925715f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3498f63d83e814a19c37d95055de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fc30933ad366496ae420bae4bf062349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643b580ccda3870a8e35fb1b9afe0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904195d9ea9398bad39683b68c73e249351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610e7cdfd7b61f8947855d18bb14be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb144495f72e0dd164603b2a93a1cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85e5a71d1d6875679c84e35c23db5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2a45e9fa1aa725de9d3a65735be88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522e898c63d6ee2a7ae2f47116b4db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8aeebfa787f8c7fff910448385f0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65fc7fd82bc540b0812a1f7e01684358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175456c79bcafc467ee8f7d7c8c5ea23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763a97c11dde15558151f65c84b22f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deda7159f66ef94b8430d932ad4462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29940766b9a22236ad648070d4b1d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158bcc1f65362a60df982e4468af996363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a25f25922ff406b3b478c31c7b491364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69660eec9fc931df4eaba5d21dd1bd91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da8206e3027b3766a4413e4343436366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0d1cc0e174fac8827c530281afc12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f995eeeb41c988e2efb65fb43dc43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2187f1cc98eb2f42015f4b10ee37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248c3bfdf18736212db021f0c7e4ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117701e2b6417cf35798804c08e420d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a97c69f61a2b100222610bdb56aeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c10d0d64d982470f537ce26840d776373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba44c752a65ce87f9c637a88b109939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cd7870c2e67738adc1313e74b0000375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043501f6398690423f766424652860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04f0be7eb7cb78fc4c823932e0897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0567f1c21efe34dc5eb5f77fff8e9ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80959b88f99ce5f44a034606c6b2038379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9570ffac024f433d2637a887289f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81355785d9b3877591b11d683e0e06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e656161df54db2dc78c1f0220e853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b5d3c41996cd9eacc04381eac474383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031c3f9fe24a7b7ce8d2dfd29030c38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565a89d9f9c30cc44202403dfe9d887385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45a913f4a07e40673745bbd221611a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9efa105b862d571e5106b98c7914387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd1fbffce64e9cc0a1161f212c2e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0b6177555dc47fae5aad9a126e23f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b457ceda7f787810509192b109b974f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8233de2d537c14381a24cbb6a9f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c3f697704e94f552cc4326e44a3e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba07b3fb14397a1d7fea5d0565006393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82cd1992967578b9122c34bf1a40c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6cca9b9778ddb92dfdddd4ccdd442395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1117833ee300856c6d27410aef01f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a130e2bce74bbaf95fdc1a01c5c0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f3b3ef49b359cf7ba94e7988ba2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca16622aba9fd2882317649ea0eb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce155b2ea6214afa3c2963016727b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b3c9054bc5c6bda48f2931121cfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ecbafd80bcee3bfc4471926b99dbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deba6a29f910ea1b7346799cb9e8d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853c79875d365e21e3f47336eb843cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bbc8d95e073cb1c75d8da614fe0b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363dc4becbdd2b2d65cd0c1b351d71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce520796a73c4e54e8050d21f5d69a8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fcd88048e4b8051919a008625c5e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd959abe36c108764e5fd9223c46dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365136deee010b982ae27c265ce85890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80d2c7655958bad2f025d78d950e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a46b5f16a5ca4fc1a8d0574fc987d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41c720c3283a0d12404d4a931a377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097273e1ba30f4cb9c7270638846703f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec9b777c212a389a1fe320b95e45c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e397363e00db531d490db9dcdc27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19199f4fa7f7ba7bc096335b947d19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54117e34e353028ce46cb8b828a79a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadbbd5df64ca9e5468d8043693fc67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b0bab8311394a4203537ed095c85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c03bc80c2c38e353da2ae1d4b98f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096cd98b557e37ac5af7a6774669829422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a18b3cbc00bd89481eb2a1abd474d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a033f768ba0cb70e9185efb2a536424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee89615f59375cabfae7a2b90cee38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b674b9a01dd13ada4bdd65544cd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c1ffcbf76fce6e3d90b33c57862cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d945bc9f3cad24175ebd238d3c4b585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bacf84dbcd8cbc870c82d4732f102429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080332fcc704180ae0d699fd7df19f05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c080141e7e4b1094565fa7d981934431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1fb8a6037e86e48170be5198fe235432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057d0fa64e90b74ce2bd2d31f805a1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5624aea356680c4e6d50cbad34984f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8330786bd1e56e71bda98cfaa705a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39de57d008e1d6fe5de7d8a9952da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148078bca5c367ae0f94c04c878dbac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c16c6da002d08de7acd8cc5de762438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a415545106f3da1480ba560eba4832f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d0af1f69674d0703b79ceef9ec249440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b0cb86e9436fc4158b8281540926441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b41634aec1885552dbd0c2095d0db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05aafa76c57a84ddd22a990af5d156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45f780f07944713a0487a380e94422444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1b2a18ca880d40403394d9ee070e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b374a9e98b6849ac882abd6d6598c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce859ef71b3a6f6d1735fe07a0252c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837303df92d42ed18297d6bee3d04e56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f894ff20ad29869e94b51b3bfcae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08a550cf46a764425e4f1c22d6a7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c786093b56d172baf380c244288155451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517f82dc32acb7e88118724b53218ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775c422a940a61a2d468311186046f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad9956f46e507a7c5b8a6530ef9ffc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117cee7bd8a95309937da358555997c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606da32e1275b6b5f3ef384d2979ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe980e90d418e18fba81b230856000457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca806578b8871283f01504a8a077250458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063b5d8b1e7ee22df5a01c1f72c6113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eeaf2584b46158ccba7cef50742d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f69a919c2d3d626be426300dc14d27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ebdf43de0d44defa4add76acd0452462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16536f6e64eb4a76e834b4042a520b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd5ecd1ceeaff4eecc102a47657889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4feaa78d162fe9d3446d1bbb21a32c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac797aaad168004f4c79b672749ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287dc5561acc3216d396cd77c4ddad1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cc4293854020eff3c47fa3edf93ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db989a8573325284a1fdca29549d64d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d9a500070633d852ae0462f5f1c8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0cc4875b1e1cd0db4e08bd9c62f3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada747573da9258425f97f25f8b826472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995127c067867fd3df1378301062cc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72607e9fde0b0443ebd802953d0998474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcdaf97f2dcd226eb2e2204f750bfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad22aed853704bde7a37504714d02da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d4ffe61433ea608b26eebfd21de5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec04a1fa9f3aeb8dbc4224f9dd875478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca27203c8c62b770032ca846e9bb4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88831d8a3120947ab35b7af971ea38c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08392557d3c962e271d169809225b57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb710612ee3b0947308eb66ff37c70f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c3dbe4f2b57958027f9a5992d61c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf595fb5b31b012c9467d1877b1b51e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140084ce931bc52e23bd809814a087f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95c711aeebb5399a2f825dc70c251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f76f993afad86bf3beeff015154c23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab5fbd27dbcfc2feab5c348c099722488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944676d7de2203889d04cca5cc9a36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb784731c1f78666c5ccd5a496892427490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3b0bd98d0ae81437219b711072cef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e211efc1e5b7e161e4b13e665cb27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d49ba013f15ea6118a29d2a3d55fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2837b429fd7225903a5053d72582fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58931f04844f186a12d3e67eac2f598495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cde9dcbb6f8828d45c061fb6f5b71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f0dac69cc4fb82c5057194f7164e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec049af5eb0fb235b7315cb96f1bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9bac6fefa9e5a5e997cf2ae359d41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62875f722158e5f44a022fa4f1f01df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e8171799ec7a12227f6fa4f0681e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fa5ec9a55ed3683d4decd2e01134502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed221ded35a33988e7e97e0d7b613f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6bdf809334bd4e8d316c1bbdbc367504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68eeef5515d14a0d8b420eaeaa7a6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d2e2b4f8b46e5007dba86304ea77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a2532c00ec2351e6cf239178ca8c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648a029fa2925909accc7fe32b60db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358824f05b6b3560c0f327f320efb5ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1805bed234fe73d0587d574ab2096510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563973c528a1229a63e9dd551ca9ae8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145973ea6c247945151ffb22dcf8b54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e628daa39ef9027f2e32f94c98931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429af7c64eeb57ca207bffc73193a0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd1e0a3db8ebb7b4600ff0462c561515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83fa505f7f4d79c3909f384a07701516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26a84988678cf5c0230b62b8018db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aadc4a09c95be24dfbef5affbbaca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0760a02fdaf44eeb9a1a403357925519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbe6eee158aad62465c2fa8147aaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f5887c84674c50f92e43bef2281e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0214bfcd50b90c31455f5201ad30d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97464d0f1048717ce9722b8abd92a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec5248daa57b72c8b9fb15ecdd5b6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05836e833ebd8c593d12061d585d986525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82191b276f3c27097d04f7b387544386526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be560395384a62dfd194a9ceeac56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac8a1ab71b3ad3b124320aaa867f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf2ca751944c44dd853972695330a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cbffe6a4dbe9cbf373e41b150e5d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b54856eac5e243a1184cc040cb1a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa4c5d641bf2969a818e5972267dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521ee38079fa1d6de1d87fb3d0a2c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f102511b235e04aa806a128331005e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b52caf8194044611d0ad3a7c5280e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf9624eaf9170a716a23819e825b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458cea84489a8e427e0e72e65189010537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b375931661660cc11d7008eff1f49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25938255b9193acba9e69a5e01a4e19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c64e97ef28b26500021688ae495d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8257f1aaf6aef7b26eec0b97612c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aacba30d68199f0bc3d35ee1e758f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef9397da84a2a48dcc88d1b42c4f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea7113236beb25b2bb76bf75900d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df0f0b50cae30ef7d21d53c56946e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc07d67667a822f0df8f34af5ad404f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dfb91f924a3adf698194136944c05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b1b2d0d67f4302aad7ccd2fcaf68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67b5397fac32cebab7d92fcad6693549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788603a65c8e9cb6a6f737b54c9163550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618127ec9cad85f4531989f6f55dae4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f7e0cc4a12cc44247b3a49f47c4c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a43b0bba4c4feb68f343707087de0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026857793ba04a41c7be7390f9f7a092554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429e82ea79f8d3fdf27abc6106e5cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fa4f808cbcc5b0056730fd4441f79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9b09644445f5e6064034482999d12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67aedd42c372f803ad04e51dc86e03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb726634bd91d7322a6d08f0c6dcf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521654a78f61c3014a44035457f66a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e48c0e3dd78b52185af771e880318561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b96d459f812b4d781106c4a583230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832069ba991df9d3896318ae31e9c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441011a6c348f0fa54013d219852509564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d69649fa74a6162a8408aebb1b077565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9569646ea7e47905ec8874af2017c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf7b5b88d63957626d82c49ac95b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70d40a59f359a8356fdd3dc4fdd3c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069b0e56219f553f725df7ccbca9bdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd14d99f6d6f6d3aa4e2a67dd8b113570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9d5f61be5205e36e91980887a1c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddae71585fff4bd562ac472ffb3ed6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025057a31095b3069fee3f32f872c715573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72815a71eb9212255f82de24ca1dae3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3033472a7fbed109b7a9a8e35b08be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9683ec81dc852832db95155a5db048576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce8729f8397b4aacdf65fdc430895c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0bb64eed3afbc98178c9979b754a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589a7b619b1c72ea23efde3c84f195579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376000928a993cf6c99a831e8cbd76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b98a4044c7cd0fbc6b37a30d8359581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c829d3fa45b95d9b4d00059ee39a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444d1c440f4e1a07d6a696c1b7e2a15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a75bf1b58852a67b819b24f010d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4dc8d94e506d560777445d56fb47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c21a6fee83945609b9e83d2548c20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8efe47b169c565beb50bbcde5829f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d6cb1965f0c7d06f586afb6a756e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c93f4ca615f2ee9d2f1ca9c640df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bf30fbbef7e4d3aa39ee3eee2e5e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c29233f4a22d6e44161ddfbd68de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f022e8a551cc56e82aaaa16c74e643592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6334bafc6e6d5e393d0ed06e38d3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37d98b270a047ffc720a5bb45579f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eef6b30182fcc12aef0fa37395dbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7822d997f631f4bbd5f4493e6f35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de921278a79f587203d8f5716e7bca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459be79f293f68683ae641a806773e0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf65e810ce24f6304f497ab33f5fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e6f191071aa91c1a174e57eedc25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0dea3fed8b44e5d971fe1e4de43f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b294e288e6b1227e05fe45eb2fda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85075df4a706b4408fef6560bd7629d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f821b2fbb8b5733869c18cd0096e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5178e398a46d26f13de5e4c39a8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022aa35496aa06a84a34de4050d83af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed159b10575026430fb35648aed4abb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624ba5735ce75d9f9213c285f92a780608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9cf881d149504b7d5b0ab859a748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00e795593668ef0b7f9ad2581fe315610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a9ca45f122195f9189c1f4230014611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff3bf3e3e1aec9a65fc9fce49b2b5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d137af0a8d71732f49a36c5b4942b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ec577ea26b87f60e9f36554bbc94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4577b153b371ecbe4aaac852940d4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0c0a3cf0e1a1dd883731f149a999f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c9da28d0df58c428c3d44d00d1160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183d3ff6bbac52f29c9689c7e26f82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327af6c8f84d4eebfa46c6a8aa33cfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0d360beed9923fbc262ce3c59b393620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d069a03cfed2b3c38d07f74f6b222d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc1479025f228437738af1cab5766622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8e4796de2260ff4c239c50fa4168623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6a42c4b001d4f2950d34d8b1d399624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb02a8270ef378dde59a2d98ef3a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d817d0a3c9e2e84f7ac19259353f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec05f1760b9b075169209f92b0d92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffaf91e104d5c0540e2def1eef1665628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db87793517d679e6d8dcab3c27e6791629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5e9b976a6dd2828b8e36e31135bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4307707939d06a9330c9ece5e9e59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456708fd3112511c8348121d7c5a814632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542b9bca24d08e8e2b22ef8f3412d78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db2e9f135000ff8b584a985969b5fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3facafd60eeac128058372740da2047635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66813e22fc5bbb51427de0fcefa31e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a27df7a91e5fdf2ff9f2af338c320637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c455cdc4288c5a66b0de5bfc54d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b51013847fd05e44bdb9979c44280639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e762126d7be4adab3e799105c421039640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e125c79ee3ce9ac2196815e8cea6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24878480acf4cafccd9a51c8217b9da3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126561f005baa098a4e1603cc255bf2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeaca6a8e5ee401dc8df31129b2883644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d43e52152be1bd5bd7bb5a41c238bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a427e062979215c644d026210ad2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1b544db0879d0fe6b0e9c6b8df0e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f57a0c3fa04a0cd8c7663b8f498b93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51f6f59482e93a284aa74b8444de2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b947739506838607d86d5d46cdc1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aa746c13b44647bb5b7187a56d941651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30141bd3d44c17e3269275324eac42f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66661349a67f7f8a4bc4810ff35859653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7977a02de2083d00de171f3fe044f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc6912c530a58ac609c633c4f0e985655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6b0ad074ea6dbafc24d75fcecfb8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6454a445453968d586a8b15d2019657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d2e1de4a711c670922ebcc6b75e22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb4c37e7f8fc8417b5185215321244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f431640f6f7d0ef29797f9867af7d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b4c74ffab6e770ae66ead021ace32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5284a209cf2a95bfd4a3a2b363631662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ae9a2da66ce72182eeee65b8d6bc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c6f51a0f1ed490e461b1ed46a972664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23007c06297bd6876ca1044590899883665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc35fa1c083e870906f3805920a5d3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b02aa5d6f65a5e1fd1db5a6395ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdff2d50e17b6233b08dc63d47d7d9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd039f6f977135e0f3a09e324a63c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6b5531768cc8761a8e882d11bd9b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e93c7a9667c3ccb110245629da1fe9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2607417a7ea6c73da9d3cf11dbb05b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964bf1ad9897caa564d3afe990df1ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e15b92e80121fa22fd3c52c9d2edd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcbc09d5f58ab3eac17c09af23003e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ece70e98042baba7eb20865c86c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b8d22e3832dfe47d017751552268677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3f09b57869ff97e877f3a48ba4150678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f43a2649474f024b42f7c25143ae8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d01badbd9dc12f9546119ff6fe0bb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb28c5ac893b4c216684bfed4dc707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442a22baff628f686cb37a1ddf38aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950591769724cd3fb700293778e79331683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd06d6425fc4f03b7bca01050887c0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159baaeb894c41738b231b80261009fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a9e06683b57aec63b3f9b159b069d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4badc26c9efd85e44e384c27b5b4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1752f6739a7a08f99d003f47f0f57d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd9deb3039fba156f73f9be840382d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef18ff499a9ad2be7e9a72ab351b6c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8c9f9a159997e2feffc14723e672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285cf20150594618098364ed5c63f04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a80a49a83108c325ab4cf665290507693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317866aa913e0d35a745fa0c8a3a88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56984138b6ac2d62b3c2819d10939695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b018892fb2540e095bbeeb4559e2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a6b7fe42d77286676636e450a770697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625444aabd3f7f2c2dfd7353ac29f1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d95cfcad846cc736cac60b38a6749b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a100c537cf51203ec00e964276c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391acad6356d88cbf8d0dd1e8ced878701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde450a195ac667073e0580cd5a2ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d142fe47e3f86e7fbc84e64a0a034703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595d1139e3fc6c3dba4ba00397e644704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cbfc0317a2dbf8aed2b74a3cb6c75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d201feab2c2c8b1c1ed0fbc00c9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f12afff9916697acfbd4aa8a90d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7703eeb94af088427f83172deaaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3717b337096b9e10ee9affc60fcb1ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513be6d2980fbdea950d773e48c8ee0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528df27ae67c67ca327f313d055d2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd98fead5dbf95cc9026eb5733423c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c09cfe581265a9c6441e0007b323c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a8be0cbc18b7ccd9af0136ed5bb2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dff9f7eb18c22c85484311a9beada3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe143bec5c91ba71d3a66faca3688d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15969d95bdfdd8a51bc363021030589a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5cc5fd67ede04a537132d90db959718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968b3638cc2a71bb6d19fd579eef702719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14217f6ba17392f32467bb0483623720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43099c6a0efd520cf389fbc949eb042f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8484a4f1caf36922ab091f9d35248722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf18a389718a2830fcd21805a780a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052163218f461e5618fe4ab92316371724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb567bebdabed32cf7fbc09f75153d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652fadc467185de70969ea57c0667b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700fb158edebfbe22735b41727268bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3de9ef9d1ef11c31774db25a32fc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f00f6378698c881578c9277a7ff6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399c182ce3570558e15619bb430484730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62123648dcf12cc56621776271f2e097731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2fcd2067ad4d335df6a5dfbda7e3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e823a3cf7411163dbc99bf7c32286f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c81e444ff6eee761f16cc7a7d94d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12f462ecff77b5b3ac3d63d2742a63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4527850646f3161870ad515492e61fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b188bcc142fe49ff368333a7727e6c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d2ef24e721523f8b70f0936c950c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6540136b12a3cd8548b8eb62877af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b41deb96a8d54e075fd858d3fce000740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3101be1c69167c6ea7e64dfde20d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11836ff19924829f1ef16183dd3d641c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53045f1c72e8ba996d8d9e696ce65914743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75953f3c6cecc7f816de15358d6da0db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb3b47b032167be23e62139b229b00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e936fd6ee384db66b2ddff0aa661e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e747f1f721573c3ff29b8fd4bd41117747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884160673c6c815c1e9490e620a3fb26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63445398bfb91548e238b7e177884749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15ecb6eafb1d60f61ab7b84f97a5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b51eff845db2217e811331e9dd5b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df58b58f22b8997db2bbe67413ebf6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02b4f4c1e302487f7edfe29b9b6397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d652f0f5b4f24146b29ee1877695b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1e4269161d86dacd3ef9ab2f0e6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73be0c5e3df15502340b76e4513e88d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba7a8c2b1f102bf637c1341126fb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913f41bb2fa3460b96f9fb9a9719ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94db786c4534580f2de3e763785761759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff263da3fdc01309bf3ab8ffb038bf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad32609259c5cfd5cf6929a32a718032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821bcfdd0714f3e95553ba2db48d0193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7e11ece4512e7486337c3193f1e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d075966a643f286af0485f9ebb2165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8e01c32a91fa532a8cbebc736d4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68e2c3d400109612f3d646f1b2de5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b24e3089941f5776840e9bb660b898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcddf800294c1d64f3efe906d617d099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95954afa0e263cf52cf97922ef459a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc3fd7daadcc3c5a2ffd7640e8a65d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c28bb33d79b68077f3bcc315557b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bb132856ffbcdfddba4faf6da6a5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be55e785090a945fbdad917735f78414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826523539efd6a8d8075bec390c6b0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ad7aa1d2998414131132224a50f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ad4899b5369dc87f2ca8a098270017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f3128bb458a1c07db50a09fbe51c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a67edca21dd765741deedd53d446519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898bce5b1273aa075cacec514a186b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342151e743e13f11f5fbb7653ff258b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0622a256556fd2fbacf75f164e824122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5154b98ad047daae6c62d591c3a829523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3be51c0191967fc704d0552949c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd31700317ca7994daa6bdf912b2c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b241b85e93c39e8778b6c37b024050926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055306218e956449ecf334255d6e98b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38628143d1f68dbddd045551ddafdeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8acf3f6651f30ba613b159967fab1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220d3d4eef60b62a467cd5e25c6ba6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a7d9d63390865ceff0d8ff456896d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c1e0b84149bfa2261e24fb028a28332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef13737d61250b3349adad7b9530e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9f21ecf0ad9e7f17e218e7fb73d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0c7c088a4fb630d52b6259d9c8de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a8e0af1ebdf4b46bc304bfe3096536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc8e6e93be87bfe0d648a5cf1b886737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81576da790441717d8c0ca123908ab138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d02413e3508a23303c5a893352556d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264956989f86a40141c74e97bdab332240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b973e95b40dc779b64d9931cc2c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de00f695cd65924cd6e1d374575137d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b50fe1ba8e9a7b67fdd2676b505e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ced91dcbde00617d83685943fc1d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdb33b129aa983d07b04a91026b6f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba1dfa069140d699145c3eb0e3ebb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2f415a3905c3493f0e910ac2bfd5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1d7b7c7e52dee5f2d64127f72af548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dc734c4ae80f769e5f1ab2215f90949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb671b97ae7d9a3119404b8bdf0e07450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08f7a2f09738c7b83c37244296426451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa07347fdf3fda76c8225c0a980b8a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c15c33b560d122b79db974746ba553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfa0b1cc21e0e60db9ea46540c1ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0895b36e88d8b707fa9f4eb6b747455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba804477243e99296c13d45fc2fbde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150c1476df50fa7fe586b9bd535802857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ba708e468526a390bb8b9821e44158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64cca79a0e611b9ca9ca5763003df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653276eb2a114b3273a69a2bcaeed4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278889f26d2dcce2ff9b50221ee05ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6ee4a340a356fc509c87c630711362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d78460ab9b378bd344519caa7633363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc371b6ae7869bdba0ed18abb318675464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897e7fca6e08a4f05f4e1c6ed4699165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41b427eb0751eae70b6cd979a2282e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2964418764891c7f136084a29e0d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975310fe32c8a0bb8b52b3850597bbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5705d65c420da703dbe2f1754d0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75f19c5c13a3913d98ff6a75a207270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b81dfa6ace88973e44f09296fa3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aad46c0c5171e422d1dad870a939372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d6a6d750172d698da034d45f6b6b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c752aedd78ad03bbff379e9fe1e5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0fc93034e8738aff503b1172cfb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9ffdbb35c390385e8d6f087778b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ff882777459f7405a120784a5a7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649ce0a8fb8d58dc1d66f33b5e1b5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c20a1026ea8e71aad092fe80eca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c06ef72a6e9e02a6d7020e5f7c9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824154859372d40d022df0c45b42282681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f060b0e15ce586832f0a86e797fcc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e28b79bdecadc73085dcf653260b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803da233ec78b650b17a58071d015f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eacf1f554317e95241916236330c6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e5560c3416252befca00ebf19fabc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9bb2ce5dbe191c6d422b6210484987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747d937068154d04209741849cc82e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265215731305ceddfce3232de2b7a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994501d735cef82710f1d08616cc25bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f20a20a0d704f4bb08e7b95ee20ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdc5bb93219136342cd70c6f3ffd4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8348cd05f8999ece3b1a6c61e6146e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c159435bc57aa918731d1eb49f4dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c66e32ed6c3f360fc73e358dfeb7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1160632eb722b2baae1528fa12fc5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7be820126876734f86771e4000bf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633b3d2b1520b4dc3c0eb6196fe52998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed51d400c11d5906b11db4719c1d1d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f16078ec0e94f63fa216aa373558a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f3bddb4c5fe5e9fd1d92191f6e96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417515becfb38041169d6ef477c9ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e331ebc87590e35764bd70fd7cbc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83391a85abd624a18dedbe49a8c3993104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7db5c1ed0a7d6a2a89b9b80deb131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f80543ac0b35864c7f97c2a23550c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ef948f45dcf2e35281ae895c38f9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c5939f98226d94b933daf52ae9b0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5799e99122e1afecaee48da66367a33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6adda7003eaca46ba89bcd570541b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664135c6d1372ad455bda39cd14e3d3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeb14b178d497fe72ba4de95b799ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e2a3d346b4cc78bb0429d47f0b285113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd0a3b129dbc6be270becee4a5762e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0483723a9eedff70646167adc1eb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e166116532a556efa8c2d5c945eb63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dfa26954f4568c94f75207e98bf61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d66879589802ce5a032a301db3545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeb02aee4c5bb4d183fe30c1608ca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7664e7941bd71cf2926839a3d261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4d557ccb4a736e85987035949b6fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918353258aeea82eb542d4f47a42e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65e6e181b3ca12df0f8f5ed7cfa901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c7dc63260e63c078da1d33ad3db5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce83f1761c3d723723c37ee0b2086f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ee065a74e6a1ce3eb28d92e37581126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ff23c323f0e855044d4e64cd19ebd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa325ae5fb65179f29419a0fa7adb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cccf39f7689e7310a1d5f95909ee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8cfd4cd6707a832067883018f98a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedea6cde5fbc6f19199c1a8e0de381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91faa038857c8191c96574eaa933a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255c3b47cdc92f8889ee4807182b30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a81bbf7d7069989fa1620798dede13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cff0d90a17bc4c4c97a9cde6a00b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50663dac8548d5ec31bc5a91d2ea32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d595f8a68b7b6cfd1411fd0ed9818b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d49a86bcbdc7725eb3a130778ef8ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46a2a95d3b4156497b3ebb8eff1bae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0517429df4f19a45af2337f9e22f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e234fe209482112b8029baba7dde7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dbccc765b1ea439828f1e09836bc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9cbe51bcbd17edddec42f0e013644143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b3b8d52a48261714bdab418ac02d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adae522fad66965f398eab57c8692b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2cbd6a6487502dfc49ce0edd8917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474e74aed6039560c94a0e2c7ebad9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b2a9d607fcb44269388e838e007a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45d5d3247cc898c327a4e1b6bb92f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b481ae2b9eb0a8bee0edb119682269150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b07c172d7cd72ba6c3dd0b8bed6f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc556b7fb64f8b43872044c1be26035152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139c1ca726c44e95318cbd0670204b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb16d699f62c12508b594f14b8a261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860e4668690e40310c11b3b767a9afd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03675e27c889cfd23aac85d3e2288156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4bf6d66fd6f3992dbbe5fce4afe22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d573dd48f3645e3d3ca4ba866cea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f1107b904335e55d1b62ab0489ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a398c4691638938fefe037e76ce1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470dd80950df22b8efc2cb739db7f0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b749e4c4c3d5247a40c5eec89c93a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd293d6419ee90cac9511bf23787d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252fe7c6ce76c5a48da5237a19e462164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc037ff9936109f70082038cb2d45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0551699cf359e0d0155927e98d381166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9fb53137bd98c555135869e66760167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5b1a51ca13f08f52254721f04018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23dab2851d497732611732b02a286169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de171ba19a49b0cc718cd53411e9bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc78747c3b6d2c3c03b8a5f1f949781171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d23559d0b88f260184762c3901877172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee93ced8fdb04364bc89a5a4069456173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d44b2b6cc7a7131d09426cf2d5bb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb4855914dfb3ef7c55a2616bed4cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c91ccbbd6c068abd4764fe2ef023176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb411aac87a2ab9a2a6cebc8243837177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3a21bf996e344a7377574edfc813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463fe852a2fcd05120d3a661bce0f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9348dc059d2a68edb097f2a3ca6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f85bd5b9112c1b096092f4b84f900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c250f9e1b1860c844e4e3c3756a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db885e4402988944adbe308978a15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674905f7e159eee4d9335e5f7f13c775184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb46afffc0f9d0de3979c80b5c0478185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d318d8bfd923b8b483bc21fd1c5c84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdec3c5c7b2bcfdfa96d204a036303187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f120faf1db69ad0e3eba92605a281188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aadc23822b035bedbaaeccb064d2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1b2b8e74535646ecdd3058da292d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660fc0588788f555f30e5f2f98603bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa10ce0832e7374e909149bfec382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04cf24dd0fc282e00e8cb2b319021f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea4e9e81694677fc46191595acc27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3a914df6e8f831b6a88e1025ca14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c266be1aa17567025acc1b6be87d031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36357c9eba868af73e4a5327f7dfc7c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2fd51323313e8cebe928ae57a7eee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575fa909c1a3640307ab898795c48f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630140635bfd0eff83ee6bcbff2a961200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a4a9a305ae4a1fb119352d7bb7f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0438ae6156597bfe76d5ad22d72e26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1e896422cc7a248e2c86438b6288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe19b3fb29b59f8245e0bc20325451204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6da3936c9e3a9d57d81a06004f1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486473b6f388c5b0a2475372b680de6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af168bb6e28ec3daaa7c9e8baf8d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9712b8c79079a6f992b7952205c933208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4cb51ab55d74a5cd12cbf326dd455209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13dc67a9e952bfa778d018a82923c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628587270d42788bdadc4df76c690c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061bba7dbb00abcb861259f04ac1814212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b56ce0af83c09afd604af2c80184c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6c596dcdfa118c44a2576cc517f7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e9cbc7ce604da8001a2b70c9d4cbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80ef4e537a773eb8ef9e680ff174f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425582a1f7048fca0c294c62cdcc518d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005fc224de7c6e7c2eee9842223d11e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc199d75c280eb2d7cf2073c519365219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d0b23dad3ace189c4251940174dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486cb65b13532a844fa06b40dcec63f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939ffc45f53ce0b261953816085037222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60be5bba41203e1b4c7411fdb05a7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38c3621adcc39d515715d93f66701224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb246c8947cf7c2f06ee15bc6d6a16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e5f6e2f11dd25d7d280a812d3f923226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca69a040890c249986e3cb56aade7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb8997814b8e7ca7fd41e26d3e8347228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af9be6f80295a82506042d52c3cdcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7196a55db584baf2489fae6113428b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460216c2735f14021201c54547cdb49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e753b843a34eeda8a456a7683bee6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f922e1e314cd6d6008ff5bd601751233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb8b1bdcdbc29c8bbe97e1fa15c88c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2861f6c2d2d071c6570aca976575116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998fed32ef3cf5827165b68eb48e0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3afceea443531a9a9fdd77e6f40a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbccdf33665b5aa3f398a0933021d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4089d2b411dc5aa02212088b3a97b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f100f5fab64fb80e71ae0dba23587b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b3f40d4e29def6892f8839ff4d35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818cf8f4afde1cac714b7dcec2ec8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5cfe58dced58ed9167959e034b2f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de466a80b4481258ed2add4daedcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed54a3a5c3261aeb1c38178852e995245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c990bc2115e528c75154532ec1405246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faae6209e06bb213407191fd130c88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d56b9788858bbfa61c1554d4e621248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073566610befb7336d58d7873f32702249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc1520ad8d714cfa7966cd5f96020250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675467ab4f5bef6eee092c5743409c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e16612b5b7e1dcad818593af94a5ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873bd5dde5e1f5bad917cb5fc142cbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c22d14bbfd4dec18a2ec6d2fa9c6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75337e66172459071e5dc3f90c785e77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651657a7d2741b98571c618d7ae74747256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e88db0201f44d63f23e9437a0eb3a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dbd211f9fe3b86c48f2e7928d4e16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363555fd679707fb15fcd81166f46f0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a99712dfea2e2e8d80e1dc489c806260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667beda0e4a61d7bdfdb271ecae218f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04205e09996699a9c9251bf2164e34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10417dc36e3f8f34ea63ae6e8181723a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c1d715f43f7a563848292fe79450264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39020890c5985bdd1496766b79b642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06435e4c36033bd789bfa069d3af654266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e26a9ca9bb352c38cdec4e8544e48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef2012ee6f947f4f15bd3aa6405f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a60174125c8e9b0ddf6fa0c17a021269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee183137c97a88be52b224a7759ef751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b01f8e38ee5cc96516dd025d3bf76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c1ada689ea8dccb54d93a1d40da45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d7897526af2600ae7c8bf736a24b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e95e95c9f64151c81bdda1fc1abe6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a14e1fa2e94930ac873903469e44e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe2a8658c6312f1fa7431e1efafc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e46d52f79b49b105327495d17edb18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544426bd356584bd792912b4b6be5bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4fed4563c4a3d5a35cc691c602c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0973cf4ca216a1e623f9a753d0a4b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc8ada782bfa71feb057f0016df81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b076a3eb9d553e0286cf25930e07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a4d36baca36cd26385ce6e3cdee4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0fac8290beffa3f5f9356d5caf7c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bcf0a880ccbb05638b923e5ec428285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b2d33a05b8c5bcb216ae2ce8289d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f86d12924939facfb514b1fdd51b25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba375e136d9d1279891a6dfaaf023c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e9e4e915921fcd0203a8bb7512174289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57682d55877c7d4c498ed35b2a1868290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfa578d4f7537a7cd1b044dee24cb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae101e9d986ae808f3b48e33d9580282292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9b562f8e105b55530e34840b9c58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1b47c711dc9f81e0b0ece19909fae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a3a01f218900009d0ccbd00db9c99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97568d822aeaff990613fd6371cce1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d50ffa107c9124ba56f36d57858f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c81abc0379dca03530952c8a52f290298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb41cb2746d51ceaf0cfa99ee68611299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad29a1f5aba1a6de0f702213f9255d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848383a90e6196d6110a3ca31891dab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350f8afefd629ce4442d2716aa2dc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f03f07cd576104dfd5aa1795623e0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbceb1f628f3b2b73748410822fa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66e7f55bc3857f46f33551c2d6aedd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f4cf937d8187732e59ac32b18cb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d41afad471f66c5e65c7b2f3547ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc4f9c3da0f685951854a362b7834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24364310959bd35747eac5b9479d8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c7727ac52a0e1139376cfce35824310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4922cab0672e09bbc3be1dd1c085a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932b341af1f0743c6c315080101770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c2562cb0523a31da15ba224b351e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a62e83a574e0f426a96c4a686f2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0abb2c9d72e9ae7f8dba9c8ffbaa6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3155518ddcf5e41e5c29a286f48e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a9b0af6ea49e5215f93147d5b7c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e6846e224ff979562a6427112ad57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d918dbb4e63ebb615009aa1f3e23ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746def45443a0f25f5184e28c749ce16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d585e599f703b1e24b84d4d14869b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535109329d14537c6f2469e41cd0e3cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d689a13819dc81611396682e748c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e5701312e9a090cfa1c1b3b64e8b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7bac7a74e11beb268dfc7a5266de4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2535afa56f4cb5961ddfcc8c255233f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c2cab9331be6c7c3f8643a492b6ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da7251a5d9bd65b4c89d0910b6fbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44830ce42757a62c92f67d57520d857329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6db75b955a3b3339e84cfe9a28261330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6011f3c47757bdce39791d7a8a279331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ee87ccacdfe44624547fd7c1bdbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd30eed3e961cf4732b51ab2535be5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e07670dc4665906709cde1f0fc57e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ffdbc1daa5dac082d8e20361e78b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98993bcac4309e2529483114901e13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7c4b423a129cdb5e3b47644a4baf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de44bba21f650290704c131ba16e62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff9c031d72805338103e450e534e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda3664d23d95c09444d25380003789340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb04e721a0d146c48a275a8cbf2ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36e20a9903dfe4ae6fcd87ff98e7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d8ee535e8a9d7e125e4e0ba02f485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696af9fea5632643d81a1013f6296e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffc37f7d467cb4204592509d86ea4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793eaa2e4cd45ec29d35b9f4834f721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed167d3d003133cf6eda6e65641097b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d303efe24af18af767a3378e663e5ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a5011d10025e7f4911e68f37fe962349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f586ba454d8c0ad07748caecfc5316350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8ccde58a046c1c024eb29a7c9439351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a0e2679c93d0b50ae540896924162352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e2c64d0a3a7ad78d679522dbf9b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb098f98c1f92494dfcaf32a7a8f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad641aceff05134bf0ef376be964d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc970ee919672f2fd793b5eed635274356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44b2efe658d1285909cd38062a2e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1face5b236045405c6c41ed73472f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5696957606c8281b50680c49d4ae55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dff2b0777aab2ac27b99fbc27cc2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfff93f1cc78a790710c320e72444aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88598e342b84cdb0b2ce91f2c9b9633e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35baa7b1015b0493aa81372872450363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec49bdc414e303cac3d7d3e3b39f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe304b1670e14cad57c28ad0dd0e5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188e6b9a50d56d3b3d25def3c66716366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539cec4cab4f24123704fb65b60e5ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389538af4e11d46d90110f7c5a328b2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898ccbc5102514d0d9291970a104ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5056ab62329784222fb0c8ec2e27c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ed8d9343967d202bb57040a49ca07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c563975cbe2b58ba5c266e8d2b5a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929229ceb10f4b7f9373aa3481056c67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca794298a5f6096818be972d829bca2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f68a174a57254d688552ccab023af8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f5b34e6e248631ce62d21bfe1c90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5fd1153c487f9339e2b85bd18429377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f3b4e0616d9ca7c12658f9af5a7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb80c5a19158884ce2424fd53abffd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bc62c98b17d5bd76c5ba47050b3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22eea1fb0a1cfcfbba1bf9d1df126e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711652063639146e96852bc18907ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b006b319556b2abc65d761f354b32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ceae9af08f18da5cbfdfda3a26eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c5f4836f6ec758609b70757eaa1cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8796b9f34586a62a450aba050019eb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ec5b1d628575654ba15f8f811708387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64728f5dac195076d204b2fe51b1a673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3493ae9f04dddce1ecefa7bd8865025389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0affb36831c6985574e3198f8dcd27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386694ec9df7e7bf1d7f567262633da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3d108e9bb7e08c7aba50c05fa528392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746fdfed0ed119e6cc5d1d495625093393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb7b39d2fb7e5021891209830ec02b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f15fa190a10911454d10b59dfc7c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f31343be532184d100c4f46c533f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e1064f9762d57dd1797ecbf81638397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c58cce5296b597c738253a6bf9cda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f093f7abc682fa794d30f61a8745399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a7e90c4bdb0f023d86a5380a6b6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eafd77809418fb92cbbc8da8bad5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb54da11f757c51f360e6975de901e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a09e2ef700e84c0e43b393a24b86c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f08ffbc86f5b6dcd8a930c222452c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24797fce5deae3717a254769de1b4d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dae706bb1c2c9274c1626af2de377406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1e188287f8b23bf57c276cb4fd20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aebbd690e561e81ab27f95ebe0e81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c14b6b62623b82661c6848bdc9e84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e46aba0cf9040d9dfaebf7eff539a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73245ab92df924886a1c720a86401411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05f35dbe0c4bd2a1d6c2fe38229edb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef780f8064181a17ff2fb09ec3005d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759bb4db6fbbe35f6d368bed19a6b81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daede428d8f0a177c22ccd4fc3d071b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f799c840ad5f9541d2301965a3b76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e665eb97d9536e3c703947122d25a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05fd274160983980e315eefedb056418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c4c8080e4dc9460c072d404f2397b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a7f45ccf5626ba71660fbedc60c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433a38e6ebc448cb48d6a172729f10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979303556f12e23c785ddf9d1aaa240422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba49a068ae173ef47a44fbe0c590a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f31ce02d853e847a42fe89aef99ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71bfeba556f29c8b642fe745ffef8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be5aa012a7d50bc40a002f7bf96cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc28f4100343a01754e81ec7d2882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec44486cf53d99604ecd5a7bb0b45a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0b39c73606d70f8a2c7a99b64df2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1648357cc10d148a99eebb950bacc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197152521d75ab922156f1340c6e542431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7fc414373428c1ff72974f6b30f27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55af8d3514e22b145aa21556fc00b93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f243629c14b49022eb89c7e7e91b4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cdfa6593327963811d761df35e12f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd94a5dd6fe8735d62eeb33210975e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30472bf86317fa8ac00a52478d9e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ffbd5c61945930ba49bae791047af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1c79458afbe1241564e44150d65fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aecf0ec48af67cff0e62aa8a89349440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912096b7c459dfa4e5dd65ccbc5f94b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0161fe87724c5f40efd486947571442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82dba8b8bc60e07d19a4ded8f8f31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034b62ced5ce5ebfb8bbbc4032d639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7bc1802ecc3114be7a06d1714d74a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea799ff2e5638e544dc229feeb9a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf44f1a4cdceca439c3c45536c889447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb638a407eb4f2a051b5d7815083b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65dab6818e24ab66ccd2b9ea10af9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b1a395d72487c45757ae70120b45b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04a74abbd8bae7414caadbffcc376f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be680e5c2fdb1dfcc2534ec9faba86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e67cdbed3efcc0eded39bfcc50cb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1df6d220129c77310d889210c11a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a113de515303e89dc99ad1296091455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665e55de10d6967dccff39084bb18e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7be0f86c11fa799769cf2459cfa33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d1beac4f45badc3cd10128aac006458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2a9c1551bd7163596c79c667b17ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da3f8bcda9c24c03b2ae8e0878063460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16881e9a5eed9c07ade37b8048796461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b98eceeb31656196f477552013f8e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8386b4f8e3f78a42d67018eaeaa63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922d51b4ca81713c4b95bff30af85f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc29a72cbcc2688828b59802015fee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230cdce51ff6dc2c8c8033938b4253466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe51447faa5c255ef18447d709761467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bab2a5c57bec02daa3d5de27953a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425182d25ac23b633cdd6fd5ee7554b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4b74794f1077a006924de975de10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a5b2fcb699a57b84338821aebbc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402ef33148758b36f761e3da4b5b65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d257f00391fc3ffc9c653cc6cc7b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba6da2939a49399a3a9a7e69c3b41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24dcaa0e8f9fbd4e0f93115867810475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b697f4e01a105f50d32cd639a9d5b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487c774d62368378a6e8ce959224ca5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731abc6e2449e8dc49fbe8f42c196ce7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6267a659b715c3a201fc07ba661eb41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebdb232161a29eec3a0a1243adcf57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631be894a1ab2c464650e4e14aaafb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c433360081e1ca412b48e20e6bacd3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe9440dad932aa88729eec5d3d84f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be5a2d24e3c3e17893fc5190bdeaa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208140c793561a7a5262e1d81ff8cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924fd7c15452cf296d80c62ec6294ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454926a7a99414d7035e71fc0a7f4bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a070ff4f7eb82112b87f5bb99261488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b665843e4195ab39d953a9313479e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01500082f5a76beb5269c248a617321490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616da36245d403859d15e37c0e7339a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30b77cf088e9b5feea085bf598fe1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dfcd637809952de7000facdc66b4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79eca4778086dfc4a301ce16ba6a97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f61f6785ffeaf44515e54a936e10a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10124a799a8fd099c8e8fd4d5f0191a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fbca73279c2f41dd8ad3ede1ff989497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5fb88a499e4a66d923ff3606cbba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a20cde145e1d67e164d1ef2b7822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d5cbf36d3e817b2ff7ccac722468500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f15e08175b6bcf8434ded3b2457b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ff16c9c80a5576024bf6d831a863502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c147388de544e8c45cef7142c0e07f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf5de08d34de39585396b4d3d06337504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9c67e3080caed95b62a5f10d837c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f662914589afd26a6a136180d683ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806491514a38919d4d968f9b29bd8bb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bda9545325a59236974906a9dcc38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4460b4e71cb5b4da7d07946b8633bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28dbcd774b6b205bb006136075c38b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ffb15927b59fbc7d73fed8a6d2455511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b655d023976f1cc6ccde76252f6a28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa546ce4c8aa837efcf8db356837d3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9ff44c1de65e41a97fc260c1c29f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9c71baffd225c495a7499732f7922515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec419bbd887d1239ebd87be46a831516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed74130983528dbf68646c80f752c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178d4c1336e471121c8f0ffbfca648518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca58ba50ea618414dfb76f2830ea9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796022086ae99b429f11e2717bd44e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac12bed45729d15ee3470a8bb4cd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1554fd4048f62eaa2ec0dfa624d8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69938d048e5249bca0a2ff0b2c7ef4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9c952c9e0c44186811c136efaa4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe5efeae489c67d483ae20bbe8508525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee57151fa45962e85ee05bba84f8ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8771482a1c08ec0dca55f1d8246229527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa2104a17dd0f15f920999b3008e6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1eee2d06985de38992cf69a3b005529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe969f74893303a8de7d38e28519106e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5307c25c8dabdd525337537d74c27a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56332d2a3c15a5398e125e86363ab52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780999e6b765670500ce255409a0b08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ed165d0b1e7985fb714cccecf437c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba79bc0dd86da3f59c41742462730c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f941cc650951461be5478113ed062536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366801eebc898deb439d389bdbfbc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081571c90a3cdd6411610d44d474e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349570bc1884b0c8580e43a9e15fe9a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309fe9da4c509ff747b91d1ac669b8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafecdf776543988a3d30279a7b861e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a4a193b35c32a6ae4fa7ca8aa7d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38675fa2f19cb09ece7ac9dc965738543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82027295e89c5e3396f42271383bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0d4df70127da36346b19fa8ade52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c46f8f8a2caa2de128d768fe61e1c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496ee926bc726fdc6a012600ffeca4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb9feca4de2c93d658ecac308e365548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e44d0d31cb0a016f4948c32df8d9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099b75e7c9502b87297cbc556471acd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061857137a53018d0352c6c97a20efae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e328d25f3f4170a68d03ac5d7ae045552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdba4c602b1754f43439a62a310902553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164fbe3c59db68d79150b6ca4081a8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc9a433b076b32f5c9ffc0b7bd5135555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2e12709a2ad5efca6683e6339deca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3fc2cb95dddb64a9ee985cf25a8b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b1e432844d0dfe44033d29a12d3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29db5d79a9df770d3f6d2d55bdbb26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb5d15f8d0965ed952e0bb4902860560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f331d60509be13c2890dc2dbb95d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c8516e712ca0c156e7d44db9c7ae9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24cc1cb1dbfce52e812585d451e28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e086b207365a9ac61406821cd656564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa29740fc387cb807e2124b056946565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558d189193ec4bb0be7f8de4a181d46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98801c8fd1f39e0d3b9edd7583e605567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024222b6d981e59f611f2b4eccb42cb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce10afd9171d32bebd5ebac7c3da1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8717bdbdb7d79719d4c020487f3422570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da65011094ca3644528d38a412d9b6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b8a65915f5d9faa9201962d33bf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849727639f18399a68e5c49c939a954f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b4474c9e0098c1bf3dec0ab6eac7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9a1d07cd4e4997a8491617544803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c56ea25c1540b71a47d36c166d2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb247a01e1947a4275ccb61271eb27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad30dc077a1b4359be2e3d252a4f19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2d6828406ce04098a2b09dea6dea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b9b9d01172147db550d422f3265f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca3f26c36552b057f0f9e4da40fa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f494080f14b8b50c189722ef2b6c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083037beea9c72b375eb2fd544a3244c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c85b06fa0357297b06c7b5905e716584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2315b01e5adfcb98b5dd06127c6ff81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02071899a230585b0cafb61967d567586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95246a785054da2a522ecc187cdf81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff042b49178efa55e30f3dcd6bb2a31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd214f3b821a8cae648fff9259fc00e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f542a0d27b04ab19847686b3625c407590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a056a1c9078c09853b8de77d5f5cb39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245e83bdf2978904d15e1097aad55c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43bcdb6e871eb4e0e925f9832f32cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d2baa4209d01dac88d07f2027b68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930460efcab9b75555791380bf22bd08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80cf2aa62faa702ecfd5f060f0d34a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c3b341a2f251e996d5f29a503b72f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1650cf297c1e3767ea08d63f699b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49646d9f6d1f4e19d0c69bed60f13ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db76fe2703304511a7c1c7d651d18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de94d3d5e2632af129233d48d373a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52859e7d81dfc0fdf885842a43d60e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe384f1fcd22c97231c6ce001abad42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917bf62e92ab9b45849ed759e498a3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88700c01a9c9dd60dfbbd4a965d74a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d383321f752bb598038f0a9abb9490606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d379b53c254a6a1368f123a901650bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da72b62015aef2f947ae819208c696608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e4675526b1cccbdfb4873b59e6e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e3ff2475162c750cb6fcf4e2a402d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595374afe42553e0fd8880ebd712de5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd7ddd1d3fd98d1906f8c7b87e9e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda8fa9fd76c90c697afeebf6d4698613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cee3a676d86162765bb4126d0d5d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49603138fd4ef2cf399d0e5595a7e3b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3846e8e9f87ee651bb877ab5174cc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a29fbeac2edb67a582b3a3875e80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972a81f11ba20551fd6646a844797e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e44307d6d77afb557687466f506d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66895a75ebf8708866797a4f07192a61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ce5792c7a8fcec165f25f2dcc3be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539829644131ec30e82b0dcf79789bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554619f513f7db249029ad3a3faf91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661e6d8da970a38bdec9a75af63c17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df421a8eadca8a40b0a8e1477973fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5e5aa414f34e954933f312ee2f676626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52413fcc0f61cd1781aedb4f8b5165627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28a1bcf6714cd5847e5cde4cba5af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2779c3b0113c0963dd6530aa56352629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92777b374835f8961db944da2d2db55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eaeddac481bcb3c2bbdcc615d39b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db897bedbe5b35956240593d6e475a4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e54d9d977b16e195752a4d5eb975633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c7ad16fc59f04322779a45ada4208634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c139e253b3b5d35a002208ef6d259635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08a754087a7905b61c28f859e6637636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b15de41a2d9fb40d9d801bd32086c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e02dbc5fac0049200cea2f166f17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc391ad486dbd8b2828ab4c3d5484ed7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25786e03ac90b611fbbb3a5cfddf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ddd16cdfcf7ff150d162c5354e57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce295b45f43dc20c9e283d4ec71fb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e089daa497bd098f5335d0701972cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb312691bd824778edf9452890293644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca55d3101c3218a723d75b9215ea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7df5fc2917234160fb232974e4e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d008b4cf490274111912d956f6b86e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21de23f452df853f8303fb07966c13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293be6652ad3255d95f3b7d5545320a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d746bccedb88b00d587c051f776b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e47eb664f6a61b6cc42d06873a627651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4367e7767fab2fd2318016f970150652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e266c14a262d6a2ea8f2a1b2144fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e90f39c381314ad8dc250b6728829654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293fbbb61963c6f0406cde7d41b59f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee310b9c7a5cf44c331b556a52a3c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417690e6ce813d6ceab3f3f020c3994657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec796042e0f58d427dde4f704fe315cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d921e71865f13d92c41f3238796d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d94f41efde98a9893dc558d2a91d44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e725ae033f6d8de7711a9f6bc21c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3fb910bba077268c9cd3b38fd779662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de754a2c083044c25a18e230e6e662e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa472640c58c46ef58dfabf30dd878664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477402b46ed21eab733b68e88117becb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436122a4a483f10b33a5733b81b7e4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a33537011b608fc799ca91324daa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c538ef3f8bd6cc3c55d5e6d2dd73f40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fa1c0c37b3400380211edc43276c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d99b6b7b0f47faf691037d57356c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1d4b48a19df44ca614d4862120b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbce604fe0c34be064945219ce46ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac423f277b7603ee005c37f004cff1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe197619d9d2cc58daf2c61e416a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb30f5d8c8a674acf89d6ef5b1e3b8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bcc4a3a6d6edd0f27341f4c26901c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0590710062d3e04279ae4a759fd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583692b9694d6971bca4e86ac6aaaa62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc493c600cea2e4a2e3f1d33a0ceca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19051d9b45ee41da1aedaf5fc83d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf0e40a06d4ad8a7fc879dbf8168e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888e48a21788acb30b1af23030b6c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c47dc4583b29f5932d6ec8729be2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dbd8d1c8280568531dba6ff4bae20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b01c96a3a6bca6a94b82d9668e96a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf1ea220ebbad93c0cc12f7ef96ce0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1902ea1452b859be2b823370f540687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd08a18f7257e068733461fbf0152688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab33b7da45f2e179e99f7fd9ac04e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b1547104f0c54841c28491d812c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67661fc4adab8e325fd927d0072a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba471e8ef8d54dce85a996da88d50afe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb1f13174ed1e783aec757b32a97cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8296c8ac4f4a87e28bc42a416b6d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024722776813be18505e7a303373bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1d14972e06ebec5f63a40456d962696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc592950da638037856f3bc6ddc6c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c5bb7ac4a09aa431d7cb3ff6e08a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787687c09d2c08fcbc0d16f43e63e05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819cab449be0952ac45bd7087673429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c39013f185c8346a1ae64c87fd2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714157c128248984def74d07812f1a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34a12e76639dbe5ed1311fad2b6079703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620081369ec7fbc8b2c91de792b40ce3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4fd73ae9ed23120ca41f48d07f5b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e4505edfc358b850bfd8e0eeb2f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4374ff3f46fae40d69f3dd12511c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb970fa0a9dce355a35dd95356d16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c45cc98e90db52fc70cceefdca8d8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf910ece0111692d0fccae0bee1d418710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032453365182cb161b224eed03c3f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9342219c192a32808ddbb875a5d23f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813524df85cfb031ed44407d1dcda9e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaa0c91a03409cec12415128f4e0f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f2d76b349b1f67661cc2b8a87f77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd60e0b0ff05b1d2f510cc26cf86fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6361d23412dce1b5dad5d180267cd20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b329f971a7430b93c3c32c123042e5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ad6a7642280d466eacc05d3a623a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc244fe252efd55a5f8bedf5f7fe9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a947c1a1f778898c70afcca1775f70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1efee95a6693f27714a4806c3a0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9f298cfa414951f46f7254f38306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96d6adb34d4e87cabcb86e04a5d44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c7f817882bc919b591cff0dfe02cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a0df503f44f907fd9c26485efc2c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c41db7addec5f07b8d1070554135d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a3ea104f2d50f3e4b886670db892728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330de9c1598e14e71016d4070fd978e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28374d9b0014fb63eb6d41394eb0c263730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe8b5f62b32473bbc326dda44dbae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaba5b400cdaa8f400d56bf78fbe96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f445ae5ecc1b60f11feea919947668733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eb7d76f4ebc8062bd73876a90200d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c61f296d2ea48a2f56507064a83253735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c63f78009e7a6bd36db869a77926736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe0dc5513d98974abcb248b76ac06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a6863cedb3972cda587c13bca20a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf401355184a957ce1fb15552ed329b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8027819b29b508f58d5b32a1aeb48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77cc73acd0245869e059cdc308187741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9959aa82ef78bd4a3a000796aeb4625742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3590dfb8802d122c7cdb6871ac1d12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e442b319398d1930c9a1b75b45c95e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca343d6256da72d007d4f063df4711d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41537752dc9e138216b9a9c2e58d6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2542dbf23afc5040aa9df8a39525a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a375e34812ca402ff41b7cc2245573a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef9f6b4b98f1e732fb57c2841a579749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbf39ee78dce9e4ca2125ba5496529750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f0e7500020306bdd570fe88238111751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59058d1f9dd21e7497fd21f46cef23c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015fdd5bd2cde4af95e31cb34b7a0b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeca5b3f2769a64d959a41f83688bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b3cf9c83b8129c7e95ff50d6ad7f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458a86acc53d35547c525a8867c1676756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdde7dd5d11ed62df5b2b751e07d74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da34135bcc31b2167edcb1df102a17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268311c0548a3095dff91bcc3df64c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>