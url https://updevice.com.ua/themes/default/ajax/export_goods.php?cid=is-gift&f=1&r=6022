--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f6268410e02451bf7acd3428cda01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7af87775edf114c2c65c64bdc7e522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221005d22e67eadf5967acc02906243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda543856a632256df634e6e1c36cd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7aaedb9b56243daccc3a94c7401065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220929bdae75f6b01d2e5613f401ce956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addad4fe12acc175bc62f6e15ae8c22c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14bd6d4902375a78c7bee5b173101f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7606b879365d3191ad8bacbb31399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ca8a4173aff5f91ee9a6beaed75910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed64a27aa6693c8878f2b6b34c349e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef68fcddc32210d2e6439c8a279e8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340362e6cce1a29cad69c07ab92462013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ea17828e18d8ad10955896cd9c74314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21397362dc49486c1c33d23906a6cd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba013774ab0f97376c09fad65d5c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837957d36f3d6f5249a61dd465c2ccd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd107e17884b0f7a93bb3d678a1e7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584097f3351d9548a3ce29e44688a2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a235c7b8d80ff04acdc670df704920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f1ebc1c6c78549685796ac7d12cd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc88f8cd2a3e17506ff19bd4b028122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf6af35432979392db62c61e994feb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be3cacd84e75e89ad0c059fa3f9d0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc9185ed4782e8a291b2029975caf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feabee163e4974510bde9c223a811ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633247fb25e980af76d1f6afe22f165927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec040366c5bcbea8506d8a4c4ba7c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d7fa772bc1ec172422ce093d276ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c642150c93a479c81a6f451609d7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae2f72d3d53bd9cf4c1e14bc34adbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c3cd769e647e6a87515bbf2bc905632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08208adb311054fe034eac46706f3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954366088d21e36a79b1ac757dd92a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b952144f3ac116a13432404522416335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb2ddc3e82b675cc70daf3d229c1f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290c4982dfb2912cb3b208c6d2d00237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c040bed046eadcf23c96766b5679638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530ee78ac8adfb118858c41dfdac9a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a3f02834d0d694fe154b3da775a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b0b8807479092b819996f639bc5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f40e0cb6a0902516419412103c56e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094af948db83ba944d1f641ffb369e2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e2519c1f67efa8d8c4a7e9fc577c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ed02e5d8ae61ed432139770779d1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea50763dd8fc98dc10470da1f985846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53537e8139aeea1e0706fb9dd85141e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c5d337eb5c95361fa2a5b1068806f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f8ca3c0f862cf398091ea142e509549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a12a0c68b421c147140efe42063850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901caede69a146fb2d20a3306828d1fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a39149675f790c759e293a9779bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21a59134023292d34806c675173e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba361c03665132c8f255e4d1a140a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b2397aae1078c325a309a9ccebeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609dbd24b0e3f6955f19769b328e8d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472ea99720e2eaada1db0e7870a6c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864a5b917dd26fa9056cc08ac5577758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451be02f98e579d8857e3ba69a007a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad35ba6022e30ef7ab83fa2bba13c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4afe15a21b24f9530968ac693057d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f2633afc6fe3921f845ad66adb6e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6fc2cb23d9e19e29250f3205ef36563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7c8ebe09b2ffdbc2031fe11b0e0d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031715bbf6bfa49253a6e2c7381c9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee071db9d5bd7841c891ad3b7683e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa85a3ae37f4d6b54329455178f3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0cf16dacde953fb64c233ea2cdf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16ff1bb6058c6cd20d9a05647a915869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e24a0eda4d4d3a9f05e2ae1810d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff833aeb3cf8a7493cbb27bb89f3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e476696bba839cd77a376903459f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf44d197223c9233d83d45c33c1700973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19a66528135396ea42e043dfa662874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b650f6b5c3c1d2c2a396a6bbe31fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af977bf4043312f9ccc310ded465495e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c7b2088b4410a7447883777de11f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7c40c44f6534abe4d6a0467e167978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1454cf06afb20544386efbad630079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d008fe5e0967fa2af78fc9cc0437580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eddb9e60e1bb9f3f70232e07fdadbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837967748e2e970c315610a5cc28821082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3730695d66f90ec76e12f6fbdf68783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb227d270ba7bbdee9e9b7242225d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746aa5170dddb9df56f0e587268f7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f937924f451ca4114b20266048eb7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905360194cf25a613e97cb8124fa7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026f7728066ebae423356b7ee3e33c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064caaddbfbebc52e1a6b6b2e58da5d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad0f0916b4f551611b4cb3eba8fd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6749bf8c5268eb7a58b1ca88e3c489291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e94e80687cc832a9dcf536414e3bd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c5751712cc9902f0b9ccf8d28cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224cbed6f80ce3f1223f9ac31e0024394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8edec6cc1051e7a729ed89a71c5ab895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8671231fb8456814d5e97fa6061ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833d698d49bdbeff0a76927151083cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c65e3d3162570b86c394fcd6101b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a2d2398a78059dcc36c475bbd768999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6497c04312dac26ae81ec81b1e3380100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f4dc96a15108f83ac106ab1406782101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffbb463224b2b7c91f411015f91986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e4ca41ac48c54b5fa111ecfb5c253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce51b048e2892b3bf64e0fbb2957d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5d8cfa36e58de5ef57172e61e8bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f04b5c39589a347be9fe41969d8a59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291897ec9562b4a2faed0ee0a40aa98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b89bf3c1d6f92fe5af5d25cd135fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad053262d9c217d23343aa7ba6d91c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988cf8489b01ee2b08b6909726c1eb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b91ff1c4f459305064cf2979e7a1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea70b5502dcb7b6450780d309a46937112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e656781c60d8782a4eda2fdf6b9ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198bfbc139d150d21ea23d7aab8bb38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab8140519e7f4dea52edab4be72a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954d27c93905373fb5c81bae006685116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ba9ac2c892b9ae8cde3285fcfb68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cde0ea1a49ab90ff40779e0eb0162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4ed9408a42650a474405126115f05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf892f745958b6d1a3e906ddbd21796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2649d449c12e09b436b525d1c98a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df49e2e2b99f3439c79b38351b21aeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f54100f3cdc768df24440abbaf62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d46c46997cf898869b8ff4cd23cc20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd3d71a1f880b265c83588b579c0f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3bc05cd2f02b77da48ed3737ded67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a147568c8d4cfda6eebe0833a8bf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af680d2d8b0e4be2d3752a947dc4a278128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829206cae09a78eaa2be83611fd007129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2b72ce8feda093b4872aa4bbc30aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82a3169d6558d3e079161cae50ffa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf63e11f12f242754f514868068a9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba5c953648e914a536964169b1fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826411b16ee0dc3504593d9fbe2abf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f89ac99c85a3842e38fb3999b7d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb15821ad8134aa4895c3c005dbd6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0af0bc6277126bf734b0ccc75d7add137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e53e03b28d76609599f1c7fe7d0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35410fadf44e35417bb15e2488e5ffcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f34f6764e8fc08633da97a5bfe9e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d9e2b83e6141b7313f571b634289f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6efcd1b14c053215d80af65437ab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc92d04454b1a3ad37da782fdee199b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bd021d7c7ccde820bb8b453b60391144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6b5746dc0080324990af32c837e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2af431696f71d28c731bda353507a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ff030eda0611a44334c7be06292b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e27846a9f34dd126544ca4cb942954148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75140baf89d0e29246c9d2921996a32d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6728595975b0bb2f69a8f0fdb61ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d2ed59f6a6f2144c0707e806dbac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccabeb17de243ac0dadcff5b352fc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b6ebf5e8c67bc30585901319778d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e45b48f4ae1b0d12244334dfddffb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c0e230e70d906ee8cc942f0221cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae918355f2b90e2f2295287c7cf8c03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082ffd3a3eaf839f023fcab8727bc04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f2526f52f00810fd5d3e53eb13b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e96b1c09b0051de6fea5563838f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c84ae4ead8c3d421aaf7c344609b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62203c6f559dfecfca0e1c76d7e93db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1568b2a026e4cd23d68bae51282081d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb8dcf5738a97f78ec5768d43b04a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3242c9a63ef563fe235fbe10643ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830c6b775f252617ce3f2bb4f058520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd95820fc706b6ec3a64717b1a045e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86407bbcc96d68bf20038e8a2b2d72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e708d57c5dabd2525407dd95052992168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a627db4a40d4c9b000d30c84b7a23c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5a859bfa98eda9daa1eaee10e3329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34f3a41d8df76828fda9dbc0ba7d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbca6611e6c9491dc7d1477e99b9cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee75888d32c956b79edda312d635e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea8e0bea430243f11ce5ad297df46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332ba6f12152fedc37c43678c3797f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b6ed518ad15a84a597dbcc0ac8716176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bdab1fe3cb7d903782f51cf48fc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2231b27de13a00aabd3ed78c48812e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c7d207e44e3c4899028c64e8d68a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940994971e620abe71405cdf0e5b8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2494b2efb945265dcd8f88796ff17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407740c21dfb17e4bb2359d79eda22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f50270f1d37c74282d3ed851e786183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba548b234849eb3aabbc217c0ed84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4d0fc91444871cebb575919a9aaf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ace79d3dd37ffa90d9bd4d0e48eb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ccfebceb74b346b903bb5e101713187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430802b1d357d335fd385a506a046a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88638a7e4f8da1e1a662a04dabb722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b750d736cd38c2d98b3c6e66d7891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b5115b31bc0ee78a5cc4099e602d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bad067e5a7116dc61852e74b822bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a62119fefec0b5e718fa556750ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bcbd37eb0606377ed828fc101ce86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbe77f921c83d930065b376d6ca18e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1975e48ae72229e8a919cebc03681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae4ef6b49d4ba9458729af0378f1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa88ba86940be8d549904ab7375ca8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845f81ad6e9a491b3de51fddfff0970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c7fe95565eee5eb028feb9ae7733f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423acb80ae04e0e2d636177c9eb94c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7525fdac87c79ff479b3d13149934a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad4f5ed0a34f116af0b019841c4f71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe532c0e63b862c944c79603f65e3e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71133452094de1c146bb7ced8f256a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f2138b83117441657f1d01e51e8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67355b9355378fd773765b07838c8ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47489213b160bf00a974f1e7740ee85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c98cbb94c6e14a8d7eccb87968d2c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df342dabf52a7e33270d5d2dbd0fc210210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3fdd572aa3547b5699183b6e6490211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa76eca8a8f69e2158fdcc8c8fd41bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3964be6c423c1972e0919180b2e456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df92c7ac4b67dfb10b609f7581cd6e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba11f2a0830864e520826700112edc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a499c952d6a90077cd7fb78e449f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055513b16d10be81f79df254b5f66ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04d73ebc77742673052c0ba8f1238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366038610223252e98848019037ec078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb8df4d7ee0c2ddb63a74a008f199220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8bb451a510f489264ae4ce978526221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6580fc01162cab0aacb4546166947222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ba476440108a684523bae42a9b08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba3c7478e0e57b711bb219d0508b41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b33279c9d88963ce7721a6121f1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d356ba2152ffb17eb16c637f5ef3f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da8708053b55188da98ff6cece457227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111098809a4773578076a66dfdc338e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8268c33b5ba8cb66edd87e83415593229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f514a2621b5bfb4339b619fea6e85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71974732e38d680c902a2f06adbd311f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d8e42d00ddf14f112fe79e6b77c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3101d65a40af44fb645578f29876b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a02593be8f1f3803a4a3dd6a8203ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af6e07cd44ab3e84ff1d2532209fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d7a19c49f9b8fc5e36ff4b6053c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841947076b79cc17b5bf1e404416f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8054c904903abec29d6ab3ef153acd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114f583d84d92ddf075e4fa7e7f246b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8fc8470860d98967b93162bc0845c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c3df15c9da42fb32f39db863ec10c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665c4245d29436112ab07b98438c045242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b08e80b40ff103304c5ab2113c930243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c30a9d5916d5cb7ab3c9e37177e76d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7abbfcdfbeb173d53e47265eda872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ccc0e84c22c7a49465517f6e18136246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36666d58b76fb10f7dcaf10e8e56c41f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf2ca79db3a83dd590a2fe86452da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e9e94a91890dbd4536c1af3a5dc8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0404d4da9985e70825011c0e8a9fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e62c0b12bade7e8efd89c3d801c80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b32fcfd592d86501d0c305651f4b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f126356fa3fa0922dd877c31ae323253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566e82c8cc09506af77695a0658c7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f692365e8d80923012d0bb6a55666a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd98e986af184f02da79ac92be5187d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d86a1d4e3631ac5b6c23f4cedce04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58135ec12d250d2c6d66a54885eba71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddd6584b3b63d67847315345edb53e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215f000afb862f07e32ca66f9ba9402260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7510c499409a81e7a799e4e0a5c8a6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e863f4bc68c4c9614d403eba29dbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2aac639fa20c18efdaf6c08b0e9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa562993557b435c9c37021d55935a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d805ca130f3c2f35903254d3ef61e2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba4bb54feca7f2a0f410568f9d98fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c695bcb38a16c642ff99ab32c89f3bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea14f37feebd528d588631636d77bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6a83fe86be7721313c96a93efea70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf265ef340aefafae3b3c88993d137f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f706d816599fe354c9e931130351b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbda443847cfbe97b5ba97a5c451ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc882cedabcbd5aa51565df55115ccde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b50b25275d82093b0022a5b09a792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa03c40264cbb5861a60bd2b38d4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c90229fdaec2734b4ed1f1f3a8310276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24fe0431156a14d3babc76d719bfda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9308cb4254231578ea8f3653399da66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a4e87296a2d741d5ca0c2ff190fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6323de35ff761cecfd83177f4315c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc784c051584ba965eca8a0df40389281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c826b8e35f6ef6abd4ed31fb51704282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86e3fe795852f4ec3feed2c1d6ccb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a618f291d2ac170e941bb0da91e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25194fa87a803009d9825c1dd8fe568e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d7bb3a8c300cc4ea82c041820735286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e562d3647569d8513701423197b8b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725357b090f622563d7f2f68374afd9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb19cb43d34deb1c7766539da16c55b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4795afca2ac27fd8dd76c4b6bd0856290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1395093c9f80066deecf4168a7b12c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a413afb4f9df6b399d1559614d193292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e4974e4ae8a0ff53fb91471dd6fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de55cc30fd16a538183d40f1a21d46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5daba1057b5be5644c00c9a6dc005295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f07c70e354777bd0346b093854c27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392748df84f07c16402d6959341bdf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db9814a83ce6cb734427dc7f9679f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756b1c2dd781d20fe411c4881d0af4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4bb2aa3a6daea52cf194df09f1430300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fed8e4a31e4f9844e8f41ad301cc56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5642552622291ae83ce4ec0381d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b1d1f7061af2ff59975d43a8bd0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1c1456a248278185339d136b3b4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691de2da84db39c6ed9e5d3925d28369305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bade78e798e6bac9199d2e88d8f8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856cdee224de47978da588ec2ba55ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3747506bf8f72d0d42765b5c06fd55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062364596fc4cf3abb3b1d4400bb026c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294f283e59faf73b0e3d9dcfd72710310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf37071c6e6f15473041b0ac699910311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993dd8be20d48480ad7f283d61649b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ca4eb8710ac54d4f4eca56f7f56f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaff1eec888f37ca18a6052ecf84032314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273b433b501bd2859f6af37b2c078ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a6a22cc7e00f7e0cb71a62aa4ebd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e18ad75408b81a430bdd02ab1d06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e63546ac0209b5412854de86c8b67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f67fd3232fa44b2bf59fb88c18735319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd6845fa2ff8aceb00c25cb749e9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fee8cce3d85e52b461ea50bc09f0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b934f3630202935ddb9e3dfbdd6a9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d469b725547b30d8a96e201a334d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4317e79ab8b1fe04c3c6f4e20a3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174a525e5a9c3931cdf10a71e699dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2cf61a247bae5ba6254fdf64869c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e7cb76029c346739c885047b4e14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035ff3fe16e883885963bcfd997c37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984ca4ce2c4b5d23f354f79714554f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0774d3987bd84f634d66c0bcf26bd42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdeffd6dd7a084ef4ffd74141c4037331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0373358b44f62f81c86f9be7192a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154abc60d4127f4d852e5dd44dad8e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df18bbfeb617531b1cb935a7dca146334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9225808687f014cb11ff8cc528fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efeec343d0086007b6053466fa9a14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2592c05b61d2d0eb89daab6850ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c04c501bdd12fca6f6c841ddd92d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0022500c2a7276d15a48dbdf80851339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ee2cc106932d42a3d7ef0d0d1308340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721283ef343ccd1a696b6e1a05f1c4a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec293a354d7809e727899ec867ec8a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a9a0692fcc66c9fe3d8b26333982c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092ee7b83cc5b7106fabed04dfa573344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46c3953138c57676886ccbb47cfd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23e6e401f090ea3b84fbd6ac89def6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea856518989a74ba102cb92c38db9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf278feca1a0bdf5d1fa3c38dbf2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14914a630f66d19eed9383fa7bfcbb4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a911d5618c7b47f1f1a8bedaea3d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa18fdda74046f631cf9c1ff697bc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9b981e26219d687ccb701212b6eb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66a65f3f95734eff70d35cfe1b9f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649b8aef38e2fff4580a0a367704ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd0f743a833772cae73297189a2f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8aef175945f2317f6647be69769ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa58539ec9181fbc5079a2388752db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac730b516af61d326ebf6a3fa5632855358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d493416ef28c7daae21a36ced78d64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fd0f7f89097511c29fce915e9b24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65314d450228c7c1e180198da02f3a04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c98ada90efa8db95748dd05f9e7960362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ccb441ccfdddf7f11e5c7b2c09e75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20160770a7cb1629fa3682298fc74f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52b4e026bdb39f66f6c5107c5e732b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249338536db61b12ae1e05b0a34fe1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40a2074989b2c4e1c9be11f31f2bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06785319ce45ab93301fbb05f819966368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8936ec272498924c4ffd432c246a621369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a302c930ab542259922d3ca1a511174370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46527df0497599a1546c18d70b834b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817860c28fba50e20866b07e74223abc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830dda38f9cc54f6aef6ee1f71ae07e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ec8127ecc37eac8044bd53d648c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da37fe0aac1ed843073824d940787375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb84628dc76bb301f4e3debec432c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efeca10bd284345a342a52871523c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa39ffc0d8ff3223564d507248be2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492d813f696b034f31c6f2f700f903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa8613d748175fa12a080c893d1c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a396ac4cec04949dd329e5bc9c39a11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73906aafd136dc0b94cc64eaf88e31bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bceb5cc8334c571bee9639b6271db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f624591ceb7c7a30b24ccdbdeebf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d8f11c35f49c12e879e3c8f99462385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d634992a80c2998c35a59a56628c82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b13d6b84105064d5b8898c289154a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f529b1d8f38468db34d4d68c2337ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b51dafa6f670f2df59716cfc2d56a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a91f7261f24431b300e6e218c2145390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b125028b4177fcf915cdf7fd4a022a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff24b0021d7ea70ceaf4f59388b0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f0aad5752f0cc92fd65d9e37a41e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdf34fc3292a75c45744c939e3ff8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144487e70edad28db3b82af888007f58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd796a852d928199a02f702ecbc089396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1716f7e8cf5e30e2e302acfc72c1e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158326fd4c4a2c75bcd02fa80181b10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22316c5d65ae19fe741a315f78b3ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4892ceaf5fc6a49d5260c5713ba76e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630caf59f8ee7c195642fee0ef60c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea85bbcd575bfd1ae3b9fab4db24bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b08d20b6401ef222abac3cb564ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130fb45da9715729cd2704e9a5f698d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d2c0d9d82806b90aaf401eb83387405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd7081c5fc64b5b2571b5a7373b0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4e1dc823dc8c29514567ad5ed557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813786c31a62506eb7fb641e0882dbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291530c28b453618be2720e0becba7b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba72b8a3b193d521f4a24ea820a634410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c2913b6c011ad724232d0fc04577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61844ba952626dcaee16a1e16f3ceca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7f06d292fab0154c6ee46a07e21e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61418e2fc9f106bd7625fa7881f4150414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c8a32914158000ac87e75f47ad3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2638f91c6fcf5b71e07943ca285f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3acfd2759d2297e97c4a720cc57d56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b45d20c421fa5edff95372081dcaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a74c319db7f5503ad3838bb3bd654419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae2081c8714e6a377e1eca7a6acd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755942c93086b8d2de78b6ade55c6d09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e5fc271cb735592425f153666b89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda4ad529883fe02853ce0e0124342423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3637e29e3e6a578ab91fc86989e0de6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dd0647c2bfe38ba25cebff4cc9b0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04754a9e58cac9f6cf094de1c447c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91636521eccc0aca64743b7c765b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9e6c261ad58c0fcb1dd22a6433f80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca625184f6892c7a4f8b0fbcc85784429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62070b2067defefdb6ae4ab701fd02b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239a06519fbebe3651d5881aba11de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81c385711ef2b87a581725ba1aa85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cf2f5f6444a8d2c57aa120e4b16be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c953251de62e5cf75b60d93f5d7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e9fc81710af5466482ac625ff679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e87327424c1ff8c9db9e0cc30857c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de77ea3bdc58944b69601c1d5aca86a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d146fc7481b76708d8b9063a9ea20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e485b24ed70c29fb0bf6aa5fc57d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90985c10b0c8d0d0e64f1d4e65bb6fac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895200a69c9f5986a6f0f1fc50994a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195b1d63a5d337f7ea58d696f017b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf159eac9a337def08dccb00c301f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07031a6eb625b3a6becade4a9b9997444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915df9d8850d505960fe2f892eb72b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc02633049352c06730214b09dbb105446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac3f562cbe4916dec722333c1e5c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da992f890089ebde0db3a5eecd748d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea55987e93cd58b868a0c6939e87e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffd958680d9d638f5d39d2d6294377450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150320a5871b715a90e039fde3a18027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce19e9b144410fc2cd348f0a61ce05e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c73bdda26b245f9e102300947a44ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c77d2f1297d78fac86a2f54a8c4dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c5fa8a27ab112a66dae2123b7e27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08f8d4c4203b5c0dfaefd63f02f0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc314381ff770266d292b035da1b12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cff186dcb514f3f9949c743996e4e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b5f268666c00272581afd662f17be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa67df8c5c04b85ce18fcd8a14d80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be1c8d80f20144d5e08d2f23717a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d0b68ed99300c72977263f10890e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd2dc8624e922f02370d3b7ac74d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786569cae683494f06f24e1fde936cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0f8c7e344e3d1e9bd4a70d9e57cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41406eafd05e2debc85a2f57378fafd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e48d6286984d0a9bf2de1b2c4bf85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3b8dcdde32fc8c8134d67cb603964468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fa198485333c8770d4e5dbd7e2b82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e3f6e2200283167212a60e657ce6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823f594240067fedd0a23dd423d8084471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cfea0093504573302f493bb9a1e72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381647652a82a8bf8b3c178d3b7ad26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befb9762c95e9cd54d39a7d899dba5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9332ce51f622e3f42ce4c4dd0217bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429e77f00a32580f08e4d4c110f519476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5645223e09aa00831c465d2db7e7496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0621b850878197b5c1f0202104df28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5938337c7d1cead4d3148caeb21b66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fcc4191fe65908d0aa47e5e2cac85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1d188efbf0f4fcf8cfdefa453b8b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b82d73e1157793082add8fafe24289482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb15f94ebcf46387b1dad5f38d8fd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf0deeca9b85057c046f80e08c482e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7414fa8103fb4e0b5123ce669085485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf999a7f4b5a8a98c3b9a43d04a08a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e13417db9057a336c0694708c865487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f239825358b7df6e23143d36472142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03f8779d3733f8502fd31203fe3ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea201cad6e8eae4ade5b734a0e2732cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f2f3121bd63a36a6e7143c3e19f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d54a18f927095e0e1b1d8460fd8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6604c19bf12bd9788014767735976b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d8f62c793716938842eddb6c802ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e788e116b7f88cb14d2143089182495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714182f6ecc03da419b1dcd20319ca3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd73b1e589b41869ef01fc7c91115f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e9df87820e006ae330dbff4047be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95051d6cbf0a21d1ac3eeb2ecb0ec75f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0238c7baae52c3384872d2f20df2d00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0461899ae0e1ceb2cd248d0aaeac1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88100f871e01e0fd20c8db40bcae40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f9d84d78bb763568bc2cb532921b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09c823d527a7e100ebc01c1b47539504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6113d4effc4ce95700f0eca00800755505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cfd2ef261c76eeedfdbd6c6a0c0e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330ba0739904428a773c92c87209532507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b9816827a9968537a595b3bd5db91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2774e8de1dd513c6fde55d3cabcbae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e153c2029c564aacac42cbe59297f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6629b611e14d6fda9c56be0cf748bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434e4051ab3beaaecc87ceaee7e50e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e38efd530fbb2e1261effa9921964513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1290bca17f3ed3775e1ad6faf3afa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e73ff9a36d5a6f4229d8c5ad386a43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9d7273633904f26e38efb22b5bb95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a657d23ac78dc75ad3163a029be9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f11ccf3050c11522f0ee0d5081004518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d25aecbd0179d906bf79b996aa1ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb27d1ec12b3483fb95d892b51ed4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265d4fc40e8d34bad1ebd7b7f32164521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91ff394e64ac0933572a8329adbdf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d2d93074029c3cfffa379837e6b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98e6fbbe7f23d021ef7adc6e6c712e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b22afd584e21b1bf6f7f416ad0a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b917760d8a7650f72deb53277571b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226d5940a152bd68a935f4f59f1f40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2506eeec5471649f54514d1e40317528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702945f8368a324534e9f58b7651e15c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eebf958c42e0826d32169a9e6d320530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0cbd88c23f2bd39b82acb99810f19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153fcab050e07e6c0c057256b9aa4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be3faeddee1f06425a65f329686fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13728632282c1cd8e92f42bd6679c64a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e188beaa65e0a92e6029c38a5e99408535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef3beb8a25bffd9e6e364cfadb4f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667b508d329668bed58c5206fefa9f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433f0f9e3776b1191eb09a73872f623538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a8791a84c609727401e6896576185539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8095b08ebc62b87d82c86991a0b41c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0901f44c8fdd7089b7fd1cd4bbcd10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01091b8d3eaba52aa746f31fd46e2b4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5acd17912dc18342b848d73937583543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4255533e9098390d70fa313dd1a9391544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0c43fffb59a5fe2d15a32e82fabb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893d0f14cff290c03a0c9fe11e3c82d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e2f8842e776e10dbe7168a4243ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f922680a4217f5048b82c7bf5d1bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a11f4198acd4857cec963d6872372549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2ab48005f957f308da55a0528cea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e45f8ddabc13ada5e956e7f3faff8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebacca74b5ac359a386e5693816f57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ac8aa26f289b59f9241b4325ab19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d7832c6b4e0a4152ce5872a00686b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef116b3b8c7a1919bf08166e58cd0c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b573730329db525f15e9825db11ba7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b707d79868f83344b4f5abdf51be98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc1813457d5edbd41237e385daeba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7afeabb7267ea0f16640c75606b47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9be3e2b420a69db3f0c6d76ac1ff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b484dae47255fbe597706b8d43d1bd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f278ad34f4c6a2e0ccfbbdb6588dc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd820fcbff986f5a3d70727ef2a176563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1fbab8a900ef6c47f4305a488d314564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736e6f86d90f4e649372eed53f3c28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fdebfd5c1f5e8745f58b71495501a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b2cbd11d97a4c713143ee35614e5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7352a7e785183c5070502b21298f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e3759ee7a49149f137ea8bb3ab5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061bb7351d258225b6032bf82593207570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c549a6f96182d79586e4086776f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518816382277acf766c6c96b228a48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7303a72f989dc868cb89d520375616573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab2fa9c64683b18dbd609724caade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff579f6a7e5504a48a1257749e714b1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf67919915ce49e5a0b47102c701f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff7cbbbdde80ae3b7904d27d7d62fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e167331ce00c13b6bf8aeefb4a9dc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f4f40b46138489b465fada2b65931579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195a0944b197f0d8e086e546209642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4891ab96af6a80a10a882648da03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73233299a826d264f427992b78a1db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7864b2411c24e4f36902282724d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fccdf5c97d0e0c21ef28fb3a7ade21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8abef9e42d5dd64e697fefa63faac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9aa49970a9ec56922b264aec3db21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709659ef4787fb9dd088f4401361abb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5749626370f06f91275237d53cfc9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14757085c7154de9282041268e530c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83e9d402709bbe77b1085d462f5289590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee98e56ab20265c2921e95220aa4c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2feebfa8c0e024c991c2d78a9dde97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a15f3542e63c9b4bb4c78d38753c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdfcf4f186cfac5ce1af4122b262d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53649d4cae295fc7ec3b6553df207c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd2c3a4396da2cd5ade63bda7cde2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084cd22a335641d95d94a9dad9e5d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee6e9a878c84513ef88dc8429c9e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7c762b578ca527b022d7102214db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3484b15096afe6041af90d1ddf32d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdbfe2654cab5eada173d6a5bcb67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ab364a07fb8a6954e5d5d4b46d3a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b52cdad7aeeedcc3ef59191112de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4d64cf4212539e612f943ad9d167604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568939f7c5c12cb273642eb7fac6d3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bb3f4c3dfa6236f27c5924700a8f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bfb281a9e6a389dcec3f726508717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146eba9fd244141f9204f947820cb90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9bd89a25615619a76d6c403e404a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7807ec8aaafe40baa4d90908d63b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110aae4d3b6202b9b59a908230bf7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc399960ccae433d581ca1e10ad69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46d0dcee109d677987eda9218b43c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931c8681c72b67ac037800ebe822935614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b5a7dcbb578afdfef9d5274e173f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b427fbbd531c58c8ca610290b97edbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd444e0308603927bb0d7628976cc2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794dd52ee24997903f554eb2395ffc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b18347c1471922376af6b05fc00ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b649705865a92ae3dd1ae27619ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed1e0812e30dd2cf9bf5a3f062cd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8881eb4ae42429641427d23c05ddc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f749b0132b462bd8dc7cde1223e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba143055d5df6e0170795ff9a3f752fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3949751b0648abb0e7b126db8995a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff949c7f274aaaea94086570f32b9c1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d9a681d3db71a3ad7cf56015ca96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820953923c70185f541718f6469ac1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b773646b561c2b431d6780088bdea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3b49590f551bc3d0e5088377d5f3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3dc990f11d788e77f22118dc490c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4083b322ebe921093f8f5bed00e476632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb414752055de3e608c9a0e8ed6ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed7c1a2afb40cc3ca09a9ce05d990634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc19a4421fa87baca2e6cca4562fa5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1218c96f2a72f86727805498f2311f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb183cd902d9f6a387ba221fbac4a8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d072eabfd6b695fa78aa6841296f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523538ed6cf691528a239ea66e69e06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c5a5fb0e2683d72073a7e6f86236640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ae624e99b731f1bb199b9dd64b979641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a5f8d0acfb0e301967514c9de82c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ebe5a99dceec60c8dd4033ef2224643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d10b73c67874d3647f0317938f3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe954c1c332ba0ca59aee8e9f371141645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eee871d34db54b3b466c200c907b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25230db73c849cc2d84c812b011f68a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243a056d8f9983dcfb244404027d7dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eccae2d82e11cea376732cddccb79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e892a28666a5361dd7d03bde0bd818650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649ebf757bc67962eb83b5a0a756ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4d281d421d8fdda793bedbca39e90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f262eff9a42d41d3cc54eb9f29738653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b018b743a3b49c360669d5151f0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e30c1596b3cc9bef9300328d77f07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810fe33c01b31de1853e3047144d798656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd319a61c4b88312176d192943934a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce245fbad9d406a6332097cfb1eed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f9b2d0c773b7013da11762c8a65a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5838730fbb3dfea6110f79e64e49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02ff89ce53d26c40eeb88ef13c4d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c9421522cbb851318ad1d6bc4a518662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba38a61ad8410323ed2cb675552cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348653186345933c12e24c0ceafee180664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba5fa2c16f3b89c688cb2f797b251665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249df5bf831d0c8156288a0f8e61e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bca7e0752c4cb5b2481266a70ec88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3a942a90463e6874a125935eee8dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e51c8a717db47fe1a452a83aeb26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384717979b176cffc913b9aaf31705e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd50fc47e1077991d59752b189e4b4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83e42abf05974653d729056f702e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4755114f6068583142a91556d45c4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf9d259973bfeb9924687916c0e877674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937933193301155c518e51a6db9165e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b69b8653b466c47a9ffa11dc75825676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ef5ba5790cb26d0f2da76ba0dad9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe94eacb86937581904665672a8e8fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080e8979eb9f674e2913051b8c0710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca104f5634ec46113abb4fef74ad8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8d95d3a814d4543cec8317a15a53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b23d04a526c0c2ad8533b897f8eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c8a1470bb49f935b8927f0e581ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f6634fc254f730c53da68236184e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522527de95206cf971f6e64ac5fe252685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6746b5e80d3c442853a592651a2d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2985a9d71a7a2ba1482ac9e0188d54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a2c13b61e1ce985455b790ddc521688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a228318e925d02668ed41cb02e2f5e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed0e55912b7c8e0ac8f6f8de23b138690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13567623f681f9220449b8720e7a29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f74b82fc291027985aba4854a453c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ebafaafa9c0394dddb56511d3c0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ba39223753507655c501a78d3d03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9ff7ad84ccaa811327d9a1a8e844695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee6affa9007d48fb257eb847f3aace696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71cd003e944be91ea2c2f353e3797c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be787c3a5ba3e597399d7821fbf0ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66fbe4c6486a635738b03444a0d632699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b112338892c978df6195170b5f822700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317070e722541e212b8eea83226a7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c30ab457652342b174bc437687f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f729cc7742be842091e1375102e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddde0a51e86fb958964d6ebc3cbc17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b79affdef12fa62dfd95268db105705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ae89d4c84c40d574aa8f1d8109a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c844b77bdfc59deb2f539bec82e59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc45277cc02e1d50ee4bc610feb1ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda35913946e1ba3370b5f0cd43a0764709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b03a5b5265ac8d76971032a7e940710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376066d5b2a0d85a7f5c53b88d2454f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105b559782681555e69e88612f27e0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522fcb0673f347b48a554d55b570b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380e4e846ae41116284d612bd4a1702714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db298d74b982b109daebaa9f12249715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d841e38b5f1406e57de6ff9b1919716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93479eb255b18c4259f49aa6fddffd1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281294f34bcbb2115ba6c0450f0bf05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f326f070f77e3a97ac8253ffb052cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51669cbf871d228215361d7cd39c0c8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398890a142b4792ee09923c476eacf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b01a3e8abe420fee525e0c2d266e52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e975a1aa9d8b0c2ecb7ec1a67406723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4f2f6f0aa6917031fddb29c863667724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef45b9575721e7fe3c353b6ab63ace6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a9b467db2743e88a6d990eb187eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78df42f13147389b398e7ff3f1306b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec028ba6702ca86d996aa42fece93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec980720cd103dd7c7ba52f436069176729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f46c6644dd7ede3152630ecb79ce3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dcbfa8c887a4a3ba921be7e668764731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebce415c7342651f713565a5df9d1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba70037357e8221d387c30d674c68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6df0bd7b6f95a0067078206e1596be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df4e58c391fd1188fa02550d61648735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d36a620164f3352c7eee60cb521cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95d8cdd2713770a21bdf73f6ae4d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7215ed48e173082e4ebb842c218d2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a0c22caf614138317c425b3c210a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de954c9544ec146f03bce59f3714b72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83661d862d6db36815a8f1dbc5031e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd08982c49aef117f0ecdabb007f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c7f968e254e002d45d6d822268202743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d673008caa70c96d6f6c407ee835a5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9cfb5ed3cbc8d6fb58d6a220da3e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd0e3d5003b17cfcff908352f7bbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347cfb212f0c9c4b50c97e210e117a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a3ff86515b4ca11a411d55621d682748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2069a6e849245ec9d0c429f2372c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50a339af08ce79892b8db2d24d9267750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca2e9a566a7189cda645964699d02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd212485353fe3b416add8b851fc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757680f0b3b5063b3df1ee4b511995ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541d2341a597ca762653d92fca1ed2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534d324da0868e6e352b523d73d5e87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f321fbcdb7197df372467f1d18de5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226926ee529935bee6d7f0415cfc50e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5e464ce0455810205b7db3168e5a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b0416355fd1257733d9de375c4590759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ab661b52b5c050725f18037a16d061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420cbd81a0c6612d29456b0075882202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ab668dcaab928cea99abc1b22d8113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672799bc37795b8c2d0f4353f1c81e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f23ce5dd07df814bf951c81e6440515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d99c057d0dccc878af855dead244f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b51ac520a7d84c7cf13903d4fce77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5989585e88c0c02795413d9dd54d1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc47e69ff25e3973be1c74071fac77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa231391250f1099b47eba4b11ed11710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c833b2a9141bace0a1d0f4470fba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40446356d9fe8bde62f4d0af7ca2461712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862b5e03740273bf95ae474fb9579e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b9aa0283d06010a161484fe7fcc8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4940868608fcb390f108a68ab7ae71315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39960aec646475956b9e9dbb20c468a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce3cd7ea634a77b264880477ba23e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad13ec37512fb74470e97ced91a6bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f2d8dc25063a26a42253c74bc707c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dfbbcb29d8b3228244763d9d4db9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9e4d22edbd5353291754831faeeb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b461de491f4d963ff6a021b328015d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35123f38f308299b0458047f4dac8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c1c1864f6dbc3ad491c4e015f6f5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac2cfd5e2f2df81a6967b6005422e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d876426e77074d7389c420c101e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cab82d85c2ecee20e97f3476d72e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8b942aa216a402a3deba3f16b05a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59d94f95e2400b2291578fe0cb408029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe55db1244e15e83ae168afa9d849d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03e32fddadb9787efa74d429be25631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d15ad9be09af82f6f4cd639544767932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e96953db973ca4b3909c5c8d861133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095d0b0b401054b90fea72ee2e41fbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6902d0235bef1000e142d29e651f7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bdc7696f398e919ac36ae686ba04836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02087aebc6ab169769ed81d3577ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff77b81217145133ce4725fe59d951d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883cff746648c694af062d20773b5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2d1434c62974e89cec039bce2ffa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791cf18499d3008081367813a6a356e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979ac2615eeeb9a455092bce1e025a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99728fe252d5c995267ecd386067bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa1f1b68be418640e6149022249d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d497c1fe6425991cd5631b1f910d9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf6f006274c23c3bd57883cf7a6a0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06e5d69eda02db8ff23532fd361b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d15e49c707317368de374eef8a26c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0a6c1466ddb222ef3e5efe19fe3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65f8c29d97d81ecb403145df01c3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb9262b7e4ed34c9bbdbd5c2d799051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37171897491e1be3b94582b3c0af8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6481fa53425de1d1c3f2d6bb87aa5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c78ea43601a8c4665de71ef96d61f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a578549a11ddecc59c0d430768406255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016856c3cf514bacba0c2b579c5be7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c267aac25bf0abc522de27a500160357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99c7c53e9dea3c1013be560dee78f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71759331d25f594a43d10e2433d2113b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922ad6daf3c3ad2d67dc434832157a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8dd5942573c5f56b0bc54874b8bc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cdae3a7dac87a8320b7e1183dd25462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d1b278609f9b96a0c969462f74b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5163bff0dd158a7a6685d0201b45d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e71e4ed2ae62744a5c0400fd5077365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4553ef2631124737790354aea3c6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033b5e3902f35fe18a1884f4b38dafc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e02662dd134c8d0224cfbe6ad34de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243983e8d655755982066ea48731763769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a10c6296c17af4ee729344a6ebd7e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf04c0348855424632b3244cb8968f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbda9d4ed03270d4f41efb84d4e64472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24453b184cf29b9513f9275924ece773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add229a4170ce24f20d09f2547632174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87b77cd5582f3a95fb1785007602275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80161b81354b82f4f4f319611a644776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a517233af39e9d25af42c97775f39377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad97b9ae92ba2f19672ada484064e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b19ad02e8490d1c09281e76a202edc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391b4e6542965b21d2c0a48ce6845480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685608c02be45dff3f92b141a1a750d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a775a48c5ac0f5788a54bd2fa243d1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ebc8fb4493c5ba30919e7e1c5dfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93981e6b4e391e0be1908b9db196dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ee936f6a3c4ff0dd84ec00c8c875385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e31e90cd7ab4c9f28115ea289d8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814720a086f1e01c4a5ab40324f6502687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf6dd8ca3faf675cb7d6742958f79888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350098bb99e01796a5c47cc2b113c9a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af4843cbac8f95dcfd1c28999983b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e133931f64c41774e6d0a067c1bcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49532d36482d50c80adf69f9c29cd99092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6b7bf08e71eda0fe3e1795e9c5ecd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e86aa54ed3fa31605cc010f1c132094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabb07990304665300eeb0dc522991f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3b557c8333e79023da777b02992496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42032afcf164e710ce53bbc0b8af844c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd4d04efbc7ceb962265573ed2cffd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f416a1765397b141d750b865792132499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ad412ced168e94e74ed727d48c026100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e4b658e6784dbd6cc1e5c606f7402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572750bd8b23242efb6a5f0ba673ae4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852b04c0b131eb830017b197b539dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f2d1880c0399b81568177fd2bd48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf33adac02295bf20fb5aeb31b94c65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8960d66bc9d6962c4c5f050ab33ef2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33255a86ac70b3183724fef3147709d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb84efa88af2c51d754f202451b63ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bba5f309e15a71f9d5b0d95e89933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862828ba6415258b2c9fc51ced04010110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f154f0afd9a8e1d5bf93c977e4a64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db863094da02c0b5249f6d0e5cff97d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b33ca6127d3718fe40e48f639b339113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8a4071f5fabbd77b77d051a90a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc254726f22a6cb69034e38b3675369f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3692b2a87218f46472e0ec95e19aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aad0b7f9c65997ed20e2807770681117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa613316d3f6ccaf90874e2ae8180118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e401dd8070562f5ff39fabb7ecc7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f710fed8aac61b92a2380a8ca5df79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57525e50ccba3cd505a3cc4ebcc6478a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6912b320e347e9929219cb29ac42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6129e564072ad0a92079d9d0fb3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f83659c90bfaefa701ccb0c47bd18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19452464d82af9ae4f519e3b346f1f3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5740ba6ecc869867341341f656db2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe178cb24ec75ef1064de0d3352fc40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2dc9e98587cacc4adc5805cb12743128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e87d79759f451d3e8045f9f561a340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9ef012f53aaaa1e1953ae2a5701fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918904828115802462d28373efa54d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1835fa0a9e6b54d9808ec33fcc45f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842023bfe7c442d0589be1a3db9a692133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46c7597a996f25754245d0de7afef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b9603f51a92289d83c74837755701135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7768be5a824b0edbde6d37ff0c877c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ac6d0a40c7341600635d1acfd6e91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12034eadaf39be430c30c15fc3f8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a3dafe854ad35a8a0d584ff76377c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575157509c23e953000f72d80691a58c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d844df85beecf1883bd7161f548ebce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274a859a7e13c8517ca0e0ec26b4ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82a65b2633549224896b2b42e9dc3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd5c419015a75efd155259a5d1c770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9522aae2f504ec1ce44a793dcfdcec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8c296764731bce7ddae9d2a083c56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed59b60a1f6d5f2e9842981d9ee73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2042314a688e818fc2a73bed67d4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6d7c4a7217190ea82bb714aeda720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f557d63c72764bb49e4439e1ce4d39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b2dfb5c35255bffccc978f034dda7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c425ee5d85041ae3e9ce29f4e7d68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3337b813de38edf4590abdbdfa188153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec84c75688f6c26510bd1a5057ec2ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e3c34a1aa8551cd09a8c71bf6c3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678294ac07d6e63a67468591ebb144d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed7c367443ea6083a1808e5ba841bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501f811e8dd5fd2576248f71d7e621c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b2fc1cbdef022f6497e5ca9885b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2633eb11c15ba222769b13b19b8cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0745d243bd1fe7acab5bdb86ca250f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd66538ca1440452abc8a43060e6d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8531cc7967828002cd566a69a47ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d09917e650e809e8f79b8fc0fb4c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b65332e33aef314a329bfcf3a66d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa906f9ef776a285451f41ece3345166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a24bb6d49177440e25d9026dafe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66c566a9363b461e79d41f7eee4a5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92b816d46d67a5e595cd95a50ecdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a1dc1003cf0d247fd74f3949a3cec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069faee281121c9b01200fb9d5e7e8d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3f76f184eb6a2a64a6aa300d869bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806118313ccf8fe8530e375456c4067f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33207eef457171a0f244984e921ed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d9361f05458acda5adadaf16ae5e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28fd4e6f62ac375aca257eff5a2b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa410b36e0f5bc1fc757fbf2b81f486177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65feae54f5c346c801fadfd727f698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f086c6ce4f29be7bbd88f16003e85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449ee8239bed448d4536928fe996b0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ed05044357a5fa4f58ff37458432c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359063436728a7478ad40bfe3b9c518e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ead2410273a08cd597c2e0c6943b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d02893de75fda5c348ed2694f5937184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec54689597e8c8147f3efa11f9a110185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200eda59c11d5620954241b78286a23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0165a7dc44ceca567ba55b47da0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3b5096a6ff2ad5211a8c0fb73f1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8b8a3918b42cb9705d8df3a86a98a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff6e70aa423eee3170f8f422495181190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47a34ce8774545b9c3d4e856ee95e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e37d8e4ce74e3e4eaed17fb6b1f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a0fa389cd55c0685700f0529bad70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1a58c8b807c6d04dc3468fcae1a65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79ed7428240f8befa503ba398ae41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a956fc309a9516b96a0596f06271a82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f35ee5d0c336356661dc8c929ea448197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e931bef58d4f858a4a899b35d960be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab7045f78499af7ce61b561fe25087199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb1c890eaf2c0ef38c1d490dd90a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177e514f0ea7f842a0cfb1a4ac12055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0245e4b91ac9c752ecac0afd69777202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77642c7c7f2c32dd8c747e8e605b6339203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f939e75d84692a0b7337bf43233cc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e893e6ea63b55550dd01884891bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d848d25c194a57296fbdd554ba1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca12e0e3f22cdc852e1795fc142ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d96b7f819a87f33f8c56d2341307f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8086163da1871c9a73a6fadb2a71c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0076b3eb3f129a664ec047f25b2cec7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36919bef486f3ac21500d49d974546211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7f70f5ebb04214d8f1a723f219b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb4cf0440e583a6295b3acc198929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df512b6d4f8c2232ce8955dc50103a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3088e6c4f85af40b363435365ef806215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e55b2f29b8416be8519ea3dfbf4f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3f68f0c37b593c7d0ab9bede545a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129878ee3f5b5421dc61d47ca8e3937c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e46fa8e399be097d5f36f62781421219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5c3ff0d8b2554bb5b263ee2c44a83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0058e6ed1be35fbe8e13d283767af24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52485f19a78b45a394eaa4d417f643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578d79986607d4808698341ff47b0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860fb98075f6bb033ac7b9f5902d6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af85317d5516f9cb0b014277b0f055225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed8ff4427d6d51f91a0b31983d736226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb815f84f49dd5c665c2a1ded382af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05d374baaecfc95790e318984fa1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad71c1718745c6489bfdedd0fadc5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db64e267351aa5bcd5be12ff2fdf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074576f02c4d72da637e728174b18dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f12e2e4d25b6c053d9bca437c5692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6349c95ecd1be4f14e7b92a675672d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68a03f10cd8bef6d1d48e163240ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aeb8b256277c3f3093fcd1c64c78e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ecf3ac9490d9a82cf19939c523f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b770256a39abd6b16bf3308ec899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b920026e55d3743e43db0d24370c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71126e9ce7ac264ba2596a77c692550239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fbdde33636d7b4c1204006f9197d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0ed131bb696130e4c2ccee8b088a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8056897ceee92c36a1d6529ef162490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129faade06aacae91aae1a2c45d66ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209431bbc1acd946639aac7e2d82a62f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ade824b6692126101a09021ca2cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3e3cbe8d46074ee4622920429790246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d988531165312bea1b49b974be26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f4b4e7ceffff54a816071714343b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3c031c3776aa977b097ebd84fa55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637409db2580d7b2a2c96f5fde7103250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c27775c493bb91e7d9af6ca4597fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aead4ffbbb91918a04e03457357b158252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3b5901959a76b85875cb0b6f37cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1257b3f2b5e96897b4fde02bdeec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2947695918e640bbc6c17dc7ce5783255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150d155a8b4a40e0482ac269ab2fa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb033cec58a2c4b6a47aa8c31741fae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b98aea56fb9caf97847f7ed3a40a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b399f10dc05f5c04988cb2583bef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc39d231959481ea0c8217d0ba203260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a86c087d8d6509191b40567b22009261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c3ab53e4ee990b0b54ef49a91edd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf15079def89fa7c0a265de46388d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8cc58d66868039caf9dcdd97ecf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7476bd088fef76981f8bf797dda0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e59426c3b5eb2f86e9272ec3416b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be45af97031b4bedb9e5505203bf1b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd62b685f88807299820b797b0dd0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1791e1e144a0598dc25a7b423dcd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713beb260b3cacee4f5cd61084bba88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb8c5fa7149938d8a207f366da90a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcd092e010f2c393b7d4d3e393b5a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1797908756f2fd1b3ab81affb4978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a41be9e4dd616bb4d83a4a1d40ff22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1735eb8c8ce0c1ac5f3916fa79053275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd643b2635267c664d85fe6b459e1d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ffc68a369a62ef08d56a5c9d2c084277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac114481f74548f03bf1795dffbca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b93e6584ddf0409e10dbee195ce66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e104d89e3374b13c1fc17398dcd6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29578a9b3e8ad20845dd1d76f4ffff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e621b38af1b4b0a313e64bb6e86bcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd457c134a33e34dec76c340981445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab589d5aa3cea7bad82da49f18d8be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9420ad9dce5ebfb46624e4a5cf8701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec176510162049c4542be5dd569ca9d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af160b5a924869d442e9c424e8589a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249fcb50146d46754a51195f6ac6f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3b5bbe92b2d2198b49b52d2a0474289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240569871d43b9dd95546cbedad84851290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a173bd3a3065711ab2514b90cb931291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e28bdf63cb33112c646d5356cef5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb90385ad6c9462b3b79ba456133e06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd878b4475fc1c5f6e31ddc57ee3505294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507cac54a683b6c7b11d4deda34f76d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ee69b10744eb969805976291b005296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca9266d44837724c79edaa0a9dea5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f6e77b0c32e726e8f92d07f733f63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df11b81cade6b39fa7efcbbf5caacb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abe35366d9dc9958a0af1cb06a0b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fe76c909b60a48479e3b60d54a488301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3274067389e4ee3e81224551fc710302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81900d48ba7b2cae25b60dacd1fab9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424aba0a10b4439494d9c2b647639d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd9d4cc7e3272e76e6383b3f9d05e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4bb8d61d1acdc5c6548b60fc3eee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397453344102259aacd60ab852ccd9e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b4d582377d3c3877397f94cbf372308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e224007e43781bfcec359b1cc256b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bced9b40dfec229953a389509c98d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6657f4490717ae3a834112e613bd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c5ed6594b7386bd0e24d3caab25c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40526f9671c1df73ee7831ae4d1d3bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437bc777b39d1c3eaf29a379be8abbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa5ca42ce83691d9c94f0904a99182315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c87077d4e133fa0ea5795e04d596316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c970c0ef8aba24e71d16a9731627b7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6a1153086c19062fc9abfa5bc509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa52aeee845269824fbe187056bfa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f1d56837d131c0c8101ba4d45a4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc63f243454e2796b5d696f30c6f57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d65cdb2486ebe5b1f6f6d254050d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acac85ee87103b18d9c22c452014f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985c9bb799d977a2d5eb1506f85464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34477e7efe2d81fe8b667a9793a20aee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5667051fb828c9efda149f7f0e91133326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ac016eb61b75c21421b63111b610327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4649fc25cb819887c71fea4881c1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a742ef16043853edce1abe8aef5273329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de3b1b6c8cbd3ff15a4ad4cd10a9e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc763d5582c8504fc5d78eb9764654f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc217ca3feea9ecc8c32f3da0593a223332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c540f1582d7fe1e1205fbcc6181b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93779b0a1d8c9f13b4499272b0b9bf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686803d09ecdef1e252638717266d1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333650c95c37baf4fa5712d9a3e8fcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e522acfbfad9cf3ed44defafcf846337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e78a356eec206af58f3d2f680ec6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d2c2cd48c11dda10417d93d3b3e16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270726872c8b1e1dc540a087a53aab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156808b114cacb68b087b9bf58e6851341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3202eef5e39ba0680f9268faf963342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d895e32830ac5de733df926b030a73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac89a8d337e29d02ad7d4afff188e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb0e5c979b0e7c217470c42e6943e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a012ec4f4f6aef6822966de5dc11d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eef8f68b90706032e276ad409aff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65061afaa69e194ee877156e268d23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e314971bc011bc41a253d08492884a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d713e3fa33362ba36ee0f0dce9a262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806f9d3931fb9f5e3e8e27c7c974c1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794b00c91704f20ef96eb340209e92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224d1d9f7a9cb900d2e42094316b4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c602d5a1473f5b53ea17cb08ed8c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675edc5b0b73cbb63a84e2786d7e1ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a9caf8102986c475f6e83ff794a2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154d806f21b8bb8ae2d71994c26b317357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f353d0102e6334824634fb57c6c47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b6e0bb97db4f9bcda6b32591f9a4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de37875bbc677e996f83e62c9fdc67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27becbc67ddfbdb637f64d390e8e892361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db911fb6c07a49bfca883967a1658362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ecab2129ae256a8a3b6b89e39f628363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337c299568f9bea754af1391e51424364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5c200fec1807102aac73cb8fa1286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fffa9c3edbb749d9c8c7a23ad55a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb20e521ac9736ab92115a63b3182f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5380d85b803036b2276f377e5aca419368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b205f7226cc8c5df25d554ff3d17b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108280bc8d94dcea0520ed25999c1ca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb205d5287b19d1ac04f09bb9a89ae79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ccda2940eec28773f85f685db9f9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3ab82e0ddb627c9a53fbba332cad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6c4377caf74cdc79837bc3c94a19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e27339bb17969d8a30492b3099ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f9d0bc9fd59c098b87cf50ce84c7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc77dfa0a4c7dd287377ffaf92aa18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3928714f28b6970ff0bae69dfe22032378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d4eaf2c8da4e1f8c751a59dde1bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad4217be6f431a3a37093ba89ce04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb64601a3eb0076bb4f8748e3493c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714e81d55bf7d35240f565adb7b1ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da13bf6a3e2a2def70e112b9a48070a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086b14e588693866f4b72f32b8caf46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d499c413f4d82ec87472dfb4b333f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e65a7ccb8b57a973c3bb1f6250409386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26dd8265f29932dc45c4484a0ff41b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeaebcfcff6fd6a213852a6f688fec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbdbcdf1e677eb97d325376df6383f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be52eba11af54a85620fe2aa2e5c89b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687409b5dcb29c5776192ed36186e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382e955c3cccbd09a56d8daf222f44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbc62c2369894e8c0553c670cdabb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d74b8dccd33c1c89b1fc96042a8b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852b9053f90af1e0024824336e0898395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee2fa98d3b03c261f7edb8accc8a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c27ae6a9186c5620ccfb81c54175ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017cd97e04187da765d974773340843398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e165c9774c61cd3cd0b15fb893e65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b2bdd839203eac5e15f2d59b961e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c579d1749fb97ac03814bf809df45b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7a4bf7f494298130eeebfc6c0741402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936bb76eee2a790fd98fc16f6cf782d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d34cf061f28cee8dfdb807cfc154c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4486c2839405adfeecbb85d75c39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb979063be598d29eab151dfdd36a05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f926e5b12fe63c2e83508c2f5d1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084f8620f7bd072f4e3a34bc9cd944408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc3db0ba380a6ed77fa979c05eb0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5564b2587fdeed79fb4f5540bddd6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce728ccba89d146b62442ed3d3852411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27446fe9e4d1909072455d71370a6f03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600509ed1cda8cc2e7aaf78121bf2fe3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c95e027c8a3c56bce5db0dd738bca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2549385d41acbc7388302f9c2bd2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaa32ad95f263144be457ad17254ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d198fecc8c719ce260323dc0c5e96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adefa83ee3fc9533a27e23898d4e596418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d2d420c9e6d1bdc49aac2dbed79b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0adba2f2aed2426158c95488cd48e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b69a446af54e1bb997157e1444fa2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cfd4e961baab8c8a0f8ee3787889c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc929b80ca644009a7553870a257cdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47256f666f4459194af60a0d5950b37a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388932ee697b719c087fbac330fd7b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801329ac98817e64e4c46d5d9ec1e61a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8586751bd427d0eff775208d416c52d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928a95965f0a02b4c0deec5b302ead2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2dda8c9b7da5aa90dbad9f555395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13aa247ddb21bc0ab1ddc4a075132f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf85532e854f6437f8a4483158b01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cdbc15160046c394d3a0ddb67d4a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d628bab255ae148d10027b89c56233d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb617e81427d1cc5d4223fe46ee06c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29f40f4dc06c2b2550d1045bc39ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe1e2e91cdc07b8dc37a73fd1ff23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081a895a3e768a6ef906c499a01fac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb7849c7d092b89ca343ff40156a34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf85e12b5468215cfa076f0edf308439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258188a964575f74b0b46f50885b71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bfef0aae895986333660c52d876b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92310b2e97b17a2496a80a84a76cef36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781a957ef540b00dde8234f66581a20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841936d10c0f6298c886ab67d1d56948444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d32298d7d17a0314523524830ac6e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f294597a4f1023782a89b0545e96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4715a20a266bc61fe4564d3b93c716447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ea8a8f1705b784d6f85a98ea49e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b036709171d839dd35563091140a90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79308267041489d367ddfe18c4f358db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980eab9c977c0fd47ddb67dcc83db8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde2ebd3b95640e0d8468d07cfbf258452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f4362f34230e02b5a314db912d51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ee72fede27618013d71d78d5f4bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f8d6cfb292b154e0d3911b4df92b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9e1f8164b761bb65f08391bdead1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7116606a6962bb241f980ef0766c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc673bd616619bf96fe797ac3e643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70d1d924421fcfa854685f2c3177e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cb60214e274b92d64ca49e5b9806460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46b8ed61ce6d47d1e12b4c4b144e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437e17951379ab0ae2308eee0c6483f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894f53342de0c59cae721293d573f91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c8cb6379e5285a766b3267441698464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c75a5c6397b2bcb0d1c8558950c28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f596c49e2dc2b02765f36e17a1137466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5d0ef78bdf85203adb5f65e9ba7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8788dd3c87293aa6c978c5c606fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23eb42eca72d5a4e7391e893bf6d9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b79202ad9f27a6b8b5fb8c58aeef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd33f88708650da2593917ff0ecaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c5900ed412d168f4c7c16e1048da7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a6c4b317b0d0c44df0882fa2d213473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6709ca2921bed0295a17693f2faa9bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810af07651e3bbeaa7b4bc53129971475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d0ab3fa6a3b894cd9f793722d483b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f633f7b95ab0f1dfa9695018e8f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfbb292f3776b5b6d6a6c844082d37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ee48fd831c2e10baf57284bd784a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae3be12a28d24ae7fd5da5c80b99a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b113851852fb9090b5f53141a8a112481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3223a21d3c4ba9542176309615c29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750ea231feef80485b4920569e523a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929afc300f81aeb141463ee3fcbb96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8b24f6c3c853d5126fcc023556d20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b8b10ef1f3cc4de7c6427eda0dfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59aac922aefca7096f091b117118f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7059bd7c7e202a6f0b93c9458b168488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce0e66f008bfa364af05305619bd33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867950e2b347459257e3d57370dcb62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2b20a50efbbfba94ec55d3f0e443e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac1d9105521b5bbac8dd8d2fe36f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac53d81923ed8a9fb9358ff60acc46f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9fd2482c70426da7f7cc7202e5767494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad70519b2405ca890edb657ede26d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a18c1b7c564a54d31e1c1e64490c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd040e1a2df5ae6d4a06ecd0964ef502497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77614c054782d12202a0b9690356c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc459fda16bde1ecd58dc26d6e57dc99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856789e9b342badd31677354a81dc29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa37b80f5f5e24c3ba5a198857e88f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813164750330b960e86b6df2fafca15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3fb6a08c90798b97bfeada018a652503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e32cb329e24df4067c8c621a275a3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ae341e845537c975842e1947f4095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec4143516a0e4df255e085af2d6037506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70034181526a558a2ee69bc093d116507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b6fdfd7266c4b0485092e998244d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033a30aac8b6fac1e54abc31c5c7b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2131ee9268b3464bff9c64f1537f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf15800b87cd89f3fef18b525a52c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362078ab7a7172f8df1ccbc394e0d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b2d912cf899f3f582d7ce10776db8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e3eaacb3cb6d2678a70aff30e917f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9c48d9d7ad71c629f740d3b91874515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89693d3ce1852b69d17e76084f65ccc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9433751ed13734e04c2e51c038f55f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580394fe559fac030958ab51653b46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ecd6378c34c53d2e88dd2cac8d8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a6305e2473f6d3ecc892129949831520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f86cbf2eaa1ea9ab54bb1bdc2b438521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367974a2d827e39c163ae034e1924549522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31418d0c5d413c079ed59e0ad3cde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08ea3d21deec37e414f923d34b7339524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab872ef6a4ec30ce3e46e17fcdc5318525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2fe3dda13b13b9826cf64d0ef0368526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6d9b4045282b0edd72151bc253d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d55e6c611338998e512b5616ecd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3f2a52cbc984a66b277076550f72e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b182cbbaaecfd978de82b57aa789a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0931bc09eadbe96a0a843c5d1af90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c3ad36062f09e4fe6836e2d7eef2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a84dd92ec1b52102c16e8d577aac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1943297038a9af863c729f6cd65fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74e21868659999dde482a4e7929267535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0240323bc2cfb71753b1e621caa15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150147d4947059ad09b35cd8e34cd493537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6734e1d844ec51f8cb29fc9687ab76f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fed6882e7ff972f0ef5c3034af861539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ae8faed36694b83a6db12dc33dab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b918f29872c5c98bbda6db9fd0cd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad02c276791d1cf69e3871daefa93e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019efefff10b71e4495f7c8d0f0f6f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5ddc9305ed4ce06fb64e538d30dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba23be6e60eac5763cee50448fbf82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e93e025d0c5552a1f4cd27beca9e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d88cb4e31a2f9d0a5c055411dfa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96cbb94f4b974e9b4518eaa085e98b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546c4a16171a59afe302b60e222f609549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056cac3d66849af04174fcf2ed0d16d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53be98f98f142e88bcf750be55c77c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca0497cc8bd5938ab85b0be49161a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace690bae8d898ad39b779de407754e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054cebd0dbf9099d7ffe8c3e9afd5f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01efc116246bca32c57f8b3fbe8da49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07fb3bd1d9ff23bc6feffbba30a242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190992a47fc686edd020ceee706a1177557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19598ef3b1e4be38371c3c0953afeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883edc9fbc4951fb7ba3c8912e5ee5f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff49addd43c484ae9311f30fc36d7fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dcefbde2058c92df4ec75ea8387f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce6dd43b0c68ca2882864b8885f2f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dd6a97a64329fe668290bf8baa49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff235d2b25c667866c8eb4e79f8d6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b6b4c3300be1074d874070e02d4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6e08138cc725098f8e3788a98672566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00191a13af5c1d92f2484806fbb1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e5ee49b6570e0960a6fdcc677804568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab799ee460f5aff80046a6bcfa9d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b1be147a0c0f779251898399ffa04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39f89c0fa85034f2b41c16c0723391571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb16136fc199dac78497146b124cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904411317e07595bda9bda5ff33e571c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68414f1cada8ff97862c91d7731f3e8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08336e07e70985f6262d67dc444c4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66716f6eae1b59debbd85e8414021ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902132d999e8a5531f4af771b7fabc18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084ed0e5474a1bbbb275ffe0f29403578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e5fa0c7a9d9e8c1881f2b09c3b83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279efbcf95214123de1b812c74d1672580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2db9a3682515d11e132f6a38fd7a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525d76b896345d19f6ef455aa9689f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9364289994b47b372604533729243583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7cf762cc4849297431da55d03a91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0ba5ec3bf7cee2c6c6439a22c5ce7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad079758f3f65c3dfd02c790f0af8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74367b3b172fc8e34b4f82bfb2f66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2b83b9eae9b9a0d51fb39d78d94bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffdecd74d216d761f9f5441a861d54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8f54f0b470bdc9d5af9b4a9ae22d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b41720b15ab13e659d6c5bdbafe5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfed935ca5310fb9d9d9ab639e2e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb54911100123daa8cbc7989d6a7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47cd2d22455e55997ba3f026476459594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de88be06efdd707993b65fce689bb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd45b5e0afb5ff727b284b30900cc46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e851d74c80a4304cdbdec596e7aefb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b62a77793c2db20e643728d1df13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683eaf176a321cd6a5061f168fbe2d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1247cc92265a83c36d4ac9ed7894a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d210c2848590ee0e159ff6e3ddbac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19022efcb98a25c4056791e70404ef2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d30d44de03f61833f8af61be0a30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881cc5666e059fd2dac4843fa09573e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb3f7cfa0858310a35644ab13ad490605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fceb5c193698a903bbcbfe196dafff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368a9875c4a707c29539234052c44e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce45861b8e0d31d1fe1121f382568608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be040abe366b07a5aa6a8e739b454b20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d67d43ad71fbb43f56ea78644c6f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700cbe148b14bcd25392d305bfae60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98353972110d9643b0d2b42752d862f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5f4574907a971c23ade36000faf54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75239224559f37d822c8ad75fc73cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad662b439017d4abd97cc34cfd067d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceae08b51a8fe84029f5c73c106643616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7f0f623503da9d4b250a934aef64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcbd7467c4929f8d25e634fa57206f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06095120374056b2d94a3c230602f02e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da035a50d9a3f4a15256040846217483620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed512f9935415514baed48705bb51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e650e10e633a6b3ac38549a5ef6ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09d29d06a39b4c03ac539881dea6c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d594162550ddff521840fbb9233ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013856c015da56c4dcfdf6cfc6459b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a0dbb31f7633232c05f88f34664dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4638c9d55d861c66c447d168f710f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de5af648f423a8b39956d00d7267b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f305457720f050d1edb7674bce5bcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db32ab6c80faa301802a7b380f7480630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a8dfdb57e4e4288787aacc8c9ce66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d4a8b7b6e9f1e53960b2a86e5f09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4695f32fb12d5cbd176d67bb02554633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda6efc52e3b8500d18da85a7075f1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64df2ad9425bf754614715e3f7b20c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf3ac609816ae3831842bb5f787748636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72414cd64ce05c68ba1e6abdcf6d75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6fdcbd9a58a48f9468a5636949a58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb225080cfb54724b878fb124dfd3d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b296399706344a4752e26e3a6e56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc69f40a62d303c45c22bdec535fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff67ccb7d9e2b30f53ffc80ace0d4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da656972458f7226deed88d650d86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b45fd06300d9664f4e1c5631e1f9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa418e423105a68900af5cd3310a5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a5648d0104e698300b36fb5ec844e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33394ea0db259320b5445b8ce933417d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb272bc76a52f539504c751d3e5c0a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ea3b01ebb2520b0e5a887c12be8cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c1bc5da62f2c327454b391e96929650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181e111c9c2dfcced3908bb7ca09c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa06cdd9a217a87878cd5c4f60d31e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2052e2222268de257c7d5aed06db4f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c281995c9429629e4c7d2b0568731654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d1e007181e4746dd329a6f37253fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09b290baa6222ab8da59a5ef02221f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805c241e63c0914525848b5daf01fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03169f0f9d6a6198689d420b8e18d81f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a46aefdd2b137cac62c88102484a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291ef9cc99f79bc0ad490fa6f2ec6cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b89956490586cd0ae8450dc653313661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c0173114ffb1230ef32bf473c831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d15f698434a91d26af03697e7bb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f646efdf261e9b3d0d86c6752d8bbad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e17eb0c4830b8daef162f06ec8916665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ccc09a64862d913c79b7109f5e3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f9faf51ddd243cc58b7568389430667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a32497ebbf960db7d763e32c502847668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7f10f243dbd1aa7748a7ab88ee781669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b67fadf417cad7d83687559221a4a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b2fa4dc0bbfb810aaae035d2046c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88727c8f3cd7d5318f73b839228eab7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a0630bfc8162f8245d34fb0890a20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f0ff343e7a1e96b7d8267cfe88c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a26a7da2010410e9475c600e9cdbd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3e7a943fe62a7cd39da4a97d2367676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5c9a4937db97e2fb6348a84cedf7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf7a88227d7648ed7f573f3d926ff8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ea494b8348e9a16e7f0f25bc00f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc052722733aec53e3d9f4e672d8ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856fc02623f27ca8563d69ec0a28b56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdbe7cadfb1b0d2765fb753abe5adc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4649d98d1572358d980565c9f96664683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e27a176b64b8e980af25c2ca204fdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1dcfbedd5b2fd5d79afedafc52015685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d40351c56398c71ffadf67b65f29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92960241a1572f5a1f7c1835628a7318687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5bfb28d8662cd1e7d9f93523e758688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927cca7478ac953dc5c5302a6275f7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c02e09e3f2a692c83217ee279aea3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e5636399a205c874c059d65bf759691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310a566a67d88fc6af0a7270b0bda9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd80bbcb6e70a770093d0fd0d05e9ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a532bf0a13e058fa842ec03d89082694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb45506cef41d903101014c9db7ab7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcdf47e94180e63243a363e439ec0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2ed7ba4476e018247563b580c182697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853720245df69ec3760b553227395ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a372f8bd717e1bd0e136389a4557c25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224400face21232a5506c40988990978700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dac809e2332b34b5a39f5e64184fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afba6c378bef9cc804d0190586b5d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b73e25917b5ee5b639dbd22b57ce89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d524bd2b9755a7d4e5cace141ebdee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bda413036228b01653b2d532e16f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d3ffe3f7aca1c9f7c2bc7f66b64e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1a8a3cb0e27e19d73d24edecd8d8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196e5877c9758f56ecd624011f54dfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712666df8c1a41e3b04628e6ddfdf7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a04084b31f7cf98b134ebc2f598fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b4d7b5b195c3cbc50257fd2f9e32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d413c6675ed0afd0b0496e59e6f90e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7555a48a472f003e5256054341c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b96d2532c7979779a3845777c017c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1ba968cbf40eddafa7b649e5bdf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa8e37945e46c9ad54e26933523724716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d077c61e8f7d488c36a6cf95fb7254717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d91ccbaebb95aeda7691c5d11d168718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a26347ae600df68f1c74a6077be50d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e3b6dde271fe9e38976e43c9d966720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02c8fcd29ba6087a867af90366f717721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2050fa68e0fd362bdae011de06015b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0872d7fea4ff0d278d302c9aa8cba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf63ee2385db9c98d92452f24079f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3043a563d58780780417c95c2c5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184e949d3c94525fc4ef3af169cd2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c291d73fb16670bd5dac51dfd2fdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a31324541c207a983118de99669b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aaac19bd16da1afb8c1b0b3a0a0e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822dc075bdb64f271e4d56e4c4271cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0eb98d4e7343f59c6823b6e24cf2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f4f46f6388dfe5c83e2f1a83257e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51688e2c0ee9f6d0b5acfd376337a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e365db55a860c930d78ba10750dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d531f89a078dfda4e577d8da1324720735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bc084a0f96792f756146cbc92c375736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf364d90a22be77ba07ec6b1769d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c6e8231e0c8e6b1b060f0de3b2e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593d13c7c8e099190b3ef9efea68a3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d3d392a728dc59da99819cd44506740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70af26f0fd9340e588247acf182cb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f55f4e5fef5df73ec1e56fe49d02f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172ed6e4d1c227ba055b08c30e596b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34aaf08fa6fb67e2d3a2c4dbf76ff7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed7562d939e5923755ef37ac840e0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb51a189e39ad2cc0c11a3d2f8296d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8ee5a491e7952d99b43df06f176d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a8ae45bf456ecbb323d767b168944748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a46ac47331943796764d29cf70e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf5c8862d8ef029c993d261b97dd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57567f0ca8e251139357ab46b4d9ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b516e563f8632c5aa58011ef57016752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c42bf04ecb4c98e0b89e71e2d9389c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da67f7e7b31f5368ae37eec49cd4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4badb466daf97fc44feccc287986755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc710ea55c93292898063ba9ef5e0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3d5947dfab68407f6326797706ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b4b564256bf0c30cd533f415a709c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f2edbf80dc9cbc893743b836ba9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>