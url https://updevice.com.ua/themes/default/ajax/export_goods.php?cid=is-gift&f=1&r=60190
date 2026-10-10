--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298b2392169f8a093891ff8040c16e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9151cdd098ac0c42c4781e5155702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29c1031f579414d98912b923a80543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e886cd1bf3d953d2b58f6d910518264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f3c21bd3fd98a8681a788bb19be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6af01bbb8169619fba594ca7c52de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865623eadf05f4eb5e9a18751dc881e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5884cf747aa29e9d76e7d2bb407bf758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec817a3737a1f22bcddff634a6d8a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f44fc23ef652ef15e9c1842cc1dbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c701bee8aa05b3a178a8eca2069eff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca41652b08167084a7c03bd81bf1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80baf4632287927b6558a4b841e11e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1457dd77228c16585a2e3d1d0e4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec8ad979b6805d4fdb8c6f5c13aaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820953e6e92095aedcb60789df457016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae8c0ea89e2e451be8d7e6ec4618617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d933b2b01e0f240d6a36d6c2eb4ecd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bcd2f7d7c6adb87957c6bf355040419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56b024353977ad4591fc6ee931018e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc27151104590bf9fc1cf818898bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec245f7489fc7805293d41e3efa3ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73682d13f859bb521b5cc4ec95bbcba723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5776f1a0d2fff0896717e88a7f74a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b49ee54a7dcd0a85108a8a14105425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50429996a39ee69ce1bb9e4daa1b934d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229607742262d2b9aca3f65bef6ee1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a67302ae7780c27444573704bef55328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8cbcb988c1e25dd03521b742737d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5815c538d404fa47e42de289d15312830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13db301e268545fdec9c974042c6f8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a780ef7e1dcaf73d80c401a5d8d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf754d3833d698880e2625446cedc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35bc3e1293bd7dc899d170763bc56634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67239b9a9fac0e0901672a6de2945ce235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5462a485fca6f168b9a69628868338e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f2f388b64af2081f44a77c49641ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a80b3c98b00d1920d583eb67e8df2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc0ce0085d6ca415b0630b1a61e6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8466ac3df3acff44d6766d2f5a85a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af080dfd8ffb0c65ea41953041be3e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f3a011b4b0771434d7182350379a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c0d1b7cebac42cbfca881821736143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8961f971ebc638898916ab9fc30d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a978547e1a4f8db4a7c63556af4c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd38218f700bbd74a35572b5e9c53f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e034dba4080328c25f97b61c90ebc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f531fed4b39cb9d2f00ea8debbdc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfced1497082eb2fb8b2a9daac42949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6fe3f6c2000f70b57e3ba68c3a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b85ab611468a60886d7fb9f71b04a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6015d96a6a5adfff853d8e5cab47552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ce2da831d2e58970f5992be7f19d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e0a308dc029da26bf5d759331b3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123667fbba6ad64f481bbaebf986618855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa26ac444293b5541d8db5499b59456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370f6259759a0b4449d0097045faf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a9e8db525b919533653a73516bb2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89486636b02512fca083dcd401ed359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9e4f3367f6302fa48f8c506f9cfa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938612b2bfffc9d24336c6332c1e1c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc034f98078d18b8074e377fbab286062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f4c493bcaf67ccd478346027ea4c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53674535e18de3d93ca1454a6bd01c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadbcf47dcfa721c56c321c9537f8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b523e5cd194d8098dafbe353648c7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9086caa3074c2d4cee92cb2785a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0217a7a177bc4b9ce5f9e7bb43f1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e561c4dce990357d35bf9e3d952a4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacecb5984f422a47737885507fb89970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed36c00003e2ed6807713c9b5110071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281df199a2e8b02d89463683b54804472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db155e3904c0e227c7f36ccd7c6f088073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697c8c18c292ece0d53ddb333ac481074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd08442d92838479675c2e6c14dbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa076933a7c89ae5fe053180b46fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656e9dc9b45bab58d7d3fbc2aa890e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6c3d4a40167a9ed26f8f4378618278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833ea4adefac7c6918c19c9051138179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887863be09b0cb6c85548bb8f96360580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac3ce00d9d1dcea34b731a4fb5b50f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117f437a6a73cfe49649a16ed0234fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4fa496f0b13a608e48147d986067283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ee2663d1226acaf1b9f0a3244182884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755117981d9559e991f26de75a1713c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7db66c3f8f1df1595f03bfe945898f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da215870002a19affbaff08309e3c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e1087e93c546cdc011cd346adffe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4a71a06217ba9e76d6f8296bc79d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6f4cb902ade71338dc257572ed2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09823c1fca5e54f3a4cc043a3ab0f27a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863b015165269351542b5aa7d8b075492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cbfacc16170af30c48a065191285493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d586e812eedd7de84421339f91faa894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865ffbdf86cb74b7248671a52894c0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b10d10aee964e07e3da169688ddb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e32cb7e7387b41d9c8218077d1aa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0244d43fb3e8aa154bf9f37e0db18698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aebf82f4fd2f68e61e579aeba712d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0585a3db6c0869801bea5c217e374100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710c4f7af46babead6d6e19196af180101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f423a37c9961cb11e4b0e6036c805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c969e2bf810e4fe19e6269255e2c08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d44e2df7425ec925233fbd30df287104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c7707689d32fd3120cb8703fd54c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75bc01057fc451a15be48d0958de3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4052d9ea37268f5928092856677a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2940277f7d1570387c26bf98cf7b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4c0e38316fe67741e98a03c769a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4972c095a96a052a9b5a18a0ce553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a69dc8783e28a6a01de9423f10b0f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13209e61f9fdebed7ba19ea6ffb822f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c9d00ddc3db6e223173861031f372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acc3bfabc2452a0ba9f8d4df185bef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04a63dca48bfceb64b05912c6dd2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932292d8f855dd0c143a11dd6d6cc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d529e2492f447ced5b384c81ae96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61f16a9b5c5103d333c38a50e7446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a41e67f79dd95b9e830dd69678b04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cfaf383ac573a9ad72a7af7fea945120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dafa2f6c5d5d53186638c8a1442579121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209e441d7c953b7718c8598bf19ee6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c387714ee01d9169316c2aba4cb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c8d70a87fedba0938a606ba11f1ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74d34e67172bee78e81fd4606b18d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb446379d96f41f53e49b54a122e7bcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c0ce8f3abd17a73dffcc3db1ff88f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a54476371bc472521f5f3accbceac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c406e1382d78e465fe39cebbcd083e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13397a3864563d86e6c494c9b2fa90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684cabb16f9677adebf8a7034caed4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751743c7e5da168039a8225b47d02a44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad29d55af81aebf723bc9d12707e90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed4ac864d8add6653c7469247fb04d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3831fcc83a217739e1ea0bf5f016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45513829b5d686e92467d4ce7e7b59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff395eb10fd5a55291af73d0fac34d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905758ec06e988710ba993d291b886138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20b8592621df0378f73cd8f409cd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31432c961369522dbf19492fe854ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e287787b5484863514bd6e99789de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bd26309e240b28feeb4150c0acc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f41728da78b5f76fcb26065b553d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743b18396d688c21159a12da2a109a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30fc3d4a0c9b1741de61c11a657cbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f517e3b6442246e88b405d924ee73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96cc7e9afd80dc896d14f762254cb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae042777ae91c28ae64839995da2e074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756781268b8dce8bb8a1d13d390798149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b55471735de8c07da512227cb42b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0542857e293ec8dbbea7419614ed28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46707bb9097a034a82d43e708b3fde8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d312027edf0e2b7879e4de2f0afe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f4d84620f640809395667dd57ed6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359ca5e72949f16aef1c489b30bfc6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe1d19081cf39b400efe0e504187a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1edf62e9ff132ba278a3690f61e8c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed83cd2911f7f209c29bb7c6ed3e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a470adcc83fcb327e7b400f66190159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc3c11ce7ded3d8d41e78c2074cce0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a82806b13f24055e1fa0e697d806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fa10c81fa77e6607e753a813d1237162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf24af7da333be025a02886b8f8cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbcfec853d115017d747724c63df0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039913813c99f2a8b8f1b0aa1a71a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b650634fe3880464db1f5a224c6726166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3976b072ed8141f19b42199359b1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5b5f78ba56c352d26c2f1ff1d2b50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b92d7b78bdbec1e628aa36a293d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30460279246a663a0868163cff081e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510256c2d241f29f2270f76947aee5f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c205ee7cf3d88f6a6cbebe03e205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d53c217c6d9ae01c612a947a7da7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0354d9de6c02906697571eacdf27daf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83664dad5de99b261b6d7ed6916aa6d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd6e675a392503b07e4d68ce5cf591176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5078a2667835a6895cd0c7bc7748177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55970968539a92af15b192496750092178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714627536e3928d61d1d4055ed3209a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96741b22971f8f5587606b1a7efbc25e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de4eb9554e1979e2ef9bba376463e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94c97779c470ccac964938acc624c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e24b92031661b69f6bd9d1935ee51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852b96d6599e1938e4283334aa2aafb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1992c4d1a5f5db44eb078922e82f8ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783fdc3441b09f65f78463b2daa79a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185dbe68525e5666c650826bc2ec54d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df3b69635ee1aadc8fbe9c93fec36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586066f82c4833ef1da608073a60612189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089f146bd17ddd97aade73f16e738c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd212a013db6a1fc3db14ff4e9bb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b9009edf06ea6956933c8d909bb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0083b2b9251d761be95c1a1c146da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd9390c3d1a6793316e53bb05e8e41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7eee726f1477534e6ec89c4b55063195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff48b24278e66193c19e9bdb135ced196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34001d730996d8c5d8bd0302ad9c9ed0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c4a4acc2293e403aa259f1a8414b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae8425427caa8d70245a413552195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527507caca5bcb34711745841bb042200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1d704a7bc43773b0dc57bd6bafa8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472de8761d419f2ff7884f8ec0eb3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548eeec9f17507d9b9bf1214285b60d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e127004ba48d8ac70107d7d35622f6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e7ef1764a51f21616b2396847b69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003233ef37f4a283e7cc36ddd88fcdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c577a4cd22ad97d92e40384a6ecb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6335400cf4d9a35e890481bd01dab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d317382cca099f523bb4927c63b2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbf39cab041adf92c1bd9af9b772e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd44180e785beafd77e78088390c81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8abd4ab95cc734690c6fc4a2b803212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7102f851cb5096cf4dba62c18f757a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2138e66e359d0108014e17802b0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f77aa0484bb562472906da79f79e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f410913d02e15df9c8f2915a69eb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637977d9fda2fae3cd894ecf9598b99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49798dc731c3f69a3b895695ff147e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e5a80090e6a151ee610c46a0afbf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274688e837154d4f8c00d4637715938220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d235896df9afc7b9eaf5dd395ed1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0199163b6fdd25c89aa9b29ca29be6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb18e08600dd373bd79a5580e92be0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216d885824953f35209e9306075903224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5289df85bc12b82f7b0ce9c25096827225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc4f57d3e75c73765d27e7ea614db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddc12745c6137ef886f94f800357e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af566027df1ea65da5c7b73a13b034b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5927f3774fbdc02c1156e0343c92cfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4dc6f305ac370b76a2f8b7761e5c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2dc688a067db68ebab5c0ecfc12c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4c91508e2ddc35ab480aacaeb36e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44690a9ff106ec3d51de4a5b3c9c1f7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f89ffd0cb8a5b01c5819667f42431b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb36c02e28beb76afe2e5892004fd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f45c14c652f7255138d9444d0243e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad42f40fee1bfcdf948f7dd9c5949c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adf68c6c070e94d083ba41b809ebc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab1f43d71c07b4587c686047845c18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a73ba9a47d51a76e04ecbf3f74287240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d19c8914691a8a48efe6d70afc42f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6758cafd35d286c0e4c24dbee70d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0588abdb6f94f0e1f11c37983edc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a013663c108c7d099aa1d696b5ec4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0f4433691f30b31a0a4b4b2c9018245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d419db31586dd042ac21529156b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60ef50ed6124994f97cf21c0d3fdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fb4b76355b8a0f25c25e641db240f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d77727fbf9ab725dea59c461881cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1e462c9f25de8f0c287e7b7d85223250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb748493a8df5412966f15be66185a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f3b344e0fd00d081beb6b83b1e05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b6af5c5d1abfccc5c8bff3ea68f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aaa4935a9f9ee797c5b1d4a861306254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e04d2237bbfc3c0d18e9046ec69d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13034f69a4b4840dc38d521d82a2a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de7c22e49bec6cd2fec82d4b3d1e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c3ae8e8a5714296eec1b0ddb8f1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23328b6a3ca3ac322d4541f2fa93f4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f1cbab5cd98c9a1e25e6d1c642881260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d3e74a9dd46757c5064d2edf4ff6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199026d75b97ae5616ee907f2c3386262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db525a92c88d4757da957fa219c96c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a9c9e03438d92b9f124454f189592264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8308203a741ac688e41ed4f32b6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffceca26f20fdbe3f0477780c8d06a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3f7508204106e6d891cbc18c34e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009176be69f66c6c8d01462b87e182f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf977638d70b6ec194354b74c539d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fca48c883910d03d68227f02e6ff7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2053419fd0e0743c52a75747b6bbce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa92b936bf0a26325e3c181279edda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01bf2373b5c92ae8f280e187b32ed6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0f3e3d378ac4183f2bd797cdb09a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a93600669e431260fc6ac15217684b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9704e37da458edee0166fb0ee1b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9fb2a6373281754e54274d137b368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427ba822a445372878669c5eeed66d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076957ed83ee272bb6a4536c60ecc0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32501f82635ac084c894260865521280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67040e520e75a0370985f3503d4d71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32126c9ae9dadb8def4fdfa06bf3d063282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6447af1f03406a2a64d67a28f6384d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e21f86518c424c560db776eafa377e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613148a97435e9c4ff107fefd6b9b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304d0420d147d0174e4fe18cd82c3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f351682c76cddfa35554b4c6e0644b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8689313fa0f347592a4e45a7dba47e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d02d91de6b4d8f2452043f487d6eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de581144afa91ba83830a40ece302e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786969eee7cdc8858f6292fc507067291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2573ade7b12498e0889f9501322cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02d69f2715ac7bde3856d1381a478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdaf7cc3f3df71b63353574b761b0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c71cebebfae535d73aed23ccd6da95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf91ba6569c42965771b16d78f244f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd2bdb424477365035e8b2ae6dbfa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057132052c07a872a36e569a714c7d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c6d8b532ac6e8eaa2cec81fa722a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de125e941e027481f82da3ff1b13dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5633f41ee989d6ea9eadbb96d75910301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522641c4b15f650d459d522e1a22aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a2c219181262e6a92eb9be2190d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae12d855ec45d1db3a827045d29b35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f92f3bdb30a95b492ada9b04f5c6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1cc0f31472987dc8a1ffe18c1bbf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edca3365d8b53e24bdea6c93dcfd78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b030c4fc8085eb9a4115b6624e2a10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60173cdfd6140cb7d019487a437079d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d938e48c664dc7f8cce8f908db536c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a28c48961f96ef3c618ecbe48588c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33f3eec30fa5266c3e519d410c85f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6855e081132930bbbc775284a69ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd245b844d82ff2c9f43003d8cfe6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e834660794e3e6ab03f72fe2e1b328315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027c4395a168b535141d0c15e70d91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162379a02ad0cdf7aee1c1c072dda15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7685c69e4b386789cb742e5cfefe29e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a825469c7bb2a4738c3b368983744e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04090fa9b2b08f3c0cb5856ebbcb181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa78758b544fb35aa43bb0b0ec0cf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc6fb0cde9efcf67388495dcac093322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5a285647345c64e9e9f0428c1993323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e969668402a7449021c85d701a0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a3f23c55ff23b16a719e6f25e39e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a728f76839760d32fa294264bc78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314e02e1895de28fdde071362a3b9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9296838c0504547700dbaea05df0f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d31f58e533f2a2aae9b88c11131cb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd193fb1fa9c93fa5f23aef672a3299330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f939c715d8fbe07cd9e3212170e0fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba1c98ddbfec24c54a674c4df33634332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457e172a9480cd5f3da1c02af852d35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c37324b984f7af320e8d9bfe089ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00f3d6e837187955a6bad36d98207335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf64cc0098772689d1f153c1e1d3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca248d284afa15c488511dacf12d032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d624eb631997909be213f1c6c411e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ff24ec212076680fba0c28ef44fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de130439dd6e71943135cd039994847340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb23616816617d4ebc4161d15c8179341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166cd915d4d2f8ab7fd9022708ee3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1bc267f5916d5e9f70add5157e6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545420960173fef7c774a075e4762b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe21c9131aad5e067301808556b9924345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0440b0cc6123c0458605d312976178346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e4b1d6c7a326471873eab90025d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cb446f900485b666392de72f6d3f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961680e26b8339aa640d199b2c8342ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef728c6e606746475591eddb34c086350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685e7655ae048360021312a6f3d21a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af65ad69956050dd293369163da60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc3e8bdfdedfa35eb8b1c8d501243353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce201852d09dbff30dc5af964489c44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c18a2f8251abaf24d56d872af2e3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625920d29cd2705ff1011bd83ac81581356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad995ca9bad9ca19852502e68ce854357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da4ccac633277abfdce05eaa01120358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b432645c858f1e57b4a1e6da34d50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1e094680c35fa289f4e4643f03d13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6134e4afa10be98016e0646d49653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f74113dfb11427dbd8b226957c309a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fed57e3c55efb6988383e3be023dc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af71315fc8e691307486fc4aecac13c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39413470bea85923939b6b8c169b4c7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142a1705223d59d273a0ba7d0be635366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69837cc2d92349d512437cb293dc7bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d8232dd2cf15860c4ba23d6607dbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c4d3266047ce460df981e8ac1d24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b46d8d3c2be4df30bad53a1fc62d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56eb61c8a813cee9490fe12f26de99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f4f42ab14b19cfe8df23de51f525372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebeccd81db15a1ca969c50d1596c62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4806b4f1578ed246da7d32b45e3a0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c431f8b71fa01b4bf4c6005193a57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2822715f7959be609b29da73b5a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6756ca355c79ac6a6077d93a47246b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51a30bbacf485241f2f901e4272e65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12064b678482638cbcc1ba7d79434433379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647deff61e55e097519b965ea79eb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be01722f2a5d0f82fbaf51ec21c386381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87b4a1d121e592f8e6b2b803e3932382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c10e413c5a4ffa57eb15edae1abe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6384c4e45c573041b3293764e2f6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ddad06396dce3f4c783b089b6be7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338cc979e079cd772e79b61cb41081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c015bccc56c7cbc6372727a0ef581387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b1b6b5312074db171eaccd7524fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185318408e46f665c48c3c5cf8b8307389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc79fd88aba6661eaef43516e87328390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f78b9781266fb9971b9a6bf5377868391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d5d4f5e107144f8352950da71e44c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a50ae8c93da15c43287c7e4f8419d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff0e5fa6fdc6599882ccdb73e3b343394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d7e43b1efd5a1f086981f54ef185395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8168a02c3996c025cd4b718aafd5a96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f7513ee6fdb9246af1b625bc31e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6f5d27d3eb9384393d797aac6c617398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efb6748bbd608dff34a290eb7fd0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95785a4e07e65ce812372b72f1bb8329400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aab00fb79c7872ba1c9d6881e6cea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e2445eec0589753243302be0dcc7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002411c642f5ca4c16c2d0b552662d6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc97b4883d6032e01ed0b77e9f57aac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8dbc311e55e0f9f99067bb0852167405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff3613c206393edc24a17323506ae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d5cecbb259e62f7b4ab7d7604591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e12944a2f61aac0fbfc29a225955408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab93afb3792e437203a8acc78612af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aa9609f0c8d4d89042144455c376e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304849a0a94dae8bfa2798ba3a38aa4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552b9c6050a6c0a74120a2aad5ea0fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe32032cace22db329145d728f6bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937dd537fde142789f8bff3833fe306414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44b862d69dd8d2b8bd3ebd221db85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858008ab0f6b797f3a42e38c5e9d12d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8dfe9aabcd19567a49ff7386b8230417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb632e9dd8502cda4980ecb2d4b381418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee997d89ee0d3e664e4965233629f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd841e842f2bea90d35dd6ec4c8aa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f75e88c50f98a4e934ca1c53d5d96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7383b042abb04c88e1dadffd775027b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad53ce1175edf733b770b6b95f42d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5136c88253dc03dfb2904e95563ab6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b918918079d8b04875e2fcf019d62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613312a7aa98eed30021264e0ab49fe3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc022ca5dfedbc304ae4b84434fc9703427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca844d3c4b2164c6a7a6c9741497250b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198524dbd5017feb05061079cf28580f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a542be86323adedb400c4a64443aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5511d008f5f50370f410213731a4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe92f60a8c4378fb8aa0d689d9510c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d991976cf30b2316083057dcb5eeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525cb8d053e94949ff1255b3a1afaa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e57e42599bfc7696782a458408453435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f4d10407dc25ef4b2163035d2b86e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd2047606abac9de1a5dd37a2c8b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef99e93e8c7b21939319218c505f3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2d2afc6add1885cd819f19bd1b641439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c86b9b117168eff11a29af1946e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a240a8e3a3ecf71a07d592526becf8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e66f4262b8de012cc20178e7bbaa00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c6bd5bd0b1ae35272e1a471fb64c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5242c86d81763debb22b6cb0471cce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f45ea5b75a2dd29ede575bc41a33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02366e3a474ba466ad34416cce7790f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3806f7262f2994afaf5f1ebcaca9a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e3e8c286e3f99f71ffddbecb57b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1180852d805bab25ffb35450229ed2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d15756ae32c7c75edcd180e74e7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3877ffc2a15b6a6856d69d8ca8f4ccb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6674a82b5d4eafbd19565e5e58a4c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15c4245cf38d7f883443d566ed8292453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72d0dfe787c071183e270b62f5469454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f17c409c30d869c585b33e2ac58674455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cb5f4a413bfc8dc23cb63c320f770456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a21900cf961b4f3c869aec08cd0e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a90623725faf974f990b7aaa363e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393b118ec5bdd19d639ac74007a7ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4698c6139c65030216d8797edcf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98835ad090e8f99dc36588dce46512e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46b0fdcaa7ca6cc573a8af3aa415a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ec2c466d88ad70f5d43c39c858d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5694e5a6d4975747791a37b584ffe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c309695b004523ec8f68565b5a15c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029843d99d645f7c6b1649c4e8fa17ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd37832b56992c7021e9252a34c81a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92d1433658ed2cc72d2df11e980e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ac1b2bef6283f53ccdc728e20160469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9b3ee16183f00b9964e4ce556b187470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f418c5263eaa5bf3703cf7804be97c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1871aac45ffe6952840a9915dffc642472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deaa43d939539e654a73f8560df224473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372b76e017012b699c507d14b785e7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5fb4880774f51139ed5937a05d2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efcb6469f10e5e8715f0f176af40c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3331ab23bb4f52e48296cf2de518f0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f4dcb46ca4b485a468eaed29dc2e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc7e952058edb014f08043c8700c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce233912cdf32b7b88c5a734d8be21e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585c3a862116f6df477a1439e28c14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac3dcd6d1dde63d0e52bbfa575818482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9a29cb2b68706d32fb0785b592fe4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1037ef871e480d5d10fff8da5ef7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcef69b8d01f4ed31879b0923e2aecb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556be7aaaa31c10db6fdf28815c682486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970890002e9ee1f2a991b3e2cae4ee45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fa1f2c5497d2fcfeb7218b77f647488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6afc743db4265d3c4faf3622f1f3a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3761e06322dc79d6c3fb094e3a2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f1c18c97f017b8af7947a6661dd38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de10064101a45c4d625d3126c1a691d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f9d11f383ec42928bd5649738c20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f5495fe1ad59a165314e386350e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b6a913f7f070740f70c290079152495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6942fdc1cfe751c0faa76489932520496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578c6a02146381adf9dc17cebb64d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe29cbbf7bc5da1bc089fa22d697b59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c512047a6f022cbc64989a9a5c699f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45d34f39506a1a2a4b90f75716edc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996902f46bff6d88d7da5749c39994b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5efd9c942d452595b2ad4e284c80eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8b8ffcd041d508eb22a460647d5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bdde7f7dea7cf057ae3047d89a99d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935294291efff321b7ada4e0c5d0d31d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a093fef7785767c61522418139e32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b1ee7a511236771144bc9c3aaf30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a147c173953750a39291deae12ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb9b8d41f2fc81ca97c547e4fdb10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919457d5deeb4c30c57da825ac36eca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d500453858ff4ba55693e529425af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d254a988670a467a434d392e3522c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7858e915bf3e234c946ad2ed324c87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2453a7e41be81cfec9328147db1ae6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801054bb056360f856b5c641546607b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08edb89ceb6a39b2588d5abe2068362516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad85a99611d511685f51c0106249e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6171a50c0f1689b964f3f518ad771e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef199245ea880a46da25191b06d11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c531bd5669ad13813442ca3389b2d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34066a3addcf6c575acd0079fd38b29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371f4352067bc2365f3c884e62c2651522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ff103ad53c124c1f3b4212ab61dcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aef1af058cfa4aa71234b3da54360524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c652437467eb095f6e0a526a5b62b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc2c6dd77d6630762e0d16ed412f9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c0d373bc80122f57a50882e20268e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e026e85af3df37bb0712bae9133a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113edb8d6c144e13608327c26d3d46e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81b911e0ad6b3296ae38c12a3856d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a53e3bea4f6d703171bb530fcf5e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5962292add3744bfde5f745a50945532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b89bd8b993ff859b2cceb14a3459a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df25fd627518c15f1caf136c0d4dfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78f2ede4ee2ce74d9dd08349a4178535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008c012044b12795917d4ba5c1996c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed0cddb6149602144b7be9fcac830537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984f706e9e4ba5a85c5f635fcf396e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a93013b638b5466bb3ca2838877ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128611a1c8d7682b3f595f640a52db8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a300b7a4cb5608bcb86b5f0e971d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7cf9eb14640c01451f0fabf2f1bc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb17a5bb03bf81d7283086f5db8d26a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fe10d86102b5065220c577e3b2b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30493022b8dc30909aa654a00f11de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2429f985140f183e3eba48621f7ad51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5ccbf784d029fc2c0feadc9283de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6dc98786c835aeb9be8f762c7e531548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58984705cf386d03475f450a396ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879152a23828d5222b3a6f6fc4748cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa02d8b9b53e2227ecf93d26ef029b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed54f8853433ffd4f9ed2113e0d35f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc7d9285b780a410303bf97e499ba1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ffc8ee49e4c6b7e29349772ac4bf3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb85023e809a2bdf828d4a287339d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f58c21abc3905e119450f4219a0f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658659d9ba1f8ec41e278a82d6c18e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80415a594e9358bfea54d40e5dbcdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd0606f593e8be065617373c3ed2b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8dd3d6fa8b7190c8077d352d1d41f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec77e8be83966cdfed7aceea855aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf026d5d0263a14d57a1096f12941bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474988545920eac654df8e129edd8fe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9965f1a59989d7ab6fc790e9aeac36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46df5cff80ba7aafc7f006288b4c96a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad02df70fbd70060d48b1a198dcd6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e9d17080b7327f2f4b789a644fca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f3d1e0f049c46ca7677587c1fae4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebbfaa41803312bacb68d3074b543f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1596bbebf9cdf4b324e4d40a771ad4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ccc4055f5a8b6d99bc0ece4faafc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66966a6f064589e603cbe45866922572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be9f85644aebfe5abebae4ccee5c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84018c2cd51c8e5d1cc0f1e403a3d1bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba92dc21ef879451db0c30b89fbab6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80ff560b3820e3b3af7d58134a26dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be02e563bc16a9d29acc9c6610aca4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9251036bb6ca7374ec583102def7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b823ca88196d8f9131742dfda2195579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e4c3b132839933bc4a3d8aa22e9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c376a7b565266c2ec495842ee24f1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e1a213e526d336d68d76e1c469b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff46c40cb819f266c8225fbebd8853b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374bb7a0948e2d64f999bc5dd1aa4cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a047ab903eff832c1f148fa2c999c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24162c192a04573eba80f9d761e55bf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8a09829dc30ff10d687a2cac9e18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba509c9c205572663c6a5495d6b3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedc994623de5f6409fba0d1a0e163c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76e8cc2cb8177c4f0d64910ce9574590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf94d530d72513b95609a61a84b8e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb231611578dd13d48cadca2f7ef6176592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7c1cf46b89eae10b83127f3e6a31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e87b48baa6b8bde267318a598f810b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a0d283e16846eba9ee6bce7dc6f4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef55914a1b1a63f38fd13fa4220c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242823604548ef7fc68f350f65d0a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f099d3c8786b7eb2a2d334413e1f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17614a2bf16ff471b44d830bd3e379599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9146119a88c13c30edc3a8bc12c43ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac6402ac6181ca455ca1bf5955d91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e0862fd6cd04ef2110eee1be22179602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11f0327689a9fa4a7313ac7f8c6be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da163c7f3e438d02badfd217a6b5a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c68a6fec89279e9508be62d0299d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29a6d0d103f45c621f26678d122bfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeba813c15c8d3e335667d16c857f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b26f6f5a376d8e6a9114f932e0b6d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb090b16b30c711af6e0c4b47d5b49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b907d51a06bcf1b701e74d517b47ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fc8e53bf2903017cbad5b0e5494f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2a4bf091bcd7bddb41c1658489ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bce57d63c69f156a8a7281ba5dec2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb25ebdb012cb94fdbaaa5e76c396b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf70b1fe89a891e79084bbe5584b21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07155366604c36b69729bac793b81014616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6ef6ad3f4f33100f4b25e70de106617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eb88c0365f6140c3672f3c1ae332b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8dfe6a7e4ab0dde66cb258d53a24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14d33aab18a96d83012299fba2d9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5bcbe9ff0f51f1454a13debe81588621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75bc2d534a5d84f764f07f9d95687622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec22b2af36fd49f4f3fc740e2e79b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056495293e997a8d17892d77ba71e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca43ea7a9c60fc4fefed2fdfc7c7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ba7590e58fc2111039795f8830ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93c6f301a6e8fd1733009f8090f4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abecf7bf3c2ef9194394d554d85961628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048bb7fa4c0f30854183afdcb3d6dfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc0e7ceefd056012acabbdf52afc01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e20095683117fc7c4ab61440f3fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d96e34655e822a900c1ef9d558706632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239f67118ddbeb5dec2ec67374884ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e18f9bbb18019b2052cd6a2c38b40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af5ac59d5f8f93b7ece5957dc3981635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7f8a50e99faa2a2a0cc5b63acd00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8d955a3ab729fd0668823a77ab286637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd2a5ad81ac2a94532c0719ed41ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f212aa87b82a18f842a0572827394bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d287cd896c231dee7af0845cd969e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb92b71ef4a12956e6f1c9b1cceb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd91fbb201e913c5adea96a3e55af6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f9cb0d88d3a8b23cfc027ab11edb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c5692e3790c2b90293c18eda4686644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2fec13ae295d643669a7ea78b53e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba08f5f9dcdacb10175bc4b49eb265646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f18456e88db01062ae26c10115ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371513537c5ba7071a790848f72b004d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add624bf18b09cd49e82c587a2868fa2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2f5d418d1048d229db2c280449337650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692008892d405121ea81e4541704f5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3594d184f74b594e2b730879db3245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030a71d770d5a37929ee81345e951c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bea1218411cb3a9274fa6f55789ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40d81f3cbf0c6bc6e792b976cdf09c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c37f07c613f3e1e5bfbb187c4be65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62021c068a201267a176dedcfa356657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfac487573830f68c91664ec331da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e64fe11d083f29be56a50794b76fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7ebc0bc42185328119168031cb130660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29d8cfd768f29c927ff2d01ed34b5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f319a7ecc5ed938cfac13a66b5a91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548e2c5214b99197c2af3d31348d9e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53af59517e74a874b3a665178948f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a865bf1dc363d8a6514eac9946bf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c77bfa648e148fe7651383846d70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038cfbdc02fd0e1126092fe05c1831667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec755942d541638bb879e00a620d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2baf52937c4252973698eaa4212e51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229401227f95b0eddccdd9aed1b6a46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d8204236b8b1b07a2c5082ef2e55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d3d7f272afced6dea568ce908227672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0d482e3e0855fc4f5e57c69860a89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0899d20a9fe55cb58d05ac11a4795d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454b83bc93f2205a8aa534ab25dffbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b1b846943ee14c7535bcb45cc994b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1d20d08742dceae48f25e8f0380f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044d0ada21d495bf1f5d92078ddedd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a097ab6ce8add9fd2719fc91bb4f38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528875aba58f68f4fd37e8506bb84a20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52973b829352f68e50f6a215b50bc6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd415b4655780578f9181c6429c93fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e642db331050533c38621ef7e109d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b759fc4b486f516bdf64cb02e4845e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e25463ecb083dc33b8012a4856b0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402537fc811b512c6058c532d77cc557686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e43cf1917262df5e1ced03c094405a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014098ba0edd3ddbb5e780311f364aa2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11504096cd5fdc2da2294ff7a2b72f56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b1eec3429ed4c8aec9c91b51b906690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25192380957d02c81d682aef94d3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e27b4ccaf4b336928ccf16a5e700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd9bf84c6bcfaf9c627ddc2dfbdf65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d964c49661867dcc556dd235ce2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf28a077d81983eadb6723961896a2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b42b83e386a520fe23edb844844dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5ed159224c2ce7d32164e0216dcb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff2741a241f928c47a97c99a65d69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bbc74d7110ed8e48753e96921385f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86daa09363d0eb177601eb4bdca9e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821b10479f28906f500bf5314ab0821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241f36d37067b31f0338c34ca4b9ee3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ced0c64a9fb70be137a58aa30a638703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de113c0a9772a313741ef0409a6579c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f178130f93a25aa9eb545637f75498705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6b0039d2fb5974dc9a3ffff24bcc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e6b0038103f61b7f67c3204d8b49e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2529f2208ba3240f291b710dfe6305708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da172d2a88df2b29f18f93cc710cab4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e05c595f7fe6b13d0cf9511c028322710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e609e6f981f590a3cbd9ceedb9b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8b157dfa2671296626e6d6e06a765712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b95c48526f851869c5ac444b1aafc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e51b345ef6962a1a2c037e1f70c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e2392f43d0ae40f323fc7cc06499715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b5780e56457b18b39af941a8b44b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d87c0f5300ae2ed03126a990be4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c9726f05a58b9171315324a39b82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd727222a359d1a15844ddd9d1cbba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b4339349a2c43e1dd54dbb21db62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be9abc1d15ac589933f56bb213aba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4544ee505cd8ae18805dc5a01e4652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5b4eb3c1cdb95df0f3f2fb1c6829723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3f0b76a1eeb79739ca53c976c4aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c94c4b20218c3eb9b79c01a12b53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12cebe3152ec2b682150301d2458e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d9ac1477fef1333c5f5d436f628bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d17db89954be08ecd0a6fafa13cbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d00d4b65dc0b991c5f7a4fecceb01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad206eef8681a1d4b9a4042ac0f488730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f5f18098ebbfd74f8ca583004c72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba7ad832e2148d22ad03daacaee8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b067c7c46c79c8f0b99493813c1941733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7b2379fc4fbba93a4435400c4db9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e95b366226ce9234673b03cc9ba7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae93d15ecee05baea698196e59e7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e87f6347067d235a21f6081e80aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f19156d975f57a42fc0d2feb9e43a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788b72f58026a85e22fa32dfa35c567739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd39783e334bca3754068afce348030740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e02a2c42275bae8ba872573cc90a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117301fd2c8f1df25a852cf77e64c35c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a38c47a817fc0c074a1623eb364b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11e4c962468c99952673e37a3e19a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec17f1e7a897cf09ff2e55f0aad04b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f338fd77f46ccd8cb3129c789e80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a8708e7252ca6516e07715af1461747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a8082e612515c64d5efbef7d6e62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aae2ccb527d12ed65b679f711bd093749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f983e6b7b2e2d71bff159b2be7ff66c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cac398a46c089af253ac8b87b605751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e2a23c988287704f330289a2c79b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad9d93be0c4067eea711b0ebc0c45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7d40ea4e9df29a6b2436700c758f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf19a33a570a4936d4a8bd60a64395755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9e75ab75dc83c754dbc13b2bdaa6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22896b58d41575970afecb4a2422b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d1572de0e817f8a0b3b82ad279d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204117c23ebfe37f55eae52a3cf2011759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7190511b7a811f2b2072ae57fc54a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671b881eff2ce3c7de3b1bab5b31ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b9609140c1a41aee00e4d023cade3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab2dadabc9115748cb2c9c5c57dec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157cfe9fcad66f41d58ea96a37c603d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bbf28f547ef6e708d155f4915119d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af408030f5a205b487b2008764011607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df716f213c956e5caba538867464b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4110db6959b9952e367a1ad014d289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b242ddfc35e03b50c685bd076932110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a962418adcf06a43a124e706d1cdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50ea919c1e85094880ca08984589c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb82443e125024d7d87cb7de62120c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e8125018bc16ef50db49127a879d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbecae0d1160db238a5988c550dd9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8ddf751486b1e3a0f55069c1b65816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3fe8fa9d6fde7a9d8798a8ecbe6b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ddebc112c2fa9153046dcaedbe0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad87f7b0214ee8aa31b1278c9b28a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873ab964b0e6933d3250bff5fbc59220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0db13b40ea425e34195c370eff33921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca843a827d7eede437110b12cf5b4e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861465573327c8e870b10e37bf0a2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b37cd6a563e8170de687c0e6bf73d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e423d9096bed1031cb7069987ee3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e136b4258e69576a6560b5ed6614026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb02e79093c427c6e7dd923354189627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09849319d129cd60d01d1043a5d8b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098bb64e36673000d35b5ebcc4ff1b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278d29fc87f4046c230966f86c1a3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37780293e6f9518a01e73ee72733b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0afdc55577ebdcc5c2af25d1bfbdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50203a1849e84028e7e5e2b86779a8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c8256b26716b2cb6e8b9b1b7e4af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe166b910be67d3982c3a2bb89a0ec4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c630960dad92db056c6f03d9dd28236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648fda48130cbb1d01faa7b6fba4c7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af2740ed177a477ac256021102b0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c78803412c410616a96b71582f4a9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6788524c9e6455ab88bf44bab5b1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa19fe80c6223e29ba5cfee1417b4e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0806bf535e9d4d9e73da14047b52b5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b87635ba99981597c375d9bb5a8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1b9fc20835eb4489d40da1009ae7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff93b24fa380121aaaf6bb4300fe1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf357767d51462f85b0b36e89fe4fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8304f6719549c09d73c036b5fa76347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ddae923dfc173150ec95d080870748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f3fa37b2344048bc286a0aef870b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066650cf471dd941662d8998033d5bea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689d4bb6663838ab333fc78c30dc30751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c7f0efcc0e1945c9da16dd92a38c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb759ef5cc53fac05a8fda11c155753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe66247e711dcd7b385ae21ffe309754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65eaccd167de4209f4dac65c7f5fbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a912f4d607c722205a91adde539b5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615253023f0ccd84a4d35e880a1a14957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6f61b5152966bd46f08b9115a38e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83381b7c9cf2e15ab446d0f76ef22a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c013495e48f2e5e173669c45a9b90860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b474f23b16b16149a7c17618c71bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8507a8f8a94d49be75661097bce4d2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17973c9d4335e262729f7bcec798a7ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f7b457a5cba05a60ca4ec2a5c23d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668129292ad3e712052213df4d26e3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d7d2c413092e14fdf7b73f9dbc8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53fcdbe7c1c8b4c45057140e1490c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb928a591023bf20981d88dac061768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9f99e85e2dcfd63e7eb0324e2c1c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cfcdd81efc024c91b7b02e16fdd6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db35f8382147f7037f8099fbe74f62071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b30530a55534390bbe6de61b9203572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9edb41ab21bfa1a05f2e761f3327c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec705cc59a0eaf0335c5ebe63d818fd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20783392ef447b6a5960db91fd972f9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ad68d311da48f9fbd951da22b6a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852c2b540cb4c49548c31b717e65b3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da077840134e849e3e6183151f229f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0ee06573d639c2825bb796ca603079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cba9f90591d277c890063aa3bafaf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b682e9572c84a3d0eae06a6ecff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1b2593247e692d2c8bf7c852b70bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928d15c93ac5530266e6c406a82b9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18ee13092f670fa07b769045d5c5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7999f33a139fa04644589f4fc63d5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33646b119f621aadae6bab8fc9c6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66cf3d8c72821183af18dd1aa5432887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568746b3920135b979c45cb568eaa088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c294061f1a8e23fdf25f387c0d74689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2aca1f310e7fcc0d802ade05557e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238987961a450f85dfbc1a0ffeaeaed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4883b7a8d3d154580c7b8fb74b7c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82315aa9de1591a0f9f295a855c8e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b12ab6f9e7f855524df7538e264f9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754604e893c0be632624985124810995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a893947ddbd0e316ae010e2674936a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689a84356543d461e03da45636421397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526250209e5f48c2b2083008429c209e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1c07f9c1dc03588298385c1d8e2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af0298cccdce57d6c33127920745e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d430d3b88fa5b327621ef751265d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a14124a6a1a5eeb6065706e03ab9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea1c4f9802893a4ba7c821b0f9f092103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3941f865e26e3a8ba397468fd5bec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec25690014ba93216460c8e2e45578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfd15a17ea5ade7927e7bcdda4f06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86804771fece6ffb4b151c7a4beb45a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a73159f3c77eb250cb1f6de0c2da0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb1c7621afed2ed833e246ad8d4f9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce52863d315e173863b4a89d182f09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f57d4868d29125f0f1d99ec743277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0af9315408b85ce18e69161495b69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e8270d79e4f5dffbe80509ccbea0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5468cfd38bbbbc11478cdaa44e5da8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19655f6c4358646ca21dc11d448c5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c446b0731a56f89a8464d68c1e72ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dbf0221056b9a1e4f7d6dda7eed8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7afae4f35be51357a52eddb870487a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77daeb057f1abebe2b15285043301f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa67b456f72087fe0b0013c7eb9c03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17251aecb1de3e406074242b431d6b18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dc1c42a04bb7cb2145a2abe3523c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e9be7a2052325826090bc04bb898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcaabc5d1ddd77a70acd61cd11ee91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ec4a1a6cefc6352d9e15f62a97dd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c4aa0c5b2048966f0fa047f7d8aab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf891a0f498a8f5249def25b51c399d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f934352bfacf53e99e08a3fd14189e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2ead32163fa69d3569b8c27b5dac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a31eb8fb7ee747bc26578f3a0092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7bdeb19af3c1ae4c742a1a4500c66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45acbbe4028f91ecec27e85b63ed7f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b40981add90fda1e9f07d8076b3de7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3c28e8965cb83720a62322128315134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041b5727d5ce3226aea31cb315c423d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012f105a5c3311b3f5701ef71af643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d7394a5afcaf0b074c771ebb0716137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350dd07a321413b8457f5bd34e18c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9999f1fd0f4c8f40bab499c27cbe7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3673b7ce0b9f7e42e4830fa93320fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0badbba76d428184b47ea6589df3032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d245409aae913cd1ece0ff791e594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b94a7918efa1d10fb5ca5e56f3bf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc543b46df921a93008621b7343fdf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61ec6424b030a7be5ec30301b9eb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a658d3e840f365330277096797678146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b90b861b3b3343d94e25d1a7aee1c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ce908d48b2cb693aa1ecff9a33d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078532ef1573a72ce6fd10a398819e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4fa4f89c2a80cc4194d83a5a0589d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce69cfa334bc28083b2898df5c800151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efac5b4a4695825278b981039f8ec7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778b17a41edc53c249504284a73c37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03142f70a8273c9d32911e9c72b347154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784e08b0963c41821bb6f79327623f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28ea811b9fd1b9c903639845ee88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7106aa738b43142a65f47c29a99758157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60103fcded45dd6d7acf7fd0d1bc6ce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112019e544258a2b71d7ec4c5ace72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee4447794903982a2039ad4795af5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c0e227e43606693dd7f8b74d4c7e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed2f39d3f7ca63fee642ff5b17e83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025064f6f22276690681166eb49231ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272ade8713387d62dcf4b87b896d68f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec20820dc5a185729853ff47098da01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc0bd20fc5b535e6049e615f12398b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd1151b891e9fb895a5c28009902b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293b2c9930f60fd15dde251bac302e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f8d14dc71d5bedb0cd0bc003ceafb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ffbe1733c4a9030701289fc1e6e57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca47267389bddcfbce1038efa2d6fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218758f81d56ca9669cfc2ac5803ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca45a0026de4e8a23b0ca9be1c1c698173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c96f81c11b950cab16cfdf7ca9a16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6b1fc2ebb1ada6e8d241e282fa47f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135beca5b165ef66e8219cdaf29ecdef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f3c1111647d430255d51af71e6b61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78d3b1f7ff58fd85624c655708feba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc51cb757402932d1a24b638886a47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5a64fe0ea16ebc107bf7435eda79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1561d48ac3f6a32cd34e9d24d87963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5956cdbae420ec5b19b10baf565aa1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af875820c7767e9f2ae5379e24c4dae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe88c8e98bec8b1eac36c10fd5832184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5794c35e96dbd56bc3717b5cc747ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff06532a34b8fe41a95e37e3e13f19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b185d8f1caf049dff8ef403cfe0e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9881c3eaf01c071d548e4dc469f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221b75b6899d64b622bdeef3529f4b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac736128142ef5e1753633a49061a962190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a6dd0da4593a9c6c053a8bd171c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c02bd165a589a87fd5ffb22d73496e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009d4e69361e10174ea4c2d0e6ab90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e076d65501d9d3f4b96f1fb6ed2b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b8dce0f1c5f1901b855fdcf31da7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5c438e3f9ced221ac49c231602dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7477b7e7cae912979d84a4be5fcbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec8398cbb45d934cea27f68dc882bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f47b2a113e00a16fbbd5942e2b28a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106dfe2f30d6fd8444352aae58f08d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824fe9eff0128c24a447880f9eceed3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b0a851d005e060646bd10bfc26911202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b476c597a100b59ea18681fc2ccc8cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281330df791d88c6aee089bc9df2851e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a232e3a4c37368b8c09b9b16f433c42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dce8e1760ada4292fea149ffd54b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f7ae2b800cc5ee4f7d5aceede5f22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b17935b45b57523166138907548c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7784e5867d27f8b4b305ce973585d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab9187e65706f1fadca63ca704a86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694095ac2278737979ea6707a1164a8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7190f3f59965e05e98634a5f32031212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17790a6e0ca26856d8acee506bd3f33c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde09bbcd112725d6e1912d13ca119214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c0db29be0acb7c6d1b771e8295ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bed96bf23e4b0038702381476626c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1c1c48b23dd7f9edfc4cfcf38eb5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e83fb97f60d0b26853443820c2ae1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4ee044ec9e48387127855bfebd39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03938f899593ba2847413e4377ba3774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3fcd452021db37ccb75ffb124d708221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7911012156090bfb987749fc394d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99906373ca641a68e223641ed54d959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd343bda0bdbf2d5d9a8e5488a95a40d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206047dc72baf1f45143cc15491211225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9700231967091da870c112a73c11a4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9da493dc2c490fb4fc7b91dbde75a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b2157658312d6427561672c8293d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c466cb2965673fef85d73c31bb3039229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3968f6991e9b0ff88b01df62b643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92917066d36570391634ad41df7220231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8907390d0e8a912d7d1b93ca98dba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156627577eaad9a0a7fabe97d55136d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ec7720a56f0dbf68c7d4dddfa404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968176f2cb364593968878c8595dfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0886d86f69b2c0e74fafacfc78f004236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6280698d1e77381eeb98a3c20e11ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d0ce190ac8dad07598ec46ae809dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc4700957ceaf2e4ccb2cf42e2799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912ff20e8b2e5456e0765770f1bb81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d20ec8f7a72590982d219e2570603241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186a39f7a1a532990b73ffe0569c4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c3ac6ffb4284fe2f327346468f0f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01bcc369785a9fd3ff2f6a55b8fcd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b811296ab7ab01c9a57fc2fde9db72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d96305dca7598b4449edb3a0eca77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef74962a4af7e6bfe3633d8581a29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd034d386566d10e800adaf353102c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb03f2c61746fc789e9414a33dcb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5c2857b27cf4aa5b6ec49b4c5af81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558e5831b8877b6553c3630d0e27c52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9f3955702dd811f424f37d2e61fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94158c823ca1c43e7eafab631e62d745253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6af3464f19efa159d537dc8e686f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598796426ab4fdfac4eec79013d4e7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04f23c230ce3098c1de38a8624a97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2473dcb36f3d74b33c5164ce86c6ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23512cfd18e9b1433772ca91eba90881258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78534992b9f341e6dba81557ead0e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac4182e2926e536a51e0f6f52cfce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68383bbd79095d9a098d06d65b05fd96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782ae3500592bdb8da6f2b11f71e1d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681286c73502b6b4fc730116a3551105263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea29c51d4716cbe9be392c3d734ef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406faed963fd609975b86c379d8e901265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead885f74108ac5bb2c78332810d6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab552890bf4865562b84901809005f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ee7d83f1a980c71eb4923934a3a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a11b3b4391599f15a9b067635056269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6827d0f43c8d4508354ea4411c9ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae07ca56b45470c92c6c3765aca073271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb33683013ee4e4acae36f413bd93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c921d87e1f417ffcc4116044249a2f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490163e48ec07452d9487925c1ee298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bab2ea2a66b78029d012f08d6f57dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdb9005e92fe63e6c48adc4a46ef30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a1cbcf1899142faa40eb9621c211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a653ddee11ec6af51422487512bdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd048e2f56552483c5eaeb8dff41f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c86310aa53a5d680bd38a26e847b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60204aa34e1355cf88944bb6d8ffafb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b850e21e90f9c5af5cd9918f2bc92b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297add98977f0198cab8467d002a5a2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343f9a9d0030d54188c39fa345dff44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25d6a65bfc0d38d8a04430b612767285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033e53d447b048e9666173dcf83ab6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31394db21303b40d15acb39dcde82a9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d129353aa4427bdcc15983edd1ae81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b251a36db42878bc1530be312d6ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092efd2decc0147aede31f45e0dd74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d0f10653428292f0c88b50f0033f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55bf0906f788084f83a590a29d24fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743c5517a3875f539a38a674378ee00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16fc08550fa5a9225da63e82308a2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d6a7428839eafc2959474c599ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5edd36dcd1e81798d93135f0ec3bef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b20c9b8f7fce08348110a0d3917b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eff9f0345f7eceac4a7ccf947108d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639af5766b8b111bf49aca606e86cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd7798d0113758fedc20125edca53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e3dadcc09e33a6cf48e37d354b36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37711510f1a181f71ef439457ce9afbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a09d11c36b10ff3c22e64fa81db92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbdcb32d317dc7452f4e5ab001b336304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009817fad97f4ea9cf4e1904f8eddc94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdeaf44633e6fdbc9255ca0f7496bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932e84d9df00cac41aa03120c63d7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e57718833ab502d6f81943c6d5573b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d39c85c170af3887c3ae5011fe8b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30d6f95cb4c1953a699cca95a2e26c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7291ec2b50528d7fb90fcb8d054a28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e893a51a2844f2f30d9dff3957a5b02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f86c4902f2c30a4bd914fe9c4141313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6cd8a3f60b24222f76e3d5080683314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107861e905b86d03c08c8dada043e934315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26855cb63702a95454114f5ba5e2be74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc6084b6c18e4ae3dbb80867d1c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346062ad749964f8607e2deabaf5b0fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325b034a97965b2aa8dfc738b0cc7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c381ddeba6c211de646afa1624e3cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c28f5b1055ec86e6f12c1940cc57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41016e7acac05ad45436744669162938322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227afbbf49309bc1b737b0337fa337323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db506da0da96cbe9b409d80392c615324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841600c28be6bbb90247fd60fb6b9a21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdd6b3e5e81c6d51be102fc1a47ef5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd5a7f59b4a36020d46883e3bd60b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe4f4fd65b432c0ac5e6bdde987385328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de4bf4b8ae1c4626db176b2e25119e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d1dd62bcf8918cf51f6b3a6e39ca0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c327a384a5606fb43b635abdd029b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3d0c03b1e70f647401e5321b2425332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67007aa439b71ef5d415181480314485333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6177f5c8e65ad0f8d949d2dd78e84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2b3e0baea1bfe70ea0bf2348b392335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d24da9d180fe514f27d44009a5d279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abea8f3339ea130509aa367f9c7a99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80ebc5ae4a1845cdff07de7399bd1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe462735763cee660743da02cb1a98e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ca01a6cb957867bea81113475547340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa406c847ef46b2cd715b84ec18bb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67130ec0fbee70706d7155457c3ffb41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7040943c3431ae32d0357efba220b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a98c7e8737d3b4c808da521b3744e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aed14eabb5f982297e15115646e06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960771f832e44069e9f087cfd278291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527b12f63dc6717ba1c52f8c036be3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4dad9f35277b75e5e2d6cbdda635348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edb3f9502b1f320df84f30b5ff367349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472d4c5fd0a84772305dea574754c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b160df38bdd0078a8bcac39d298f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd8d1a7a3bcafda2ac26d716bff23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151964b4871a2f5ca9c2996d5ef13d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd19bbf1f9e9ef3269f4fb0ac370bca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e27a516b72c66f61b3599ea1ca8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe9a426666fce41db07156b181543356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204102cf2359bc16eedff08064ca3ebe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ceb9e8dfa819277355af5365933b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65782fc94c9258953bb63fa6b9f2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a14b9c0eaf0ad815dd3cf36084d095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896028a1922f5f516b9d0d2c4838f5d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a84c56aaa92a9abcf08e80f726332362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab02bdb3034b4c5abc09c3b8cfe49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666aea5eb22b490aeecccf028b5ac5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796fd42dbf5b82fa32f43bbbcbe4b59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb98a35fece93eb36ed2ecd88f17aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9bdb86efff0c4a71af3a185f7f8ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08443b4b2cc8670c03ec740f7cea6d4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847872af3bce5b9d44b3905705f7dfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd77e53f29c053b5878ba59d044b3cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf230e8239077b4f75ef2a0762a3062a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545566b4076f8db2978aeced7e2aedf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a5672c6dfcce97740d2ce1052c5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313f5d8e68e68fb577df2d879fb780374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc255d1bba99ac0ba616ade1bd7471d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482173e1fcaaf24fd96357ff5eb6194376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d8b83aba6982ddf6a6717c038bfda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d811d064b5af341891cab6e5cf931378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc334d66e1b1785a1cfe43dbb37101379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c61550ea637eec4ec22246dc0c4a62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356914eaeb329382060b71660aefca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39ef8dcd4bf7c3fac41e67eb14e58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98be00bf9d16fa555f1e6ceba9d7a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f048147b407287c27b1f0072ef904384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645d36bd82dfdc761d30763d5698fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eb797d5d8dcb4296a9398a41f587f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e74d63e9705299863191c23d1125b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4475f7fe07ddf3f86172d4fe6202388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2924baa231f2a664643c17ca9375c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5415c59b84e6296bcfb4ef6e6d418390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c48ccc13a565d6cbadeb6b73f47668391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931cd21e927b5dce55a61435ce36151392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429515657a51e060e3275440f1c86fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4ec5418ad2bdf78ab1ed40fbc8c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cfb66f55703c2b2195d6ecba96322395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe43d89181b67d5b544489881d154396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff0b97f76243c0a24b56a9136e2c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be71fc1ced814730b24fb5128782ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb86b5f9ccf2f9fe8925989fa278ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5fd212fb0863c469196c8a2d1fc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09b8ca4549e4786c57fdaee337918401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f2b1a1a1a53761695298572dfe3cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafdb366bcb64b0e918238ad6858935403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6327b1d2de9e185ea232a6a83a3f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649812d814137b87bf28543fd48037405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3e83bad844f7bc60a170ef34bc21c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a5de2758ccb8ba0084d5fe1bc74df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdcbde28ec9b7bd372626239d2babd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ebf3762287cbdb286b71c1b8b492f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3379424cc5f6f80edd620034ecfdcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e656b7e3ea094ff9a094d04e7de1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943977ba244d25e0995f0ddeabe468412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde367f9b2e61c8b2c805910bd695bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d9d4b63a0b82aadf9d1fb5c21627c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3091b8d864d0c5c38852347467f2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4a64ea18d9128842834651998d74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb3cf9ec26d7a52dd2ff0afe5dd49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e3fa1372545bdaa509e523c4928a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5688983ba1adb739391576797fe9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21dc3d1c9d7d972e7835065912460420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2c90f036b6264e2044ce7c5ce10f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130cf42821b4cd940a6c15454a9ae77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e81b1d82eb5c7893ad83e6a48693a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab31b532ebe25a7394569ae03001943424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688dd95f5c2f33108f08de832bb968425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae2b1b04ec78414cd0bf2a39e616e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8b1ad29ecdafa2050dec50ec86014427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164442e859c9ce86744eef5e965c612a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e576779001cba03881598a8fe12ea4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a80eff3d50fa141b943025828db1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b56f24b3eafb44c20b974efe722a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8423b48720743b9e74236e7a31ae4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5b8693464bb2cee8505033a6ffb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e5b896162d155f67126911a45e362434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f590f08d47d63ad1a94ce0d69f09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9cb241442d45295ab7eaf7b5c75c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0dce68ac4dfe1a7b070ffcfad2df7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6f115c793d51b39e9b4a168cb6ccf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07384a9be821190bce342eb88bc84cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc4125c2249bdeadf05466500d871440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d133f28a22ac10d59183c7a55c06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea66e155e03a2f796a2bb5b6cf20353442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce376b26353eeb1b7d2f8f0fbd18090f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48002d11882dd3484d626c7e32d6ce48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e10d58c29160d66b0214ad9dabef13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b1afe5c9aebafc48dad03f132d82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b99d179586db2ec8192ad4cfdd566447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5a61e865a9ca5bbdbbfca03fe297448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac8d254d16fd34e72abe05c411025449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372837d9193ba0a7b23031100747953e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ccaa61fdf824f0cf21990cb98a239451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bada3202f421b87fbd505c39500b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a90c10a8b5ac0dc4132aa616da1a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b387107e23dd7d0d841df7921531454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7254ab6e183c80baadab44cb01907b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480616191e5322a80f8f5d61196ab6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ddbe76d854f9ad752045c72ed2e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626ab6a43d9c76dc949a67107492f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11701b44b4e9697e67558354a302795a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df89505c1c247219f9fd464d0ffb7e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439439243ee2585b52f50da0a46303461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaae34fa9b3508f899f5865b689c56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7046674c5177a93cd80b1e4bca915d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e4ef71d7eb81a0f1d8991b65fa06e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96418ff4b40181cfed4a5a318846538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17291b61d1f6d4bcb285eb733ee622d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d8a891900029cada237a4ab122e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541967bb6bbb8c8807e48ded46c0ce70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c325c12e001c5f7dd4944b93fb22e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e45a1e41cde837beb58878e6dcdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448f0f3091ceabb4d3bdff9859802b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8997b393faecb99ed512e120eae4c74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32cb1c36a9c59e739ddce015d9c25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103cf8150655fc776c7154808a53ff2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587e3e9b5763738e79cf05d5a878edf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4299944ab8ffb758241cd0c148a53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122525cc2b48db6d99ba0506ca8c20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b48b24dcafbb59237a94366ea590478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1aef5ac6cbfbe2a6b10c86459a68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8976597363453371a3297af1b158480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1ceaa6ae7f1e54838cfdac4b2116481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa68a8ca4c2bd76984c5485f50f660482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92bdf2a959e57e2719cd7721adadb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865094e663b340ca783ad18a0909ddc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df51de47cf95838fde9c70885f31f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0527930c75d5fab9510c3f1113a74e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b3d3f1984bb48ced3482091ca7cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5a63ea21ecac042fc06addb5fb069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc26df4ef5f093f818201aebfffb5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719894ba3898bcfdae3748420c5f45ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321ab89bd888b3fbcec71baee40194491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e2a0441f0f456f306e979d8d8f2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ece670759c016c758e94b235aa245493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e65f95ae6ef8abdd2b8697ec64693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5d86139d8300c8f52289be4fc397495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b7e74b4684369e82ce90702bfaebd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b996ab7ee6649637cfe2f700524b32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474517646640df287d0b55cfc4e43fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7434521c2596d5bd3c75eaf01028e30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30050c1af46ed33c6fdf878df3f28759500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238fb154d29a52ed8ad6f9ae12e69c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac278d19aeb1ae6518ed16af0d929860502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c1ae89ff9ec72d565d2e6055a1222503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6efac4147e97993376cf39e69d9edb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5960effc441dffb45a87367e9f8ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c237aa0c712fd2d796450a22736d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bad31bd85d82e450e161ca86f64c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769d862b80bea1a175e0a360db4da8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52433082c94b73b78422e2d2c04fb8e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7756db07bb89901adea5db6fbb298510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e86dab865511fc6d96cf404fcf2484511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed406d474434ab32ca6f71f879d2bd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce34cefad62f6bca6337eef818b5de5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919244b0d9938ef4800d5508c6ec344514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd45c5d362f14c7882097438c84b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a0f5066f56b2d76dda2e9dbc0764516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab9d6379af1b726bfb5340e0937a6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab81777abbbe3831e01b21be5f3b22a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd45fcf17ddfdc7ff50c655feb6364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5db364e05932549c6dbe5055d53f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18996431f03c103491418e82232540521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319a0a1fb0ed1ecbf4e4cf1bc05aef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a655724ae75d74a71b66c4e962e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a4c6fccc01eeb6fd7fddb4301aa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fc331765c0fbcb3f54715f8fc54f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d2753c75fff39ce93a1bce0cbf4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab041f8144328d1bd74a02e4f9b5a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f327e8a457e26f5bf02d9b29479b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9837752717d649ce72790f151134bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0584f2adcd2fc9c407b1c77f562d93b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1eb99ddceb4785f1d9d05dd683086531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f38d67e0531d99d55c16cd4f06c996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0bca70a97f727efc998dfe085d69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d835f65ce038195cf71da9123b0a789534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cdb5a103f58fa6ec57ceaee09be02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb1a1f60e15ce78aac263006384224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514367e23faf3f2ab3407be8206a2cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a48a3dca25d43638759cca79e67241538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50abdc80242383cdcda7801cabb04e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45259d293cfcedbb3f59bb3472d4b4b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733945c8f3a924041dd8731360dae5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123801adf2b7f29f2ac0ff41ae7d21d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222cc5755b7f4b5f3d89621726bb9f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb999661d69a73274e3a7fc948239544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94ec0b51e815c6dfbf970b4f85dd34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab124115a8db17e663091b963f79e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69da72af99cc32f892e7087fae330547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b6e3bf3b4f8d3545017fe5f734d0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be7387e884330f3c9f5287f831ae9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28682b776a02edfb4f025b9b960e78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a3c985140acfecc3d257085c7e40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef9b273a61407dafb8100fa6a4a3e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2910d7339cf4d00fad5692912023c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30282858338ea97d1c3c91d591f1f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867c4230c41df6c8de320f8ef18313555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48105ebe7a1d56ba036039f5c72912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1473e870ddafb9f99e5afab6500ce65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317c6ebfc920498cfc7b40ddb7debf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8552262f4b5b095308844da554031559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83b2b3cde01a9861a92ada7d6a5db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084a9ef399eeef5b8bd5ec27d5e0637561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c901dc9c2827ef1f41eb055555ef2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61604a5442f7b0935d8c8296d4481c40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372557a3499f730641d1257213dc25e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63cd369d3141b113c957ef8e5a280e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b082f002c6472efa12b443d7806ac9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb9ebc5f312da86ac4f0e27c09cf6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62720dd2fbab1405d85b621d581359b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd6a47ea6d4d76be0171502119e2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46ad1b1c4952f5088cb78294069b14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5b27d982f71c421ea28c19e9c9a51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e3b317d8d6cd306ceb7277f5a4c71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed657f50c669ff561da7ff8f0259ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271619c46ad21efe232cc4853a666aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05acbad882c15292168e526e1b389d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a411e24c0a471ac0b1a204baba4dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df31d6227567797a47c745ad6a71a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef1f9cb1429b5ba8d620d5af4792a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c26df9d6112b5b57ebe2b3d653f7bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3dfd919da481798bf21113c255c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba701ce93e6cde481e133059ac822be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da57fd73ecb23d4e9c1fcc0ab52399582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fbc4cdcc4b9f6f0326540fbed5e71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0e5f53ea38c3ef303ed7d3a13385584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c4bec642767d6497d20e6613bfd1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0eacf8627811d7ead998e6fb9e180586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe491d8de483fc72fa0d205a2062b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceebdadd312846f9da02f7137ebf077588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b7c54d44e442c48195820df71c12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94b1904508e2fbbb457dfe2791de1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939356c659c525c318fc9f6031b0186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f509943829e7e01385b2f08f4dcab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2b85be1e8290b2dbe989246ae157593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125585bb771a7bef7a0a1ee27c3c1fe5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bfccbb1b72bdae0fc4ad0f9ad731a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fed8b1834ea69c999ce7e22e5d588f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66a65e3b8ae8834337d8e9a714c38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db0b7cae40d32c894a39b7140e57d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049f5ef83ce333f9178876c1ff1aa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8593fe0449a85fca5d949b30f403600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e785529a4b2ed570929e1976215e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb75f37ebb65448df858e3787a8f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9041ad2194d0bbb639771cd7b6172603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99abc9c105cc725e29fbbc312c9b4ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ab90a5e51aed9ca82baba75510843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc169950b4d027236049f3ecf6a7af9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968171a143ba6cab01f6db55365d5f9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901ad9d9123f6bff770a204783fef2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36083a31f575e3303d5b321c3d45081609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108cb27ba9e2aba8af9bb2836b300aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6071002c64cf0fe79395fc332a9cf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef665a1bce51a3cd7916442d97c83881612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea307dc9320aa6018d1582538773f315613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a620fe55030a5a3860b00ede08e8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845735ea961b1f122131b739fec689d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b958f42f7a88b61f118f66faea13f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164589f8effee2fc425b7327fcb39b54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd09cdfb5f772bc4fe62bd04d47e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f8d5fc0a7ee071b84b101f30c2ba0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4dc623d3fc83d82f5446e6d98f226620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ba63d31da1f7ff00fbcc7bd33295621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620ddfcea4864bb7bb3452f5b14f06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bc787b4a119af9293a654a01cc36f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc385e388afd7fa135704bf50b356e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6708f32b3d2c4ce493bed60d6dfa804625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382b7f5ff8647848d6b9bd92e0b48c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54f2391ec605196ab031117904c1d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a6bde3950326c51519eddff4f483628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c9b7921fd39262249169ac9c2d59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23225857838d83752cc3d1504e54f735630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befacb0c0ba4371cc41bf046e28e4c47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae1df22978b40e84ead99f724c3c43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78ed7c84a5fa4425c20e8e1cfdd30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91169bb19ad2d7d070951d8a131109af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd31017af88aa9a2182b5e2233fd81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fe89c39a84822b7965fcd27608bfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955cadc9a2a8975ddfd1979bbeb8ab7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccba4114f7578ac62e956668da2129638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaeee2173d8959e4030d0ed98c67d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9ee647cc4be2b1a1c8769e7084894640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0428033bf15d2c5fef51bc4b9feae6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b228b81d091a3334a2084b71dd7a41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d34985e7248e4752483b2244522fac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33485d2a861253ec4584c63311a1dd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6e7237acee7a4a999a64d960715a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4f5d930b8c23bbaf4aec2005c8542646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b24a50a0a08192112bdce3024e160a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b0b9f13970add4bede905f9dc98d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1016d18651544165dab1740e72fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd046e40ffd40e9cfb819272e54da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf4160744780d7467dfa8d259eb8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43616c99ef1e6838dab8459ef854c37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a9978ddcbc3615fa19a17ee715bf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ee1468d6a6b24170665365a8f700654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc76083721cb77949f2e2b0547c53c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090edf490c34fdb2f86ee29a006873b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6fa643292defa21be10b8e6e96071657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c2acae6f89c3ebbdc6882a16a860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ae22282ee48c45649979a1ca3d97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000aa1fb218ccb3c063ccbca80639e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e6617454dfbca5114495028157466661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768ed01ec780b8a3c41c936fcbe0871662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb41d6f5fd2f7feb725fcf178c39846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8529c29265ef0cfdb7471df9f0ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71f692d2183559ba0ddd0ebd0f4955665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea1ac6046573b3dfff70d678d07c67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed70025cfb1b1d24484e1eea126c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670afb58e9b20f916d91f9153cf91d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9fa7e7bcc36f225366f4586c1e63f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3e864030657d373605da64af1e86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3766abf80812360f64b553fdf458d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a29a0c5385620c5117e9700fdea0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749fd8681de7e6b99d0769bfb997b58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c285eab4876807bafde7bac689795a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8101bc39d6ffdd95ead756f8282b9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb327269e02540770fd16c3eac66563b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe96debaf3681f37c040155936a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908593a0d00b61118cce8ab6cb2c012678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd012734f5c09c6ba9f8550f33bc176679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be2015f7081f9ce97fb5a5e639602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c3ad6938804dbd60a11d28e6ecf87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc235aef88c6e1f6d879f8da13e66c20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638c0f1a06d282bb090a189b797b2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae49b7219fe164856608b8cbdfdab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f1b6b758be61ba73e7949817f1ddf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad922641c25816a8bd22280c2883ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e80b1a0692a452d4415511b544939687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddecf81e4ed638dc0bcbce6cb6752d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9138dbb24bf5c3701d8b24a8704e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e730042e3dd86063ccb1ad52a081b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034fceb012bc900ab5fe0e7229d3b91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81de6078818b97e088971a399aa5ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47e525c4506b7974796c08ba4f2b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2cadd62b2c446f4fc258026624ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3fc75a3d00090913b45331708a1b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b5db307261d8401f8b8a1436e580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c68d7cbfb3f136f708ddbc6a94a3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f1ef1dbf00dc1cac9748fc122967698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5fb55c07333c9a9abea0edada6c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922b154ae1242f8cfb0e337f95d46ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8076424e0369e42a8843fffe9ce2d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a9605639c98e72a9e5a29d9f541b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2743b7f42fdabd4915ddbb1ad3700703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fdc07b0c6ff0de2296c99829be84a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a8e035381016250fbd7716e667b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f561cd9b42248040a34b7a53d50b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6781465edd237aeb0d2c8cb233a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e6e608e1385762f791bd5586bbf5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e073725d20fd118db31a55112314709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d9699c6599fd8e880a6e6413ce03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021045f199f389e80896dea94a799bae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bd52293d41c594564fd8c0ec9e48e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b33b52f4eea0d82e0e918558938d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa5bc4ef2bb66e2945bd9d06dda6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b583152782be5cb82726712b4cd9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0d8db20f171e8d9d187ef631835e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d095eb0612a85fa9f378f17415f92f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629df403c75123c65b43e9168c00a13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb03d2cf2cea40c51da088aa4a7f0a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39ff4f33976ebc5fd7d84d4cc7ef57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eda13539d39cdba8ea471dea5c9f61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720612374219dbcb11e8ec372f6f6db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c8f7d4b7058c4db90f6ec50a9575723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15a2da7bebc9d993d0820613a0a7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eee6bbbb917ac46511061c8358e066725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55d53e7a81ce79bf6dcf9b518ec28c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448405401d85b60f1e48212f9e656cc4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bf0fb05a88e34530ee315306fdec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712afe16d8cc719d6a7f53a605ed3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68cafe9ae188162a7b8abb23528377730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe70b82c1307bfb92f917bac11a7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455d68ef91fb6b2feafd38ddf66f2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97caafdfd62c8183645a432e52b6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e66a54cea7139a0b7cb14b75aac0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5dff25f28c494c8312c3f5437f8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871f484ef93713a71b588bc635492cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef9866662cc15f9d486a35dcd813ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345208da67c168b71ad945afbbf8daec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf5ff0bd47146c45000754e4e9576a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70357645a5064479bf345b09036f99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712a9f55bd46877f24d1cd61104c0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9401f663d67f0add0a86c79be7ae4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba0e703cc52db66ceff8c83f27828743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b152c27eaa2353baea900bc848f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a509c6c0098efab7a174465bd5ed2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69b058c204eae0146560bd0556b141746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74813005ec55f32b5fed82fc2e328ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cedfbb0f755f875a989e807bc81dd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bee24f10596e0dd718fcb5b5da75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13ce4a3da84c28ce1201d49c5ff8a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6945379c1394f09d7b70feaea32f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84216231bbc3110aab563d77d4876fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e406df79814c23ab3b3a50b34a82f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>