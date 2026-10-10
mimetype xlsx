--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c4df4eec4b10d90784c5f72a0ea41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d624adc4ceaab1fe7b1cde7bd2f4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd94dd479485d9b470fdbea420d8833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90667235aeb2d53891da996b9b4a964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477527604126a275be53790d02764365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3501f2a65bfb99cbb929403248e726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9982bd5045f12b19ebca9377ced2537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f595de61e17b316e66b2f0cf82aa01c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0339e318ba0958d365410c126d36779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b5ec438a910e62123b052ce3d853310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4befae2ade04707eaeb789ffd0849111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36b37ddc8a54c21d9e03b7ac51459a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc03174706bf08ab33f5fbffa80afd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60829e13688367c8357fefcb25c6e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5589f4d3adc2e9a3fcbf670476e5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d360410d07055ff39c0a61e04c9ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511cd36756752a8699f06db408c2c9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6761166af2efb9934ec215beb3a33918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d979d493008dc13e42288ea17f7d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf538897a15cf3045b8e4f17acd160320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa74113eee9056f6e41e119c723cc9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76859c08dc9ec0b79f3daa8a7a7fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80346ad35052911468a1520b0db52523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052097fa34a4a8177c5c4d9bba91e9ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d07c25b91377adbe66824fdea42cd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aede6005abc64b64ae3e4df61fc49826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034b47b36208dd5a69dfb8dcb6c188c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082504c2f0fd3eb3e003ed6e331d88228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10b730f040be9baa3b2d94cf230da929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70ee2ffedfdf814d402691092311030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0429b45fbff5eb1ee6aeeaa2ad6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22feb236a58b4356cd91e6c0abace4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab616b93efd826ec5d687ce6df600633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb7f9c739a17dd27a66bd78fb944db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae38f398fe1cf02c408db77cd4944b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd978163c7b6fe7a05b0343e5e231536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea77c2e972557432b7d86444127d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb9bb9903f83d51fd37e378a8d62e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501df69fd8efc7d2bb8ec6922cdc1b8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706cd0ca83f3e0ef1ff211757bad55f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112085026b1971738897cc329939f96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee684b16688f91539141ff665f2fea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e56d8731f4e1e9ff4699ad76cf5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48866a33531dcb32f2c4b38adc4351244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467ea3a9ea7394cd609fc1c7edba9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b50df4f78d56f91930703c124f906c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5867085a2f61fdc89acb27d0c23047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03873bb89c5c338bdaeb4328e7252cc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08888613cca7b5da4f9e189abd6bd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc70485ddae8eaeea09a0abfc981750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39df2611aaa1aae3cb433294a1953a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88172f3dfb3f10eb38a25fd2fab1c4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577989d087c99ea656b1caf6149a6d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c47a27e500438287654e7d7d30a5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc79b63d8169395066127ec186c8d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f1d95c03181ccd2e006ed6c3d66a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf829b8cea469c2523fe835c8278a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876075f37f5dbbad21fab165e775cbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013999b8b11b3b5497a1dffbbc275cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336ef9dd7d170db7631613df752889c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd714d20834abcb7763849ca9929c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0cc49d7fa911504962fe708e00e5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752cd12d1aad04593e2c1aabea818fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d5ebeccaa9e1ce23875a23e3ecd0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc1f196e04fd28a528d590cd360ffb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d5089ca7b910f7a888406bb53595f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d395b503e02ec83846b01127e7fd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e434bfcb97d81c26526c153d55e2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd98efab0912fe121220b3b81343469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c0f913748ac0abd211407855f5a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f42f44fb462ae15f43e9a094fbeb9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5496f68dd7815d5030adb4d67deeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe6764dd7a1c47e615e98d50a057f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082a58056c952f0464b0df68fad70874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958688a481aba79dc2253e5b8813c8f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856742d03c28d3a235dd0c5484ffed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fba3bfa626e6818d2795b1e1082ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538986b5cc2a77850e48ea0fe9e0960d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f94e34020cf9c0ef23de52316072479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e710f7cc3f53494d19ed02a1e30df8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ee83b3c8cd53494350c546a57f6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0357dc6651f6883b3a4779de9114a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5889c4989a5f68b68138904099d6cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba5cbfb1c10a5bf9b42ae716de0f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd38e34200094e81ebe1e4bfa79b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df834926d2b3a7035c98356c9885e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a66d7908ab0dcc1ce411405a452ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f9298ea1effbf8c3b142ae1df4d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52322c1aa8d6c2b7a1c7be379696b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a13e27491328135f5e2680d9d6e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7ca3f418d403db14ead4a65048a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e793bd883250164f6e09fdf14d6471b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c52905999653ebfcb1fd35f36161993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b823f936d18831c6877524639c59194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6049633515d2b69ab3ddb479c797c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936d99b33d736497f7a2b206cae56896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e3e8d4d12b7ccec5e8e6e6c10f6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f39cc4ce0a4e06872923c4d1ecddb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1d2eb10035c82c8253eb84189bfbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c997fe756d770b515bf508c8efd58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ee9063ad06c4a391deeb8ce942b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125729278acd36fff64fa637f3653e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec8cdaa0b10520458af16e967a990103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf3b228e4588938ad68740e8ace14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40b7881436426e5bdbf9b1ae1408a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72778041b6338d0fa7f2dd671d91a636106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2558d7219dd9fd00fc5af2361e72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1b67e3f28f3aecf355fe75f51363108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf1a3de630f0f519788f7d2ae3ce8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8019b8b0a9dac733d662bab3ac064e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1763e038472bd0d3a6d6e09fff1156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19aa7031038412166b9bb6a0d35fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8476e01145936de9d320fed19a1107113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8a362c08f7676f9324336c7df90f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf34f8bfc77be673aa313ede2f63f3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92549574027b82cc6ce7abdbc7a6929d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca85400c7a1b2232b23b2f52602cc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b1722b5be627edd5efa825e94a0f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e86633ebbfaf4cf2ba421c6af88e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b24167848bee20e067db7eb052b982120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98f4254fc75df06c8b7fc8d6fe1e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b940b25f582b17e73d3bff0c8caf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a9fd9eb2744022feb247d173d208123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dd7aa86d859323ea962dc6df89173124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1767eadfd5196384c270f501f27fac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828b42de1be9eaf4e926a22ecc78b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43654dc6b63bfa7d9741bb8486d80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185c73de0af50bebdf0bcfea961527a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806940f46cf2d91255890c9619b651bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e0bb617a8c47c00330d4c692b3c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120fc280555e734886a743939ad8dd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3fc14770cf5958f9a94620abb7d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f84dd40128d9ffe58b1dc236036b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4fcbdb41939397bf8288c3d299ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6bb1d5fede4ca7dde99034054a9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f1c1d900586b2e4ada9e19da9d342136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3cf76dfba444a7a43870b93221e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317537ac22ee7b7059d656ee1120586d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7265940f794ad3655bb424b0780427139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e814145f28ef059764b0370b8eacc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51398bbb608b06f1cbbfdac7bee8d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d79ec32d9e73a1eb29be77e61faa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d00fe79ce6ab78f005d96da7744d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96027e5669c827f762b8da353cb3c45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898744762e834670ed00e98d76080b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781fdcc66e13776e6ca10680a57b840146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872d8a1ef5f8aa7056d6b1453a291c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd39500890bb008550c83b231644e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08af38477a8deedf5107dc17be7697149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bad9d69f3c52e7855eedca6dd5941c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655794881f2df68d740fa3a51ffe08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbcdbb2c20ebbda04a21a2f639f86a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d329bd545d173319dd4f4add12bd04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cc27123b602729d3310bbb5e372d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa64e254c39d27b0c3a25ac883f8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557af64d139973d22c6c09ded7faefd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819bf2c4052dee0b4e1b9428565d9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da1a94a21dc46cd9d71de70140fb79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ce3e41f080fbd93c391ce12ceb3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1debce4875492bc9d41b64b4a564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ff151f2633eb533bf49c4bcf1dfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae5671dadd97dcfe25a90a8146d2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353911961e371cfcae43c0fb7ab3b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e57cfebcf338f37ca26593b909504164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a7bb222e8da595f1118f54c6d30a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1c17d4afe5f6997c48f367cf9eb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2796e4c829b57ffaf9e43633792ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf249f6b10a11b93c2b56876b43ac92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfba05a42dff795db7fa0b009dcca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9410fd7f7969528969156a255acd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117f4c9c103eab98dbdab0cfe285e98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4400d88dc66024d92c72e9974ee758172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964fdb3190a3b2f1c09d832e1cd82f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84c549b6ec5b42a2113f7ee9b1c273174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd519bfb650a2773c0302f442facee9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65694b604bd8745af9510ecf710cd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d57396aea5069806a3658e46b871f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c9e7a3f292a89cde4118576289b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aeec766f7269457cea5fb2cb49b73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9df411f740c13ed3992595d46e529180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190c1c6350d7e1de4b5fc2cf31151a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b78eca74b08109d286734ec02533e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8428fb65338a5d2148fbb65c6caa35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bad930bd2d2663939337f7985359e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c8481bd689d702c8e3640872b5ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0f69298a75fdbae48d4bda1e094e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18d5d61c0a7ac4045df539cf54d6d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546133a73ca366a7da1a482df8aff04d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccec785b2336b11a1c9194348dd506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c5b4079ef83a431c809890a6005d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966a101303c748efbab408e4985651191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205f41abd18d64039a85a59835228e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec752e8accada0db79c88391603fab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76209b6d6c03783a6a88fa9eafafb3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4cc9196f5d2adc1779bd6f34f4ea6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19551799d648477378fa378524796196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6dcee7e0d8708a28d760de2524e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426803916cd43636f5bde5813fc3d9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c5f2997ae3fcad749eb6e2be6f441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c046fecd4435f5ccfce9e8bda56a04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9112598fdefa31f23678bfecc8af1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2cca4fe3618d8d4b5f1cca63d23d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc167ec21b01c1c8a9de6c0a1d917e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ebd9eaaf6b98375e52575adbebfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926542f6c5c9a2b71a2b6dea1833df1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007cf832de5874e3392057ca8c0d857206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2173d1ab076c1f1db466a43776b092207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9cec261bfbbdcb1153c290467c09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824c8a05cb70c99a8c3a49e5250ff7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6cd5f7bffcb31a60971a350f96ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a693393b823f3992c812b6ed4eb24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8631325919f61ab05f57d48ebcba0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9dc278b99e6c523f28b93956668dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436969e960539e26c210b1b5f47accd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5f3ab9fdbd443fed749b0c9156bb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f2dd6401d1aff4c586f93e627ebb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a7a4806a9e61a7651ae154a159a3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870d7ae44a2fd69a99e44ae6878e65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d13236b6a7924c402cacaa6bb7eb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676911eb03fc9fdddbddc52701662e3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343cd9449c72e39071340537a45e733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b23a298e09bb5fd39474da1f65ecd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b596435a98a02d3cc96bad66d8ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afc226116f90f8b55be14ad05d008c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcff269f357b46fd3d1e169f3f4ef7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309263c9c3fdd6c2a637320be84d03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b9d8718e144872eff9c2aebf5566227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba42f27e81ab628a7ea1ff2e815eb9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32786c8effa812eddcc9510846d9a98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161edaea4afcbfbf68d91ed399e79ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98a3ab35530affc0bb96e6bd497bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80037a47742ed8d901f4c5eff1bc81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738900affbe6c63898b20436c215f003233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e149ffff603ce739474eccb23bca789234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2af70b3720f483b120f72d4ca6185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a394b175278ff0290a21eee2dad65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b8dc83bba5159adfd0db1ecfa37f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c0703f064523cce68fb6b29c8d50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd9b1fbcefc4d0175795c763a8c147239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108621a33219a0e9733849c1c21cdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5fe5915d31dd1f0cf13bd92d1c3e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4ec28c6049e6725f69113dd0d8c09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769f0c4356ab681378b268f7292ea75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde1f161c53aa2fb68301b952cca03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913aa68ea7e6b29c3b3de5021667f53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346506a19dba31463ae72f4e65ccc8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e66e7428ada1bfbc243d4d50604cb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6d58cd74611d1b41d79546f94cbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b953e673df8c6185df555d26e5cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8d6e975adf2b6e278f92a4a5a351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6de170d2eb808ec47c226e13a21903251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24605b8585887dfc1045de8dde1c7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606437a54f89dd26c6e1e905d8f4b32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f6533c328688421efbcb383d33aa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c5929405d7302fef452cf7ba7c2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773967100f9ccbd4d7f01f785b17d6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e4c086f5cabb777e78524170d61f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0965b196b0144cf90ee4873489be2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365281cd87707d065f023a1e3a1197b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69f4843af21afae30b12e94102fb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d61975390bbd4f8f9bfc210121a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6952b36f70c9819c230c0465daf950c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e60567257000677e045187d14abf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921c78362d5ef9c29b44207be332533264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04af1d356b85b1df24d853853c46e01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ad5641b945c44c2cff91bce5dc248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbeef71681511cbea44564d0a0fc07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243198b09616bc6ed6d039a120118e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60997b95bc858860809cd3a443761d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef00a51b6ec804a324c71a4b3fa540f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de502fd98f624631017ab069d1295d0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd06145ba163625367145eecc005d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3193a70284a7aed8ec4840bba51f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e50389cac9d66b803aeb07915d18c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54756e04103d3b5b52c6e6e0402b0e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb2cab34ea303da2ec8e80ef4d9b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7915c7266699ed201a60689226e9f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2a3b2a0f0ed2bbe08e4e21229041278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac38cc7fb661a816b00359e98801c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103759708131ae55bb227b6cbb31d423280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099834d4db206791b872ad714b2502281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4b5f211e48cbe689a40665f28540282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df876c1e8cbdad9fb99e0389d1e1c40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d196d2651f1d834957eed94284f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68d6b13ca27b3766f6749e417ea0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88041cfa48c3ecd06bc6151df473c07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fae68949396998f2aa98127129a70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069129148615d1bd09b90083bad719288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fc94d139cdf34a54414fa61cd34f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dcd8953c5d271152ad056394761d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cae46298c96a172df92d32f44483bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff2d0990f928a5721fe09e8b9b303292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84039bdd87a5d8b7d98240b8d0a7ca71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbee37cee9e86f332a1d068dec0315294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba97f4758cd061c5bb2881bd56b212295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324bc1fba3aa20f7bb51438702cc72a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12999a689aab1062ce00e50f4fc3db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2662cbfb952e5a88bca2dc255a03444298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924f4cfff5969747a8f1b5a43e6a72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7498afcb5580eefb0ca8694529488300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110437cc30f977a7983e3ae8bf5fb68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6894ab5ab2a038eaa5ed162e907cf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417d3daaf455f29ad41d4be0f002ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6187f686b0b6ba1d8fc4d5d317f13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6939eb57410bd1148ac60f397e7ea84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c959265b5871c03e265a99b7854de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac8da00be30d1dcd5999a9dd3cff7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc240ab9bfdab7c38d419747c36dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d770c12284d1ac5c2024f85fa57daa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7539bc781a246b94f914b2a403ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587578686697ef832dfe56a71c604ccb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d02eb0621e19d6db600d37b903d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc6af13563962a48fad09e41ade0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc4afe8e3186cbc0aca46a7c443f85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cbf336fed56835bd26eed3e2896e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a0eaff19dd125252f3d05246d056a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd535f88ab5c77483e11cf69d6806317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153268ba127ef5136a3dd83f68945285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666367414af791b421de970de789a45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c679cad1f18aa66587514a62ea84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ac3296497ced1969f184153e9a37d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cd6626b6042afe044cb6ba2fac9f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274916707019b5f34f8a4a2691db8b07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215b859a4fd04b49fa59b33c518390324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447c7e8828e00d00690a90f4b2a4ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e231195762419a4c0f2242b09938326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f30ce5e54a12e7c580ec7abdf353d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f5cba561fb78adc763a681428a1c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b585f3cf5983099fda2a80b3d4e6843329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6c692bd3095bebeb9ac30b48b32cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db2f035bcec5dee88c17e2d9253edb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb76ad8c60d3fce2adda27ee402399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00642ba6e7069deebdf89957704dcce7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31a3133455ebe36dd8a8e315ed9d47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271093597106981003f222462f07737e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b58cb9839cfcb44c6e6e344daa48b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b414d252f90cbd7fadcf084ea5d522337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b505d139e9d589e7c0ac8d5ef5c6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df9bc767a568c197c5b31a8232d65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e8dfc80796e9160a614907e78bd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa1fdd0be234bbc60118513d10973f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40bf1afb6e4f6ef3e2210c30fd58c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9db12a46f267aefc7c86ae6fafe972343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b1164c1cf464c5bfb08d0acb9d6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b60b98edc9c402bb1c22a7d3fb270a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85701d56a471ef477c5c6203e029cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3490097014b320762cb54af08ae6a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148917863ce89ddbd7a8fee966be0a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca94247820fddfd5f0ac9804159f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d20ee567ed7f740f6e19d3247a9122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2095009df3e59b3dc1bf1dcff44548c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f44c3d3ff044a3433e3880199b7b9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dbbe93bb00b47353fca33805c50ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1134544e7985c7c2700ef593b3b0cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc79998fc30b438e69f80fe122d29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc70c9a3295054108850d78c2a618e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720776cd4b734d175567ac7d9d77931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5f8221449a9122014eccb34ea2bc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6980f98b4abdf8d585d4d7a872c663359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db40ba97c179c804b6d4afd64ec5ba6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedaf8e1132e44c4b8b5d72b6a4d67b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d72ed2f62d1d54025212909cc84d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f13eb8e949fac465acf07b05c4fb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0705631264a376c1608bc61be380364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172556d54a4a3a21461a30f32a19108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80aafb98c83a5da248e96565d09a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083e99ea58281de7012f3c67e1a0f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207005aa565a8335b69e1aa3f58c8c52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb56f12c4fe98b097fc19ce5c11a0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc56d0447ed5fe7d64e101d481486d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131db228e7bc7e6d6ef935e06d5b9e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc9ecfe320168a9fde49cc9b4c37f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f52817e2ede53d414e2c28eadfbaeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c029eab5fb777d5308795df8668642f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ccf16088ae9d98f8d7f219a665e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8928e6a6698b8f78a84b55692bcb58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445eb87bd2209240e60cea645854610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b481bd494e247f31a47f0f22365b02d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5c2a34a5ef34e0ba7ab82e439a494379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e18aad9b6e7a0faefc4ac459847d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79114f0a1aadc0872a08fb1169ca3c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309636309857c3df48614268291b2831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb8dc89a1ad6096fa8a83dbdd424b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36bf8d722ac2a6a7788c677ec12478384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2873735e4d7e8746c2eb10ad3d50b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f0775e77d46e8f5f4f9fef6645ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65845b8978271b8212d7e550a8e5897387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3674d38f60e73c1e0ec6b2e609fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353206a34e77721671a7bb7f5fb4ac2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59199eb60fe1d31981f5833ef194a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40a7896b85c0f3e395826a6e0b952391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819edce8dbc5b99787ee503f63a26de7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ebb091e150ac0227c0f931b19ab7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ce4c1f0f897beaf01cf3fe9cb1200394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071fa41e34788d0b1a372941c4f9e14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1778c9e5e4db7e1812f08ab9d9f4596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dec458477e473b16e5686484e7444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b77b2413acffdd78cb16ecf003981398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762b5784e4717bb91e2456a50e5d66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58236b1a7aa9fe4d23444267281f937400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebccca67004bc523c35b6511eaf34d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4b8cd3b553781ccc2628e950a41b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da54920421be0ebe4b5376d0aba96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28de2f6145c435c9c80058483e0eaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1baa02b7a60469cc02da16d87e52a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbbcafb1baa181e21c0941f37374e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea51ad7e6e7d6dd004103e76d99db3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7cd5cb7fa86257f73970b9c66789408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d04b2b3dd5a01a95395dd73449952409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec750471fa1f60c7c046f4a8a1749410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7578841736489e9b286fcf46e45d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9c6e5dc064f3bb28c120633491fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8ebceb2f99129ff11d75f8e460a97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04b1f7c3010f6ae6b193307e2f378d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0daf9eeaf5e17970d1124f9352ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e230cf09d096395cbcc299ba3b17f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306cb0d901639c3b0253aa607f9c778417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97da6b10f58f6847bd8d7675d52b7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220400c362790d50fe902935fb9708a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2005eb0dbce1995cf41be207c98eeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abebc10c64d5dff73c0dc5b8c88164421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeae7abefde6415b546d5aff675bba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f9ae8f46a6ca0d92a447318c7b07f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf4d8a1002144aea1c378d7de97bd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067025b6ac4b947f15bb090071c5b8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68b96e769003dd91cbd602c86903f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f6d8f1724df15f221bc0a1fe12d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a21c5eed6db42ff12cdef88f4ceb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094c371c8f23eb4bca20f701ef38f0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90a84fb129d1b7eff9343c4e53ca3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4cf7fc8c2ee7c4c5036258d2c6d0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c97afe378da1c7c897548e058302432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39bba2c10d55a8ce7ff8feeb84d01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ae9b38e1b211dd575a22de85c5b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45718bf22ecc394b325a688a2bf2796435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae046278cb716925a3be707f52e0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfcc980ade707fc5a520989f02e3c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d99b3a5e6fed53bfe547e533e47d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cfdca190670d4cea01735d69b57a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470e2bfa591682804b7a74297f163a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cabb2126da0805e3fc8737bd066be5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77291061211e438110e0463cc634106442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5465f9e53dab4aa380f2f00a56a3a5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774417fa76e1f52b19997365cc4cf88a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d5120462b6bea89292817d64b187d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe291a822624d8904be5fd3138cdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32f2f54d5017ab447c03470383c91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c37937fbd5a9b10570fbb62ea96f75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018f3101b55ae0ca5399453d217b04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81a361065f6cb18b3fe729a0a8acd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b0a8826fc7374ee4e96cdd5fb9ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671fb437f09d7d2baa4849550a8bc20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9055e78b3b04dc64b95a734369cb5b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37fa6a6ef8be309aa044a4f12de58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649eb0745f9dc18ab31954868cf00f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f8ab21de184bd141515acd0016fea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc7943d1c01a8b16406232488a0da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543523d62c5ba40652af9e6c455264b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c046a6f28285f01eef6529e94d6c40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864208a3c1a57bfcd2afb9dd7cfba4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f776baab5e0250bcf8b0ef0897ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec50b68b4383fcb81cedb8a1bad1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d01c0739cd64ee98235760bf00ade463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1883a4f091607cafaa62b40254c7958464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac5d7c24cbc65f31e83928ce6dbda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f3a8fa96737321e5db0a0c504e0f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87fe52a2d91bb58a4a9306956054d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd729a7543fe8484981c90097a0f1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272340585c7f5d10c24d685c5ac6e97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0695f7213300577783f0634112c94c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374f3863e36a7dfb96e6246c8346d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed551e5d7c3952da94dc9e9f910ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497de45fd539f325c73b732f82c77d79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb635493c0bcf9f6fba79a93afb2b4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c49a2d8a489590f722d9fdfadec1ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c951204ac1acf22487788e526be32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7b61a9a3c4b71df4de28cb4d916e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c118a9c28e4c6f417bb6ec24d2d155c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907724bcd29291ff7fd51a95a076076e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e818e00194c9fc26652cbec0566f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485441e5b07d2128f5591c6a044544481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eff5c653e7c4f5af65b290e7076b81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2cb58b838e5226c23c3475ebc710483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf1ea2397a2a48db9efdde748dd3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdef14eb8af79463b3c6c5fba04cb31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f787b9cf84658f588d467ee1684be2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e71937f8df52980e60bd67ea546e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831665e2781bf6b3700de1ce5ce4d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fdf0673607028e95f1ed7546d2457489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af9043e78aa231ca9fade3e8cc6c8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5ebb82bffc8aa15df6a2307c722a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e244a6a32c0ef466224aa287cb6dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e75ef17c26c02d789cc25dcc8a27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999cdcc9dd6b267cf3941bac1fb957d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723934a72a798007affba66ccf332743495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f569e33dbc63b529fc41b6ea1f6dd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afcc2ee8ffe0ffeeed0c66df49f082497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e674b2a0e9e408a8ee3736998bf53a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cf2593432193776cd32cc202911d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3da940a655cb8aa5bdc272767e250500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca8a3f6c89f62ecd8942c81b57764501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0328442367593a4ef0b33a94e0ddfce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78328fc76af0b21af9d6a0a24a467eaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b395eac92eb1ca0623864e3763c2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c3314935443c1a7d2998cd392c05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ebff604781e626214b39ed784a2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c27352c0f0b93b0bccc4ef281abe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02035bdc406434e65517defd663b41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38414051fb874d3ea0e1aea488b5d5a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172644e7ae75b0b68f20f8091daf3a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ae49c40bc6a0152d2c622e709eadb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad43270f7fa87287f5d88967a214da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8fe7ab856ab12aae79e25d6fd9719513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2a3ebdedcdebe7c1adc80070d6d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a95ddd27d40b320dd3af322c04868515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fcae2a2b603c54954604525512d6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b6ab12f396d7ef30eb6fea09ab36c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e71704518c3e99d4ea5a6c2296108518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47851690a2826b2181b37d14a39aea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be9553a37204079d395f8342532326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5b342413bdb879e111d6654735be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac3d63799e6faa6823742c692b5d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9292907a928ed0bc18c35d5cbb1454523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047b97efa31c6d21b044f47a8a4bf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b0038709388399e5d1d52b56fefdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc05298036874b9c40210ea2764ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b0b0271905ff02ddf99ab27bef691527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a923829b3937f6de2b7114031c4d92a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b7874c52978cae7ec4d3543f4877529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc71f9240c85d466e79095aa2b363530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441da48573baca3859e74e444af2e9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f58d488b953da5722f950a9d984ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94128abfb575331924261ea85e6307e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6683dfe6f3daa9e96301c6f979def46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afc57674fab30ea7e47b46ad958df5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6e1c27a6f2ef9d64915cf66e54b28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7a2b27835122a15dde90ea7f19cd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e518079fa16dfbc150404844ad18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea92d05d3085208f8291714e4cf1c87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342d63f407bf6fd20bf397475d03d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834c359e9127dae283880a2a52601bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6cc1309ad6946c751384fbc00e24b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673cc684bb7455a62ae1f49e3a53c22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6c6c5522d75fd052c17da21b4f27b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55bfa3c256865287074d00b5b4f48a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0e5192970b3a8e38af98076e50f66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80486aad36e16a9397c0331b90cbde3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57d048f30620a35c09f15bcb613bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2fb9553a86970e529c1fed0b246f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff80ed88c862ca8040696bfdad1d2fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468749b0ef974738a92e4929589bf699551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7be134f265b8d82c4683d73649664552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d598ea58cc45a9b96b26903204cba0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e720a8822580abc8b4715fdaacbec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39133722ec845fbae0e490dca08725bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c421faff6e2138642382c81a3dca799556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b9c8848012d9ca287b394125f590557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fd562361f5e682bf4f0e98ad8270558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef27c30b1546af3b4f82513c8043b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9be85cdd14d370e65fc896d928e877560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2027cf02fb4fab637e3ca4ab029c552561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42c0b33ef71f3ae7dc3fcd1b12696562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a4e53128044a9a809f30ae54c3b1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be22b52edb4ebc5ac6c28497367f26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963754adb3c4033c6b59e8af42842a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6074ecca71dbe20ed65889b06263566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17fe06a6dd086b2cd238d9880a713b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc171b1dc5508eb6dc840a165eeab21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb8997382107e8c3dda5a10b837195569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a1f1cf01c900af3f7eea57e88449570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd00a0bed3a83b62dc2867e581d1023571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcefe0bb023849bf7d55bd8c3f1c85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cafe7bc87650b015c9d0426127c569573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860dd8f045852398cfb5e6f297e887574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84bff296b08719f7850ee2c9e9779d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2955edf2c014a866b189e45efab29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e20fada1bb86ebc011e41e73d372577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692774f4981e6c9c03c3ce9b9ca4938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155497a9f0b125ed63406fbb1691112f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a93fc95760eb2b16b3e8467242d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178684135ab658c8c6211ba5d75683d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa986c66f074d6b7d44f5f06551a86a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf529e313ad46ca9a2ab43efce30ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dde11a56d51e5043e5aefc506cbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de3550af1117656274885f86c5144585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6eba3b70bcb89ace05da263e0a9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc22402dc2c77d3ca6e6001a85de7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f5d8455c495820c8e6d98e8fee84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb2080a70a7431155882d7ed6c479589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e7f8a409d9134ca94b1ed7b17f0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee1b8406c21ce2b1568817c9755a14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e43b5283ea86a950d312f20388f8d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410cb82365cb2efbaaad804c4028b38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9212380f60f5595e5fd3a8018965f6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328bf930339fa2f9f1e9640fe5d3c93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de0f8f5292d9df03bc49343e99029d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c05f5fd8f97c7d39352f9bf6a79e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d6f3470f23bf8e47a7ef4bf9f748598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2316588c2db9bce08c1210e4363cd3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062bad52b4ebe6100dbd178609d4304600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab589172c21e2d27a69e360b2bde61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a50c252f5f4bc49b01c017e118fff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40248e0b0a02273cd7986e0e8ea4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd7c08a1189055de7bbd2001638ea1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430180074f626a1ac89ba978710bae7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfef2ac7e2a243955d2fb9fa108584606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5ddc1e71e846eae484370628a329607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fd5bd2f5df7f8f14608823e24d635608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6001167a8931eb19092d645ff6c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddae5f5480f9e8e59bf09f698a0c1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c21b94e310fe5d8e1fb00303bfa51c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29771782e716289ef0ffb4727159a2e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d4b05a68a6cffb1a866fa366266a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd2c90f374a3e391b02172559544e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de0d7037fd3599d40b20be6f6043a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f165b8efc6ea854b7e50233de8ee3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b577dfe6262d2c3cd49d26fd6d1cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5e6e94a3dc27ebc17a6f8dacf37f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b034e5124aed7cff91b4290e1e0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4797b0d769e783bd07167845cb7eae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dea5b682712b06280cba2cf24e0c6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18268655e273569f6c808b2cb83796622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1725de0755d106b4f74e74ca92853da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1bcb63113104cc695fa5cc31c8b02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472dd076a8dcb58698afed11b1df204625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7038d957e17f459375874fc043094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a638f002adfa52657d3fc1aca60f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f8008c0fd5aa2440dea89575ad2e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8272975b91c1194a95cad0fc48db37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6e507bc0c0c3a33a1bc2bb9c74cdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc701174ba4db867e11e4a767fe906631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b2ec80cb7bebaa529692b7dfea4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0df242b9a00173decb524f9315d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63387c0f201e56fe9e4ea5c99d069ec6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb63642c1ce1c1ce6cb8817bdc982635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be73011aa2213a0bdb4ed3e94d3d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3aa658cbcd87990ad04a713cc0bf5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104cb9d0c44808ad6eb7dc212238492638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335978ce0851bb0f8e1a00969680a5b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc52217b07ee4d4c6c11f23603f68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82b635543d56d07ff216ab2542bb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf8399ffaf474b72510d1a4f002c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb02802a640b5c46c031fc163f1683643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d0583bc39f08e8abec28e0d3a492644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7a6ed73d75f13fe496ca44cad42b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e09a17ead5187417652372e75265b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79e8f5d8df4345c06e0ff3e68a311647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22004ac22c10ff84ca49a6929bfe2885648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f2247f3ec0ff3f4d63907aaf19250649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39946cf0b293570fddbb98ace82df686650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616571c560b40e406a291750e3268c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb427b4d291234b6806f3f9a60a5e15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729a19a5c6d605b62ef9d361ee147d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84716becdfb387f54990abddbb5847b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ab7e6037f12186d6d25d34ca22c0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b16b63317786e3d65d51046a8cc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e528ad2ba6c2f65e4f2388f47a9867657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b75c657e9a7d2338d3c51c9590491658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3f2605ba650b30c728e10260a8bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e0976e7de50baa749c9e2f27d934660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448ab086f0067cbfb671146c12df73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecef07d6790ed3c8b135bb2ddc384a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7365baf8e02f9d7e1d3bb946848d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7326eba8bcf48fce6280036260929664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74ad8cb9fdd2e0f90d5fad18e92c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5615612708269eb443075485a3eca68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae9870669fdd2c9a37dc5fdf74e85e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2945308460e947317d13d0e1b30d5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b087f5aec98a652fbe304c0ae8db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ea47a594ee2f7320adf1c5eadde4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce817ff28b9d118cd016f9d503bb77b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9c74e8488513914ff53ea0a03da0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f38db46bcbcff2596d3d790cc522673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e8143728189ac158a377c8f87a920674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108015a04099c2da4037fb08804366675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f458a2df59d1bc1a012f2568972f3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59794608dac771040ea3186e23a8c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6ff39f3c6e93a25b2c749bef0fb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0db2060c2f28dc18949686c64dd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d689e0469b293813eba9605ca11bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaddb405adee3d5ff316c3e2e1f3cad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dec5168df9c3f5508f658eb8f7d8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cda00dfe73e361ee2fd752f6d98bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4fcb5351583d9a9de6136d90c8e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e0416dea6fd03bd6ccbe0efa7a715685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e78a83bb8519d713c71043a9df0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded31ff57fa6e936b2a70c7ba80155e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2520fb24eddd9e71b91c612ee8c0c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587831c93dafb61a4b2e5d791332f70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe8465b5969a22aabeba4e060a9bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57e531c7e1b16e58257c08ebbf2b6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad4070ee6b89a034bf8411d4543fa3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff2fd4a30d2821936464857d8308cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68276bb1195fb82a549c68a626e6fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ae659468fe1feeb4909a1aaa5d73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950dde7f731d794c24eb64f3e91f40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708b982847a12434b3983ec7277da2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838625c0749bc55036751c0f0d8866a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba47a1ff8dbd56d0b554a2208efff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc1256afc59195aa0e625066d8360700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25b2012728fc9ceb9ec716fcc4471701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e3ff82027c702de737155e605ebcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a3869efbb5b606d7712ff6b1c872703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32a15c678bbfc34784bfffbf32aa6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698f1d249e9d61b7495d25cf82fc00b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547211b734c56c161a646b09b9e5d50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d3c1550d4da64ae789429ee095e31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e9145caf7bdd8e4ae2530ba2f0be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abfece59c991b84be9b60da22481cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9246d664d13841c3e19bc8b1538a58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c94371e3efe0566821163117ac4b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb4ee1d8e15e802751f9a9dc690bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083cf185401feadbfec41201f5bb11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b091b2fcac358cc21750f53587cd87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5f7a77239c652f4dea55c4e9fdeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6531ef2fb7df63f6305e7601266db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa79cfac7da2588d967839740e218717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf1e3ebd29ea149cefbc23450e168a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e5c613a38ebb150742df56b1f000719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795e183014cf5a93cf47fb7cfa8e87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42384493f648410cd747afcda30cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef041e3b51a39503931b97f26294621d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fcecf7d2665c0e7c88cde5dec6bc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe8fbb2a1bf6487297a8dc97e4817724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391cde96aa46fd449845353292669f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff848879d04a7ae7543a4861e5c89b5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe86637d95b7adc2f64694b98b88eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dfe40f0f24ec7ebb0147d95f60e22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad527f850a86ffec978d856e016259729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb5bb4c13239fe4c53d4c8f53db508730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac10a65c4760e7cecf9f3ca9868b6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a0f9440f06184f154931f77800bab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976090708e929535034222903c2ea6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fa0de9184f0482a03e1eeeb9fa07f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd241ceb5a9a57c8021ee7e84acae90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9406a1f303211ea664b393a6e7843736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405343ee3506c3a2b35d9264be93ca2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7469fc098f51768b6e3c6279f7f6bbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ba900c8184a106032252e4a36ea0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb8f889de7f5a2e0ecf5311e931633740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2ffceed473d1e22e5aecdf5b123c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999cd12e72a9698d73e8299c3ec5e76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6619f993d78f7ebb061e1e68767e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8ca6e737a51733d68815e04db856a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8bc0b8d44bf3c7adc5a430f99d22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52848456e996f0d84b49ce75c1bfcd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eca9288695dbe856d78ac487dddb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ff153cd0162827e4670a4204ba53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573a82f41942b983e59c99121777b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77936d0a3d9a1436d1e65e9f5c70d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2ea316f58eac358a28ead42e8959b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa317802249e4ad1eeb467273510e92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98649e1ed33e730a6a7492b93fc18099753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad1c19373b6811f9067ac46be7a28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab12704a8fd9a854ed977a84b89169755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da1da1cb846e768cadf338de739de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4903f6947c21c65534f19c9b6280325757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef284e68fc283eb03eb700e9fe1dfbef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0b89f17f06a7225c4410961eba260759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845875b1fe0fd07a34f4224c6a349c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cda6e4dfcb4615240c2824a1d09bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f09c43cede2b35d9843a617d6fc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2e83c96c60da93f329f14e1d26514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbfa8bfc58d57bb77d2be97eee30125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a9386b5defe3d6620e7c25550c6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf9f4d8251633c365a59a471c3f6557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e5e65be777c469b13faefacb7a6a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4972314fc4fac93ce4bb8bc683b31ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e17ea5e2f9e792fe19106e59a648b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c22e563556553505072808b32783611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f32a1f9d5365d2ba852d63c87db39912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe5b0b6c036abcfc5109a012cb5a3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e0fd4591f88f63e6248d78e412afc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff4dde5114a1692319fdb671f71a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31668a9a1ad76d9f26279a9a8c97e06816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a60b24a4be6c052961294e2984ece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a386b2ef63d94a43fde5dbc5082a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28eb0509c8038c0e0043e0a309b9d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0586ea778d37cde7144f2c67d82e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707395bd891407cae87ceb3060ccb21c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24de6217eb74574100db46a100046722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476c06236e12edd4525bc58177354ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4bde88f3c1c23f0f2c63cfa83fb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163fffa503f16825ab9f55cc0dcc8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dca2ad8e98420c33db6d615c6477c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e02bea611450f1180a235961b83dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b713a82f20bdb7df14f89513d192328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f217f7f3227338a522419d8b16389829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf60795074f42099a208d138803beea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996add18531b273e425bb0d8a59aa38231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e825f36912ad8b4c742e5f4c751bd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4178189bb16c9ef8519da051fd009a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2473f862aff23303fad76742875b1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87586f606cc4218f83930d2b2e60935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a7d7a22d139c87322d56c040e9f3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb08c1b5a44799e7a2cb1e3ea66090f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bddfda8391cc5d489c6b497b6549638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9144fd20965f838e4b7c46b678e7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080da68a624b3e0301ec382024a877240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5ab6e5403aca7225aba322105ba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425e8e7f45e846ccf9dcfaa96481d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1325d8e89dbd79c627f4f769590e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec4bfe020e4674a9338fd1133dfd2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3192525ecf437ecfe9f1de29d81845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbcc69fa83389f4a2f14c30ba2ee1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b521408331dfb2ea175fe4a900a15647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c849e58ed1794acd2848e2eda9c27648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325979abb0d4c96fa417d3d242cc2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d121f20e09bc7991ceb2edc88fc2a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafba3f6ec60259436f11a29ec0e7fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209a210525a7cdf3c8fc82bc33d52f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06687f8f0cb5d416202b47968bcbe62a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f29182e95de49b66f01004f7b10854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6080f479828c08a7b578672a25a3dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5994a0f4ef210433b6296a81ec0cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506bf647bd71d7f89cee16b2346a53d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2df31060ffb51693145692c625fc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eedf673ea42ddd60073f10a432bf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92b05544481ba7e629d92a0c7d184960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292e129ebb6c4ff1b240c75edcf3a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479420e93c3286f035f5853d41893a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01603b28335066a74cb2734f7079c4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00445445262e80e260226c70d74045b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d62cc681305c042c61e627934d5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cadd21f4352f2b592e37777d7092d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575523c7e340995caa14afa7f99f9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f7b2b035deaa2a4efe3dd2c0992868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9656b8c2d3691962527b55753cfe53969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c603db4ea7f64c0d2529c4ee470b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05602f03e1a4952e30ec4563dc1b5b7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f128101fb7404e2dfd4b9a89415c5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19fe152be13c1000b56d5917539d0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8555de50658b3e5513183e31a0b6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268636326b7e25a6446c6ec847f385275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daccbd4608a4dd3a6590a0d31fcc0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819a0b65a4c2b2c319676fbb59118477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a11fc8d7642ab3513d97d3dc85159278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93b0822c6570cf3cc57531530e94879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237008a0cd542d54ef609a050db7a24680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4fed42c30e3663cad7fd8c116a9c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c16e283f1574a2a193de19f2c46ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118bba61b6d5af62713c22b7945761783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa3cc4e84d8cf6f772959d0c31f0f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6a2582b687261d7bbab0be167ff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c75c90a87a4cf5f3134e06e14e9d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270533bcf6e5bcc39130df50ac9c1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd38d0bb6f3cbe1a2abc2efb3ad58288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df862293b1d355da40c09689026b3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926c273017b42a9db8d555a351d340690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f0b48732125c5654941d49eec4f8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309bd725073f4deb241c7e3be9279d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e00b621374fdb419265a9abd059093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9eb66bcb9ab2303ca962430c468394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2b4581b9464d32ff6d02d7956fd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b5e3469638b64fe4d6de148372f2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a586b10bbc5c5c4c6a6cb2615b1dbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ac3d43b4fb28297234f9ccb189bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e6ac3fc3a21ea97392a9a5efa41c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba920b074a18d6f099e44cd48e76744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb082850ce166d8215a4caf56cdca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6b6725b6b9116596df0702f27eea9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db900b1b17fa0ccaf66c4a51401f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd7ee3095fc3f862d16b33d489dc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b0b1d05cb16a75de1cbb395d0c1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c29dfa4a60b9febab2fc744ea3cd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb0c8e3233cbc0ca66594be3ca759107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f694b7c9fe14bd76ebf16c312e13e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8347f7217df242f3b697921d2e3127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a86a272dafd65f86f5dd6be077c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23cafad93874d9f88c614a6527d492111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313a75a65cbee0e51bd76b54213deab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9072cf9b0fb818f446e9346708879fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5151c2690f918f2f6c5e1fa361811114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0662f2bbbb431a1b426141876738e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e56de6ef0a9baec3278020d8efcc15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bfd414d7e868a4c26e7056eabe3bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e12a186438f9a5ef04e5cacc24e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b13fba22f724ee1897daa3c1ba7b16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec836a8a603598f418f48ead12e19e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b617bd802d00211d74c7257e0d1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a82cb8d5a6ccfa949d7ab9cfbb61f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cf1bbe5420a285de1d6510027dc81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9d469159a1636d38cd3cdeb917351124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c487e90b938b78e30d3f291acc664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4f405a63ad01e608b29a793dc3ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae62c531ce3c1f5fb36f9bbebef76c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0737a58af7692626c0c0d22adf84c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7b56e9b13e0a2f185f8d702168d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226238b44d852017b8b682f88ab313130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d1e57d12f823f36257f0e88dc0382131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cf194a65709d53adb1748b329e5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268236a3ac2a69d27fc41f80dda44f70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcf97b87a179343c656d9bc2c441ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7a5a3bdf8db922a6794c08ba2f7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467c80f2a6bf5ac19a0259c08ece77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3f49528f310c2e9cfcc25398731e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf914770dc0e17745e9b603689596fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676a979e6b851c55d437d395138b490139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf120d73bf0ef06722c0f27d1142f4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a624262a0c4dc2107867a767a4ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea71b2f5f372142c974874a2d72888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22cd26cb20e1ba970d9d78c5bad206143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376cc7525ecf88e494b707b5f983b07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf72f5cce2dccfae9da3a5109a0a3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa69979a372b13cfa07dc621f049112146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32772450b6445fcaa775dc858b1a4476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f571f2b60d766501e9d907814ea8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c8a7d23d580d0ca51cc1365ae65e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4dd71848a1b4054d9181c37c6c8ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36461949159001184072eac06ef90d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e583c3cc4a0283f15363b451cc35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03e7a280b543b4cc5386fc244f2a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5494ca0a88e6805b06920656e85d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7975f01b0c4326b587b4b0e2dd9b3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f95c8cc2e0470b54ea1eb2183a19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad818c9adaa3bc894e03d1e04854b6dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff8cec97a68d446fa324776c7c851158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435106f14c748adbbe4b6d771efa845c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2cd77a816956b065a7fb97992f550160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6109943c6bae8c527a86c85675cf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05fd6b4b63623c95511c68ce79965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151bb34224c0e66d263c1b02110a324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60eb9f835fb6159cf50d88126e03f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88c0745939936baa3bf6377ad2da2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24574fb45eaa2a40be7ec056759797166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f390bdd7a4c0199ae1dc0650a608a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea8f3cef3fa6afd9665f14265aedde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223bc9f45c47bfee52ac7ec256d8c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb35d0640e030b2ab68d7cb56be861170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f9adf789210c2e532fe055404a85b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a001c0853bb358cb0b75505d4623a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c33f4be322ee617a5bf08a67d42e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39665a874c87316c1e8b6fc0792f64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85052c440ce573db33a0a8a82e2f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de32df6cecfd409c1a0d06e943cd1da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e3aa7ce5bbc4736c2a5ca145dbfed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a32740009d5393cfb6a36ecbc97c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943c2a314ca6b5dd518c8946db85af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a332d706415ce8f5ee63a6e15c57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5948692267ceb73746d78c6dd56c94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4114bfa06de1862560ff68ffee0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5390702b976466c23617297fb11d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f866f4860bd5b295f225d086b0cab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44662159848446e3ff802b5d04c6a0a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dedbda98232a41e24f2fa17c8d332a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb28d6001f5db63a1e5e35c1192ab4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745fc46562c7d0835605905e0e691d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680543b93f928e8e482fef74b605f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6bc981f8ccf33007a934388b0552e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3cc3a3ada06a81cc02c5d060c9729191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90fd36951611b60c0f99523448e134192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a3e78fecf730602728372a311cf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7d65607e24fd9d27c412c53c9cad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c44848d829f1d84f3d4eb0765c11f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17fc095ae3509329da18ea22ac000196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c31e0450c05867bdcf62b1edde8ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba82b3643c5dae686f92852d6fc85f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828187abae1f04250f596d8eeabc08a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7890f9544fe59ac438e6aa7c34732200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd67007e8f257d87b2eae4ae47dbc70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e0fb705ca5197eab2e36a6cfcc50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbdc932af4b0a1a6eaf35a29fc71db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d90b66b913c183c9ac2bc2074d2aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b219fd507f3f133681d1cdb8c8637205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f850f9e5cef75b130498a2fce854ddf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f017ed393524314a69bf92f73641904207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5479455a0359793e39bbe0957d86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e60bddffdacdc1319a4ee49b8eef5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9985be650085dc723ffd4097f49a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301afd97323fa1281206315beedc8d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0cc868624ee6c720d0e79842f026e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a38b6f4e56ba8b0fe72bf29b09c17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd98bceddb69198802f69e84eb675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8281c274f54ef6b2973e2c718400215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc032cc27eea42be21a05bbaacf0f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb59166ba9acf3850a1b7d28b5d46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a29b8507e32c78cb80ad96b6e01b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16049294b07ac7fc9a4bc3a4c3c6ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ae0b989d0556b0b4c19c8af58a7ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d7123b89880d15e273ea976d4686221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c9116f4b3f871990b0b835ebc0fce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b053c1c9811fae133d1f2e0d5d33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635088e973dc978b5ddc213b587777e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8687c1c2e50dcceecf83683c448526c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2839f542a0a96748c43cd5bf90c28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa057ff6b33598c42b14c089305980a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d82304a9949ce0893a35a609ad536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680feaf13c2f3bf874a83218485bd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfca51adf299f2970c8986764dca7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c225c7748e1de36636f1da601ed2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c42db9e089819d54ad03cf909892e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6d391ba22cf37f2241955d5823d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c46705c5f03897e55841c1e73ec1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b7a55d63949d15d0a7afd3025b1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f60865ae24ac95862c39085844379e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff0ada2ae13a699bd027e80c74fbee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf139a97e2544fbbc6f6d5c9d95c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6073b89c4be26d28468bca4aa036b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc9277acf1bbaf13aff4afca6b2fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14732fe32cf3c01030d2171be755ecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba781723557051a27bba3b55beef7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de0fd5282c28538a6ea450135a32c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436f9373bf48f6a6b9272e20161eee8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57d92c0128516fb00a44cbb56fb81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e861d134217b3ddaa8b25935aa68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317f772a9f7367ce86d7783b299e86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a43e2b777c0ca56052a51a5e6c9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f65abbfda613c5b2da635accf09e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97df63588e12073ac7caed165edebd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed466ea9e5d467d51bfc8ce8eb66e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b86ecd045fcabcaf1cb39d8a0ebf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4426e0e808b04d4ecde35d3acdb1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c43147ad95b1a06071e674153bc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525930e4a6e577b933d1fd44c1334ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d097d962d826e642c66da7b8232b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dbc7d20eba336f25506389322f10d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4a14cf8edffea10466b8dd95dfdb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca9f2a85f6cdee5d93fbea7819fed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce68f9c4269bf8dc8b9ba91fa7a5921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310700cc5eb9518942a35d6a1ade74fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9ad000c64cbb72143f8765cbab4ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd676ac52aca762e8313571415893c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ffec96db1d91ed0c2664981b63e76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7a72fd343fb31c21853d743b692a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b298f8d8a88b06099e96cbb36a6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe422f59d3f1eb477d25b0c8e5705d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12c058a69be6a90c3592fb5b90195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95576a1690415383af4c8d0e1ad88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366339e0e00640af4aff4dd27662cdf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac8cff2a0741204ce96a8bfbab075271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464edba2a7d4de1cf6c077bde61e8a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfec69cda41bcd6d47d85e247bedf6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021e08342df10b2ca187a69c062949274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c703de5898b87185886b411241163b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e407500c22b07bbb4f92c169cbf662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0a4d77bec190c491fdf664502fa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a205eb8438df9b9931a1c4cdb21624b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef25508aad2db88be7bd56c5aafd44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b30975355801a22a55f6d0a147f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325ced37de9604a2be98368bb7443b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e68dcf8e0f4d4b68ffc24b0eec40e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ab23c8558346010150a5e4623a56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701cd04a9fc32eabef435069ac97878284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254487ac5802eedab71bd6313b6f4a89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378491346769331c576a9baf71ce3ab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448cecdf0b52525763742e177fa904287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e74514bdc8ba6a4e2f6d8cba339cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b308963a8b5db59a038794184092289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88437b1c5e4ac351cb08751541cb26e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7341e86b6f3505c10b377fb10eb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cd622ebbf3f933c26e39bfff8a85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44859e8eb342f7e01beb01f46c3d6609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffce0a5b6c44332be8e6005cc57adb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e7b8b0996632d8585f4971140464295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353851029712da7460f9ff3ef7da5a3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a10792992794ec1e21660f2a9880297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496571e7ee5e90fc66ee771e74fcfd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae0056ffabcac7a78261f2b05d6d81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528210e92491813f2ef2b87a864cdc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8715982535f9af08ef353d28abcf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28928d7d53229e670bc89ce0ed5816302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ad42777bcbc9a6a32e082e9d55eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb743d69d8c70cf76ff3227e7c8a961d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b942a04c613061991dd718f157e470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf050b7745a41786b1d20e6895024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2717b8e61be09675c03dcf78d47b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6212d758486ca0320c9fd9a6703bd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05091ab4717c9f59147753005cf68a70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e854e198d5bdc50936958b94839e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efbc750ddee15707cecb19fea65126311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47839c742722e7134c8601ac5cb2f59a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb632e69d3906ccd8f207bdaebc21c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684564d08c5330677e3b05f56d25593a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185df005c50ea738a2c286b682437df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e324f2229fd204762786514dfea2c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215209440d7e7c4dcec5750b20105d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb1d7066db01f191aca761c6ddef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db896f3a1ad6f0ef2b26f9c45aebf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b814176a070ea799f9c539758d2da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6ba0f1a614eb3f46a0356bdd66809321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b945c8fa0f2692dc395c813393471322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d2472cf5334d5fceb1873b916bad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0b8cadc0071a682598f0160f4385324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a63ccc7554127a471fd80953568867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8d30980c1ddac3b868b027b95da6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb88e3fcae976e48bad915e2109b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ad551498fa727d9438d231c7eb98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b04e24a7e8a73baee62e1e0de511cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebecad2a45bc145471bf0a90c0ce1d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab92bef50b7251a48d1baf0e1da3160331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9fd87636a224248c584000cf835e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c4c951d1b66ffbababae34e49f5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d256e2b120a9287f15527a1955f262334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57e661ff6e93cbaf9be10455187dab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a2e4b33a6347bfba78cfd0abfda4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca5cb6b700adf1fc40ffde68d04d02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf10a02f72750eab3744c919db3e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61cac75ac8c1234ac19e84a3a6b51a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050507204e6c03a5193b6c8644c9a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450b5e7dcc0813b2d1604529530e82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e0266965d81a7705a261e248ab5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eac1675304b68d09acfc32af1fb039343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786d9d8e37d7254967365cea25b330344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8181495e16cd761167cfed089fa4cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0212e31d79227c56a6420ae59c7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8357dfacfe77ce7b47da37bfedafed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea81d9c37f0bed2115eac3c1db068348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249dcbcf7d69cefc47639ed49a235d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eda6c0eca0632d205fe00c91fb858350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873e19b407170e044541e4ced3d5228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ea1966efe5004674a2c7afc4a48b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b55925bdb45db3d47a2903a24d2b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29371e54f4b0bda04ba0574d9829180354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe19cc33cfd0f94225f80e26ad3766c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125402d9b85fe66dac79aac06bd47b91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d4d9deac3bc597e6991c2eb150b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855cee112b1acae0ef8816a7b3fc88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb21b39ef813c83a5b5777556048d43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc0368ab11d516c29f37021caa998360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801cde015a80458a8a91169963810c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f069bc321111eb2562b2b297a0ab13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50acbce7ecdb9467b53efb411ffb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed0adce19d9d605f5491f2d1832a10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef1cb0f879ca03ebe08680e038324c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7a90ad0253601686adbcae8fef68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4895d5c44323f735e014a9514d594f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1779135adc3e5cbe56299b6535576a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766f386c74c0ab5377d03368120e36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6c892446c7a808bd295cfc36ba8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eee2103611f4d5cc72526a2714753371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a565c9a552f03301e7552752a16860372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc435d51f1d3f8a841f4311eff121c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae8ba7cb16ed56928cedc08be26742374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9dd8aa9af7bd296b410c2467ba020375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b40bae77db951e4fc644acd190902376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353370eb62ac0c6314e72c04c8172f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f546be2df681e3bb0d2a95125939e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5fec540e821829babc3f81953654379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25376ca1906f7bd7e31de941255441d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d077030a6437f64e311005222a2099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c0222714633d71813d9926bf6089382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c4ccebe9f25b4b5a3c845fd0bd6a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e56b3e432d7a951c99ecf322d34a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a461bf5042a5eca9f1f54b188f42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7a2a3a66df6a31d45e4f8fd6576a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564009c63ccd86212d931b102e2c6ce6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e0a52338f4097d926baa2ef7863bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337bda80cef8f6c3baadc134160e765389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9af0255e36bc61d5b29161beeaff3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66dfa5d891bbf2ce0726c69c944f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57ce339b208be89909e35dc13e8fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e95e0157b3a500d39c7eed4b9ea3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556735e21db0cabfce26985c67a8a5d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d583fe906f2cc3a9f8534d1681052395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd8f4ad6d322182f3f1c4a65dd04c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618bfc7beca8605a761def2a17b2698397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d55cc44a7b3baa5729df2c7996dccb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ab1fdd28ffda41103959459f63d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b5b0eb0eb8d7cf85bab156be005c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8fef82154fe5fb8bab1d869499d6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19d276989419c4e3d454248a263f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a66f0f46bdc05845a904d1332d3fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a848885b707854a158556ed70da5860404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b11f3e063445110a2917c7fff388ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c73c8680f6e6257ee08c0b7986af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af34e469bca789d8223bc448701cc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999773022d4583a16ff508428ab7b003408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998596dfd129b66119f00a2b0b31e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601feb37943d8a4d1ac206a3db0718410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bda9ae487ad1997a48186ea7dda1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba3f05a254bfac4555f3129f6936a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1fd13aa3b9fadb7a8b5a1aff987fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71be90d185cc94fb297574d55d2393414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b696200dc001392c3433889791afc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb48734fcb8e57db9b3f59565bb44c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c740dea0680df84d73b5c347ae542fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66dbd02ca34dd272db65b62a2d2e05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e1b2e909380be5133663fee5e4c1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98759bb4aa7a3c9f902dc3f5be674420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d5d98943ea65574fa3708f176453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee6b3390e6f50330eb5e7623968466422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b123d8c75a3cc9bd4eafc4d27e72f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe4a0e8b7d04f9e6fb6f0ff489e44c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641da5144815577337fdfc6a1ff3220425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1523315e288141f25d7e5db40b055426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095968dfb2f63a59297edd6e105cded427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d2cff9a54c41936b11a672b024c6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d8392fee612c90c03c31fe6ea046b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5973af46838420775089a6e256da3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6077c5730dccb0939c0563b36897f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccc39fbf97914fda0e096030fc001d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150e8683d342f04cd706b89dc4c4aba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138163a417d9572f9780b646e1f17e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d09d3e490cabf237c75a462ab4d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396d5fc835e87597a4149266cd3a46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd906fa0c39f3e2e8f37862d92fee708437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bead437af85913a5e857e6ba343e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eb7323015dbd310c8917e06e0d30c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f1499da2e22f706d364df6a3ec15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10ab19f58a1154c5de5d18a45f7f3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c6ea01066ac7cbeccd0236bc65626442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb9d88b9a77d0574128dbeba1a991443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361e7f28067ff100eef12093bcae6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ce8b57489603c5a79b1524518eaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af45aa8dd5f937e06254333390ee92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e36ff600ca7649e594ca2fb8b06633447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48995be14a5c4ab033f0aa403b7bf47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bfcf6a547c5172b55a302954717a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe973c37365a0f45a4972489bb53f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d0f26b8f8a13f5447bd32cb05e8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5238ff74f7e7284fdf3462f3bbcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22211cc04deb809cbd297c503814bbda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e32bedd9b0bbb169b704ee26f187c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289cfe3f866169252ab524c45316bdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7bd6f93321e8096b438b1feb4e219456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc020dcfd02b331329ced5f5d78f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b7ffcf34911af590f785f7c7dbc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f49af1eacaf3f33a80c6edea97493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635987c23f51800d47591741b32e3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e33393a5592a5faa5500626912f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd50170fbac8f16e78b08aba032b053462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5708aa943a9f78cc053c5d32695319463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d111bd12f437a9249a66d4ba15a05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1d28dd509fdb065beda5dd7d340a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c6e48a5604cd042c7ea81de4174c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a851e31b392cfde9fe9c658c8b652467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a208999bc30d95c2b16d4f17642850468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da349264b5d612f09b162c741b577279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf603b877daa30cdbfb13993f14ff24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aeae75bd10ef2680b2ddf2967bf40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1568bc3803d9c07555aa65c9041e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e6fd43b2f71cbd209d915581ad28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e58c0bd2513a573cc3629263d206474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e03fd9ce585405b0cd1b6d4571a99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c898c6437617f6a3d07580cf06eff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873516f955e32b314b402784015b2075477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b9271ba0b2d6f3a0dcde4ed229a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd08f19cb72b2621a8973bb7b2e81d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b20804b7cf40d198027dfbd88315480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c471125767480321fab93e6432e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d399ceb8c9b3c6eb0abea48f9b1aaf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf63fd8e49f5dde34c30b0ef94dd4f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6495a6c0ac47b61d489f06e95b42f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac574c427d242dcaec2458901d2f4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b074043e91ad2942af138d25ed025a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd12dbe39752f805ea28fb65735e91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d60c1988cfb0f1d87e5cfec4f627b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8d6137f99955d2aaac3ddc546412489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26240ac28bedea02a59e5fadeccbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da11d6a6830b571535d1ae2c48da0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247fafa0c88d10832bf3eba967114e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60eecec090e8306f763ce4f846cdaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3658a38cd85e523612aa0279f0a4253494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a89df57dafaeb63f23dfb31e186f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33603818cd8edbafdafbc8e10f4f366f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db625eea83742af79d33086cffedba3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0787b3ef05d3f3bb02620f3f21ba1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f36757369a4ff2f9884fae5365cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368307509bc1f0fb53553bf0fe61803500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae5da02b307d87a34e40dcb3a6e19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5c1dfc08e0cfb3ea558b2fa7d04b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8924cec1f07dcd43c2f3d805fcc5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398895bf60cfa2510b06dfae914f9ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f381c22b1493d8f7c3bcdb4871826505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a53b7f8ab6226554e4355232d53d4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361194890ec45b9247efc9d281d11d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1b27a32be80e28c28b00657ebe7b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d540bf7c4c0a74b5599a293784b50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55808e66a61a80e0c37b5790654f321c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021640c17c7b8beed8efc71da7665f4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3fbfa889852a8f28d4377f10e53d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9fbf8de5705c5a051199e49f762e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d92fe9fcdfaf0e5c9ed03809ab09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a0e21499f0686be155086db3584e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55f348b672c429836104cfe8f6fac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2089723a92c345e3d007458f53622517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175f6a99f5c06024680de90e9d12301518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b42ef4014b116c1262410359c8a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5d6e9c81a6d7126a25b171efaadda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad903816b71890f2b089dcaffc54fc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc477311a22e26f8a40696526a004a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4fb4f9338aa6396190856f5dba594523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f7186a2f77f6c70405b09c60996e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c34158e00019b602ecca880a70e830525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53348214aa34b89c71855976aa1036f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15cde11ec5d5331c8d3640690c63ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c77b62a540bd3a782a3b147ce63c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe2242b8216618bb4b470e8e30a30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7a91d5b01aa10e67f6c2f85d5436530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf08741b3de99d9c47ee6b2af8852f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f4d21ceb22818aa193ab1a4a7d7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb0db075b9a8b45ebbe11bf43f2fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d6decb8022885b7f24f4d9285701534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23d15032f5876c31ff49c8f3502f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d077c0e402ed634af3c11ef67512536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6cc83416aa2a5eb4c855d14d61c27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5594b67ea810e5266d52315c903802538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d659f2e490c1a13f06e298ef4ae47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126a182521e74cb0755a4cb05043ad0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fab3f756fbc686945034d3b29abf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2f42a5ca45d6249e98d52c78116f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8541e92af790eb6c789f2c03c0374543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d84880559857fb3186161099dc3182544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb0c92dcdc4b29ac4fbc8b65fdcfe2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b288d98b5e61abcc5d1e9a4f33cbf1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d065b702dc2bb4a9ddf294a1c744351547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf959b99d499d49300b236496ca185b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8b4ab9b8b70cfeb2b43af0e0df36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d3b302eb1728d2506af29566eb862550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcab4a06de3510df9b1abf413abd6dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f14178d27269ad77022a3f22b9fd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deb43f3814eab51b07ae7f43caf6ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e75100547095728bba036dd241f226554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875e17270f0ab4c2468ba9996dd916555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f3fe9ae2b18de7762d3a05d144f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bbe7d02cf7a73124b79a7567164a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b14c87a7c3dd1c8b5dcf4475cd501558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399be5be0c6c73bcec93e67ce2c770ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c5246e5f215210e83113c840e673560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a7be941671baa6f95046f68d7b8b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d699f0d43e01deb0ff55e4101729562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6241698959be110e274d2b53bab909563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8f44e70f1cb6556c3d8655546586564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbceb30083982ae89de68d75e9ce7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c637ee1c52888ab7448a191fed2e76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34835ef3ea6fddd923781dfc65bfceb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9b0fac3b49c973c039ecdc865362568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33489142dd27d33a6650fb36e90e739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dd9b98485e77d7afb8f1e5247d91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd157794dea33fbc1363045ea3ed0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d871283ef409e8fc1a608bc8b0f3d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df7cc078d228c03376b826d83a69e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049eb232c9fe5690fdcc4f554981438574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10c76f79aa148db003ba948dd0a23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523494bdaad6502f5882ceefb0f818c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5659c89bf600cef0920d8f2919862577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb8df94fffe976c506bbec919e922f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061c53c6cf9acf1f562c75bf65d2bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d603b98030182357ce635f2f79c9eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d43b9fd20e55ec9af449574b44a1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a5c9ed7302d140d3fd7e7a8108a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8585b5fe10847c7824bf5271c93b70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2549a366ad7bbd0a48ae12d3dfad1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92d4bdcae98c4a66620c19b08d760585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87bc89545012980ec566e9f5606b3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd626e207bbd6f1af8c06bd32d33bda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca20468c4015abdebc73ba4accfbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c895cd065183b66315120a9df133589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd6891fb93e07d8043d065a8bcddb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a548afde299c924c8ce472e58e3e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7367ffcc4b2def255036c6aa213a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd29371d263cd12ddc35267cc67839593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa947127c27770a5fc826b9a1d96e60c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd2951346aac789e162e812314928a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c0952dc80684453862b64142f98d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b8bd33348b9e8c82b8256865b547d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecd65a620ebc7b16be5265e7d50b80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa9a2758c41badd95bb8c6ff9efd2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dcfe2e54f8263e671ed081c1dc634600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaec4e73e422778b3be82f95358d81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911dd9972903970458fa7fcab5f543602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af5245f90737015989905723f0739a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf87f920d5971f46ca4a9340f1bf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2942a43705255670b87179032f219ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409854b5bb71481cbde805306c16130606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc1e8f1882d2eec4caa0d62d3e5d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa71097469ff62410b4a37b1656df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3360b40d5100e2e78387e3fd5bfbf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf277fb26e1007f2654e3d1a6a48d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c07698dc3781399566b1a8c795019611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b176e6f58ad0a563c38c2654a28776612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276369427305a8952368da31071ad75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde276411e1119a030550221b52c2c28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0a808b1ba2a1ece865a4053ac2e25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd65db0058e1c5946ab258471453cae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e780bad1291797d397a4bbcade18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7d323ee6201b6f1c19d9508d41120618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb260de5532ebf12a0536077654a395619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0944aff16e424c527256da2adede620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083ae16861c92308d6e35ec7677f18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e00aea7f80f15aff6f1669365e2aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feb884c6d6182054309d94b49eed57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdde719c91a4523232e36feec23826624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d8656aebc4739c7abca5f2c77dfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ee1a5dcfadce28f7f89655b96e6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f04e2db651aa233c64ee195f932e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c4f170fbf8dcec328038080f6a896628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7a90eebb3a53433ef27f7404f91c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71c548d6d189bb89ac06a407fd50e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c8b439dd306355555692b28aaf90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80198a93ffea5982588dbd37cb54d445632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e067655dda4e6b3eb77ffd1b3650262633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2369f15c1a287309b8eda1ececf17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5df84f8ef6a25d987573fb65748d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408eb8668016ef2d3f8b0e8a88f77d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597ac05c4bf7e3639ca58663de6d51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9d40190dacbfd5fd221c4107de12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196978be44e56a603b32f110d1ed8cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b963a3a8e1ce1db407da44da191a26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0787ec4ea291889c27344d071fcadc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10576833e7f342924c22420147e489642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998639c18bb8c535088ad2d883ce9b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa48fbf09ccc273e4217bae69c7fbe4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b99b20226f593d57361283dbc5c680645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f158f6f8f4d1a2ec719d7d42f16a29a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51845e11f3291a590a8ba9a5297ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ccd27e27023c2b33a1bd75b72133648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9703569a7c0ffc4fbf5f014963bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbeb9ef996ab02ea687f21e08f08b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827722daeaee0ea6e40872b7020d1fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d17713b713fe2750bc293dec788fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81824e44a53e0bb39c92236c0b2feb8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21385f314ceb208b6a88e6a97d9a1eb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca8f9c3ece02c827f35a77b4679191655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dca645896de3c209a91065e47acc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85312142fce4de16d88b93ed28295239657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cb54c9043c31b2bdfbfa3b83b1590658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af44990864a8074e53650229a4c1b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53575e596882c43b4e9dc1977662cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f4d6ceafe44e3bfbd6dd9ccf7560661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00c2d84455bf032ced0a6d9b75535662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf583449e364887f5fd04afcdc209e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b3311cf56c298f3876a6a4b117871664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f324986f0911dd67e071b7117c5166d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aaa9ee257a3bbdcd130e878684d16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddcfe4a7b3c830dbeee4119f77f37a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6752c17f0ffd4e57feaa9f888d20db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60574c1f6766daf79628b99128bb5138669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892f285f2d67a25fdd962fe26b5c452670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5316276c37e7709806863fcd8fa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c45524a9935715d00f43c4710d375672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4835700fc13a18d0c3981654825fe52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517db97f487cbef58b1276d1872abcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895246d3c4ceddcdd8cd0308fe2a632a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4d823d82bdeddbc8d3b0cef28a60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f5d046366c7bfd2de2db6e5a4eb13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d63187d829d92ac0f0941c6ffcfa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a7e5d411bb632acda45c68222e6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d8037dd1343571b151b8b8e5aef2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988b87e6aaa4440647c8093aaa1b3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01919122e720b76fdb2b0f3334fb025682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681da7e39ea51bb25cbf07d16b4093f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659119951ced2a7804806858059f76b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a004e601107de5da50b859e3596d13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f398cb636c2ff31a67955aee938fbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a43146cd54ecba00644d9e7a57a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492ca10ccc65ba27b52bc480c96104688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510835372ee32845e47a8ecaf6771c9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfdb86610279c1e3a9cbb6c5a6097e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93029fdc978e27731a997c2abf1200691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6194be42b06508ad87d39095e45575692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2744fa7618bd2a455489805001524693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28eabc9fa25d4ac3aebcfc8228998694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79501ba4e13e84bab5da19f1b31cd07b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8684c5941fdf8821e5d3b6f13b1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3283e640e8b17512686ab81076d291c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b4da093b02da56afaa2678c6d860698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ae835f4caf0c1aab899e446c5aa3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2c4892e5c55f8c19d5194196aab2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ec7c4c22a62161e6662b10aad831701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a8bcdc95fddb6a659c669a1e707a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe8293864fa7d795debf4fcf3958a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ceaeb913296a1e4e8e3618bff2e8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bd0602ed225d38ea8570a0ab6663705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a69390c7ac59143aed0b52cc61cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f2984c153c7e00ff8292f3b08d03b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a3eb949dc8eae58dd637ea24f03cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b780b31c681ada808135f7f74954126709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba97a001864f4dd955678266de102d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a769764d6a34c6804e6d6d31c3701711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41852a77741cd843bfc47093fb8d4dbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c1c439defc8a1e446716580c71c12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca2c42e72b3fe65bd50bb748e801b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1033112862772d4949cbe0a90312c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1fe6653b07367ae60b704a2f7b81d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30105181341ad65fe35ddc2d7693d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deb16117fc48c504c1c62b78db1740718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9daa05ca1593d2056c394c4e707ee8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a09b216b567fb01cdb8ff80aa6be7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf3a91aea90a7a070e22834c85b558721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e0039961768396c136f0a180fc89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736372b3c0f89620fbaad5b10c33e9db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fdf6260f7c014671403b0ece1bea3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d18491165d9a6186a24d39a0ce286b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e1a503166ce5091024e6905dabb17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a7642104634ff24702630bce0e36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85299ab1106fd34b0dad5ef8a8eaee1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5741b4c01fde209b29d4bc7485215d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9c8614d34d8057ab40ce086be9ce0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b00c1d5330fd17b22c47bdb5cea340731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646dba4687e021239b5fdf437471317732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a77f97fb0c9b5cc11c08fdfd5b6b19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b868dd43ed2a8fb3447e50125b0e374734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc703a1ded58a933833337d2dd3689735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903515bbfdf2a2bba2eb7d55e9ebc9ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed8d24871aa898a6911d21a61a7c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6276cc1f7b2fb54dedaed1e9f911738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf492f85dca34ee6d8892e1641c35d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84bb33cac409c76eb52fc26ad0b99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a94d8e52398d09a400adb3ba37bafd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d63fc6fa4c0fd981edaaaa22afa2f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b55ad970c6430d19b299a146d0e7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91309d536898c435a82f2fc46491deef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4755c8e709bd6693012c2a770730fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331829c3f29a2cc562839a5a186c03f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eadc24b3a8dc14616c31e924962c78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4bf6e72358a2931147b2cc9f66e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f8416ca194da1c3ac6ed3583b98a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a8278a278ee3e4e89fbd8c4ce405c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697de114c4f9ebeaf7ec52a3555811751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca75752e2793f42cb9faf696a8440752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369b5de75bfc9b33f15e294134427c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>