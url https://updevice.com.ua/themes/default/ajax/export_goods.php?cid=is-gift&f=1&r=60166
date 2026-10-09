--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6adcf522a73c9d230f198837a2bd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c4c71a331c7cd6fe7e150281c1ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d040e211928babfc5220a9de6fcf2a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ecc89daa837d878b8427d44b3a084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee49e814333ae0ce4f2f60f687cc3bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443128a38116a1454c34ab3e61dd7286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6169dac1014b6f0344edca31b8802e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6c3767be5baa1aa132dbe0c4c9cab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501e97f2ca231abc8df329185470e169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e18ad83e58e6a71bbc9e72332bf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ef99bcb163193710dce16e45fcc5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe1a567014a5389d9fa728036828a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18deb65334fc761fc9a0e31048c4b7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1fdb858d1b0aa093b129f4628c55514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e671b2c144af48565971064dedc24315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e21b870cb6f91f465be3f77a21b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b84be1b39f8558783813f4626d0e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f9bc90b7357966232805161c5336718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f67bea8558ad272c5e7efb4144d21c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f893e4b72c7bb2d9bd5e822383e11420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814faa4ce3d0f918d8bb1c36dca68c1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb93c61eff7fd9cd496491e3c30443822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58488f06f709abbd561e1ae70157e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da78b323e7ea3517feba2ec0876fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774751aad9a3dc09f0cd416ff5ecf8c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1677ff94656b018ca6bc28d00798326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d597c6a4fe8f9002249572f1d6cb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee547f3f23491b241e9eb2d4abf94228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b96107c55546cad5026311563b33a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d3526ab206ed80c2cc6238cf1722f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213bc1879f0549fd47be0e3b2c1ed331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92078814a70b233a0628af279f34f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17988e7ec3f80e75ea6260c725b976333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb97d28c055975f22b9681126163ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab4c904cc253cb1257c7a755f22a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa685b39d698072ec4032e251a40b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7bb2d5b93c18f75c5c426c47e502637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf4c55436d0fe1a642f8155a877d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f6885c7ada7a7d66764f9b4b53e6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441252040e2eb66842fbc339870e2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fa6ae8118f8c4332d0bbf3f934fad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef73b81e4d380f6505c28639b96be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d65fd379dbda0f3b909de35e6f13643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134f30e36c273be9bc69f446138d9bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ca0d065b65b0174e28895e7efc3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e0240683869554a01e7bacaf5f8ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d37ad6eae487284eac6dce0fc0b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bfb7302f8a3ac8eb34f86eb0ca7bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fcde14b385254b9b8373a825d69f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2a913b450b4867a1c7efd4d581f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c199080b665f45aca7e4a63a626a2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe7934878f0765cf86383a1c30c01a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e5cb5f6abccc958805f3ee5705b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e7f53ad0115c231fcfd1225c6ab554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d42884dae079e703507b59a1ae48355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3491ea882554c58d2504f46de339a9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823865c8a340151ae5d0b040db3291e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd7fb26c0e6b7cbdbc9b150e47f47c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef315bf4c59ff1c8cd4b3ffc6ee819059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c81aea6f0c9e285ea4b315bebb4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dbc74d2a17255c2d65958094bd9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f1c0bf2747362415763f3876a19062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5edcaafa465ccc07bcd05483b0c89c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d372ff061fd368d5171f097f663264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e8c3e54da27305a6392913688f6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb4a19b7ee1b5587574e486bfe80d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34815ae077b2026cd52b2768abb23f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6d0192999a28bf3c4c15de167681568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b7e82f836819e7fad51fdae39e0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdb2c00f24ceecdebe63c3410ec0e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0d3bf48304220305195c8e769eea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b89ed1ab2329b39386929299d39ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0370623849cba75c4d0655bc6efc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d008b70d742dfa53a623e364f7aa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259967274c40acfd7e2ba8b8539093775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb31d5b99ab7ee45bac2b77281156b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b9819f9d553e19bbbda845eb5d00077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480eacefae4ef7d79c4d74d2665ead78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9955db15c626c23503ba5da3715e9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a52bc87667893940d389e8f26d8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561954cf36d8917b0359bf7c3bdfe55b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe4fab568585c61ba5372c2765aff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723774485f9bf3099d5762734449587583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb685f87a49805db9477dbd0d94de05d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007b38b61fc33f75bd0012d72831cad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558155e5ea2bad0ce2d9a3c20fa6a99786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2efa1e1f131372a2da7e1a4dd660387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704282152e79b26e6f3d44910be9e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1441027d57a84d9e0d506c1fbf13ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea79ac0f5824ba73c5e8123d3ed23d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69da7b6d0652f471101a972ab3b01791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6a3fd7643508aeacb0de8c6b131892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370c35bea95a26d1f3738e016fb60c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a204a17ef1c5a46779fddfd81339394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40fbfea123f48f00d197e5a48675495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04313fabf9e9d9891648285db4e0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7261efb15df66786efa808efd878697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411bc6a3be82294e2f9a834b0d20fd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb96387007185505ac2b0167be9ee099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe9166ddd534c8cb20ea014eccec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96407533f5a37e629798bbe9e9d519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7bcad853e40173e7c022051df2cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a81de0d35ebacc21aa431559c1624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992900b6df0b78e6577466a566630a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfbae6f4d3fe75f8ee161f8a61466f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa993e80334662589fe5df6b1c3db7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2deacd3b2367bc2b73ad4faff9a94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bee29e433f8a4f019e44d49820d19d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1464729895430683e46e72ff53ed11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8d81a7add9dea279d6087976f97a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0abaa78f7df9d7f850f0ec83684d76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d548678c8318d982d72e707b6ecd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b59fde82de0a53b504dbaee788bbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2304ea90bc59f34edea917ad5db3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ae1815b0f99cea89668bfbdc278c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f4eb95d8570b716dd470667d2aefa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed336a67c5230e6e78b6aab0a7090052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b89ae014e5e975987f121f5c193ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd118ec81bc1e70a6b703fd753cff04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35290c6d9432b6b208de4497cc2e89a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24411ced0f8ea63d2a4917b4fceeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50333229377c3f54a1a8c7dca661db90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1518f2da9282d19e84c86e91a76a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700656be420663b6fb7cfc9d55cf63c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac6b27bdfa935a7f3938970f0ff54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3666d6de94a18baafec9e4f347f9d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70180d25b3525466ba6fbdd640ea70db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e507ff966859aa4078620e6871f7a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb5ebe74862031c2e00a09485da4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ffbf5d9f27187005844a24cf337f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabbded40d17f788bd56f6163d20edb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64332422380418ca275b1d78e3d0c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc0e46bc50594727492b351bd26d88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef794b4a25b481949b22f9b74fa4c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e97e3f8a1bd8c03c5285a1ae625b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adaf817df456364d6c493f44ab3291136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cdc8ac911d2f560bec30fe3bd8b99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378022cf96d9e6cb6c143e4c46f4240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e2acceb8818eddf3f8c8d7043ce4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5afc1051cda511d8fcfbb5c22fe67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556eba06a191756f4c6b7fb24b30744141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7a40e2a572cc13697000eb10a6b7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4d4a434a908219d75f448e30a35d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb9848afa7157b49127377fa19175144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193ade7c5cfdd80a565947ade261f52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721478bec4ad003f3110ef637a10b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080204f7e5602339ab6abbaf474181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa151e5a76a601f385ae56574d899b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436723eee79615403100a4ed0b6ce96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ee837083d6c8f4a0f73b7eed3368150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde7e128fc76aafa1974d1a0cfec24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa9dd4867345ea89fa5fa5eceac85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368a5b8eaddf7b13e54cba10b63f91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b9b4215b91dfe694cff3abc7aa632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a64faa98ace24985102b4e7de3e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdd7d76ca8e28e5f03decf07a7799156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ddce20df196d92eb273d9518bbc8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d615f6caf0571f485741c5e0abbab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087860938f1be282a2f478765cf6d5cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384329fb282d4da225dddc51b0ce0f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6f90d3083188c8da1abf71753af1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde38185c700359707f4b575a7993dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337d211db96cdc0016404e6f56142d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f1c0f934bc45f87095d5d7871eb63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc956835a645aab8ca15d2cf82fd466165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc72529abd2b7f8bcbaf1eabcf842d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f333e559e755561de31f62e2fa429167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292cdbe77b4c8f75af789c7bdf2c8e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf09057541acf7f78bbc932c434e740169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36b37ddd6b584a8f67207575e8baa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85339e225f736382576d14ef42083b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7f67abf69e6a9ea574d9eaa131f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e59f8e943758ae258610ad5e93978173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e3103831c2cef918196e2b2ac9ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ad9158b9385bb3d75614efb2f9a8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0b743834e6e58bdc5c3ee19bcd70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba21b512b7910e3ae5d195ed2dc3b9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3822bc3c79e1bba506dc3a755cf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d0f9f75a70e287a3f7907b1fd95d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d5db4a2409475316863c00a746f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75210380a6107c3df61caaa9a8839181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c9ab27a5a2833b1ab9ef5e6f0661182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978bb0e4bd986f2f137c70ee3a04f76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544bc75443e9335f221ae6a9612ed8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dd17b03ce121a7bf63ebbfde10007185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1130e9d08e1b1978b74ede4c13df2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9299edb6cb6902dd5901e548b0991187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0123b904fa64c8f99de89ee636b874188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d4b0707a4095760e38b3671e8d25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6354d0f18be2eedecaa9ac70d585ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7387cb5537281d24930b79331d9ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece901e037ab65ac7ec7a14ae6d58a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc290c0388b161d671e725933f3fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6c36b4e9e507556f7c8a04def380194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861511730abff97b1bac19ecfc9ffcf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae7a24a6812716cc833812027228c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e92aeec8d9ca6639e6cd79edf6f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4977605bebb0b5e648d87bf489ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be67707971078c349d6d5405f3d9d7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859206ff5b8a605b2b8740834fdef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb01d08bf6f0d715f15bd65ef16955201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cca4da2c92b8771411c4c7bb1b2d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a607aca3c235e08c45431aab5c64ad9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f6075a702f95076b8d0fb1e1a25a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a28c4ee317b2c079b26f63dafe80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1299ba4e6e7261af987f43a7e99b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184526b0b74fd767345fc00d91cda96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593843c9b317a30851e13fe4dbd5475208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e9dedd07012319ae8779b334cae8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8297743ef65ae44ada544a83cca09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cf8263375ad6ce882eceb8bfdf259211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd6abbec7f277918540dd45de66fb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce498b9103715e6128f967231f6779213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb1cae8c2d916c140144c843489b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae72d0ee70cec536d2513a764c6331215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b586bc00e11914674aa628b6ba05c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24ff773db09e5a8ec9af4743954e87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef561c74fe55b238698dc3f2d6ea53d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa552a5fcd9cf9e8f9639faff290b59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c407f1b6be9df614dca12ce9dc7cae9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5187f90cf0ec3a9780d6d2938dabba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb71271a3fc661275f1e68d19d035222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a078466f2594ad7b65ce2e5954b736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6ce316199305a19fd9c313800c9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a1c6dade7d6f7f898b23e2c3cf5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3340d94ccc0e4465ccda161afee20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e06991d20afe0dad0c9b15cab6953227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132722b8dfc1d711affab73bfa58b6d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453bdebd85c3f493ef896d7ec1d2d7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e7cb90937cbfed1b3095e0861c0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f24f13651a450b3add409a8d2f7a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa57736099d67a64ea806de14228f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f2d161406785e4129b699473a96c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbe00f249fe31111cb4bf192580cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91860229515d319378c15912868458235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be935cc9e48135d753e9509f8245717236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26464f5f473ea39ce4966ab1d57cba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d415ef483ffd1e309ad4c70fa0cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff363166f3b41bc5e9cb7de158616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea6be843f124f5918299ff2ece90a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df50ac17e3327e629103818a73ab52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349fdba7a1f71ac75fc79408e222b45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae16265632723df8f7d5223af037c5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c94b7991874bd9d686ef927be4af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d32a21f1c05ba5a4af668da880567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34501a23b2c7c9e0ce29df195c75e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4139247d57a7a197fde1b0bd6c53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad5d4b64f9ca1f6c52ba7d3cc3ff6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e42fb49750920d69618193dddafe7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12616358e3447b888fa34312605a2aed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc47e8d387892ee1e6d590cac6b407251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0681bf7fd00c7deb768d2ab2c87e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd08bb0363b3f9269b0add4eda54f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf67cef144b90caa697ce961467c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2737839f4c6b01c296d59ed6b44f594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13926c1fe559b4f4aa03f2a2b33188256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea53ab72bfaeb981464ef7518b428257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f18c8f3c2d0631910cc0acf830dba2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca720ec4445461de32b6e8d36dfc355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1b3cb57e882b972bdfc19d178e83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d52ea0646a92b79b8c52dd7b380372261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d70ecea7cbc0981a8e32269432c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82210245bc73cbead1e6ecdd81f46b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa9f07226f2abc32d510f57d3e47f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf599bc682165ce1f4a8e29f2bbc7e4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93e79215525a189d251a37d4e445b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce87b00f2e38893593559262f16f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbd9e13eac946f996d0b25b67b33d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd6a5d703b46dd0eb49dbc394d1c74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec671f93d3a622fbca1dfad39100e97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa774605d9d4f7f09020c3aa4e26a460271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fe24bec00ef7ccf9a532cfac8f1a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf0be20ea4d59f9ccd83a2ed00820273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e54f3e20cc5139605dcdaddc051322274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fd5cf81f8833082a9b45887a28bf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b997712ece7805f9422b860fff9ee42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de670c7b996304adb7625183bbcaf3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65ec151b4e6f3cca3f5ae0e7e468e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973c5709a56d92956cc0eab6fd2976279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69801d8e9d1043754e71bcda55350d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc4acef49405a289b13ce68c6e740281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a54ab23e3c25c7a041d8afdd4bd7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1359fb957f11532dce4fc711c952283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99b2cc64601172d0e1a03a3fd781e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c415cfc80bdd4054b8a0d4959fbbf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab1ce27b5afdae656ade09fc6184c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b13701baf142f6e6f42f164fae75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862cfe5bd03ed74c82db2b7a4d3ba17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9db3f5e070b4d2199a2ee6f6257d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2ad16066f9d204524696b303cadf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1fc4e933a1ab61eb79c44938d06bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712edf8281852c639d78e6d99805e15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c1bb920034a6e0d04db6b073ba21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f3208286b970fc3fa35af52fbd82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950888df1f304fc17820649ae9d73340295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99043f641f81d962336806647439d9d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d062d6bbd3c70aed092d3807f57fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c684f5cb6a36151a83501b2996d4fc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e55b9d016d61c1553e1ef10004409299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bacb12de797e1586baa62416b1162300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6d0d40d6c74629930d51dfdc1f05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f345ef7737851af54f3edbdc1f97e6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995682a110511dda3fb10c4fdaf85d52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8055c516ea768e8117599f64884a78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d9595dbe923c6533306d2fb28991f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499f4f9e54167496439694bafeda9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de374eba235e97003f426d6ce777682307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bdbf0143505c9de71ab0f9b6b9851308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1a87ce2e84b917e5c5fd5060c16d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db74546231fbab570364caa5197759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e45143aa0e6a9db1808bcdb1fab4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3cf5531c04db60ae1f9305022d3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62563f7d47ee4ac039d4132a62f009b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52343d9ebf90cd41f53eb2d7710979d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501288fa5e1b0465f285ff57798c2a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602943c69c0304e88f08fb3e187a6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775603aa57e4b303f49777c2fa762164317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2c83ef50e4eefcc438d7b70b71d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f56ad49c343aab35f3f6100589552319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3106648d9bb4a5a7feefdc31bb39e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7aa151f9cd608f739e70f18313fa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234a2a40ac15c3695b27c0071ebfc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38eacbc6c2418a286ef591148f893323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fab1a0b62e006e4215c480260892a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d0c3346bfa96b2a90bcf0bdd42c58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae7a196c465cb78a2b044bc057bb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca423e86264c4fef661133db2817f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9712afad1dbccb4528dcf7649b60d9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0962bef19f1eff30417dee84990702329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db3a74028e3ffeabd88aa1f9582f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fc04714e4b938d29376eebbcf819f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64d02baf79f138c5d0257ad5961b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9dfa9cd9cfcf42e576e0d76fee21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1587cb0ad32d69e9e51b40c2b4d677334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea644b2916b0e19bea17d52a54fab902335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4b968f2011578482b28fb129b7fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e29bd7bc70005e7084fe64f800a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe9d948fa606b988cdb22101ddaa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3293c454cbe1c206a4570ee1737a54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81fc2529c710fb68146eec2069b390340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01324b49b3f283c2dfca958d705a232341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01760250f963feec66e97dcaaf573523342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ff63a0e548163b6fd05d59d108391343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb819c16042fd3cfcfd014d41dc0d6db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36061fc46ef9641e1c257c4cbf1c22e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd765ec036701c5a6a89cb3bd52335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114645c89b83c27430a996b53183c4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23572bec649dd40b4f3796f3c2abc70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af859da03f2a9167e9bf3d53b557e92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb788b3a558ebf9a71e1f564e05d86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa7dab4e192fb6b39b87cca425e1ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454311cd9aaa02222a88dfa9f4e6642352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae34c2ea336b7b97e5531f2f238d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f01c0b739e92a27ebded95c58d043354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ec6ffe9d588f05b6ef5379baba97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f2e8f5d607f3ff3e1806178a9f08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546538510e3ecc15bfa9f64484e2c98d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9180c76c81167ecf1471f88bb2e9bcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31880d632f1fc89555f3a1e5942b16d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac413726a9035dbe7322f35b2781dc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c01b47d3d85b98bf8f340743297b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23953efe03adf0de97f71d52d985dc6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7475aaa7d0ca65b9f3009cddcf7a3ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3f95c67fd5c34f66993c16759ef5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f373be4a0c33dff69c280c791dc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2a9d63c6a216346460aaf68f9c9f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816574ff49504c41457e2fdaf7de7a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ceb4cc916030b36bb0f9fe217c6c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5cd6de46807008ec7e0bbfc8ac1f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83887e9ea02394bdb1bf0ee82682ce92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92143ad7320d970c079620fc7ba1ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7003b54819b97f6f0ba139208099a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacad6edfc9d34b7956f4141398edad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433043bb3aa594c817300dabce7521e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93b9e03f233ed5891e9a8ce51ccbc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6531ffa0358f9ffd17fcf05cd1a8b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b8aab9a2e005d95129d70538732dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359dce37d51d1fcf95d83e58020eb3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79d1ba70188eec9d3d44a6418a802379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379995730c98e102b9c2c60b0edd95c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a5cc43b6f6d4a557896484f00048381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa88814f8cd336537327dbd0a00b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5b891616e521a387bccc7a57ddbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88c5fe1f0d9288ea13f4b4a23cd28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5dd2c95e994dea162e37b9238c62f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe2660c840c847fe22e2c091cc038386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99753081f43af2af42069238fd86fb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d058ffbc9cd2f804f2a49519be10ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d282cff15f85bd0a1da3ba0c097d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22b31153df00c2902000d2817b200390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c1eafb1f137f1a9b9c80d04eaabb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4c596b62dead2b09561b1ed7b680392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b782c97dde5d59d1707f7ba51f33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662228abbf801e84973555b173e5fd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af2bb54ec105cdcf1a7a080f1d114395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be95f5f261cd3bd47be5e3cbcc4b168396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af181941b51428ced0796ad7031582df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abfcb10403afd8482782648d32625d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361ef6a2ae6dd49098630fb3eba8956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084a90ef188f36f282bda43ae6274f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469caa20958179e04bdeea1b3f69b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12ddc1913b76a4707c90afa3aa4a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbac08a29c2e8eb6658e33ab5382592403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91709fa618bec3ad573bcd0bf6421404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532aada3d38fe9ade70ed0141fc002a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddc0878e2761de4f8ff8d56207722f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90b7ceb507b7b66bc1046ca144b48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c3a5bffe6cb0fb3ab81386f017f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a2f420fd938d1b926def0c0493ce4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea8edfd9410142fcf641d3f2ef567410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c5bbc9aec123953b6de829cfbba8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e00624037a4a695aa257dbc8b5c84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b4227e1f2a757fa3080fe12d25af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb12a6a0c379b86005b0cf10f2f9210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659c2535b73ecbcd469952cff84624f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996026cc113cf76775d226008466db6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ca0ecba0becc9ff81e288c4a37d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2609d0a60c681157f4f29696800a74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827137b6127e5e1a98a4f70a17f7f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af22f4c0c8f8f00d9d7ef6c945e0a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da548dd9fd0932faedebddc87c2850f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a1f6420b5a5f0bc121277945fd266422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b92185f47d404f4a742e4d882cf1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33c824952c2b840ae2a4a8868635d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d890d7ea82d1209be77a225c8aa16a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b426d4fc2fb842306323edc280b67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a28fa9c918a7800fee9341b0b4ff9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9b81c26b5930df04dd7efe1b73bb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06376278f2cf3faad8ac670caf6f06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316600a38cab30700a3deda3262e1f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63d1183967927efeeeda14e34a1f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acae16967b38746665898c705c5a6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24585fa86893e2bed3163f1845a97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79be3f9aa8e45ec0c96d02be32f5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9934b45c63598502d6e96286e20643435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeca9a50253091677feb715447fcc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e6c5567652f39d2bd524605d7d71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdada5abd8b4d13b4425d8ca23a29b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e588c1a1d9a4ab5a9b2bf80ef631b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be4ee7c4293cc9db7f9e81b5bd090440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d591ead56ea01cb9a67856c754c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e343c5774571f5bb0828a3a14b93f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc55c85771c4d26d01a46d1636a880443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d7324071ac7c0875d030dc8108532444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898920fbc58ce68956f2ee736edff8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df426e76476c6a122e1472143801b94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd1cce969b56910fb6f934410f4e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eaeaccd5106884aec5cbad6b13b91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d9c5065eb467dfb204edd693b682449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dcc134244edf5238256fbf3bc0042450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b929f81c948e74f60abfbbf1b91bc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07363ddaccf3d656bd95382a55fdd18c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162644fffdf204318cc7e7dc1c0d886453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775a60797d426129a0e693ba037fc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab261b5863b90647b0528c116e74cce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa585e32f649430d0321ab0961252ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320556a713709fda1acb0f73359ddb9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5e0ea682383cf13f0c0f67a252bd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d747f5d22268cdc6bc625dd7bf687e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bad336352666e54f61247f75cfe52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0605e0fdb7a116f51017f135c04ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3742bab1b10611787df5e3dab49a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f653f8f52d0d51b4f7508c5719214ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787e6d620489c154a9d6566cf16b033464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d38c1263345344bd396d19e7eee9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633177bfec0b17fb255f6f358724bbc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093337947008ac9da16015685bd6349467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef2031db07038afdda4465a5170f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2eafef9259440f6b51f61e47135e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eb38ddfc58785aa5db57b689ab8cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0071071374ded9079a4c872fe5ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc005333b212644151bc77f623a4f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea17d548529eb568833074cb302df9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493d5ecd90a9c437a05ed75dcfcef3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4321ed3840d9b3166a091602ad75b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c22afcf74a9f31996cb0afb77d481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a18158445952892f44ef039bbe29a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b361fb00ed92a3303a7d50c41c570f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b4e925404d8775db984099b5fb05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bc14a5a6ab6ad21c461cb4e182c84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7c4f8302562f2f3c1de3a9b1168f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a42e36ef39345f38a7befc77ec4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6195574327912c32a550b6974fcc792483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbedc371976cf2d30336141aa2f06c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e4356d7e20444a4fe5352bd8411ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90816acb167beb5df88b4da33776f354486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4fb470697ad2b0614121e029e2e73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d20e82e60822748e92ce56624ba97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7055990ea485779fdd01826f72dca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89934ae74cb50ae6727f39dd7c95f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300bf7d60f7f06091a1d8a9392ff7f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250a0c324ab8b65f07e0e1bfde04939492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a46191d33cb73dd7489c15885616d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439a3855fe0835f35105ec87f71f458494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa762cb2b6c7255039bc5993ca6c428495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4835fa48f8590774f14b243a9896d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dc421ab8ab262521539320096d0ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d47725c97935ab92fc7f6d77c0e46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c290f50d678f332e1db84bbbbdac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328321f8a3a475906b4fbfce2d897e76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042866b5976d063c649afa1be4c9fcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e162513a1b8976976d4773079e6e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cac51f0d4edb54192967c925943bca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae7339e56eec595b0bbb6c0365d603504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e225226dc0b33a63ddc012168c534505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ae63ef7e85150c1010a2d032504f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4224d1f22731065a364cae901187c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354fbdfaec93d907cf10b1db439d28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a1384d838cad23fd5cf018070730509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a0027c9baefe92672fa4f87d31c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf561a6a7ae06cf70ad56d1ad844e81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc8527f3946ba02b6731c07c9ed52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538cc52ec21eae645123c30f6b256a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef9e81c23663080b85f99828a7a905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc400ceabd2663e7f887129cb3b4bfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613c04e5cd59e07c3aff5d5a8f42ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356c0381db95ea283dce4b337d57bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3d624e8ba0e61c704ff9a930fc0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed1375a25ecfc0731365d47d1f83b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc29ccba9f6517bc5c1c44c068a9c64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48427cc096ef29930914f981f98db462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de7c85e6dd6390531cec8e5c8d322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b68d8a3f509cc8f6ca54bd3ab42d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635833fb489213e8deba36efc1efc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3b0d36a9cee31041dd559bb37edda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43901270d867eb27cb03d04bb67e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348626493d2913f9b9dea798f4e99435527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a83af5a416ffdcd2023f34901d64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff5ad6f5dba8337af53ec86e9dbdf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c2e37a3348de7c1125bfcbc04b716530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babecc4627e2fbcdea32b4ebaf13d8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd3d1424862b54aabc542e780c250532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1eccd85d95f78de7414abd6e76198533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c51b6a101de5df1608ee5202dfd94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eeedaffdbee60377b1c83491df9ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de9514c79789cb12e71f679614ea3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29068aee7bf81c8f3c16b6b10df752537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc02c0df9fe9b61c6b204ec8e4646f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55d2acd2cdf49262a0e67dfb827906539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53b9feeefdcbca558312d579b293e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf78a4993b4f89417c703d39efe5dcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63fdf7c3d5550ae715a3ee68a9f84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d5a4333dd7052a727dfdb6a1d821543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470c16ec1a973e945f12a433a735c25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1afd15329094c2442e90a1b8eb5c2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbff3ee277648e2d107737cc782129546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9da7fc60560f2a848d2ac8a47c351547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda415eae443a37cba3c4b43c39082f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa97e3b6f9f093c76f41ba08488a6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58814bb8e317316f06968816380066ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5fcd643765ef3eaf4f45a5d80a92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb83db48c572a8fdaa39aecf33ef6c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66065ad9ae69593d82ec18e2acea08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea993952ad061e9c255c688c2c609306554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37e468a30e3d75a3f3eb10df89e7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75738a0ca8516e9aea5dc1de2ac6a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbc3346762f78d4db303d5d848259a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fce8e0a12850b5d826443bd89cd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa692f0832a09f0d1bf76d2c3885d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e056ef73e436a117c21fd16cb1c734a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17a9e9f0aeb82724102bd88d826255561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dd767ebbd7afdd4f1d912370128f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c5e46865987a0835b4c21ad6e795563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773a5d5c8a47ed53e3d1f82a44afa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f09b2afd929606996d37f04a4d806565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb6e57e28e519dc4f14fd560793db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e306b6653120dfce1de05fa5a52a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847d704cc9e60e0339152da0c739f7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49631f5601bda5d54a61e39d518fc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdef863f4676c14b8d49c962cdc7da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653df02088997e7aa370f9819053e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2dd6938db7ad3ca1378922c64443572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97b319285aabf41fd56625594f18b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd8de1e2020006f3621c0933a8b4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958425d8e835cdcc39b6744c8feb0d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b02bb8a30e8af730dca92e5b7e74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483346a4d1fec9d49e42921b62a034577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ecbb0f67f26527bf959de07291fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb02699c090d5b0f85d78d0b517697579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907719a36c8c228e993bbd66251315e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383bcec99db762c7a6e12061cee2a67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f68c5514810098e44f2aaeb3ceca7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14efc415277ef8b0570cd54606406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327c5356ecad862e43f7f6b0aa3494584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e554aad87376a09c7c11c401703bc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71d764225578ed9d37a87130fb7ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7397998afcb1b5bf242940bd15e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782332ce1a16601505cda057e0077c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff2c05684ac7d80ea38d2ae2aceb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00e22c3a4de3d30286a59fcc90c27d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbbaede2f65d435a89ee9bafc18145591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144cc83b11708ecab63a85e34afcc30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca759fd0104b9000723378987ea74e92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c44f3ac0be34539ca183b0a51702594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde3a8f1412fa9420eca85fedef8f68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382c7488e38bcba48ba90f0ce764ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1b2d2adff80531b2a6af42de041f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bfb1d670b09b0d380454d4d395cc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b9dc6b01cc2f76f21d20f3bdb29f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938686d86592a23513b998c30e280327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e9ee34a9276f316145b3f5fe3493601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b487ee3c6004d3d1793ace0b7e16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b0cd7fa5642a983ab9a68b33d3633603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49278a0b5ef77ac6e1660caebcc87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e226328852928ffe8bd02fefd49d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dfb6a4ef8d52d86512bbc7ac27775606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dbf056c0e3446320d4d0ea5dbb7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a6395bb462ac5c6da29ce4e348678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff35d49bb4ec0eadea811e706bb5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46cd608b051a221c3a9131d9f5fcab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bee0652169fb896d330c09aa676e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaba1f2286b203aa0f80e8319c986c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a718f019ac53e0fa4873cabc47f06f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359dcd0b7b60112978a606ad2f6910614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533e4f3776913f09c20234bf21c4994615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d47ba43105f85315deb23929fd971616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b413a4756532ae9a5dc8e7dbb2f4e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a3f6e6c137f01ee4447d4fc27cd77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d69fb6cd7a849437a55e3f69c792619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b903ba284d48af3e1a4d2623cdef396620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8318da7dd5bcc2d75df3fa393e7b91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10ede8fcbee815be560e83bfde6bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ca422fa18758f2742e5e4bfa438d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eee4aa6186167ad8d8effb20004a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac5294296a73d303b2b0ffa401a99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92eedfb4e72f7861206c8562b14a73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e77fd922e7901c45092a209e26c64e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236334730146dc0b43aaa4abbde3b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a2a08ce6bef44c3f76d73c2840ce1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b36dcd666f1feeaf2ba5014118d94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a33236e11e5ec9f75130fc973585b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcfae604fe7318de1f8871964956be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109ff62eca385a88dad7936c9bbe0cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a89cb358e1ebb0cd7a0a52f51e1d52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c35d7b959877cb72151c07ef1160635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761446ed70d3c039d26ff34f5cca2310636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85869f276b2e853744f36e95330077cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81df3906f650a690d7b1c5b5694e27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c50b6a49883edc64e6141ffe1f4cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875056b4eba072167a998bbc74ab6837640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248328536ad34ce118a515c282e29a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155717f06a351391d6ebed4928541a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a23b9fb5a84d44791864480fdf7e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a8fadc1ad933378f9232af866aa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42185b62885e434081ef6f5714f1a5d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c053392dc4e8fbbefaf784533467646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473823ee85570b3643d58d9023deba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564dd664bd70f09bcceab926baf0adc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215291d183f80666ae041130686c15d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7224eb3b79ab69b1b53a8bb6330f9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9f40e4784e40ec4b1545df01b228651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ce45a126bd31a8240cbf923c4fe1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968bc5bf52e951f01dc81fe80c5b861653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593925b8270ec7adb31f26d58968b1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713e0615c72007dedc8e31d90c53bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13546fa67ae1ded457a92579c214293656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce118955e814b007dd4a3a8bb83167a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ab31cdee7b2cfc48d9f24dde52f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f4e9075786efd9729a638dd7cff1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faba17dd1324bb82b1f28d91f5f391660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a367b059ddb6d23e338021f54fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a88215074df2e5d1c73653686cdc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138787b9dcc6554041697d8cdad166663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e1b9e55ac7f502142d32402bdbb40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6f4cb2860b00692e717ddb74fc322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86403311f5ef4fecaf196f11b30c36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b35b56422893b1908491b8ac9167667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cf0f487176a0a55f216dc3517f1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cfc391a99e07b3faf3312cecc66a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774a91dbb8dbec2383d1c56c3da50a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceb635b27a1cb9b311f440052ab761671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5e5965baec53fbc6340272247aff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df16bb73ce5f7c0b05d80352c8ce113673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a70a5235302863b808ade406ae0815674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc9852ffb3aa239ebfb130f1d8cc4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ebbbfdcc70fe5bedf9c4374d8680676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5138bb786c48e5f40df4633a9d667677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce1e88b28768e39619f36527e01bac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1911d20ad1b4f9a1f9695c1dee4d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a787eb90f5ca67940ecfc6733156d98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e157c2a19a1fee52b685b39a47a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcecfb5d6e56ffe71d1f05a3f5a20e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee346b71b6520ecd0b7f71eba9a3fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269390391d4574e5ea7be5e237c0426684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d54dc9156e3169f6e91d094cbbbe4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa429e6adf9f5d316f37e38844ca1cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794adc9e884e9f7ec4f1bbbec3b134e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ce27c18fec005861b85799671534688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3591e42eb70ca8639104202bc252689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab2c3c15429a96416b783a7c9053d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b372cf982ec7c757bed3f3c2ed69dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea71e4fdcf883962245853f21e9d423692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53df5db70595a2e4f1b385a4f3f8901693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342773a8612714bf8545ec7c8c801e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a04169b737f71ee480856f6b8467c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c231a065f3a147352883f35a24d65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68edf902156bdb959f2463465b6158c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b0f8f6e648146c599294b4cd542e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550a3743652df37be188f8ae728fb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b12113753a5499b436c32815d5f60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e38b79a028376a9119ccd337954c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a9a9bef6d81da3bb200f74e1e37d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3baf2d9e81ecc472d6ae2398f3e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ff2e2967090ba2288f957f6b0324c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f591d5565128c93869cd4f5cb6c6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced4bc5fad29069b6c85fde9baeba5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880bd945db7f13aac9090ed97b4a41a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f72a25a31039b46a5dba268f077ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afe2de46df7346e3715efd81acb21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0eb70e8b9fd5a789fa7f8d465660710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302e4e1dbbae6b09e1a53cd0e05582711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4575b311a0dcd17535c2d4ca87dc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ff27e60a7089462eeaaf6bd553bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2780e765958e0c7bb23038b7016a08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b994b87363c16e2582ec583110c70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd7a60adce089de842d2770463e050716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87b2f7985580b3a124b6e0798af9ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d160498c32fedb46e4716a4a5e5910718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce45ec1a42273bd7050e62d7e5964719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33a7acd6698ebb60c88caaa84aa8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c43f84553a1f10a052ac79de349e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d05d93cfdba9a35f5ece49d55d552722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321a4ed185e8c95d5b2399f9f709ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd5e04fbc8da61cdfa387eb72301f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9fc493f0060b1d442af7c248e8251725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922afdb25826db19ea4b3f47344e38d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e413732d6058a5fbd3328ca05628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562881b660d2d7a3ba29745ff4e1e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322411ef884c7d264bda23dbb4b15f08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cdd2409ed1c3071ceab9899732db0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716b11b76238ad56ec55ff8f0f2596a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3800a73792a860beb6c9f8361c67f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5aaca35fd3dedae1e2cf3d7cab58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf046398335f538e42034f279e381734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee65c7ebc3a0d45e332735acb54554735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549dfefdd3b72e60fe5fb0bf03ca0b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e087d1d8f42c16d4fec32008b6544d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8cb2baf8abc490980f1659054d83b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3898772a712d773a30c096f33cbf953739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808732ce2c6c08222c3524d2b20882f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529b98110686dd8d3f77c85533ae9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bfbf71ad5b4c643aafe43843843b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c48110bceb2deded0fbc49645db6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8068a16a412c553be5ea39bf5300362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb1a7c4890faf8d2b0fe656443893745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0f7df793ecabbddf76450006e5736746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c183563d51d5e949c11617abb471747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d760d041e2832c65b63f329ed5a25e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576207d8bb81de1e6110055eb6bd009749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e78334247c61a25ed054fd29e7e24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4bef9578f2f0498a6e953f7261459751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d4cfb587386221798ce586d94c13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82311abbeae8698e90b3d1910b7ff860753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6004cb75b45939439c0530b474416754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b59752f50754919b8a0101b9ac06c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3ce2e8adbd7b861ee52caf57fa558756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdabd75bb113bd3b19bfa37f45aae79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa690faeef89fbf3e15653288993db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa4c1b33cc3f269142d5b4e5cbb8d3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998e35bf8f5984707f7d00b119d3a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b052ba46f56885432dadb914c13d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88d9ba2aa273ed067b64ec592b01f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b981894680118c85d16cf3fb0bc794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60944d84335b5734f96963087ce66af55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947789531d5ea21a1e0c569b17497496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58417f0396ebb04110764328ca602a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f35ee701bdf4fefb911cd3446d0318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5273082a3dc4bec429639877799a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d0acba9a6031e72bb8e63dff41d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd395348a0d7f3af33bb188ed5ef8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de96f53adc3cec12729f378b072e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dfc1db4218fa44b3bda9313ff081e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa26bd985ed1e48a3b06d49110ec9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86c4b64e0758e93159ba40a221e0c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11283fd17d0da17e652c6cd2767598916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312980d4bc821250fa40b44cc505b01f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4d7a6b9e08d5b891ae1f4d57355718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2292a7f8c942e6d02d1054cac70022119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e007102732dde2d0ec420056e51bd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ef8f49d3a780b1c5f59d1e33b6ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce72fc0fc5ccdc6d4ebde33ff6b0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06c688fd35d48f0995cf3d73baf1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1a8012b81093eed286db1895a54324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96696a01e048d1b9d64aa0610cb899225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39880bc9b5cf0dfda877d85cfac1256126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf69ee3fd69b201a3ea5b859fe00427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28a50e851e99fd46e3f3a688aa47c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccaef84df825f5494bc5439208c22329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88857516350044af0fae4031806788e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4f590e71c89725eb309277b171bd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27900767826a744e2931766c1b49765f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b1a97663b93fbe6e87cc1f0eabc0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69249fd66c021ed485f4b5df0baba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf18d3734d0026aeb430aaaa4a03c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863628570183e3ecb0bdf0f0c80345436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3b3824f38aa6c0fdd77e98bd087237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080cfc4a3fc686769343bc849ad25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e632098d92dc5962176863d086d97939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc9a2e90d11b0c2f7b04f75da3b7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13a13c21f675192e18422e1e6350da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d5bcc259d50b7d75c0c9e60a899c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2cfeacf4f55d9d800a12bf4623f6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa09e12e27fbd00836f34b69b961944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf63e31ea5e0f0123d2a808613cd73145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e2dbeaa28b317ed47d7686b89f3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419623a209527642d931959019d18ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db3fc356c879d13bdb09fbbba11b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad43617c0b47c3d2f0c714b2e193149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5b0867805ebd484e8bf0b4b7f795650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab2d7d4932451c0a1c2d8239b45f8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e846d31ec8ca8bd9b426c77d2d83552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473390e58f03c494162ee2ca20d35a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462070aae82e5d5f58f1f4d0e89173554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e597af77f5c96c4d6c58df8cbd9d12f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6380ea8dea8a6e003941294d9f5ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057dc2dae963892abe448b6e6a6b7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276a644b1c47b6b88cd97bfea68f4fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964a23f3ac3e37ad1445d9b8978f0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edfab641a3596e2b05e789f2dc34e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf23e9a01088df81aeb63e3454fa7e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16eb2f4af41c1f2412c0d5c0d0c2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01fcc5f9970e38e9331af276250c7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb614fcd5da28e2cbc2f125527031f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60311f92e429ef3cf9710df121b044665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e37842e67d7ef3f3b3c14697dea2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a50becffd67f08c4deedea28db16fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba82d166bccc4156c1e8ce373ae2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead573d5c77b6c2902fa30e570ab282e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0c537d3936347f813eb513a0a3d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632735091e3e5a0b85d86be06ea98c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a04c2ddfa738b720d1f7fe7d84505b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299877cf3f5edf28651f5bf1a91411f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e3c276bb1dcc480bde04cb711772974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090268de12dca0896ded718eea9f0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94809518017ef5a0008b37299673c8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31b67b6cf065a045fcb4c6528877a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb38be6ce38610c4f3467cc9f82d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e13cb9fc8549e03c2c194627ab8bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d147ff51eca6eb051665e093dd40480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc921f723747c975b32c4e5ce739fb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8005cf7cbf77a844008d5e6b548f7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75318ab7d8878c689c2738c0d9e1a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066dd0be8b97abc1162225d040813c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e790b633ac5395ebc627985d87d1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c318e97b6c6ac8b38771ef791c0ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72136a8b74aacc81893457191b32683d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7d443bf522055d9fac778dc5a12288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04596a78973c4fa4d00ab6554cf45e9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b377e169fefd40ce1a3c0ebc91a9d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121acd3e10c380d4a09d4738f5f710c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52bc7c2b321cf2bbed8fa3f1ec30892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8768e9c55a78f8144d24365af85c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a1c83dbd9d4b1c0234356a2defc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce50beb57ef435c0bd9fe82f32a00ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad32c768c94d5b6d109455a9895e9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760b37aa8facea5cf0526b33495ddd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c57c502fbefbb546cbbcf5be3d22998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed01cbe6b38379cd53999bbeb2f3b0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ede6e7c13177194089b7a1de43431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e107b0cdf7f934ec1f3cd7dbc183b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970060ee018f0b41c3079d69e560d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0616e1ddcfd2506910699782825ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b76043f2e80052274966ba4837868104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6f557f18f6480c8aa21b5abfe4f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bede35035591d8797773f73ec0df56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40ca0f36881cc8f889a68ebf21647107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5572eb75da6f26e75f716f994929e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a843a19189c46bd44874c82b542100109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f6189057a15b32b1b149c56dbb213110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca33c115aa24733626876e0ca774d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9909b515ebaad125e4ba7219b5e0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfadb9aba781061ef23c41fad68dd5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb875ef62a9366c99e3ddd19ecdb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6408dc9643d60db2a50e75b85470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00006ffa3c8c94f8d1942a94f5239fca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716274b3b0ff114bfd08fc1b6fe8f0ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0758e9524f75e6352edb351d59e7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd2486b7f84d81b5c86bee2b17473119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2aca257514c82ba92642b162c5717120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3b70c8aab8571c29cc1bb6003ab25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157254d3662284804327a841eedf5c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850923934b8546e9ee7063a703bf11c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20983468944c55dc71c75fabc15f96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985f0a3d57f3e5d8cc4c18cd47cafb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b8f1a05e35b061a3b9baff0f6b1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4d296fb28274a98fc90c2830d3739127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68b5ede80568dc1212549db91e7fb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cae247657fee58ababfbbfe664fc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9985505ed76937f2bc55ae28ff8e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd1fdd33c0aa3da655b75df021f2be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672602ab4c7097bb204234e99aabdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae1dbf88c7d2c86bd58bb51cccc96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fe9e8df3363ee5813b9b7ab12aedc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc13be897e3cb44a2ae58e40742fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f52c437af29cc37ade53b9b5f492e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375b9159a3c86d0b61b50af39bc843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1fbe47f680674a7a00465080ced5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4595fc1a97888243628b006a7226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe94e73aed5431232d078c6a1280a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492520d011910ad069d4fa3f835e9930141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25705cd8067cb8c7520d9808eb103d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db3f352a30416fbbacbff066dc679143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d04fcdca3cb638b08997db1a6dc60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5e478c46bccdb91b8b69677be951145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c03d7afd346470b9173efd0188e1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d92ffcd797e9cf7a138f56913b0e70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b17a852e3eb59c746094c009af84e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668730ea98df7697a0714f7ba073e9d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d340ed7f7c16c8bb6e202550487171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f55561bb3b796d3ca5203ffe2cce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce0125141b065e79b35afbf25c921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7a4642249b4d5c7ba8ba9df9339f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7abb4cf67d7e2b778b56343822f76c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104152327945d41e41f60744fc9f75c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4fc5d8df122d152e2a0e61b2df2f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abbd08c04cfc380137d1bd691990a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32948e80dde8ccd13594437c2b548116158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9600dc42b910846287baac0a77c6ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c7b69337eadb0becf3f3d57b56e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f60403acebd69a237f7da9443d3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8c6e839f6c9964e7210feef721ab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2bd10028809c82e446a61b6c344b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1702a8bae295d593f0e6aeb351ad91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1e5ccce174f2be1448df3b6951fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06e1328f660afc7ea943dbf9b5e7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba693dde29dad34ef9afd8e76658b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307ff7492ddc364abaa1cc4b52c2bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e75b8589777c8792602bc05a663601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd1507e0b5dbd0ac92c7c76a7f04d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde842033b5e95145e9abd29993dafe2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9c1e7ef01329eab7208e21b9faf0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b68ce49f1b77b83d856722ad3e5ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42318bee019a5a10f62aa1c4fcb01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426459921e8ae838292b276458ab2b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eca79d50d1b7910477dc10f2b06ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ce49297874ddb24a3386a17c57fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d9d0c8bacbe6f2431cba6880bcf41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f84a1b5132601e9dfa3b89d5cb194179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee38015bfd7a2ea47b676b1f9d3a02a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7a47ca447b53e28a90d11db7aff8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4a37ceede6376b1a23eed13a4410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced0f89aeb9144697699bd01685e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f101ac9cf5d39a7e42e948bea11587184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22020ac6ea5313732baf0919a476e027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c4c4f8f7afbd58b68b4f69e4bf281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f6b4825444bab8028dbaeef1b841187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb0d18cc490b7409b30cfb0dd27d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982f02be3eff016ce910016731751c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100667d0610b748394dd1939f7b13f68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bbd7bf91c62d3390046ec563487a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed66962cb7f7193fc170961980199192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97203a484b8b28c69f300de4e284e6ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025eb6a432bcbcc0156ac5f613d2ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec3a0dda04c6254435de64ea94b3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550abfada373caaa2e4c3ef407009f5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd297df4a0a9da34b1c368dc36da1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d50ed7f8071a390b7ac59ce6ff2dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155646a5fa6a64556c568f0c84359493199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7225618424a6c7b0308c58bedd440200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224154fab6544c8ff911d9b712d818a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f350f0037dc01fa916280b3f1ce75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0010a27c9caa4d696d025f0f26728203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c766d935a15c4e9590c35792661d6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e11017af090e8bbb36fa162407cbee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece821cb2b5ac17ece7ff95a923fe6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48327818bb1d25f1c9dfc1ddc03ed6da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54ba0c80f29c620dabd2f70c8c280208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2edb4d519e5e3271f4ffdc8957b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d24b42d5fe992bbfb4bd3aff722440210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae96d6739b75a9dbafdaf7f6ed690211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324be1a04a45f154a5b22be1dc86d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1133df28f20b8cc89c9d8dc8e22d03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ef5937f301ec90af174e2a3d5251214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf06b03cad106e5d182b7b802a30b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b3d6562c5779b0d5198c6c4458f83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a389bc4f34fd1085922ffd4e926989217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e80a2e5ed923f1441f37c6b891d1e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3905fbfbe1466b376b185c06a32a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373724c55a806723e669c444d476ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84f5057fa81c7b936f4bdc35553726221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046aafbbec51864dae0588b3691d25d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b73d17480fb55053e51ced6185b8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da78a9d290b243d481be9af3a07ed59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb3449d4d0df1fbda577162ab67ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750370ef491ae9274b681adb8f7b2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d85a320d4a52abdcd5a8c2c632be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511e4ab69aff40a3117a16c88ca883e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb51c9081f014c39b097efa1d704c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf05f2a3848bf81fad2e2394e2a45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cad07913adaac1e3a7e27c8e66389231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c347c6991c7ee67f977530a6829a46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e9a14170e389a875b94453513900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0b8b27e9cc9956dc71b9a5f6d162234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c086b742ffd5d8b3dc6e5706c50e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b33353afa7816e5efe9b30fd5fa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bfa6d16251bad619eb0459ef414c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8309a78070691a27f34710b54b25a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2abc727f16f95f8628e4cee91879a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec30588f0d67990c23ed7a5ea18cef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d276ad0d928a828f87dc73b43c8fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953a2faff565abc3dca356d10901d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db986c1bcf6e22224c183f7673dae4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b26c67571cc742e19dde9071b6f24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb79cad629ee42294ca987e7d6c8d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935e6b7ef85fad1eac55fffae3c0bd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4224994022647a701e9ff26ccb4f95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f186dbd581d784a6e7ceda71aa77c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c42d8368b05eb778f09933de632d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9aa59ac7a5e1e952e7ba44b418818250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db0ebefc012b21e11fab03276f6fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733434dcf1260d6d5b92d789a5d0dbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673440c8118eba06a04dad6e64ef297c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0f1c41e5e78d9ba872b83e9179c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7c2fabafc3c914ab5be35ae3b238b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306daca28f08d199304a0bbaaf26fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506faee902ebf1caaedd7663be1834257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e6d1cc9f53659033a85fd34361be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca4cde407041b323b639630dd76f97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e61fa391f1b92a15925319742d404260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8948d837d22f61ec504eafac9d6054261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634421937770b72a783e98e1332c9ba8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bad647ae1f73dc07e4e8beaec7a84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379734f27e9a16b7bc9642f19649d87f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee81810fea7fe47a6ceeda9a735c7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f51ecd52e920c8d54c07316b83d1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5982751116b3036b4ef40f1414c87d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e501c44368d7fa645114eb245a5c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673693697659e79d3e4c148cc0a4d598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca4b2aec0c39864bf03b6fb9d422c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52ec7f7791ad5176d9ac0d54cb5412271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c2baefc65b44bc334e656e8fcefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90c5e55d621ceae56e09b823c106e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b936dc77a64e1cf4bfef0eabddbc86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547eee3358bcdb54c722b403e4c38b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71ad1bd7ebb28e4ec4ff729a21575276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572ad5cb37d4e2e1fe797fe19ac065a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c980b018edeb9d1dcf04f68e5de5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f36d422cc2a55912ed25b3e1a835279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57c08709abd35567dc933dffb17b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871854da85b5e993a070adbb9b5e8526281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3aabf10baf2872b153cea954b3e1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286bf329d7e8bc0ae849313a4b54e4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf58c6b2e98e70f16c74e2e191664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6ea72643ca770a9e6df62cc4bfba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ca14d78c52e426da1d246bf131549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb34c6045fa5aa166defbd2341bcf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea63cdcfbee619048ac92231dbc49f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22131d5249dbd1e4a85a2c6dddf0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06301a33d95adc2508a1268acb9560bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dc41b7c62733c7435eef0df3a99aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0d3461c0ab5b432b4095b3c7f490292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937000ca95a9e4ea6901dba92f031f39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307d8d843f5d79afeb78a21be5cd5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcea709b2f3098601626bf6b7e0863295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29134200a1c8fd5b0fa545c62ced1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f593078ab8de25e5e4e5a64db254b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27307c67b5744a1037b4fe782b686266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb321f0845f3e31d7738a73fa7f3aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a9369d93c8ca20520de8921d58915300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdaeb3f769240d488192df7e59adcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ebdcdc1387fa1d670e51ffb4d99a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157c1e4f13aa96ef09bbe21ac6f3fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e14e7f3e485f33c7716b4746e49801304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0153de17f6fd2ddcad9103203c42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f52113d8f51370f413612466d665aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab8200ad0aef5a6697fe71e7df8fbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedea99edde7ad3de2890c6f57993a08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f919b287400478848eceef02e328fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0c3435094344eeab815487fd989da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3bf4c715892059c3d4041f75a108a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d0b9048fd80916d12622f852bdf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf117cfee9d2eb20c38e0172b421d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24304afe3b19473492c42a4415814314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99f994dc3d18b512a1879e0894d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea444f0ce2c8be084d0d4a940aa5079316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f6e540bc135d6616390e2f7224d9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187c80afe9c248f7f071521293cea1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8666a8f3e13a390f4d7f8f5c4963ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f8a4b6110b8a6a82baf91357f327320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b9eb5a9e89d3a9cd32211d11a5286321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d769881711ee87fec9d3f9c9fe10b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873800806d51359312c6856da4ca8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1530931ec4fc961217d4cc163bb28af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b91b4fd266b689476921e9f60c9e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e91c1ea1df0434a1e39b205aa725f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c65408b4dfecf5d3371df2693df5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098945179abaf18b72b963b8ff3fb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080e8e8b814c16abf2fdc1f5c1b0d5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d7db552bc515eba96876042c2f475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d2cf6feb6ddda8d8b3541ea7d56b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658071f172ac07d4196200e677b2b0e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee063751b74800296c432b83fa2132c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60420926aab9c3978b27571549def0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718027b5b17d9b8f2d6a515d7b9a8bf0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd6cc9326143d9ddc92a6501a56974336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4a80960e0cbf7bba15a2661f224d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe72cc53643d014d1e668998498ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f44070c2f6110d519ed5c95c61628339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5780999c63beccfd62dba4b40b927340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e0944b78396743d46740982e13715341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9865d648e97fee712dca0f5a24d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df543d7916c9407f50936e0ccd9ba662343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579eb1e20f87af66cbd0372ba19dad8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb1106e024b6efd14d33484cf7ff1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820282b30d42dfb7782591075363c476346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e94997970e79979947ee68c9f84e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb419c559eaff74dcdd2d8a98a927b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165346388538a435195990f8095526349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a10ea4548c7137627d9cf5747ec81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf4cfc4cf73fc1a6feafaad559d694351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12554c808a7bda3f1c8bdf6a7f3a85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ab1982a78d836d339571bf353118a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5a3bcbd240d56bb16d012f7f254a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5522bc2459813fb56d7208f2f65bca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d524a4f930a499a4d0d5e83ae332356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86fad31f04e1a6079f1e75c234d29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625502dbf76a21acfd5aaec48d103d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4949aadaeefddc686f497fcbb0b57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127780c58398efb4250b1e0f8329c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0562ee616bb4897357ff6d865748361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702869dbf624421ae56ad0cbd464998362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4dc14ab6fe3bae1288a3e15aa277363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cca8b685b2e61b318898283a6d920364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863580441a32ce8684195cc476e158365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f2c86f5b600e68bf92a9888b026e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284b0471c9cd208624a34b491bb00d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b91fe075fa3f74d7c949b66005c73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1d55b3972d50a1c19c7aff6f695de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487ab088ba0a6b9e2074aad26702b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169af94d018dedc97230e4a942be77e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f113374ed9224d95bc09dbd043a4c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb7b4f256602eb6a72931dd462b90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e31a6c827c65b62c0efb6e746638f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f74a4467a53180bc01272c679eb4f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d8e1930b285bc96a4f161f8587760376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cb378496291d608eb02fd1f7af835377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7993011bcd509559bac94a0f9df7aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea73730c527b2fe79f1143baba56d32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a577352d03b44f0111a1c6d8a7ddb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c57126aed097e44c3644801600d8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c166e9f6e9424cbfbac3a10aac14a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622150d70ab9af0e13d29e6409243fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f28b0ae038e4e7b2869b2b0f4d702384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448381c7a78b01e79b00830792309cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c31dc2053798713577a38c6f28b4f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3bea5cbedd2edde3de64c26bb7126387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb71a05c58b69aafcefc8535479b2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1431f342e7d96420cd725987677011389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496847edd2a8c50c0f5e40066fb268390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b0319060fd881db6bd711ddc8279a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a98904608d98e7e893306b14bbdb94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9612bed9074dd7d24cddd4b4dd0075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3f6be3a5292ca497761cd16ca810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b65f5c97951dca520510baac4c90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd5bfd72172a91d8a68cb4979d7bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f59850c6dc86587de0f1ef62969f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e71efe252d841e41802499ea27900d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed85eb5c45c69523a92e54b9432396399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad992b68776b9ca0909b9d8324cfe5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9ec38a29a8878a894e98fa32e242401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73e271d68a1145a5f5022c03406b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d420f973cd15fe50634990b38ba53c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dadbb278c1dd6bb45833e8d089d2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30127dd7ec27be13ad410fbf84bbbbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecd2e7b78c33639e0241a4675bcbd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362373e471bbf1d1a357718ca4fb3cdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d281542fade863ed02f821710fc560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb13c65428dffc5e86eaa2f07717f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966cf835f7530e513ff22c9122da3a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2e6c20d70318baa9eb2c4810bd484411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b115b4f3dea6a709619a2a9b5b830bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0148c03ad88b5724fcc90782fe908413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864b33c8d5a2172228985af6914004414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e705b22e41864e60cf76ff2f6122a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682b524da6cf3d5e9952e0e5a00fe0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862a39c33e18b6cb6dec0bee536a4fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4cb2c19532a90042ef2401c5afdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782b123c01fb25976e7b1b63be026d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e997c08a5e58f852165fa8a51dc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1ffb304d7dadc7de4c8ef5dd0dc1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0131093945d59c84d5dc0acf03a0c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c6a55af5a57dce240af4f9f58c34a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183fb6b452aad890615133db88eb64f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905415e171f888ddd119d5a2b3e2d12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70702d0212ae443735ef5ffd8b7d34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fb6fe833c6ba6fac76e5e976f2166427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1baa5a853f55d1d53688d69fe4bb77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af6f13463848fd70dfc6000bfefc67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd2e66cb0adb59e59ceb08182a5c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba015611e0de287ebeebdf115d6ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6caad872a6ec81b09cb73616aba531432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea8332194e651c8405016c88244ab7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151626e699bb8d9a48a2612431b906c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdedaa66a36660c61f408e6c3120f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489a7276863e0b1f4090282450ea81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2de27ef2f606b6e8aea2c677eebc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f8a857782ce70471177030536eef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d963ff55f9d803f04ad4f437a46b680439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809db0fdd25e6fa93e804cbeb8bcacf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7072fa4fb51be2a5d47833b4b01c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728d0165622fd19cf8813e8688bdfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdff51dcbe203a9cd29f13f44e1e93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894085e03334738f7531f9d47aad941a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94727a645dc5d41fba20537707592ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde42ffe559cd7b34056d5473d75f34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b8c4bc80802e6e388b52d3176b609447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e096b811eced8a592d6bf4ea70e6dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c8f767e9771d5ee43518a1c503060449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f31626a9365767cee21b22ef0a98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b218ede0a89e3e812bd2b016861f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5454f48032fabda4fcfacd607335452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7765286164c087c5a57def32f9480eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3b88e84b616f240930842c124aa6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b08b67bc31bd85269525223f21efb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff7bbb3f8384f7a6aa57f7c153d36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0444cafe3c84906f24df72f3a382e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccbbee30de73d7625dca911966e1e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79a0a0b384b028edacdd26bea52ebd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3c1bcc03db2420a7c45924807f49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481ddde5fe5cb993e59c5c7ad15b05e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66e210da293d4b32283011714279e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07346adf2b9c5d7c052489c70755aa58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da359834ff32d69494841d52a009f4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509c02821414b666e0e67f00fad427465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0d14a656b4eeebc9402608a3d41d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a346b6dd47f9a261f32e2dba8946467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35857be794dc60589fb90c16091f8815468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5cf385862ae628b597b9aea8b794469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b2830d533d193e3c899880d39963470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e653b75d2ac5bf1df62309f567ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182af8c268f2cb255ba50b9484f1a7a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfefe46832c4cd9cf9a89eb95670f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106286eed1181073cbfaa3548e9ce3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8db73d151f9ad5aaf7f4fa50bff254475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3f84bc38ee90864351d676324529476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d110ff34bc519883808192ce11ad1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8a37d26bf56feacdf680d5ef9bfad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54fda393b9a08eff2b3af1e09de78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f27c33e365116749a0fa1a2a52ec1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322339f8bf56573b148e3dad395012e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab059b68a6178e47bb6d3a2d0ae58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd2e47f5c284f641bf81d85a07f738483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddd3cca3ce6f573f0c2be265da7f31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef1af6dea0d9e02367d166189d51a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a3ab5865c35621e9a52288560a78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916216bdc59750f61f15abbd1e9c0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05517a36c62f7a69dd03b4f957f3176d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62ad9f5f0a089d55ad258e785621b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8fe64c765b5c8d3eeb62e30a1e747490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed3c2b918d519421659a956c49765491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb64fa5f03697378e3f45709eebb9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36795c57e442c8d4a31afb8c50c51183493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ab6085e6ccb7650080fb72ad3923494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996057f1e0efb8a867f9f6c942a4aa93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7780b0ab24435ad3565b43e07a4151496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf239ff8a544b719729f6fa26dbcc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d068c7b434991109672343442753d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3130f4a1e565b5de1dd6cb9a86d04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afcbb150445bdf0c18f64342f6c331500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aab56eb565d029ff85acd4ce3431a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa5742551535576a7e0e1e4688cde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ee792395d9ef0f5e58f193176ad0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650a63891da3782298967360d09f7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a268d1d2fd0e7823c0d9d8db09ad77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d8efa48fed3fc1b303a0101d0ced506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a830b25175c8162077c1680e90904507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a829d1326f15ba66b513cece1cb34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc287cb6455e2abcb42405821951c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63d40527fad71273e26c9fd5a36ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd26884729acad2d7e6b5a45b1ce4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795ba9afa69830ec1d798e63c8fb1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e62f1c924937d4277ffd278a754bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b17c8d74251902c0c081b02efd51e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e336507da1e8ed9e979a9afbcd4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5c4f58730fd929f8eb7abca4aaaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b350ab39d3ce58b1dd9945d8b7738f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b26249cf68f7ee88c1d065aa08b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78989f39e8896f088ecd7ac126ae27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c632dc340894a98a4490bd55cd60d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f909927aabdbeda9ec913a8bbc6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c00c35b04da9afab4ac3de44fb7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26cfdbcd278ba74610f962e8a08c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acea21c1f6df489386e3c46953a6ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cc8362b8173f8f3d3210206d92f87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2677765537a5f903a684dd95a92ae9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806a3cf9d9cf5630e0c7fd1dcff927527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82ce8afd9018a1201688e7a248e7f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a31f8d2add5ab47ed37187f85937d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106d6aeb3c44b86cf7642af133cdb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e552dad407da01800c61b6a060a61b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d5d558517b43c65ed4a5c9f61bf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92286c777954199dd5f1623403ac4eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5a0c45373b490ce40daca5aacbcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f3b69e91c625b11648d438022c09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f949a68f8420608ffde9c0accb70be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42aface7696cfb85d310eb41bbb7a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b0d680e2f47263d21a330fc5f828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a7987ef9a7de9ecb43dc9aaea461539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64448d5957546f5e5a6cfdf0a6dd477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaa63ceba4692646884f829ed9d339541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f84e6225e828a6ebc44db1a81b196542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb6b8ac5a267477f2717c6b671d9e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb79bf0c7f35f799e0ddacd4ed183f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b538f09203ab19c046838deb03e0d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedfffbb1b4da393a8115119cf9190f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e1e700abbaac3d2a88da581a841b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c7705248ec15e0c4f9c1c4779d212548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02406d9445f92c521ebfe329f9caef8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f4da36b2031fc70c6a4663dbd1d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956c8c3af232cd02ddbf41378729f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ed8751e556a2ee5ad93dd50779739552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da9c68bedba4cda2373fb1610e6d31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be372eab405f3c21f065bcc9e061593554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658ab516a23bf35029f6092b9a5739555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018bd4a2ff66f5c0372f5bfd7ab5bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec4eff1595d2116d61806adbba8b55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ace594754beb7de1ac68cc1af667c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc431542be3f4f11ff6a15a5a257e45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a14a62759423c145e64f50dc339bd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d61b36f873d64d2294c73b96cef104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ef1914791862dc8484d132884aab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363197718afb5604b8f8c58be7d269b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f99adcc0ea3eae47beb38ee6197a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2882cbbe35d7885e090a25e40145c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e772972c42e8b64911690c6e5e5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fe16dfdc62491e411863fa6df26a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e7d9f0645a467692b80b6851c4b15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1fec2e5e29f1169fbbfaf046e794569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f323210158cf6bda20119d9d514ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e8e4fa65592a9905af0ecba2dc562571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3bf282248e2dbcfe25bbda639051572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25296d4b38807ba322a4f1ee018269573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166619e850632d97ff8555a91da39bfb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f385a7fc499c904b5bfd203a61349575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a2d2b23f9b6faffbb62f535c0e55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4bf195522889e29fd7b5da194aa17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafe73c05e8a47f593828636294998578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec375bc1220514f2e4261c6c1a9f25a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b7529bbd6c12aaf89a8703089f865580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb49ec30bca99b39af202bc4bec3cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa38638c21a05b3846301c0798bb6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df94f1a62792cb2895409e716ce4f6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28725d7e0be79189b888dfe598416584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77358767bd3ce274b3a544db2c2b3670585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaf95faf286c243191707afd61179f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9586ea8dab84bedd250a3f29d5d7cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dc5ca6f5b0e9169f66feba3c80de6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637a8346cb489fe544844d069b34fc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa14d8e64b9b3e8806867482664f5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0cabd421fb773f95ab34f8d62152d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f557bf8f9f6232f5dacac1696c876e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069bbbc8e6245e095dcd392ad405d20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a82d4843bcaf3f480a4f8296108910594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7248e754d3f58324d89c6c9ca2ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f030cd822569b95baaee4890a91235596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a7e51e11218ce8a4541c23047049597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b485a4e594d4e95e27dc8240e6b3d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5041044d3f19a8e68ee726efcf83f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa444855debc93ef4502c21d13eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf434c2080be4a1bd4e773cf20c5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d3ebe2fa145107d06adc79ffa481b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99300cf0ddde9d1eb605977715471fb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1e7a95d2b1d5a35c737a2bfcf963604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044183bbcce6445b56ae0de67890e865605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ec1ac2ed80692994b0854473859e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c226e5b06e0852e6c1b5186aacc343607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b725598e606b8d4a2170abf14930608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579c7d7633d7bfb23e49c0bb871604609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafbe528aefca12d9cb98df95b51eb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a9fac995b6ef9f29d9bcd9cf7e1cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515909b750369d832b6334b36b6f7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31330abc02d8bee34f8c96a05911733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ac05914972d85d7bcc4c6967241e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6a667f6f64852c9fab2c2bff325a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92367d5cee4b3bc8d66bbf7fffe9b72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ca17c1712ff2c9b093479f912a01f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd7b2ba8b071f0d6523a57b658ebb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4ad1b3bfab51442fa6646b8af15f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5677406fa037ce0d4da5a085d4476620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c23c1a84aec80a8fda661e84b58bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b00023654f3716d7c8354b54ef70b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76cd6154c5960a96840533815f0c15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7ed9b59c79e8f10370f1d759394a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5457e50fc13cad0f8c089c34ec3fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f0e9c4ce50c8ed8d72dbde734609626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13f3b71649259ea9384102238addf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc0a629ae89a67531b1d955589c46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86abd1e172a73969c3c3cfbfa3b0016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaa21e93f2056bfc97e3715cfedce8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463dc4d92d358c06dc92df0ddb20f8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663306c9047d891027fdbfbaa289007632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9740ce18eac14ba39d96c55509ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba34777e1db55d56701153d10cad2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ece495fb4810bf8328308f6159b0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e137541fa004238e4633d14b026841636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2239975fea6eb8a1e76e486745cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fdc8a78733c80dc40690b4aa666d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb0a03d27183506c99457b7d06f45f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be25c98fa83a32f3ebd380948d26f4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae73019ebc46ece8ccea3e667cbbec2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789ee1ca3a82439b379472986b359e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5ae5669fa2607611a4d092695e0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18d2e53199a7f232ec7370e3ee281f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4c36c72ee101e2b28196d84a5382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557927551b3a3a4aa18ce62575c091f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4736fb9573a3aea4b8d339be59f80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc36741db0e3f0b90e6526dfe4f430648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22439aa98c02fcc935488eefd6299649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc451a17e466bcf356b2b2099eb71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb48e9bac6c4993679ed718e4ffda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddceca67c24eb47697bbb2a80774ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6ab29c61e6ea002438fe6df6def68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f445290d85f52de0044a85064e38a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a2d0b0d029867988fa2c9b20847b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8244d1b23211a41d7a9d43ed72ed45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd154737e6b5f3779302b5e3221066657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f874704a1949f85c0633bde40047658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a80a72af1a05949279081acd06d621659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62be3845bb941b9899a5a5d9f2c9e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1cb04b7b2cefc991e01016e40aa9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575302a51b6a2edc1772b551b2e58b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c50e6b5552e6db1b02306e9cf9572663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a96af9fb718dffa630b3f1df9da67d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06758ba5977e264bcdf9af0e7afb38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a8372b2dd490eff935b5122739895666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb689864b3de48be5ac5d6f12dfff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035622de3c079ac4a478a89ff9b484f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f22c14f46b088124c4b1b67a8225e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59abe1f81211587a63adad4a5139d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc314a7361a0d7e6ab05061a79bed87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67fc3053ce6eb1ad68c4c3f33788c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e71dcc2f2d250e11e1fab27424c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1055223cebc58580b9f0479e774778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28338e5fc2c5228b1545ca5a26f4b2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659518650e03d0ba298d31c1f44b2939676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d99f164c423bd10b2709956cb41a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16cd418d970971e5ad53b0d024746678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a68fba418ad3d150b72f78dc76ccd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82937a10225cb7495d220d621d155ed4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81b2ecd861a2a500c63191d88798a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530a80315c4c6ccfc360cfc0d1f47a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e87aa7accb975465b4d5dc29aa98a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723afee4c8fc06241656371ad1e124c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a93a24578ba249b379555d00c70b72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264643e5593b3c87b9628acecdc797f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee80a2dce4293da50b837f19caa5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be408d5f1dc7928f3faea8558b5518688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227bdf0f808279b18abc0e8c209c659689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5444753e9303c46e2e41ea5bfe9cdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2f743cb0473fb7e551629230ab9a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0e8a50fefc14304fecb0d7243bd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c6e39cfeb9aec189a0ed8d52ac42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c08fe8d94da97c4ad2bcbfcb83c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcb23821d054b2e3c99ede8aba6664695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00542c08836b72160ebd985c97a734de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95893ac6308ad5686f59006f9060135c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d05ef473310205d32df2eb09f809ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d94ae8c6175beff92405d93986ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5382cd11f65d7df3374b85195205bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b16c73351ac7cc58966286406e007a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4ddc64fe1302a6af040d771472ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aefbbc2d0a3e3229254e24cd9916c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff976464b7d22e3fe3df6f43e63913704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72e482c145313cd62382aeb25b4063705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3fbc530d734209890949778e0048f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d6e784193adad3fd1cc09332ecbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293462c05378dd986bf68b1ed3b94b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ab33841900f8e3f2077b4648040bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac0e4ba9e28b386913fa4d2497eab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904b7fd8794092960a140aacb264792711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f29abd62beece7ceb45e9c87b163712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694bad6d85a5c9a3e23280a804e8851713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdacdfd31b7d9c01c143600cfaba672714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd93fdaef95747933d28311faf126715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8568e50c9e7e1a36b3d87990f560b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494afa4775709cbbf649f14089a4cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171012c242ebd95e271e245298fd9c95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf7c35c91d8ed0cb730f72b7975583719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef98196f10ed1d36fbd7f38ef93bb97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59827fdf40682d1873888878fae652da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf8ab955734261dbc2d2c5f444259722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf7dae574bd183dbf67d886a57027723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b09d1a9824948f44653aaf327c892f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befc2979214f170f5d454a6ab7dc686725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835ba80446da25f247cab628c87ce4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbe7d7c48ff8abf55f31d4429ea6df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c28147cf8c4ac5520dc71ecb1a1f16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070002645d40f5122d8c42e0a06e9ef2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc97218ce62bb24fe6b2fed39aadf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bb09779610cd5124e25e7ab2ea979731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f22e39fd327fcd5718373ad0ff1d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c1bf806d8ff5ec2af5ea460e42af6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fd67262e6bc5a7d2d247e0b6b9d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8356e96c17e9b55fe54ec4a84d42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6d394e07a560bfa13757f0062fec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954145954a85706553f09c9cfb524b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce657b062ee25cc48178f1943bb5dbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd3cabc70262fe68f541d2003bfd13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a0553fcdcaa5dc0d8cf0de85a2c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4923d2346fedd98ba475656f5b0641741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2a2a6110fe149b49806934e9dfcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeaa2145c45af722cbfa484ddae5b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7966370b84ac39f2db9fa2f442aa7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc68498e7730ac38c202c3d651d2d90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd10aa59ed08cb64b049e3f6b56156746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893fab66717c6443847d6561201b7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f20f07c2b0b68a428fd4fffacc9e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b56882c0ed439a82dea0a5e595c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a7d3bc1c9acb965e2cd4fb85d184c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c3eee46b92228583bf5521cfeb8cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53ace07253e8d8f8e5760213976f80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8484c5d2a10a504776aeed4f132dda2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c234cc5443ca088652dfc92bf13ce2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaffebf246736c7c072bfe145c9d7ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9701e0b8cbfd1e6c72a07c913c19eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1821089b5506a8d920f542e087feb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce9f009fd95fb344a5c29663f555e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924075b1604f9efcf1fdf97daabb96ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>