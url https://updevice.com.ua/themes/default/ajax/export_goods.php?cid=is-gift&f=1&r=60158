--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961851bc3394331274f18bf152de2b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa3e0405d92c8afeaa59e987a5f35e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653184038dd095828cd690f99971e7613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83412d81e48f0239f0a92852649f104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c87bf4f13bd4ea2d1d4a6ed75e895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0434e06d67d36d7bf53c19f584e9dee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9347852e0de6d6aef516278f373433c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccceb092ace5bd99e49e8023ea979018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9320538a54c4df45722bf04175c2be59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceb9290acf02a4578416c7bd29262a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4c626c3dff009c33b1bbc9c5ac7e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59969c0f57bd7ae07dc93b700b72c1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eaa5a5bf69464861d5dda77a2b61213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35d9dfb4ea79824a078a5bcb48e25a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16c3dd884af27257b9d638caa0f8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8892d522a76b911ec9a76eb9ea1bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf8cb1790659288462bceef76f0e2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7e0ddbbe3b5412119b4fba8c264b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04322a1c99d4cbe535cb6eb8a304cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade8631d55a522394f95dd81e0100be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ceb981c75e838c5c1752ad4250b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6e6bb8eff2e4375767b7dbc4b03922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3f236c4dc2f0672e636847a0fe4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161cb9bd89ed0d94de524dc82f7f3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b48572c5caf0784ec726e4159a42725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e07a30b2b8814ed56b5efada0aa0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e72c2f408ba662f929e14e194d160727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ace39829889b42f940d0f922101c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae713aa0ce34a7d265664e294e5a4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eabbf125dc09a0e20c1a9abe38a8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668cee67458c8506cc7bb9e8e6c1e3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02159e43861b37557bd81e2d8a877b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce73b2062cfdc40e937764d79302a7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4242344528434862dfc8edea0108134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad942543f4da38194cfa05c49412d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf3badb3caec89fda4a59d22b078236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e0b9c4822870173dea9d6a9de78237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591971cb28002e86bb6f812aa837b1b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91411035891496b616f623f0173a2ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838e344816cc5ef0296535b99be3dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcef363e9a183b34663de5d825c90341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683bdff31ec7909de673ecb6713c6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7de3c0c8d6237ee45d6a53b5a84143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550a8098645caefd0b1d44419da34f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d47d8d9054cc75af0784bafb56f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba32ff48181f8e1e60f232f2eaca1fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80052616908742cba7fcd37e714e32047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cab83583054899f141fa8118e16c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43b6031a0308f49fedae0f1c2c4ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6659a5b0beffce16a0b7ca723eec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9db01b2bb56572c6602bd318432c4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd739094589742e815407dbed0299df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88322db0377a4dfca6a18e54864c0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b41e0af72a9a46e0f4e71b737bb8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a353fdd1bc91ff51bde510efba4d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24983a0d6f38c7fe7d1e27d173889056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c7462c89826ffa3ec1df1d6de6ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8940262e931a3478b34692b1c1f8d5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec3085bb2ea2a38b3839d8506ebab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346708e23861e3c2214794ee1766da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b3b14225f1083c5ebd5847c0a232e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8028b6a10778619ae2e297de58e8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d90b19a92fb4149546465357548563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18071705cd68730cf5b085c2fc6ddf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044f428ea0bd872ecc51867b819f0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72c60cadb2d31ff72c222f5784a8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae67050941473dfc5d66d6068626a8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ab560f8bfa3ac53a44832777e710168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb7c1c86a267567c63b3498c83d8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a4ff2ce0410768e7bb1b39be611d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75332c17d1603c7b8ef1ea4a902fc2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d0d1a7871d49688642e83d7a3af7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07c2b6beb1a4bbdbd77babfc1bf08a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63c2f38aaa6520c790f4d1006ac6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22547ccbf91c525afebabe0fe6559b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057dc41419ae111068f2997ed1b954476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44709fff40f915fff0fd0f13f81dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1c8df2123d35e2808595021e39d8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e193eb1d3b544985799a9136d187479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3359bd1080b9bf67e9e1a0f505e16b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d452bffc526769e7b541c03b213c1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6ff47216029503169f83134c89f2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b03f1ad6499a3072efaa1adb4dbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834780e47fe06b9a36bdf3202cb2f20f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d84ad5fc8d109d9b9d551c9e4e3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1adcb764fd6c6866aa1b4e4bfd5c1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260447b3ffa0774ebb5ec0710b40ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7f52ebb6915f13b21408f7b320d1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147816675ebbf4f28adc7cd3dbce39b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa85eef89a5414e43a468c77030b17b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae3a79d01a1757e457e9d3ceeeff991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e7e7d4e40cb39e37285577da33c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a6dc92132f038341845e9c2b1fa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a73e02ee06b4a262d38e59b224b3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5980e14bc5dfe7f2e5f6e2ecdef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80053baa18e82a1e9ecf10d02912ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd9b2047ae5dff4e84b341a6daeb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df24bc757d32839589eeb49d7a592598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf92c4aea4f87e1054e3a059bf3d0d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263a6ee8496e32eca763893cfc3ada100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0630e1ed1e80774fd69ab5b68558e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec82c983c6513eddf1ff38c60fc6a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2ed1122ac380d5eda6c69aea7c023103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b50a1140b083ce011088bed48d63a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b0945c08bcc357f9907d94b4bdc0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705913ab7063d84005c016daed422dff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26762db0bdd9823670a7cf6f68333a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692847035f54ee8fc0febf4b1d04e8e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf94ce48293138adf43f93d504de4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07abd45710ede92d2973816182bbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d354945acede72eaefde7b59fe125111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3c849c89038c279329a07f5b6a49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66dca4f9eed1a365cc4454d926e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06926c707655df1ea3a998bc0f02a156114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268c1f1aaf63e188dc43a79269b58f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6627d0a9367533b74e747f52a5d902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d48add4871a2e03e0d6e37ed47492117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e9b5457b933d61d391cec54c076cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728ca193cd3509713b6a949b388abd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b7814b7821b77a0a7aaa2982c4ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c625794f17b3db210cd2ab2492f4b72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7380256be9186a4e8095e88244aaea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a67a6056f842800116f8025dc17cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e163bfa550dd479949e27758ab0ef9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f2cbfaa2e918b5a55d99f9d3243c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d29283436da0269428f12d490e81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca3352965017da374bec6672c8148127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0e0b81ad309fe72e08e149e9ce2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853e6eedbb67f60d782d5c05f3f3142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1c895927625fd1f777853c4e64fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b424b881b0992ea9e7c7d955e41650131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f154b339b6854357490f2a0156b4e5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f155835cb09b42357e117a3e671fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14cdbf7ff779cab044a58a3b4028c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6eef552a148dbc8bf8f5288ca062a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a82f26646f8940b191c4717ab491e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666bb4dc6fd275d70b96f95594663b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42772953f9f912115620bb165d84e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c23704fa75d1bc91e0fd69bab0f54b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797501040d232c293804da33e2d2aa96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53059e85796d656e2a262f75407411141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99669231bd42d71c1f7f2aadab548d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264179eefa26eaa58eec8b6b7b06b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ff6a9076c46f6b2b41cfbd479c03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920ffc13f3f9863d404415b0d952992145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c575adaeb607a2440296422e55d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bc161d3e68f8b11de6a55f2883db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be05845e7f7889e84ed77da48c04cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38feacadf8bb978357a95f7d1f1e3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fddbb2ed67e43b6b8225c9ea7a9617150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c4b01cf22366d464197463b485d7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40db9b8ded19803d459fc10f67b6d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af7c7c96a057dfb417695857a4476153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47405efd5593aa05e399f4129411e3da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc895a374460fae757dad68ce7f4645155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285dbb55d571a0b29bc5f673b2b0b41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681519a6c821676b3e84cb26beafebf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5255800dbe1ab13540cd18c7361ab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54e0904fcc5dbf18b961fb7280788d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646151b9a6083be730a057fb5a6d1b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9be378696abf2b79b922f752414c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d0a045e3027f2d1ea81536d301de7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e067d425427c64817819d9623000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d25b9b463a1d778a814360ca1df8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d131dccf58014c79d3ef3409a42a93d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1343e8416d32fbf1efebac836294b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7826051c9ae906947fe6c1b9f612035167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe682e44979fd29e0c2d9cdb9c9b330168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b104a929518ff179e21ff743bf198d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1118d595c1998797cc201925f3be9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c3455a7376a34ac485d92a13264a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5d736d83f104ee1b947ce8b53eef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87a31f0e467a2d4b79b650487fa98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb29b4cd0bbdcb16ea472ef27e873174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19636effcc9cdaa1361005a0e2f1e34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3fc09a81a0e1053ce8275db92ecd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e1c9c7ec11cf7a01c1bc60f7d873177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb79878fd477174de72ae4a81875b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfd148ca42abb9ff2e82732e481c0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d733c89d91d7b07485a9824d24a4107180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa03ce451ab5aaadc42036bf9396ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72454dd7a70c77c932d3e6a09bb0e5cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1971e80544707ad41b393c265f8587183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6bf4ec9179687aaff523e3073081184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880148f56da116e2e4279ac67887ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0131723cd28e3bcbe5cf6e6a3b914da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca76bddad393e8fdb4676e2a0b4f74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aae6ec646cfd3fcdd0d0e338f485e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db77760eb1e6d152384c94b85008fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f06bc8811e5a815f66411c1edc552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02597cb732f0b87df063fc618dbb2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709b67c3c91064be088352be592989192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4de6468b04ca89a2c2fa3280f0bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736a4db1cf2495985184136f9c2d5cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9987f40a76665b876027a068bd2f61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca9fb0b41138221487dca002c2440196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3a6f65afb18960b6f5469ff12ea0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef0e6a392a81fd03fc0c8242185c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edefec41eea9c3451809a6e7dd417b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a56c790d758d216f0c9a3af88c0cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f1eb7cb0e3650d5d3f25691b154a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e0122c6c610975327ca9e56e0aedb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabea51cddad623ab04b57fcdec5e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134e8cc90ac314c6ab5d37ed4c98f83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903d62bf491dc0d2e64e39b849a1e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e66f6ef9a0390ed5e4f4d68d7e07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a00c58bba30c14466b88a516fefa7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd45cd1fb4d8f8c32b8916b41148a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53e26f3bd8774524c6b2ebf1d9828d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616af49dfd7fef9434d96b710cf14f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753877230311e08ea9bbf8c2184107211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d0d7ed86e804d1f1b7c8d7b8f04aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1be920de10adc62b62754af986079213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43288b8012df1e94977693df89127af3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76016add730d3a9597e077cfe6db78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fa71e474f89843c6b625c9b4543ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cb9eb01d53ee501d822fb02290fc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9b3f5fb35f348c6fd323d0f911a92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e84d0fcfd2166a2a8fb415373c78e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c99046fd13ff2bfd31de47470888f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a3a505ee12c356ce5e391a0299bbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a827ff6bae380f4530917f8a2000b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b715e3d6df7db6267b94c0bfc284223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f332089e28170a75ff722072bf2ca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dc51c66374d16605a50e0ed3fca8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799a6e7481f3c10c0ad2bcbadb5a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6256207b6dd157c573f977d617f242227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdded64a5cc2e0b57fd4a2cdcefa6ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f9072fb1c3f4c6b06b5393a87b207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2153c8812ebac1340f52d4020987230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a32091b9ee43df66b1260da312b06e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e583ef7abdcd93758b08ed8ddbf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f057b6788865a3a6745262c8e5738233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9dff62a16221edda5ce449fb4669234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1fb571dd0dccb63034fdf9e3227c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c36c7e37d50115522d446cd78c254236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9e03f4050524981af273914be56e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b282a0231a355d11ac5b6ab66067b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71751bda6be42d1732a036445093628239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c4a58b6adaa1f52d47be677b7d128240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a136f881eb0e58ce3c315225d4871241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce42320ee36e79fe9fb073236faf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298e8cc7bcdc79c9e61c73ee05dbc69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b3929e1f6fc11f4705eef2c31f44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856884c8c2dd24cb05a4d7083219c42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f5d6779c5aff6d121dcac9b887bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8545217896450806d6b51e367d79e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65429fa24fc40a9f18ee612a4f686c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8365eb9ae3e07c4f0743b71327650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10ac3bbecfc20511fee08b7141c1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8688b21a0cc5cb74b8f33515b73fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83f14378a51d5db4b3cc571e6ed2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c29a1f3babb4951658559a74effbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc803da12ee218541cdb4b3aa69fa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021cecf475ee8fb098181204225a38c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d8de5c379b1812cdfe0dc7481df8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478462cfa7e1580ddf449865ae69367257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd74bdb361b94e2fb06a7c032370a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b27cc5c46bd13c1151b91c988bcbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724cecf12b5e9907ebd421ef56b1b36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576849285ac7c7a3aafb83f240fd33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925baaa4b07edd35c501231c61524542262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c749ebcf1f93919c596d4b321652263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f7e2e62eca6994220e28d643c23d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5410bfd3c7231aefbfb55c5573f78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75b229da8c527b9e09e8697bffa1de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0565033254c38135928675a7e314f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892efaad33976832355c922381a55537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d8af5f65de359de864ac817aa9e7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e50b40a515ed98eb829536dd1aef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ee6c33757a896a1e517324646c0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06466a133c5902b23df5e7949efd4fb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e683f00462fa315e91631f827e1d2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a90504c0d12c8e681240c200814e65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b1f788ba5601b1e831154c8a53e43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56783dbabf4ed7c57ef7e80181dd93ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c321f707ce902f95144f85dbb950277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0c9d1f0106a9e2e60cd46841c06d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632bd3e453f79cac7ac7a2d50a9b61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f824c5ada3b1cc773094118b6f8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d4bda2822570701432364420cd6fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489487462cb34b3219570dbca7693b37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b50939cee24f91b6c490418506cb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7c1b62aa6a3d8a135f7e2f695749284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffcf01a5f39e475c2114a682e5a54a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c2a505caa7368701d3408885224b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949acd16d9f58a484d681e590dd320a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea06b8bf8e2c7e65976f340a6fb679e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b74f8094dc37da8400702616be1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf94857a405e359695e8119d267442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2efeb35e1ed631b4414984d681d422291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822549daf8ba879690bb59707a66834e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31d3c87a8a2228836f2ecb3250933293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25cec70701d9424d1c3a7457607d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730711c321aa408512527f07ba541f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23c2fd55d41cdbdea2c7d3fe984f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aafc99d63913101bddb88c96d1b7bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cacaaeb0016a7526301aebfabfa3de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a1b0df14fca28b303efc0b8c42d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f8a98639abf476589c503538dc7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c85b01a26d58de1d2e932d8228c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9cc29b23df36eb96ec24a1d0a22fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19966b12c01caa632d02ec3f6ad9261303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41910b04f4498854f90ce467310f8cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf23e64af0c07834a733527e4221bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c537831a62466f29819434e4f9db6c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d13af3dbf3fc1b1020c4331f65866307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba214b5502f9a4362d8a0a30be0ac10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f205d449f300fbf703d20aa51e87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031a24fb4038e016b18df446d0dc8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fedcb40b1262cb2123a6e9bf43e3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de274005baa2cce9091dff80ff4dcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ecc7949f331fff9bd3af1e33048e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a7d84f3d753c2528e95a3ef6b7d7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4262d494fc0dccc64c48f7416e2d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9e7f2c7b9cb728926440a470ef86e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb03b2d81aad1032dee428c7de38b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b558995e4bb9b3b80972c6416a52e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e091b075bbdbb785293e71d8f95c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f84a11548af3519ecf59bfd92a599320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5bbf501c64602f08663569d6aabaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5893926949bdf21abcfd8190375a89a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d23719d0f14dec46ede2b1c9b827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d6e060985b122fe143e5628e4bbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2918134cdb7b52743e18a47f48215f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c538ed44197b69102cfa54bd986d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7552f2a539aa3a2e4bc8a230530008327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1aea84a2d144c928016d2d4a10919328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82a57917d70af72147331fc1e393d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0d001d9ad43843322e43e2ef9ade2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e5676d4745089fc091b63501cd065331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5404b90197959467ac034449526a97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30ebbcfe610a55401d60e22a28cb2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414b9f667899564a5708a8f46979e4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b682fda11f1c66fc18f9bfa7a72d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03eee357864f2e9b851544cd21555336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ad662ebc7691ed7aca21415e97ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15b784eb25b46de888d54f7466cd46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633f8d2d19792b5ae4d114442a8ae93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3dc6dba0d878b47247d20726c4bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea32dc2916a84006213fe5c2a15ef8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f34de2f93bef324015f5edd8e7d0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f924c2d2760d7e96b3d3fbafa81c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e122dc91d8b977ee5f0f74255b669344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b34a9daf98994fff870c3718e11126345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412bca09d7b4ca7b285d953e800ca3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c22866d4c81f5b0c486a55b77a5c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec3a3e6be87654830f56a960bfacd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c83f9a573b1f1e096e70baa351ca0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc313f290b8dbc3b3910107e8e8fc5bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a088b1da224ae429c87d8b16d143351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9b21905e315e0a62da9faa1c72e5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c3aff66ef830d584d4cf2ba7fe16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84849aa449a1bb3f14bb6def45cf5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6a580d8e952427e4b0c964ce9fd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fab5ea0bf9bb0cd907db961216505356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f5fe6adcc9ba10aa82cf054cd5c39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254cff70678af48e5e79f91d5749ce5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5130e59fdbe0dac2f75d0b6d591f16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ceb935fa2ded44efa7aed9b3cf8ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceea8be45407772e5d37c64610f889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1fc060740acbb562d60de7c896093362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabfdcca6da233c5add19af55776de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253b7b6c7eefe3c4992589ae723488364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb97980086df46a12f94f9ebca40d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a251db85e54b85fece406e715a00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f3a97293868df503931a1440de974367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d959c496443bca396da8575b619ea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366da24bcb110ffc89f11b303cbb7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a4657a935687fbf13b0a96854ebc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b53bd04a0844d34a59212a95bfc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548b990615f93009bc91d9bfb42b23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25a06709ee0d2d5fc0f4892281bad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44c47064e5910ead3b24622eacef49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4e02c31894ba9eb018fd6a27d31e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee447b2f0b0fce6ba4a9ed9e283f79c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716536735eff4f001284a2ab04110f8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478bc016e3ad53f1452156ca2b2f4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8abb4debe60dc17a581e733fd181c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a54ae6277b4e2f493dd72fe2dbac6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc76b12008307381cb33ad83074fb42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de467b5d7c8590fa8aa43ebcb774dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa24957e2fa93eaae3f3e986d76a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af739e42cab1b558dd755979cbb584f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a7a9589b98064003986a5957eb79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb448a64befeb447991db20d04ab19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89d9148d69813f9d73adff104dfac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f356b5f6231a1bdc022642ba4002d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca8ad5330f00f12837e3e9cf1cec6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25933f27d29acba393c31d65236ac51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3551212422e955d1bd700d3d1bc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371fb3b91e00615263f282b779fe687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7dbf98e98e9bd70de85e512926bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b7e37ba6844a1efaec4f6b2c39bd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898e250bb0fac867fe4b8874e5994a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18068e8f17976303797fc10537615af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956d9fa3bf136da59663f3c82cb0595397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b48c4a4ba06f7c2b9dd19090158cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fefaeec20547771421c5e054072c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48578307557c6187ad4758ee52ed5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ce7641461438dfaf6e98e0f7fcec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25939c231c5fe827d1320228d8d9c5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c24eb724d0b80782378aba39e242403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737011746a5a06d641423a3eeffbdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d225524cf715f26ef76cabe28a1448405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9595cf981300d09cb8e8e9c96a08a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44cc997acafa74a80d56eb7d4df0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91bd465170346c5741a8e1ee21d1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3267d6c49ea4c86aa0cea5fe31f5926409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf0a2f598a8189106af971a857307410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d6619a0ed013e7d327ee2868916c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c1854b9c3734c9792ed2f6085bbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011983c1debf281f49838f437ab241413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d59b3b898f479cc30dfa79ca7fe61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6e4f67af2285c901bbba6f37454a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0263fc75df6dd145dd24a15f3273416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad22285454979a3a06212a7ff2c23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01744e140b8614b97e4fbf4272277fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59262371795a8c7a513c459fc34afda4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545f979b4d8839481feda8083e3d74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1740c23a064437c2afa000f5c874f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da8d96c1bac76803b2a5d8551be2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd98cdc3f64cbc18a6b0c144aaef39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed0d4f157a7b44a2c136bf2422ff22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910b39e8da4bdc5304ab350faee6d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82df5b60b0721b8acfec4b95d1f73b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196408712477ef0574b5e2a4f1145915427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d8a74ee557ffe8e8dfdc3d3995c5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d176214558cec7d68f3c01c3270b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191b08be343d86893f84271f9d7b0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9952db69d8f840d7621bf02053ff7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf2ebfc9f6244657b19445473cff4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa05afe6d8141c502f76eb0ac65ace433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d97d2876316152a8a301678d1139a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3fa471138a973d795d5188295f5f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49632f9bb3fd5e4d3434ffe42204c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eed9eb7c4ee581fa05a7955d09c8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271c483f3aa67083b6bf2f76354836438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bdb4ba099dc2d0f3490f8f44ade49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1030162a3fa32f32030550ed091a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb474208bdd2207126d1f6f085021441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d50f614bbed99f2ca75acac071ccb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb91f74302af153d7c7866bc35b152a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567e6dbde1dbb0fe7b7858657e4838444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd96265338eff487325082d3ce54e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99453d7d951329149ff97113e5e2c8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e474dfd0e85e8db4e22af7f0a7667d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a2180ab34020506e531c9a72e51e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a0b4731907f95e0916e963c290b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9afb25297dcbb153470692dc01a0cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac21d6e4b2852b0c0b3347b32bfc38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d18a5a7ece5337fe0d2c67c44096452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac83b3a67200a0aae659e3d2f0c3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364cf57ac8477b95051e39657fe09c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895acb375525eea38f81818141fcefe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57c3011ffbff954774fd530ca917c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8d40e7fc36276219e959762e63a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6795a0d84baad7fb662b39e5fc1a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0460120a3f9deff932c811849495a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f02f4e79ae967d9a6d3e3f102cd45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72769c0e7452635d94510af740710461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d573930ae19bbb52970674a3686a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c581f8bce1280d1fd417e30db9f37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f9c7cde2fa93029602092c996f95b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae313efd9ad3e067f35a08f43a47b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5dc10e72a664d0a0e6b90b143c73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204a45e38934ae8a43985d3b689d29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d37a0ac4a697d000846379157a05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0aab0a9e514c66805d5437ddd214f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6790097105d42c1fce0e238a5cf24e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdadb266df1b218525bac0982a50ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481e937076600cd602f73069f04e74b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff238710ef94e665f5d7b678b957b6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6743a1193f563b9f83f0cf3970ce25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68a4eda513791e64097fe1910f63e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515448df24ed109203dadd16959adb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f1ac7605b4ac667d5a4ff7204acb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288dc5c509368f4585abd8f012f21cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f67d8eb96eede4c1f84793e7246c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc63212dfdc5129e279eb7593104ad5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808c5be7adcca73d2345593bc60ce7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf5ff46a14f255216e39586b470b87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d44644e4986e09ffe73505d96ed9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff34966d3211c2660ce8751d722fa62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a2fba532078c3af653457b7fa264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75aa71edf18a39f4a0b6c5cf0175c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1399f4ae376d3bda6eb2bfd05d472e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d63b4071cdc6228d355808a62dfbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5acd45fcedf30ddd285759259872df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a01483aa3385e5937d6cc997108b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d6b405a51c6d7fb4c411e3b63591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413b4a517e257c6282a03be4e4c9647492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1edfdf09d41168b7de21a55e71d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ecc12f3767ee589672e0369383f12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef805baed709274a054ae1523a85071495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e39536ebad04996a0085ee104e9fda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d89a7e5b1ca24ef5701e11fd2b57b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bba2e1cdaba1895ce2485fbd768f7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32cba982d9ee4f8891fb98f6fd5f75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a6e6d921453154f604c7d181f14f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e2dbead4a7bba13342932ffd841a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b235944cf8d5233a1ce612dfa69db94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef956dde8a16f47055db75e582f633b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e67343fe5a7afcf053b25d8a009d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e83031d958d73ca195c76ccf2ddd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a64f7b4bc7602e4ea16ba3f60fea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bfb92def0f76a5fbbdb83944e43cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f3e390fa72409a8ba2b1675bc741508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d239ede73c68c313b7bb2510713d0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b53a2b43d9c5d271bd792de407247510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782475389ad15275a0b77dc28eda009511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10206c28e74dc7be637a3254e8b2ded4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f38966eb32fd93a73ffeb4cb87d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb33715937502b7be14ae85f34684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18225610fb16fb8c74d5941a4ca6201515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ae35190527681ba23265db8aba97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e5a9badb81ee662e05c6a32c3aea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1100fba984ef86b996779d3f3fbd86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea192da7abfa7a20243f4e78c5b11dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df055bcabf12c1e0d0e7bb1e139a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03587f08b8ecefca4fc737c546b6c389521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf776d4a5274db2db1e38d647c1879522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c13e16b24f6491df7e228b12388abc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bd57d08d53fea05ee563889cb4268524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a85194bccc674f32c3e4e167dadbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe689d4fd416a2173f888c5b3e152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44342048437c8f1c22cfad440934a52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3385d1db551348ba19e4acc740efdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7524a09d206e5e4be12c99d4a43be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7edce94380d2160d64fdf4c4257d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098499bafc344485de3f4e879ae1ced531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c6276b127555547dbd3b525abed0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec2e05911a99028506f7333537801533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063615e18ac36d44c9e0de473528b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18086205cb6fa539553f39c9e5c6e8a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006bb03c73301f34dbf0ee7445790ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d2e3cae1fc7a346b3646eb10d605f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f234344b0fffba3a8f01cc47a5e2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6865c53c3e47a3a0cb1ef79a5bc5f4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f6b8ff0e9d8582eb55d86121c0e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d70799fca94dc55ff18234cd182e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20d750ea92412feabedf892c11f431542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5a9db869044e0d3dd0974b3341e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a035f0ac3026a9befcb4a9115be946544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d7c2e054402860d7f6c671a6feda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794034817ed27b8c59759902bc70f81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b8b51d2a8399ff43e4162c92a25a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8660ebaf7313b38b8219187fe17c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159fa2d6c0b2e44e28542f8d7040b73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd0abebb18b71be5e61031a447054550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d03f545666c28b59aafc524509dcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a55ccf40eee63ea58b6102c9e554552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4efb6a04cd58d62eddbef43dac6b83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e34cfd4ea6fcf457d9f4cec00f09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5bf647991bb4ff29ea6fb166a3af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1da718fa2213dbc727cefe7832070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a93f8e20adb2554203b4f882251e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ade795635cb420c2ccd0043b081328558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d7f5b46f52df223771113365753a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96e510c9fd59d534bede8ef1685be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6dde78c2313d7c8cf9002f7e6d23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492026522d83ae2e76372067819d66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6adccf6c6bbb5161a4d25c727ab5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a60d64740c406e060455ca0a86cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634cd634d23c355afdb03a4652fbb27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d1bb825a0a1d19fba3e17624165b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b2253c34fe3c6292167053bd639bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40102a9415874b735066b95e9441123568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc449a6d5419a7effa8fef515a04f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc79e7ca527f007a46845b17700df5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae8e48607ee1cc06eaf8fe05c1f836571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a589d435103acb7a3626792d79e68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265531f55e3850c42e656e0d3897002573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2fc932331252ebba967866406e3ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3bae3714cd32721d7ef2a9ebcada6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578006051d46c6be78ef9b34a9edc3b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34abb815932214ba1171e80e9fdc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7f1a9cde01a5020e89a36ae41c858578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a44ff0c1f1533af1e4ab7ec684cb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca792cc20de39db2130edb25e21782d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02190d54fd29916011929d5db15fd3a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e443f1ee183d7cd648514399a4ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772174e0db490a4e434d8e0a631aeb01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984acfcba77d55208545c23598a7251584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8a5fe395c06bae0c272fc1156af8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f33de7e25ff55ce65cfdb21b45da23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53a9559068dd41bf709c673bae94f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c90102332f46f75e736a963fbd590d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e0761103808a5d64d8451952662c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d042653ccc3948a30b674a186b2132590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b3d494c61c54e87720bb795df4b2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c60ca63437933936451277561c88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b749f7767e7ff5cd87b2abcc4413593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860aa06065a6845015efdec7399dd1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a66a895d47647f4ece2c033c98fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b3f3f3f99b481ac71caf90ff2fe3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf44b5b5502381febd1062331e9e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74964e1abb1bd9854978fc7bee77377598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c6d0d0971242b118a202ec744237599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326b396ed7e7bc2411edcf3a6f9d99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a709ef69188a73d75996972db1fa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237274250420004073365fdab95bb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7620ff28ab07182451e11dff709729603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b12f61f6439e7b4367f5aa277d554604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fbe3e1881cf7ae72bc04e865b1f19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bb477295cc9e22a48118c6a9ddfa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9460aaa2c75b9b01e6941ac21b8952607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae829956696d3c4d635417c7ec723dea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bbad288158252f9a0b7736a132459609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d94db904d00d9b0e2e99d658fd920f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bacb7d99f85292c985a2c0061e942611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292409f04cbfec597af21a8bf737682612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31aa5c8c13420f3067bd4dfd8b7bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f418ed7e9ccf60b65831d515d8de5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5741d96597c83390a7acc7104ee7aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ffe9438defb11d6604d7536f7237616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d721a271c2b74eaa63e3bf4c175365617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2feb6f4280cc5a135e805cdc706ae0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82099616294e951487bb7f1459b321619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729bae71dc6921b734dfe2abac1e48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63dc0a62efbc70cc6c157832ddc3fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29464dfafb8402a2f13b039e0dff50a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec94f83969ffa3edce53c1b78eff6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a510f2f0a1fc8bbeb2746c377a2054c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54876fcf1cf65c72515174297317472625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa67cfa4602b4b4dfcb1694a6b3109626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2661e0b50abbbfbfef17aa145c61a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21473f315651113c9d14e7244e868628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0175ffbaba322b34b28a2420714e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768abf44136893abe9358e56b2ddc90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3dc7191a4afbd57ccbff31c691970631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31908ea0e95f7e3fad7d71d28be165d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1a6d608f60d89e240a7c3c5307c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1c30d0db9cdc57a52b838844938f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2186836587e589cabe3c096bd2f6b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a7a0d131b07557b48efa03c09ebdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc1fa807b81419a1528219731a7ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9798da3ac4646205b947067c9839638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16220278b0dad71e57db9e4df48279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a80852e3105caa51f724302f8a611640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995080fece3f0e9a11720f460d9ffe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a86040795571e6e3fb94652b138e07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b6306050c83220d06a1e271a1354643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d3cc99c1aed148806722a84348ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e8aaa7cc185e4a69cbb879267c16f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae510d66280e74ba3876c722dc9fb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4331cb8575ee41b675febe872b4a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde939a6481cfc9dc81a5d8f73710b1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d243fac04cc0cee6b437563e1c2ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2180d75d48e782890e44b9c950c7b0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae8dfa0c0d5bb8a7eb8d09ee66164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413ba933cd07850bbc917915dfc8b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02def2b945892313dfb5eb2248bd7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e7972dc81a744064c8f05722853e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c889da853371f7a486f30748b52858655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5beeded03d0287d9d4e4da06e22b92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675d925240c6d44ab6d9d69f45d35d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081450301f2ab6b1b10097c9735132658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8416441239547b86cc662f1ebbe91a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855c899b7fce1fd0af4c67a0a07454660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086108f76d271a32da1dab0f22c39d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef09d8e535d81885a6bd1c78550757662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c55eab7f9c2d7f18b981c93fb23b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb2f64298e34417d2f022789921de9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a6a321585d78e3d22da0c63ddc8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd2c78eaf9db53af18963fa1aed06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8435dd6cf906a935a03a3c9793f0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bcceba65695052e87cba0fc9032a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ebbae48ac9912365795e998538dda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d009018f00a5bd8cf959f49331ce8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e06b8bfab140819e6c4995c91e9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b5e1cadca1db3714fd6c93168525672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50ac7245f3e3968b9437ab1ca61a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d44f422f27784081293201f0849dfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7213bcdd4dbab3e3b4559722eaf2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da234d1eadb0053f396f8f03d39ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbae106793274029d9f5fe0b9489c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b52767b3d97fc8158b2a4106109b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fad5ba631c4eac8276c605167477d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce76ef62f94b891c6ca7928b5a7db1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4709bbba5d7abd51ac0d372ac45c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707d17e2a8eac5f60a6c4aeff64247e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb8b0713f0a1baa5f3f904d7958701683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ecb64b72e49505f34c28a8c5e00e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8c24d5ed5ea2ba2c9ab70367ec78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071565e1b2573e6341dfd6d897a009d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28239ebece1a0697aebe42692f669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3decdb075af71e17842797f64bb2c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505623ed0119d45bda36162ed43cc746689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ea7abada8d56efa3dbb626b7a73f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80055c0b5d8a10ac4b3c0052b3da92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb33314181f623f18ff9e62aa8023e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64738571f4ec953695f94fea41a1d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696e8ce4cef662db3d4a792c161c48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92998bde33aee3c06abb1786bd2348695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1c3f7059f51e17e1bca38d79d4f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb967a8403c1d694ec34b2be0e2e9ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f0fbeb0c1ec7759046ce15c18da80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e568c632a22d3fdab4317d0136fb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348afa761b82bf06a261a2403807316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7688b88440540a6e7298a50ba5e8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d8d3b350e570d3fe8fc5ef008d3a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd0b9fad9552d4eb5fddfe13d6c89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d7395556c9815d40ad4c40499f13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb65ce5c41b53443e5c712dedecb05c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9717d3bb00a097a54bd1df4e865eb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1bbc65eb755fa53966cb2f9520d4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782952d96a350ca9157ec8068a6a7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8bb1419705e609f07f2dc804625b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9abc214fbd730a9477d814160509fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a1c95d32ce2486a06c91e1425fbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b057b14d85d613124978c2f588c18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b90395aca2bb3365a39ccc3cdcfe8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318b6a841fa5362c23d4a92f5e6329714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00ff1bcef233ee8ce786dd300938b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379378d4ff53050f1ba8a3071fda0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc9a2cbaa7c5ca681e5061e07a9da3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15b93830b9351a08ed9f499bf6d73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc80df0040faad555ec5494ebfdb824719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177448794aa2d78bcfe3a0046232e28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead69f23a4c6d41a27e5878b4c476d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6f28e1312bda1b91e1bd30b6bf04d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8bfd38d437d626f6d70f952dadfe4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d0b2566b2784e5c34aa112a46d1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec17396b72b380d52fc2968b9ea179d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450b3afb2199658c48a20d17ca885c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab9cd3e0d4422be1961775e4ccf19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2811623d6906db28b2a08ff54c961fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f891d6b22bae7b95c6259a185031b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d673c4228783990e8930045cedf69e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782bffcd9711bbc62927a752da64061731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf164bca4f0ee72795c4dda8e7a66a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f571e55a36f6fb0039a757e95c60210733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b81f2373ff6eaac224effc0ea051c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5df794b2b6c6a738e7e7aa3139933735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86af85c98beb69d8fb3bed698f460a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e722fce7cdb013dc3613d0d61abf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f571b324607314596dc3e8d43fca5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9eabed81eaba709ded634180233a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863dcd4878e5ade63f96628771e34a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b964d6c1637a85643bafe0aaaa7d523741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a3dd80c859197a21a1e6aa5e961d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191d1f84b5986e80762d0d22c28fc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e2c327a948b779730a13aa249982744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb31ffd4188ee0f2a6c7ec1b2c72c70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5d33cec12ab51c34451b6d87a9402746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6a8c3a8d70667b0cb24cde1a452e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b91a599b58fdd8946f345f885e70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403d98247ea5f41272c3a2a8defdc18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18be3c5a94683ddfce5c3eb65f21610750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa60831593a4244968919d590808bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b923e7decde4703471d4f203b14cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3d1b21536cc00c05091dc6d52b366753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b9f0df9e2d7ad59364e035a1790a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a5ccb7dc1c407c513aa80d4e4ca4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01847eed68a2e0a1781cba9fafcd43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762aac6f0c93cc9ef302e8aa507368757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2365884ab7e057329051aa2a6ee2b85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66097a7fb29ac1369564717e6d849423759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822abdb225bc868673b2f30980d1d551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba5df457ae593bc290e98fb5fa48f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099ca4cb97f64d0e3b42b30d60239373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c395e4f71fd4baf4f677619cb8a10b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c989385c6a041068d9d370cbc7850f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193464e09bba964bbe79942049543c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877208f110e09d1cb314882e148f5337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5038b33e3a37b1c4da7620581fbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c55c42d2bf9e9cd6f8e1afac3100679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c94e5cd8366cf8ede0082b0783e6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947288a4a77f3eaa651243709f8742511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834073cab3076e3df99ad8628fb75af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedde2080d9706f43f2b3301264004313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9a165353cd127c012319be2355db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96959a713da04308c217dca320c2531315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2907145e392a75127a58dd273e34416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c527620bab2037f869b557c9bce31217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd2542ad305b203fd44e9ac4788e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11672d6f600461af7703e9910bfa2ad219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc8e149b3ef37fed802bb4a04949720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb10f4c788ba80421ae9a95a9ddcff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b72113214a259f3429453bb080f4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389902d11f7f9eb3ec86eec6b4695ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072d39007679a7aeb700d644b49556f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e727ec3c1c6e89a321c3a3d73bca725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520fcfa3a87d76135ecd36b7c493df126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09a94a7d3bff8fdb2214942c9364f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6ed038268f157e8dbb90912e5f3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f805f11ded7fc9aab03a6b5426d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c811b542d3c039222bc8dc6c4fb7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de248f7005329338c01eec9acf82aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e82c998a0c69060369cb6764ba4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16ce54cfb1ea85cf5f53bdb97505e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeb2ada8c8933bc7de9da281441f6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f59489beb8562e476a1619effde635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4903660c1f331d2bfe5762ee99be58e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce2ae12f87642f4433856ae2d94b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044c4a872657f2816f1f843f93f774138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ff4ab00247b856a4e137404c7bb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce0f82ea3df73ed37b68dbf4a6b7db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d69da1f3e0f1d444c801cc00135fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75959de9885a944d1f1d0b02b7665042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78a41932322ba191a7d670b782300143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e4e4331ccbd53e278f1e16eb7d11d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38021fc1919b431e40265f1fe39d2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21950a2d84dd9458f2b33e0208b8017546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d941ea3d306f04c9bd93b788dcd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4326b4dc852039c3b0bc364a8fbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23859a7ba8f318dc34301b3af757d3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef944dae1aa9d33045d873be9f2ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad71da4ed1ea225f64028ff0d46e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58e343c99bd2206411314694862bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84773f9abc1dd819559d12718ae60653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8248033f6920c744b5ac7ff7f944dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b7f176ac451bee0fd206a27e068555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508d4cf9a3539e8b30bf55e6b9afe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe80496f786091ba71d263c2997880b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ffda68eefae4a03ddc4e26328dd8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7c5fbcc2fb8e2656edd1581dceee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4577c9b0e0b1933dc2e7de57909fd4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e92c3c0721b6e7e0d64fa974d476861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06702c78d8a1fe179dd16589e131fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42dc7bd865eab568cd1b6b9410fe6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44ac90bc4064c28c2667db0b1f82a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63238edb27144b22e389e48fa16cd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef69c6fcac542590e58b07ae55b87666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d4bfc468767a24e8fd3ed534897c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be924f615783c4e3d754c38864f7eb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cc191bf2f39be40fc92d303eebac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68248e65bc917fcbd11473072d7143570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50f89111ac1400011d9f47b665cd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e7cfe46a0b651dc638b5f51076cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16c00fed8ee23ec4427e6cf78897673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe5750846822b8bc1776ce18b51d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb40579efd74273dea432130909b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856a553f5e161170c66dd6948c0b4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b8a741a05219c4d27ebedea006d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8715a707d9a3931374a94fc25f718478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340993571361afeea50e8df3647b2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2160dd2beea699d79756ea3a1c202280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884da86725d9d8e67522e1e5be6e4f7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e723210f7b2328ce902f99fb824882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b6a35b4e9104399ebfb7882c4fe583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a4d63df6bf70e5e068f71267abf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429943bafb512d7c16cb188434a4eda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cbe32d9e754199874cab48154620386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e441e3600b5c638c3243057f393c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ff3beed3348d2e1e0c66ff708d0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462e1a915187beadfefdc2304b15b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327296a73a5f770302ae106960df03bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085267a8ea492632565e654cd5afea8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec053b4a28985d570c0f923c79c4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b758e1fa1e30bb0aa0a7df80b186193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ae3ac438b97e06f5de650ea88f4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034485818705e8d68791458906e918cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97909a0bf924a25326cd19e8769e6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39045bfd2f68a0484bad46eded0344b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b1dae99a7345a6df0d61c06bea85498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e013389ed53761fdb2f3b56c98548d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4557bbbcb5855438b0fb0d52fc649100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be1a70d0d48e6b52917a55480f082101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e319100b5fae7cd37112c3771d17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771027cf651454cfa15bfa4186e30b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97ff5ec698dc35d19d2540046f0f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e19bed50bb006878988333918dd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd79203c73f76f6e6b11793b50cf1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4afd260c9f976685a815c0733ed157107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7cfc6a7df359d1e14cee5ed9172e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97a1a87b30027a65a6c4c070f58fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1389bc0035a2b75a77f1bb78df7649110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf1e74fdc03dccf020e7b15d28f44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314b14625c7ee10774f1fa567f34212112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4567e1abaebd858c00e68960f678e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e6655d9a9f45b2831366a791ea75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5aed7b101bdb12a3b3c0981d5f385115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc4aa150247bef75f3fbe9bbbedfd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093977a02018e0f490cabd79fa45ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39004cece3e240cfeadb6d4e2191ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1125847f4b92ba43b98cecd0189ac2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b8735e532535ff015a7f277894b31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4252125f10c89a35a988047e4e96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c03e43ecd71c12250a5949a01507122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db1e70b127862fda9e5f4cac97967123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e338749a8d5db15674192090f5d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9131704c36f8658958335a795f84df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f592bbd8da214a7d1dc3ed8069221126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aba81e1db4bc527f8a13715f82489127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6547f4be4175c1e7080ed999d5e5b42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24771a968586dd1dc33b70a5828514129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be2f42c4791aa2512606d994f3e5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b63b5b5a9830be4c90ab69bbf835f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2c05c357143e95fdaeb655301e765132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac2e500f3c23234e144b72374603c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e7cca68a16fcd069672c801f063fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2800a6ea5e254bbd58fa8e1b0742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d14ec2a37fa1056db23fba58785ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b816f587492098080be0a568392c77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c123f383e35c9cf5625a3b31aeda19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6425a185debf3625a28fe767148bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764528a1790c41d219ff247e8cffae2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52300755758fa556d3847306e0ca1d03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4fdce07080d5f6fec2212735e11e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5643de7714c3e66b969eeabb2d2d04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8daa1b2cbe3015377aa83300735bba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1f63708df72d9f87dbb155e0dd34e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794baae8c4c5195c7f9ed8d7bce7b2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c5a15db2ef7ae96c749940893845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79894cbd4bcbef34d712b7fa6b9b0fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac8a6833e7ef52fde29ed9425b2526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4cf6f00e4be830d6a0c0b5a42408a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2463a3d757dbb74aec2a2fed21f6f74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f294f8e65681d17283bf785728a067d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b4d42bf1942a64e83087d029da9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec18fe80d194755db0e5f5731762db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10692e3aa8e3a378e9a74afcd71228155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc9ecb185b79d6c1f62a7bfe42412156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922a14fa03e8648ab024d5f5899f99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641ad7b103391f3c476c3481ca1bd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc445831431a26021d9d920581a7d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab2853d0a70e5d2b3238f00dbafb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b2265ee5a19e3708f72eee2afb92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535451e5c1a79f484701937bcf0516162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a515e14f8779e5954656e764f1ca7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9609845229098010e23d79ef035e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db874470449bff0b3c3243d3ebc35846165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1875b66d8ba18f18d177eaeb2069c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db954c696dad1fee8e6ab824e106a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2f77ebed4adbf3723ec567c4911c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dfe93efc1059e8e1670b6f4e009fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f68e4a53ff9fc039219068d12d2cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c2480eb78ca052b3e3c3933baf60b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4180ebfc9a080c950860a73746e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9348837ecc745a1c773b952eba0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b89d769de35604b4aaecb5c094a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689acb874cf911a2186d6deb8f09a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9821e9fe9f9aa28ba666afd964da903176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930e6a1df5ae32648bc225eba82a964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbdfe08e25dbacfc9ab4e637b42878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809737adceeaa18722b4f587d3fb134179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ddffab8ed54dbd534603e8f259578180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299e9a5a1b9038a8ef5df9c26e3508a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7764c21e963f23a940544b9bdab10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf33f29b3c2c15efb2311c55d27f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75dfbea6698a90c4f594b77a18e08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a5ca44e4b74c57c579e461b8f04e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c7e6a119800648b790bc7e1c8254d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393fb863d9098339f126ca093bf0dfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e57d9ae99bac215a7096e501382e3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1501f1204600de4f30ef62c02c8e6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335edb0be8fb8bbd0a709bf3c0f68a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469be1930af84bb3395cc633dfb7ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee8ed1c2476b918aa3f2f1c26c47f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242851ea41d01d8f3680ec945e00ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f4987e70d0fc907342adc50ce09c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf24a739386e93fbf53f0cd1c9918195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea128905c37fad843b92db5088bdd4e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3309d32629fe56c5ecdef71e3c40baa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc714310c2c01e4e9507d73db25291198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa15c009116ef1aa696b2892eafc71f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a132726483c693d044cd252f03b44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee41254e9873f23ba6e413d70c20f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d930ba20074d32ff5628c1e0f1a88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b432984e2c8bb37e08f84de9110b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d02dd8eda4afb57fb8a1ef20970e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1587a8bb19b8aa02ddb35032a05839205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5a2c0f7797fe7fb594bcaa6b2add206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd3a5a70c8609d12047ee19674ed7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44646d976ece53a50b2fffaf7eb7ecfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c760de621dc4095c228a11068025b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565e0e3fd78fc6f7dbc0aa332b38c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edbc7510f803b793dd91f62808baf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697205d9ee065676aed74bb268b1a66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401fa15fcfca9389382afe9eb5e01b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3a61945227ee0ca5b7af737731d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18c899bff20138362d87f093d7c1e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233663aec0fcbcafc2d95a3c645412f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f79e2a80ccf8453463fe5c1ee7059217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ecae9c5cb99fbd355dcc10c4573f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7580d243da1c5294100691957c0feb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb30f4818482a797f65d18b40363d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc902333499a71a12caa07c9019df9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bff2c22195ef717e0f298573baa8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039cbbeb431ab70de781541eeca6eff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597df82fb3d170508f6359d4eb169c4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd86c7e37e258a45b3c3fc53355d09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bf8f1eba75de69f475b3969a7f0fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f2a3b3abd53a01ac287d7f2ed5238227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31830f397dbdf441ccf7ec4ae4304e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a329ab8548863ff6b80c4bcb8f3e97b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ce599e66696fc5bbf88f3f0246ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1fec9cef30d5cee9f26b47c39565231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1970053a00bd4f0f60fa10ccfb40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86bd83dd0506104c6d394c080bddd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd27ef816f648827335a2116ff2789234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d76ef54217f9383e687e9041988f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a71dc470c84498987cbbc8cc2c312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e13f78c45fc5b3ec1f085854723e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f62829498e72ff93fb73ff84aab3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f5a11d0d78240ecdfaa4cd82401cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec28e2aa7999e1da85e0b62064a872240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a224e83d81facba9fa197fb34ac0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c135ce915b921062fec5c54b7fd33b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11003d46cef633eec011928438510e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2d3e2163364986a66b4b2fb850ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0fc37c15138852b2b9cdc90b9aca7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248742e7b218b78cb3b64e57e9548f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cab1f7221f28c69e80b8c32886fc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7667bafa2af85b06247fe88d89dc40b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7479417202217d404e93995dc3d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d6b8cbf12591f640d5c2b8a3d5fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa00a7a791b64550770260f26ac24c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a20f37f0c813cc4322b2d9f78fa18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938fdc82d833441282d390b3189425f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39b90a0881ddb350efe8ffa2ff994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d310c04d46bdebb470fd4c6e72d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b0a4ce687c87c765d889cb45de95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba994a2e0983c1ba488b8f6f3759e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c3362cfcfc69a7ca66686fcd7c00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300d4a5b4b171fd056108a78057ed7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0583f7422a11311158a03e6d78492d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814cc4878e49b60d02c14c116b1770261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1601641372cf95a9d5ea6d19dc036f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003598b3242ab3367fc9f9c628d5abb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee959753a76cf51f5ae5d04fd10346264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735a213e1e95418d4f3bd4d6486b7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821130af9f536916a429fde252156cfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7570b4699d9d190a797f3c01d6dbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2383e92647da8a74dc2797c8fabbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdccf9aefaf9b9b8487e540d36a129f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f955dc32e0c57d7be7bee4ca18f8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a00aeed3a77c4591908aef26e07cb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82001a1d345be930e31d46d5c84569de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403bda711cd5d89b753a33bf9f594d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbd02469aacad86e5e80b5b29e125c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e29bfa55e6c2975f14d8abb556f8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfafb3cb0eb37b5420fb495fd549999276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6ad95761bc0374bd1ba1cb2eedaa1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a7c30b36960833be6117ca1b2fc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aec5df1dd666a4747fcbf6dec9020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528b1e1f1d7b3ecce9ceafcb36b7a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7cbbbd706c8af2700882265e7382a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f6a69d0559c6d99c1daa95e2ea188282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab088c5b387d9ce72fa5275bfb35c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb9f2886e0906e0e28077cce85459b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5812dfd4bad02bc69916c7708367e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431e1304f95b50cf9595738c63654c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d0236b9fd6d8ab432d7e46b33d1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa715cffa1fad78aeeec3594eb398288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb471d1519015dba67debb33d2578289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68538d9455f11ebc5924d305d7458f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d5a2cd568e444d231c8c160630f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e7fc8ce1a18c15f0ac424f10ebaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add139b25909db2137ef99d90e92a9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d45fe68536e077efdb06347cd6f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be8c55778328501d11022fbaa51ac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d69889f9f9de67f49631d0ef27d006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01865e4843cf6d9594ea156baf26424297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974700abd7689949b665474938c77734298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca5300dbe22efbfd0a4f95ee3abfd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f226de2ef82767d1d9c39151ec90fd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfae6675240499da7724a00bdda6b1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6317716997d706fc1869052b1cccd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1f80112e85c20c8838c2933b6440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396cd8346eac001ef34a3e3725bc78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8866c0e85b8ef2f20b5418ae7a320a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79edcafcc3631b8d65a84e165e3af5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599241171eee2f9c151838ce18bffbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536f0da05a328d0f278642f4e3f732f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0919f6105197c2af6dcef084c07f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bf91e66107bb31d59295aad658b2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106dc8dfd37df1a6c8290b3cb4f6773311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985bc846204561343ddb7e43af8b59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182bc614eacc7a4db3555ca794f915313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644dce267c5cf3de89a65e5b464961d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb4b5472a35d9082da83506eb76ebf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee33cdd8bf850088de027e5a4f91c64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d4f7472549086c56b850f8f5c009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77d6ace8498eff9aa3b9d6f1396f86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72e38a6515346e3215f49ab3e7c88a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1b78255ef89ced6e006d6c17001c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe8f9e3898848fad42e687450b2b3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f4c51f314f72d4ccb09ce4081981322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109a2bb0f052aa78939e357a828908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e1e4e3d03ea861d2db8d1d77eadb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b818ba85f4116cfb0f8832843052e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea7751487caf09b111eacafb266eb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c864c4ed96ce43e0cae0a6a8b1eac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11bd8cb1d4d17994dc2eca710ba121328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707064d5b81428bb93c629924bdaba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b9611468a2e42fb6b84475c48b997330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e97f99a9cc539e6ee5a82f4c78b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2899585621467b3c49cd0b9ed31cab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e94d9900b96d31b1b9345cb6c2ebe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b4a7f668679e0b43a6c9a83aefc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2faef760aeef34c942cc5357579f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038be518c7b03b628a9e5c9f28d21f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edbb4b6b235c93cf4cb43a6db38c6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b4b8418fe9f5803b18b5e03ff0fb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331de6dc9d9f419299dd5288410bcfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505e363331fb805f1f2a0036abe6e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584a1519916dd580b01380e4c659ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea89be40f9b22365b8666edf551dde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0669aa944c365ddfbe93aabefeeaa50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf7306ec08586bb838ce5a707b849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b59066352511c397b939375b58e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f375f490fa86a51c3ba03da84d1a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e69f27168e328e22e8321a634325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadece547b56949935bd1cc91aec98a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab1d3e2dc8a4a17c34b93177373dcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae589353fe2eb9b5f9ce728597bbb1e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2f55b353e62f41c80a0c63b073a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a41f29e0e51bfc4c7cd6b06ce2f315352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de48ea2cb59931b7acd20a3b58a834f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e6b5bdabb2435cabafce45fd8d3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ffc9565151386b857d4cba9532ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61ef8a3eaff5375c09c0c154a9310356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a7537a541b27074ddfebef1f20df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e6668256d11e8ad865a6456340ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659ac1aa9bd722e41746d8e5980f8d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d58ed2d395aaedc3de65b5406c270e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2349049c9424a827e83a80ebab91d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c6c63195424b8f9300fb9e3929050362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecb4f9fef606905660ce01802fd250363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ba61a6f21f883b618ffabed6cd47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2181ea9dec4013db98353d03f29d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499541957eb982e8d655a9748f71b8bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f28cd19373482de24b7ac47984ee86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3dd5d0509a0c97ebe06d81a03801368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541bb3701140e911cf96741789bd589369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ff547822183d129095f07fb036e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6db7e495c5adf211f4118606c750a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4918de38b9862a94a7370dfde031728372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37910c7226eb009774e1a6cd00008a39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29226c7bcf6539a2dd1a2739d84b64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269268b9e526f3fa087f77c37625f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380435e757490d6f614f75961aeda2d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791202f528ec1bf21af4642e27da0a60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33677dc9f424998d4c22fd78408947378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54bb9df6f14b57d99ba5cd0b78d313379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939cb2438b1b268b64be9f8c3c2efd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225fc2469672dfe3e3dc15aa698f6c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a50a8326296e1657779dfaa76408382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd399586eca3714ae8f82095b1fa08e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93d4f7a2ed323adcd91150ec18996384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863a58b23c9ce7a5db78e48cb4abf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df57d54b10aa7acae2ec42eea0a85f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ece9ed9c7a89ecc6cd0d4f9f7e1f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb1a1755f4d7e94fb0e7d1605ae3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9bae807487fa0e890e350adb45478389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542e69993c467ba43a25b5b8bd7750390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84513543ba40af2b2eabb6dbba1a11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb78396a7b54093e236b399f88f37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ecdf8d1b4611d4680ff2356714bdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb9666cb5e34c87d6df3ab06cd9732394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d7222f2c5010269ad6b63c308447395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b2288650ff814f5edd7093fd6fc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66c8f1bdb3f31a02610bb8e5b162dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519514397b27c19e24de926804f98ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd94f41040cbea274e3ad4512b1191399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fe130869e9d8c3fee2f345e51099d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4457d8d8695d4e2a3f06f3230e79c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495c2ff99153bf21c2b495e65c0011f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85689094c4a61dbd0dbc039b03b7d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fee2a6b193f04e3b9c0af4f262ae7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52615586e9680bb3e879f26efb04a33a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d79f67610fb7e6ccdbc1c0a60bc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0982e2b09db6cddffc1fb866a7182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2af511a9dc88ac6cd774fc711b3a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ab12197b049522e048e7242f4deda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb76125fa000d63d4e7f3700fde45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d917f7abaf53bc94cf1bfaf622f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ae83e6541f75bc9026f5b7bf71bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906572981e5bc11082a04bb5190cce5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0532b49cc02e635c77d078282e1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052166d42ff78d0904c3f4db0ff62a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007844ce0de5d0b55c68658dc85dc53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe959b58544665adfac3a2377b863417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91a5cb16bc97b0a97759fc7d0b91b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deacd42d1eb39fbbdb0591afdcb62a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce418cdb4d1c61f0c42e8b2aaefd33b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710332289b8f51fca44a953f74042874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d682bb89fb29c2ea837f16a9106c2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f7c4096c0070963701b74470c78db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63de02c47b5a618ff8e2b5d4e9610c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e75ef76b8d341309e993357cf1ebe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295639a1104689445e7fe4ff1fda2f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e296c03e5a70f1b209ecc6575d64f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b1d0e8b26311ee2710bf89e7c4aa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749673301a73bb8e70d04fa2ed599ab5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff0ca96edd4ac2a56f3dd02ad5608430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8e050580978e09e1b5aaf3a59985431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797c43f2466c6fe36319d4155667cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e2987324e3c421cc75cf68addb281433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8f588ca39acd1ab159e8504a5e58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227dbd9172d51f136d45219149367a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1b37aee12ba419b7a78dc3f3c2b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f73dfb770fc7ed6a0178684c87859437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae539ba56404f1eec95ea6da3fb404438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a71844daf455e98afb6dcf425befd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5968907a7fb5656cb4387fb8a2a39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0924f83d61daaa6a919d67bdba065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df76ffc288675c4bd1656c0e800781442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796377210872795bbb9c9df7d56770443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4d7c600d08b89b78916eec596590b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d504b5d1e107bbd0a6978b02317e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c34d02c9ebc12ac2e4e147c80a0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f4b5a6e3b70fe3046ec6215cbe32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95031bb4edf46a2ab1626df919f43b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b4e6a238594f2378412028078380449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a5ae85d206325898c026b7fc4766450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e08082cd8388d6da10c9810fa1b722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ad990366b3889db3667f254c256d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2c5bc86dfd20b505512734fa45b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c730e8025be9a9006a4ad6102ffc11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e05874ac9a15e000e78c9c742c28d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f61051f0033b791393e29b7a5fda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9326aea6d60d3579fc4c757ea6d01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40654269380b3711343d23e46e449458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3b89b35464efe8aaa7e016c2de2b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e731e5dcc63d027982f3277e07730dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d0677d9131f6652ecf48ee2d2c29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ea5f67084474bb895adbb60aae8f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dce5c750289cf23d19b0c3b382b09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734decb6bc9740f3640eeb7b735d33c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6632ce42af8a0bf8ec22c659fd5bf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721024a48911667346037543d68a53b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45534f8f42002d0149919f53ee188a92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d1d31f2359dca907a3007c2ce6746468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae0b76d6af6a0bfc8ef2565a8b3a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adca8b6ad44d9b12699da7625e2d72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470611af7bf2c52c799167938058a04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef92fd89c49952abfb4bcda6402d0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513232957cb863e1af72a8418232930473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da3ecb82ef0d9227786d4ff13405b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddc3dc33767df551a54049d10eed7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7d0b74f8b9eff424794dfa747b31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566f50e071f7a1e5d628f7e77c1a7d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a35ff0904d4aadc2112f0e9f6fca5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271480fcc75f8f2248005d68d0cda438479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15cb4d43ae693466dc3412f8d75f39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485375f6fab29b19334cba6ca8f975f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf83d857a5de8b129988d06ffe3af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757664392dd3b3679e47e2b1c057292483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b63cda3f920ad91706628a903d25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0488dbb71a5fa279bfd0b8da7c754d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e2138d2ec1d8dd603ea90347cbb03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a4d1ca2755a0bea0bdbf201a0160487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe03288205eee53356bc7d22591bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd33b68f464ced3cf6f44b9cd3c488489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a59b4b1c0d51cd2617fd489034a3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e67ad2a97f68e1fe6f1397b63b0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e132624ea3422f4f6d20b651c4f01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e9ea834285125e3e4dcde372c14f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f18e64329c03264239f843780a0b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffedb5ea42ed18a9d13d0a4453a69ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054445cb6ed4af7058c3f1788f2af30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685ac5fa18107219db004f880a39ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61f2e73f49ef5ee3bd56acfadbe19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98dcd5b1d7900281a8d84a196421a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd359d6ff7c69c8340779924ef4b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314aa9a2b0e0821fe8db55a57935238501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121feec5102732dd5170fb65830c28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116c25bd2cd4e02970164416fd8c177503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d29b763eef397310a7cbcd4c83b67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b394e9309366a57c720e5a2fc7ecc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e667aa03f880ae6aa8e48324f5e2a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb13d0a061d0f507f86e2ffbcfd749e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394317e9214bc2083219b55c3d91260508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d99b84d1305b38a8d90c00066ecd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e638fa9d0e0fb26c87e67c5a8e8e223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d258ab75c222dc856e020238b69435511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042886f05f4f9549c66c98bb8c10ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6bfaccf6e50ba6ab28516563cfaab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2eb201b8947fddfb04562d5611948514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c77c5bf8185cf529aabb9bf3937b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5912a928935f54323b36906ff44e06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758b1d6d320b064a58bd50a43a92298517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e03aa5605be5fb2de71d5a04461b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828abf9fde7942e1003d5760b5f823519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dac1f28f19d972d6a93639f8dea67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d1a0765711a90023ce8b499430ff2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61c0b27da2ab606f23e24df568290c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08babf97e1732a910809944f17136ae6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8e4cc501f7e0e5e6b16761c82ec9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ed83e61f437cafc882cf9963a3bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b66eeb7a47b94752ffea8e665d73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a3f7b94550a477e3b1365f68dcf4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbc7db1423ccc6f77219b8bcb7d58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742a81ab95513e3a16f8e5fe761d0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8109f53a06eb70616a8daf845e5eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb8e94d33f356d88ee512e74b9ba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c705c73c44a0430165f2343a903056532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9703f6132f4b0be0a82c921c4f76771533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a81f09810f7f0504bf40668a34bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539fc1f4be68cbfa5b422a064f0487a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b703622cf3f29edf9e5413bac8ad9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae2da52902ae0a6d446f09ce402f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6deda98ee5d6180d68deae9ef9f6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b0682d41ff14f804c79fb57c34f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42eaf74844b3e19e49da057bc245b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986efdf5900c415304f945db698121b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa5838bb3d9f2b49374bab71e7a4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d2b8b345f8b167c40f6d3bd46e64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5c0314c784939eb26437da9156d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47820a4b2ffcce1b3830d568c574c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eade7feb546d9255446b652fddd656546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83d7200880ce66a0713e1a05432d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221580d965319df3dbe18ca2778bef8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015a43adfa480b56390624b6564cca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0bc2124148592a6a1be6d5ff079d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7609b8cebfa4af5a575c964346d219551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a41525fd2f999bd1baaf181e63d4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8933005782fbccdc07834b2034dd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f82f638962589463021e704d89cefa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bebff8d8f454ede2741107b147572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91e37b0022e404bd1f784cec77592556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae32325c55fb9942c3aaa8d1e4583a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af8b3b9a7402ce6a2c8469491f2422558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea9ebe9e26900807bf159391a53f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18f3248cde75847da26130f358e3c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d63d5502e594085ae31872db28a55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2188dd26c37ee7da34f41d4a2c92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbf194b768b3e00534121bd75167f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f7be179e3720e18c3205f43cd4ef1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd33fc75937e45e695d21ced8f566b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fea7a0894b507d13eca7a2302ef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ce2c3e12b5b82761cdafaf81d288567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974a88a0d9fce42e7e4574cf7c4826568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2530f7981212939b290d9a24fdf6b91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8850f583ae18b2e846d8a22736e9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317f15eec062140e39c68ea414498bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf330686b7b7fe73790dbe9ec5f7fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b25f1f361bfd5ca821ebf34da6a4ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385b59f9834e936239851985d0f5e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690e9ee3508071981e61f3c5b734f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727488b1c9014251775ff8de22abc6eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31219e5d80365094fa1ef1a0ccf02244577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28cfa86b889b778d8191a1f89ea11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d12b5f06b1dca3f2e3fe2453d634c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102cfcaf2a19e3a021c9da6e681328580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a795ad9ec4d4424c39637ffb8c9253581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f5386f2bab2d791a877f45022c9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e792895c53aa46027657c894e40996583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0b712003fe890e89f6f7deccfa91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30692e215986b3e54bb325e60e5f947f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f7a31cd38dd8b43c1be7fb5cda1f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2eda00d070be06fcd323121d6e43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492f6477c5267ad83193d90cdcf5c36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf0683143da764f6d50dfdacc72afe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368cbb9d6878708b92bbd4cf59a162590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8897178828b07bb68ccec404ad9bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7bda22a1400a52cc4de0c6b0d607592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27e4b11a113f32b11845ae219b4354593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e929588bdc1f9da64df9e71f70d621594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e53c32b9ce115519dc961cb8f5bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c38edc886e38127be77d8e892cd35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a63feb47bdb5c1f1716d99fdff521597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d6faf7c8a2eaab319711686a8a568598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd29cb30a44e81c9367df78150853eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534969f4a3282f29b7d9445e8f3a396b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4ce3fb0389d57d7d7155d26ad191601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151821505348209f6d05764038a338c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e25634be96235890e90f1d60e1a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172d9038f84677615d76f1c3840434604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186014c83dd3db6becf483d7d918be5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e32545fee788bf76c6bc05f2a6a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf34686743bfc13f1a13293f8662d9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554ed100829c61421a9436b8509f81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cf79707764010e1669f27ff1bf17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd90626efbeb32be3f0e856722e331610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cb2859b3de38be387decc9e915a05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fde711445dfc9a68093dadd96ff16f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f281d7a80518b8f659c6e5efb682da2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e70e90e5d0c2465831d9aa807f6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d87238d9fb54a5acb9b8a9fdafea6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2b7bc5f1867d38c81a7bb9ed19eb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae988cd5ab7d8ea009dd5943b1ad89d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752da1d1228ae199b9d471007364c7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e8d8af5ac3b4e3a5fcdf69ba02de7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725583474c7a1ea279fca3f875f99a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e8eae200208bf10be9810c66eefc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7bc2b25ef104ca0a3e7da8ea0f43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18387becf2e18ac052c012c05caaac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e205434f151abe95fd801c16b9cd9ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cef94784006474ba1250519a0c6a7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ceadf6f2aeafe17ca3a9e3113065f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602727ab3567aefea3baa17c011819f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92eb4eb05eb2021f66b961cb5dc29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c228b30ce982d2b400c00e1666980629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8446fb4a43ecae32b3aadb471cd6d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f88ceae9976a8e5b005505cdddc833631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562a8c0077f53bc5c91c81689eaef7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5b4586185e725028884f3535f144633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977280a9865ff46bfb46aff6244dfd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9ed9e8023effd070c5d96a1ca062635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e5c10075a7853bedb8c339822a30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165ca9fa384b2855141d9acde7195ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276fa93c7ce944a9864eba93113995b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718acf5206e34d77b78885ebd9e67e36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca9ac0f64e40a80a6321657a7bd18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc58855fb7731c6729b8cdb8068e0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5573ef0f511d3b9d33a2ce36cd035642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebec2089654a2d7115817e947c0102643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812303face03add23c79b0c3ce72015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfdb907f9f7320e894dce6607d8096645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6ace6654194b8ec74cd3ba283d30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e761a61d2820d40962846b477af9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb34cf53cd360d3c3c77af0987c2337648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd75bf5f7306dab9e47cb41d913e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0bfe42043471ee854046919c26e5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b7526cb702f6ff79621041280f4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31551d68eae2e6e74b7194d9a3be010b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f0990452cb8dc2e581152a8e1367f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f2e6256fdf3d223cae2dc81af21c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593dfc6801047b106c854802895ed4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d08fae8b029fcc421d2070733ed30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faee7519a3418fc3c26aa88588c763657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816985051dc19d66745ee4da6f51f18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db8c5f8488b6336ad052494d0e75af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf99b8d7d4268ac0d334f5743c0c7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20264598e3fa85ef9744f6f3ad7625c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb5dbd59f514b646bb16fe06ea20f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adad23a7f9fef7c5c669a1d3326a81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e450d5501b6b0c5eaeb3cccd2b8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527465dbc17aa36eeb12b80b3a8d31b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d1652ad0c1c28667f4f16edb35b9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f9081a66ee5d0effb9d298af135ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06b3fc7bdbed8cd6682ac9c0d75d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2caaadd55ff4befb457f6473d3995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f145643d2950595922ec25e918df8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206e744f7c16ab0e0f0a4a12109259671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a103505bbf92aa3f86a4bddb43641f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8313454d7b0ee1afbaecb2a42e1573c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a87fed4385acd444982bc99bd003674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4585795c792932e8296c077cff6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587551e5d4658c9b47265abc03bf53b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8910354a7584d4793e86893b5f9aaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59947cd83560e8d7b6b31e6bf86814678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933a7dad706fcc4524156610f99be8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bafbc2513cb5138978666c6678aeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc2ed403f618a237bea09cb6516dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398cb95430dac8e7a46adb01de2d1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c83b54a50a4823c4fcd5fed5a633d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e81954dcc4bd3fe228e7d9b4967a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a72634a7e944e745aa8748d4e6ef5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692601a5bdfa973d8ca7c446d5c62dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd66620120ffce7fa2ab0678647955687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a58b88c7c69229a45cb8b73225d5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e6ceac777189cdb7112ba3b506554689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9fa63bf192560521a5a26fa50e1ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce4568e57aa0afabc5268dbd4486e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa4766fefee87c1aa0fa7a72f3547692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfac9d0fee94e5c13992d6cb2ec5a12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db013220f97ecf11e6e280978da864c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158622f5669f6d62ecb06e8e1eb1d582695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7807754ae8f29581a8d23791484ac4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783212cdafda7dcadce03b724514a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf2350f74d855c56c09db965f9d85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e75c386adb7d578e1fc1b8ac25139a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8177e60abf8eb1f1f5a3efb02e7b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245159bc26396ed5e20e44931e022a80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f55cb724521add2230c4264408ac2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e3b1c96bb224a2e5c10ba40b0cac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8216c0a7039c9ddc64f9c848fcef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8360eafcb11aeec4b86ac467aff51c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d596340f0145a53e2b047e4b56ae7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef8e5369a5c7fef195b2ea25217568707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751761cf4560b625c88ed98a9242b0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15b9f0e56f4d3f5893b51de50eeab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01198ffaa859a243a3d8f3a360c3b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358b33ada9252d7231d3138016870b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742564309a4caf10065d45c1fa85fae4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03d00ce60d8ea8beeb877f111125f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef098fff628c986c706cca4cdc0bc14a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574274db40359660db28bc53eceae141715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba2d7d45ac149971a32a41bfa8e1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1bd7c45e508b51a58093f40abb64a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396fb4ba3fc4a131275baedb6cdeae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cded7c80943b03d94c81effa5b0f67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d7bccb93a015b0b6ac7478b3a10e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60a36f42c548fded245a93cacd944721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daaa84d40b738b17ba8b9b9aa67d9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e423e8463bb475fae7733afbfcef09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3682cd8df8d754c256b061d0e0666d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805be4223d5db86630661a341b85a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b818072c22ea0826f3bdd4715f66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9556ea9d8e2c7010f59f72d294c54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e3eaa9f4d344d25e0fdd267f3dda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0f092c501fa51adf2adf2757c1bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6dc36b808d9ab5470e7aecd6f52ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd623db953bccd1874e8ad7acd6c542731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30cd9a10e5003cd1ac9687c6a1bf46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8bc3c81e89861b3e328cb475199f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6465d0791c15d59fd5460520a830c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836768e436023d87b284e6d7ff820238735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ea50b0b4faaaf3cf8eb8104ea408736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800beba6ffeecb43d00057df6b318b85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fef12f038e8a40d44f8e4335f6d72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9c6ac7ae4bf6714ec1cfee444527739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cddffb07684f9f4c625b4513b2da90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52329b983496f7fd5f4cfa5f312096741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53abbb28511c96729554321ed0cea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffca3a8d75f1d3bbec1de09a55a656743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc216ed3a957ab8064a4d66728181aa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d131d04ae2149ae97fc3f4dcfec188745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c311ecfcb79739af589055a872c0ce2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58a439f671c2624fdfd169f79f0a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d76343930ea41580240ab57e0e1ad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970bdc1134007c200a9302d9b479d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811024d0bb3f9e0450f82c9293441b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9712fedbb9d5edf93729c184fedbd41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776a1a244f299fff99c2dc9c1d96b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54339338f373b379f7fb8211587502753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58330bd31188cdfbd02cdc29948c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be94923a3ddd1641f1b015320e1246c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa48b0e5b9f6bf3e57d4702c0e03bb3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640095ee1e8faf55407fef8e8fc85b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0847be7e1eb5a6ed5f27bd32af17654758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa06785fc3f63862c1a7d770a3d43df759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>