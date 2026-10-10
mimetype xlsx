--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7410c5f293bc4260145820bbc13b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57766fcb68aa95bfdeb5e48d5a50e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7fe8b4b6ee2c8613d567b1f10d233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04361eee5bcc11a8f951e5d34a0571d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd1929f8afc0111446d1b61012c475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b35f64e488331548ce0719ba3fd5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa96814652c58c4e1cff6fa492cdc507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71a87557b2233d2084420ab4e55e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab6e107c2eb1e2abcf878ffacaa12d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21c001babff3f3b02e9f93ce5d913510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246520148130653c5bab4a2bd940997011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89ee145632dd9b2c8b9442e72a777612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e8ff0c857338ca39277bd1ae46a2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf260b428ad2dd8ba8f19ab564e11f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e03ec027656da3bef22dd56fa46fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444479bf0e88f5049e8fd78f605c91816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c3958fe6d0bc5ff1b5ee1cbe1ed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf47eb91581dfeaa574d975dc8b0f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1452eb36e7e6fbaa5def391e384692c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7630fce598dbc5af766fbcdc82c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f318cc8013b5d34a29a3d9027457b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c1e5a9f732d223ec8810e55ebed922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cca236d74624eaac1b3380cc3a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5c596392fb1a5e637ed5b9d20bda324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3abbfbaaa0dc2a44030d89b4ad288325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d7d81c16ac1e0a397f2b6afcce5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082147f9232cdef4ce9fd57df8cff3cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5226502e2194c9974ae77e3baf5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa670bc7631f00dbec851c79d5c09ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae124cb35158c4a873dca88cfd094e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d59ad0c4a501057e4b39233fca7aed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b6a97108de831326c8ad3baa66bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb55f94a9155067a6a6ed1a6f1b7aa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f90490a2a40dfbbb1f4a0abe067ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d47b2b4803b94c06c29bb914f7ab035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84366e2ecaa44f2f71e6dfe400bfaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467853e9d98ef0b12268cdcea9e0948f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc349f8c73d4faf6da9e1d68c6e36dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb717c48f1a0a0b3a2fe92153081ab239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef3c39d6376938f53f0f5ac3a0fb3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bcc65393f06f3524c9e76ce0d4c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3629043931a3531657d19d53e6a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71823a01afdc61be1cff499645fa03b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cda418599e88c7dc9d2672e6415ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48511a1c8feb7a8205f9f9a64627a38445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3348a2f49066f570fbc8ea664ae80a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef84f9c433a9599dd48481d9dd75ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743ae71a932dd6a4bc06fdb70dd24848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e896aee610b79e66acd9704db0a2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a455a161ebcab4827d4161baa520f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f627bcb6126adb33b39ec2ab4bbcdc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623710f24ac6c626a1c2a9df490677752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c6e681678c2ee6a451786cbeb086353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028e431e9b4b27294a74df2a3f6d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a4a364cd89e7ea5403d4c72df295c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43e1bf54df161aae99fe916273a37056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0673d110fa9b6ebd25aafdbeba5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7df62300950df6e340e7d384ee2fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f3ae9311360ee8cd467d5ffbe66959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e283f096499f1303a57720c58070bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ebd352dfd12e5841173c9d90a39d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dccb49591c3ec3269a8870a2e018e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4791d94bf24b7b8329a6aba7e95ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113815700045ac1dc58304aa802b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad8719e78464d6d7104eab37ea9c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab27bff2231df28eaadf321934a9cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae5f887b358afbda82285ae02811b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26623f20f75b75eb11c8596327497968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3e0c4ad754f65cecfdae9cb3416e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c465986ed4539cf3483e34149f89f3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d843d5595bfcaa84a965ade01c65971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2cd45c1e1da5a4a003ffff2f621d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610597a518b5899a4a2db07df88a16173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca59a19900178eddf6ebb80d3dde0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fa9b5f86ee719e7536e439f2363275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead208f11caae9e87a3990f0031245476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521c7c74537769fd5302acc202db2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9accbc498000c375514222dd30eb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402fe20a0c114818a446727f05d02379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39784953fde5af3e236f46b668209180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5619d97e21ad03de94de3eed642081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf0dbac98a34f3709a5eab19b991482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2019e35311ca3627d68b39055f8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23166fe320057d1a709f90e570aed684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9084ced170fc5883a1d42dd6925685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ae0041c4fd90e09e7702ef3e92da886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37064d6d47e78b324a7fdb2a0865687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5de12a6d624cc95ad08bbcc26c37e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18de7d82aa7fd71f2142b4dc3de6b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487df0b95c61e51ab22ab1532ee434190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4af22f91942a1bc4e663efcfd92191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1612bae8cc75e3822c66dc76fcb7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e9500e46f39e7b6c4911801d0fe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76d6f1ee19bbbaca1109f2fe9356ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c80532cf30c80c042a57e21059a01f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e3306f2291083d5c479af94699fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327770d8d155d60408c10b689f08934797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5f9d032a296505e8365e7cd534e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f41091a30a2f0cc9887b65baefc7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285257c232b423f0fb2112d21426ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f981943ec39f0695c1c7d114e31e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74ab112dfd07ca1e0dc0c311215928102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818cf8c7771d1975b86e31c98b382bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492674a64b64c99cd08b94a40e4b2b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c238ae98903c41739fde594f8012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3edbfac07ebd586981e8cd9674ed0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c3ad14cbd036d15a0d11c48662d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c4623ba1714854e7a628899dec462108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3af2b44151265999e9a531601c31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873761fc3fb6b1778949a7fa1dcdd7bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0296a052f97fb6dfc9548639684f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded25575e995e952c86d0d1bc672d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f035549fcda2a4f3762331271c7a1e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6261a0aa320ab11c267922442d0042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607157136b503b13e2571981e0e94ab2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d348b24c28ce153ff207ada8263720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a6ce86ad5e446f20c99ea91f0ae9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee179c320a843cf9a1926bd4a29469f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426bffedb50cb00d5d911ef601c43e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea64fb719864d7d5f8ba9ba9fd4e55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63448db836de85d29f9c7d64fa8c598121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b0c3661514fa817d7a8336bdaec8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc775f577ce645c117628eb1ef5f9161123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16e9d0438d48332cbfc0134f29d771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858482b32bd95d39e1ec0eeea440275125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48658389a057ba46655bc576916a75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c36597743498d775e6116352b60a2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492acd49199022f235cbc8487a8426a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c297cff703ed73c979fc9c3db981a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901420c9910b010c74e10b720cc1eb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa54061ecbf5a4ac96e34066496379131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3407ccd4b871d81b8f375363cfa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7695e3dd94d506dc3695a5319367b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c72d26277597b8f6364091344db0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ee7f670245cd2bf39ad9a68c4be6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da79736b6b09d1df4ac7747753387d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f61b4b1660428ad796eac90800414137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00accd7472fe2faf0a3bc2d398fda9ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8e9586c283a731b7732eda3bec6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1e37a2954603ee7ca1fd60974b8e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7358c140d223b40ce7a216cdcf64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846b611656052cb2a2ed2e278a02a11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba39f52a576a7e54bc8b991ad89ae9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c392c293a69b39d85a95d8942b06524144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86292463d645bd12cf0324940f166233145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ae653159526d8250bcfb961ddea2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768150aabe5f1aad1966d4d35c338f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212976fcc069ab19f84e89e8868d383148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa2637fc1c57a28ca568c6433765d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0d53b46f16a072dc863996ce2945150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12d0e65f52f55e6b75a68093b70569151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faa57e8355d7210adcc1ea70470fc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e6a06892ecba9cc096c42f4ddbf8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21b7321257d60ea0171446cbf4daf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0404831d655840329c30b260b8bb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1fa837e267be1f2029b2cc2c359f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb01320ab298b2d86ddb176385fd3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07f1a6b5a20532bbe33c05ef6f8a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed1fe8149467de0692016286c246c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a888263f602adb1b9b95b7ccd91d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f19a82772d77ac0a75848240ccf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f18a5f2d4d2fe6edcb944ec9c95da2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a9a4457d09c1a6cfe664029457614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38bc68fa0709473db086afad74327164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f83a8ff3e6f1117445eefd26b3042165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5542dfcaf51b0610e01d0aa536166166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b91c399f5f11053db25a29d6cc0e05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3651be723c863c9fea2639840ef1c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16fb574ba7106eb4e154a438a20698169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511c4eedca74bd71006b001eb04178170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384039de116eaaaa1db790e800ea234171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7095afa940de9af04c960cc85404172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11563b5eef4e8083dc140e8b3cdbd29e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7bd4f1449791d84e395bd7ecd09af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106806390e595baa67ff8d14bec5c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5681b08ea6ed7a39b3cbaee196721176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee427c226fe5c26b74e0971fa0a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26575af730b85fcd1c5c721a4b1e206178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c099d733ad222865d82e6c96bbf113e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624b7e456c73e53d1a6d74a52fb9a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1059a0917a81baf138099c309f40f1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acef0250ceab64df48e1d5345766b1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1598e991ebea5145918784904f57c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b284033c2f32be27d23dced5337fe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc5794c1a8c926e22a3522da1c0310185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ff71653478be11aacdc5a320512f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a256e25a6eb7fe483b6cbe225af318187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d21b46fd7e50cda659cdf3098cfa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f58254a733e3989831fe45a53d9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa426b21dba489807f4a570e4c9c644190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b0bbe1e707d371ef0983f3354864191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16c89aec459baf5817a01409830a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd752650bda89dac6e56444ac13dd00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827748dfddb2ea9dd2fce9ee991f0f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92599e4f89f11aa52927c1e5cad8da1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc15653052e424883611fe7199d37f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcfaa8dd0aef6ad1632de04ba251bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3208ffbb10e499cc92e2eadbc76080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81cd8648642098a6963d01c87a130199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807437bd0c0abcbc32a49af273c6a93a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f328279cc3b9b86aff856e9820b73a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea1e9c29f55c51352fa4fc7055ed0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e70b084bf5c88a1d31c3b3939a388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e50d61e141bd0d32b429c738c3fadf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc618727330d125d4605845804825bac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870cbc2f6258b2c79dfcdcbf1acd87f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30271de44bad4a3fad099ad380345a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251a876713b1544ed18c595d9d821c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098b0ad5bf99d849c1908a722fdd5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea58ca3b9930df4e30425b64c7a0ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44acd2121c1a04badb03ccfbac93a70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83659d2e8434f924fc30dc03b5861840212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83ec1e87ec0b619d829e28caf5bbc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3945e218fbed7d679e5439d8d2b045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfbe28a275d28a778cf860abaf0b79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7e780b1094aad286d5e4e210616f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705ef2bccae5a2f221f35c765352dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac176d9857ab96fd60d3f6458880b41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ce8b56c736acd68bb4c73049c52e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ce94bace87e9213613b1d4335e4a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbda94be2d87810c4c06260cc9e8a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee5e4bfd9167abb524f793d509551222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d889d7162aeb66da2b39b7a783fb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e3404c967d89c3a8df46d1897d2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4197c8ab231f449a35bb67e0011d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4933b3796cb5d3b9ede4dc8181ffc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd581b81a17a13f52a836f6a65587227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578649cae7c9923d9c2449423a78525228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e086c3815fcebea064c9b724dadf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb17ea5a9f9393545d403d9637014a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db06c7ee15703ccb1df9a59b09082231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefdcbe0e61c94f641962460211d56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c2450b49b48e8400f5d41b168eaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a516b58746faee4f30f0a18f86c8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aecac58ff766da5c858296e48b320235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bcbfb7971f8e1744222f83746fad2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc557c986a5326a46e9df4e4db667e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9f77d5f4abe16dccd9c9ac9df4d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6654200be1557984c899774f5d164b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909716a83854452ad5554637d9b9cc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9bb9cbb7b54274ab9441355035b20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964df4fed27c0739f6d99904e6f3424242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d32b8bdd89bf1220b7c71a162c22c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f09e092a911d50d57a3affdf9813244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728e7715d90661427a42179453b126245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb00cfc3b7caddcd3c9c48061b1cd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6999f5bc2adf3020fdf79b63e234d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303395f97e768353b4dfd2330c0741248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11895605cd6c5ea50db8ee35fb26ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e17f992d7ab6b0216504150f920b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb587b8354dbf36d030bf3819edafa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14fcf8fecca7edf804c323ccd28c62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dcea410a56f4691672f92cec85389253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46ece9897793235889c3df78e1e24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2617fe69682a595794e901195f344255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f75da53a004783ea6614a23c78d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8faeed07835b023a207933b32f249a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e308f8211925b8fdefee488c4edd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686b8672b4e25930e418e3c2b8edab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62106385989075879f3f50560ebc59d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541fc5d30c264fd5f83d97f99be3ccf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be81fd36330430a1592ad7bf3322c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d8270edbe75d8ef0eef64b5884b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18e8c1e11b1364b56c14fb9cacb4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943051c899ad0c417e992c1dde17dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c3069bb2dbac192bacda1887dc518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb4448fa78017a8a0ee86958171d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163239df479c2af6591a92ca2a26ebc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371228039d7b8836accda135772752269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8dd1ad2f3450c29cda6aedd3acb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b680e79eccbaf162eed178bb0c016271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e7c20356979a9b392000eea6ecf29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967504322c5b203bac5baedf79f1f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbe8bf47eb3bce842c41a8ba2e8d22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f5c568e906ef7a1cc7f247aff2fd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b4162128b04559248d110bd3fae0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7705e7ced82d8997d27407767fc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5038e3a530c3fa86aeb4aa452864b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8768743320158cca37262c5fb0b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bfb008fd3baa13b1f560d2d2afb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6123d2b1c43a986a57b0051c38849281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f77d24a95f60960d8ee38d757db952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724917ab5f176aa872235a0e8e0ffe02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fdfbb598f0a4689b2a7ae490fd40a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a734b20b7c7400457a6ee7cf4ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358d601dc8c416d411a30db20f664fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2eca6166cc43cd89199926f253045287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5815f82f75609dff7391aab6a8c02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d82c673c9ea8443374503111dac9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e717fb480fba2e7453850516f21c3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce071eead34229391b230115205edc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda2744618ab9a55e77ee3431536b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab110419e929f5ccb00bdc70402c88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791e27d5e311ee486d3ba5a8b1a57d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b7267f68856acc6e67e7b2651274295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81165b5e36c68c6f4d13bd2305f8038296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3769636297d610fe4971395afa03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e13dc47fcbc85dbff56151036814e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d44932bd11cac399b82955bff484299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb5bfab374add9871540888dbe69a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e3fdf1edf32c6a5eddc0af7f9769b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd125ae5526495170ea6df5a28dfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0312d99dd0d0aaaf71bee363de03741303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d681e68f1afad1b277bc59b18acfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a400283fc83b4edbe5165e9b0edefe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f62ef5ca4c1a17b9256b8bfa65baf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60066638b0b420535022764123a8d7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c963e14144ed2bd4d20a4c19e1bda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221500ac6be592fef27c7c196f7397b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06f4d4a45f4814d2a2c8faae9d26fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80068121f30f1971b560194ba269e38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cac64d2e8095c4c17f14f557f79f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb9c99325797d7537a852dd9c7fe8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a76658ebe3445b0d0a77861cbe94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e4d10c63a86fa99564cdc4b650efd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1491c97cc1798263b523b393a346c3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca606de916b7a67ec073a03c3421c71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4383d48702c201800ae43b210af6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7d64a1466ef9346ff5c8e1d49434319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ee56684960031c90f8c514f9d0c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73ff70e8192b9a4c9a0f1b91123c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43c0566c7955f5ed5c974acf608145322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bafdf4f5deed23ede0a790fa70a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57500e8c6a228a8c7885ca0f11698381324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd411c63af8cfae5961dcc46343bca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e073729e21d0e2c045fe28f173b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fddb66de4e6f6354aaf6932d6caab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2030127d6acfc88b19045db43fefdfa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958010b52736a1260e5eb54e01282fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d27db9383a3adf575abcdb99a3460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7674b8506d8fa6945ab9c7eae779a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00034a40fed27caeaac9748d870ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb1b27385016e77d3ce23b1e175be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb10bacab2c3647c7acc3fa0ed0be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ad40112690c4b5f20c398030dd6a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130adc3d570e19bc2f59be8e9b558a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a08ed7893fd1b6ec40ed1b3f33495337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e08e1b4a1e309be70368dd40c8596338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f3e8e43a47c573c99b54128dd9b05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104b4333d0c217c59fdf0ed677c5b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6120dd0a7f3e8e2c63630d270c8806341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600b6a27b01391992cb5bc534fe989342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a85207bdbbfa9e4ae3819e263842343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6de1c62ea8256b8d32f67e18013f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c49db248b256534e7362e1b76933b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e2d13d84a69666a495ed9268a4c78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b7392b102315b97447421a3ac3082347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770a539ca4d156cb0d678e39b36d20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a71f7e7eac4d93f5868ba160df3fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4797993a3073efccf274bf7d41cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb780424f5c2e7a60d7ce0fb67e4753a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83076224ad37a5b13fc5998136be49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a29873599cc4b2ec53dfe3c2c5aac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f96b2a769bb3803d1a6be7b80c44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fdde8ae36eeb7f3562ab69387d24e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4759bdda5b8e16566db7ab5421b5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f2fb27a2552886dd1ccaf4a212a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cae635f5e701852ef9696ff2d4836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553969cd9a833236eb676bc23ab3923359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f430e4b85a760acc90896c57fdfc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003cc652d05af8d05e01220da9f683a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35360d054cbee9a3c7eb28e77ef3e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61bbeda1898fd6c149849c6734d669363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0969bb33ea91ff3baa735bc6d22a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ed9607eb77415ecad1a547082e6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5c4511c8d93e67968bbb1e0cfff1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665f0000f096592c011f91db29517ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa883087087d9e0f1be62900b9f19b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa00466f4a30967d7f1b956e6c9c85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1255c16a1ce6536f8ce2b8d3f754370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0444267786f87df4810e95f594fc38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769793988cb0ab76857ca7db787ab020372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770f6de5796a65f26a6db646d36ee23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaef75e2fd3c270f7bede8bc0b0127374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67481a2053631cfa72f5ed689d254843375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daffce468f52155ca9666ffdded92d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618b234e632e77f1c4ffcdbe1311ab4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3a70b1b4c009dda23b9ca5abc67b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc52f97ec9e2563b7c45bd27d80a29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb042df89067de5754059648fe097a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75a17c9bf53d2cdaf5afe6c3a2ea60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca353748d49e7ecb6618e3093646ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507910dca599a3a2ea2cf5375c72d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75e642dc52694f2aa72ea617ecbd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba735dbbea4936163d77d84d00712a37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691aa42e31cec3052e2e303f385451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f343c8ab3e822565a9823dab109a4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe1cb801b9e11149fae23c881c0d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb694af14c58895801ab7a3405f79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab91747fff76bda39dac5b01e3cd392390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54751c6c7b051c06a6a030dccf03565d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661294ffd274c4df0e8ed8a6070c0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0e37a07adcac8cf6e50c97ce42149393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f0fcd1219a5c682b48f59f924e1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f4ad5def9a4b952834c7d3504c32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9bc8344e6f61efbc4ca4ae857d47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8afaffe56effd75c2a481b35f6a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2148d166c7bf22490ad5159609029398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf004b90a6c707a3a17ea0c646881399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb643eb039764f5e31440e240a73a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad9245bd43ceb6f2c0a26dce26e5c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017b27b791132bec8ffaff061f699ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae241fb3d8f3fb1268931cf47df00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2fe221684b949ae6f46201afc5d54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c81817c3f8dde368c4f1a87894c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131913d4d616442d520737c3d4eb9a0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252e4fa3e20d17a6aa7b7db2de5f19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d11a16e2cd47a49150949c6cc1265e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1e56475b7bbdf983a377c86f89f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53150d3167f8df5695de3810d9c0f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f006402e2c10c74375a365d7af72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51f13bcff639a096c0bfd0923dc2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3317c01d677c00e496f83fb8c09ed0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a83a90caf8157cc5f869d123cba4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948aa15365fa3a1a09c61956f21c47c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936b705dca4e653afbe34b839582b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e684f8e6fc7f381e55871ff64b76d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527965b508948ac810c101b397e8b3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa56a613a26ec2a17f0a133b1e98a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7de0fca54aa828c990b0ef4be5b52f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb337458f26f6e86fc5e91681deae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba556070d63b97bb97cd63faef9e3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939d21f229e45fbe5e75eb79f4b2f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87806e7348314b8831e37cf7c915fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae6ec168eba5baff880dad1cbcb68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8fdf7b6a1e3679db0566279f890b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c732a91450b2d9eed7cf4f23687518427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb714baaf5d98acf6bb70e5c0e367457428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd530e6d07c55cfa8cf6d58804eb30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f2b2b1b725cc545019e619776ec7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e881d498cee117a73dec13d1d51f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5bf855aaace81eb80d6838fc68f07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea29f6d8e1c2bddab6da127d908f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eb3ec8b01091838ed039fac0efd30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd1675bf09f632bf103abbe163635435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac4a56576dce5458e13841949d59c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c25df9a72b8bcd936c4cc2a36a9d81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392cdf6f932c2b770897ac216f3e59d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104866f7711b8a05931f656e1de6b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048548cbbf20d0bd7a64fd57166a1b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa79646b50a803b22f2391f546aca6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c79defe02663f482e566731272a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712d2d255b6cee9100c190fe531c483443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b0ed454133efa71ad07a964abdd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccd6ad30fac010f3eebba019ab54bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d6fd4061efaa937df034856387dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f520282f15c29e070f0eece7f85626447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfbe258256b0376df0c8966c9032d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756dda6f56d9d9397ed896769837487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670df3ee6842812da4c09709875fb31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1e767571bbbc44ee03f6253b950a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986f384f2ec9ed4570f7e510efdcb47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e880520e6bb9bb09182eb7ca33b60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b4c9cf2b56b24665117124cc24a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78c8b531681a46110e5fb4aa018b2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ddbc1faa4c74f92caa93efa0a0664456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42fb2623c0d497a424257483fdc3fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e645b6b9c35dab128e549f86757e166458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40027b21e8e021e2f424ffe53ff3e41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713518df1ebd7a002f7f7a9c7cacc1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290b690b6e814e318529dfa5639b35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7aaf729eb2781fe87e73a3f50c5b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8e1891ea1e419199e32b864aecc5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624f033e334609172558c3897fe8164464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4998530c00301496b03ff890a23bd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefcb538de731b9364af50717812827466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ee324a04f7e382a747387f1ee709467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a131536ed9950883e869ad3914bb74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083c0944a706db4cacc3003e5232eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8823f74362c50d2f7953861729b1e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67dc5d58a1872748abe1b789608058471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61d5b71928fd737fab7af8d3e831c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb5d7bf95709f507c0d0ecfa4f1bef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca537973556514213586f5f48307ed3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ae400751b6bd7470c7c0a1e74baf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e0d649009cb76159175a22121574c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c389468dcf3f23cbe3022e8a75aebf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b944b0bdc591041b7c5341f61d7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c72315c8db3ea004774603cafbe6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d4700c6ba4b2f16e1ba7e86bbc80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a6b596de58581949b3fa0e02dbba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b1f817123fbf6ece206ee8244f8df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fedeb283eea5a3b090ff0a72f600b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d1e84d1be670cb6316a47e9f47e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5d6ca9e70e611c5e1b1f2a88ff8ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec219fc194d39cdc603a5337d4a5de6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c65a0f7ee22845c0f545d494ff393487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500372157d78e9d7640149b00812769488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61717eca3d8b8a61baad2dde31d421489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b2473030f909666f09b5f5c5b4bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80345a2418ed3de976fdaf19efcd14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22be9fe105e122924470aaf68cc062492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d672957269feba1a03e38c69158ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1f47402ac7b51a1fe97f0a06cb830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551dc121ed2332eb0923875bb32ab23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bbe7bb940b7a3fec6af816f11882e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923e582091f6ea1a0e993ba41cae39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e1acba0072882912da775ff91652498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7de9bf81fd3ab6e5f69c8e8ab139d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac426b788bf02b48218a0d7f9e3eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc2b9cd3ca72407af48763668e2ec3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f550421c0368c2c55619ea35d1615502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35287c3f55d493078ebbf16b74b6edd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c01c195b6f22f2cf1ab9ab2258b5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dfe209447786a4cc0107913fbb302505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c63c54f6496292029fc5b6075c625506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f6747b24437cce2da29e5104acb82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc1b7c126dc02b4724264309578b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609a722fb4d19c72964f3960632cd62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f9599a542c136ea420aa8c9875ba0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a6dd5caa868045d0e5af930378735511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e2fd8c70cf7306d5f2c2b3f9f7bef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5cc5497a253ffad11c0957bfcbdf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf3ec1d692d318731fc6351f7da51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0c1a16ce48cd83957b3ffb86afee8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fea7c1c9d61a22b1403cb4af838df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf35c4651eec178a0ca115a39f337aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de472dde4540b482af41aa95592149d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390867a0a75dc0ee858f92573079ae2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91efb1379a67d35f83f5ec3df038b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65be28800a6649e003714395a24b62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661c5439ba04f234c303dfc10b3dfb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d0ec0865c44df527cf176c37b02e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c24b50eb56ef3519843da7fe9690524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671deee633e945dc33a8ee504496c704525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea0c52c0e5bfa5c05a584a0456f8d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1787447b579bfe0b5a3e51e9b5371ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af5c63826657ceebbbf36603016198528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae4cacf574c113d83a9fcc2ad41ac3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d7d589c462fabe5faf6eadd594464530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4850b30fbd51b8122223b78170bb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0d6db90543a187a1a7928aa2896a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f19a5d37f3fc9928f2672d90ea0ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc5a5cb3a38b95a1e15f9cb1b9c4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4365425b24b806eccabcd399a31ff1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58608d1f69921ff2ac45f42217389078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd19420d18091136d48f06ada58aa0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba722a535c8d3eed2b12fbe7d59d80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289860ceb5633796c7f2c17c50b0987539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0ff60adf518fc6ccf184b940c844540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ae6b4d93b7768c345653a0d72ba6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180b3b61f9d0d2b5de55cf19b63417542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8ec0bf14503d628c471f77a9e1750543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98137f8902d399dcc9fdcfedb9497d78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b26a65d3ff1a49b80ef82704d1e8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e74980f84baf2eab71282526f9da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a84e207b12a9d4bb191e99ca36b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027cf12084bef1687ded9c917454e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdc1fd6cd89aec5e3d33750f7a6554549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d924c4b78e4021d9fb429c8ec3396550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5b23f7e9a58d3918c0b485adaddb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404dd6ee350786d28372315766fea3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4f8aef3d6378d26627979d3178140553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8719f1f237cbc421a33294d93a76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd27535b296014b9b89fd0b4c72a32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21f8639d3b2ac8b8cc19a807f2b15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ab6637a3fc55d0500efbfd48f5f62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd65b99a7993f7d407409f60979abaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe60b1b1a7d592ca7bbf43fe7e9134559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54871b5493aa022fe9b7bc4be0f7c469560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f902e84b7f81ca9f34f8e093f8281c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676826462f3365929183f4165718a44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926285f86d33bc9b6c4c259a221a66e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cec0961ccd47903c8f2dd468ab653564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394e6c4e418ed004b940869fc0c8119565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30f85ce3c9d156082eb280f020e07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c5aad39de6d50cce95f35a3d0766567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81527dbfce2166e2ee7402ed528dae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e7f7c68bc7b6223c3a36e0d83b80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743509be5f8c0b4561881cdee0067b43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6514805e13a6740668512cb8b3bf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a72a1030b6cff82763f8bb71187ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a979ed9f53e870ec250b40456ef125a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a23ef38db5b87d338fb66631dd669574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c8cf1b9f6ff432e427202096112c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e171b44b19b5aaa3bc89e31713d93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95cea97073f8334ea18759626d5c97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a6f040117b0fae42e0d6730be8b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a931d8918bea9ee09d79aa16af1d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f2c9d627b5a5828f3abbbb8540ad9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80e355a069f7466d08b9775a225745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a93769d176af2dd03be0ddadaa3de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441ed9b052517fd4daa085442c5471583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd63075141a0760aa87dd43881b0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3762074891ce510ea069dced879d62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fba3f1a81b9568fb247dfed0e6a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3a6390c3aa77d6a90ed019af55304587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df007b5fb157da004dda926460d920588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabc70aa9d46ae421648f654a914883589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21f839fd1b25092bf913e273858946590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc906c8e273ad600f73c4083a35f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a744a9c194cb7de171e915d5dbb761592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9fef002d5b308f33885857aaa6480593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752ee10cedc2c7a9e238eea7fe9894a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc2bf6cf1c2e594c5500b035f1d60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f42ddbae02f941a77be525999136596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a47f0270036170aaac8962e85184f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee67ce64a178108a803d09de5ae8db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d2254a8e4deebc5623e80079b909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8128824b3d0fe7da628d275c200cc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d41f65e71f52b442a6be7336a2f5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0a807a049f01f335fa7e6d6c84cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e518accbb6dae26a679d2f62e00ed3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235b0e926c36956b256959c233fdf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f043c200a3048864db7dc2eeee2321605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104ba0d988bc6fce5f89ebca22e1cda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7357052dd605321ae1404e61152e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714667b656cf1e41733ce7d4627519e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0206ceb857a652dc31786efa8b2a6d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad983364a376192fdadf2cec1c8263610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f6961cb53107108fd10a7767b167611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f8d20338cdd6befe93ef1aa1b0ff0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b924dc066b6025c4ea10c32c3c344613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f474c060180726d27b92f5df4de01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0be03cbdf82bd4131560b6f6c561615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfb00e6b39c9741c63253ce22c1bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f73936390dbb16fc9e01c36d7da2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a16045c6ee2d93852065062efca74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a904bd5ef2005a1187317c58012bf07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ff60738c82edfb69967d56ae0172620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e515cdd69a2c2de1fb5c953c336fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7796c55fa6df26116278cdb285625622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381090c1554489cc853b952b601357c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b6b1d51e46e4ec62f530f92e68687624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8843e3972a3c725d37a730137adb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fec0ca46641e3821d6c9a2049b228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eb1a690f12721779493a7c118a7e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10eb92c4701bcc97ec0ae3e2689992628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de81d8aef027d76196634dc8702ce9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b1101950d62a76dc8096e73d498e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092c1457c7609d8a3dbc5e2ba45530631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558b628bc631946820a431f9379f40f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8338e5bdebee5576e91341eca2940633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2432ff116951ab7cc67e84ce2a3229634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d1ff99cff3ca45c6dcb5d91e4f4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054699987fa88e2695c5270fa40fdb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e7d720a72ea65aea849bbadf03c77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944463a8043462d43f14b22b0d4d62e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217330fa33a864cce7507df71457b42f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ce3dcdff018c2c377e8cf4dda06a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f05b0d174989982481f0e6232c3e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e563cae6b5126cc2e9a1d1670b38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b13bb3552ec1c9707709492525daa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840929c917cfafc19189801832e425b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840f038561c698c49dd6fd05dfcc3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f77cb7d57e45c66b49d50f832cc77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a76200529aaf54dcb98ebf1460ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb1611fb17ef98a8c1c984c882ee8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7992dc0cbc7a277471196430a46054649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b831bd5c657c1d9004c351e1f620306650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13db34d1a1f8c5276f717b5010b8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc36b51c0028119930f4e4e5fcdde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b3a6fdcec5a603e6b77b2343876b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab375512a29f098598f9c38029a0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f2fde435246117d612238ac5e9e3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd1efeadd218a2a25f5aa81c247ae6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8cf98c80260933606304de30179cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92cdcce916f174a7e30d156780c131658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81958636f6f7aaf5e61f8b4c3453f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e448959bd4d43e6230f9558775622660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded467fa9f058146f685055584a6c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d3fdbd1ceda61dab7f39a26028906662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8094f166d7d71b37a7065b5e0f330663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf4216d5d302838556f6ba900a3e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f187e75446558ebb5a54c31175fe83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513b3f86ce6d8c29b4f3d2b4d93f07a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870680ba1f0b8215437e103f23f1a111667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d4390662c01de8d522f7958158cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bad1619915c241e6a73186c380430669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2ce4d3a3ef7b40f602a8d154ffac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b9c8232f1bda440f546eebe0657e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060018b14ee7149d9a0ec2f260d86fbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee44244bbcea6076947fa272eaf7352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f9201c6271f19d50e8e50ec61d7c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694c663f809400dd63eaabbe5f6d46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc87bfa53fd8ed074a6d074105d87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f2c18b5b3a0d7cce4114bcf411cd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7c965f2f3f5d9df390b03a84e7455678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f6e9e9b5e95403fb6d1c43da8541e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410569b26e3d45c7dc2f8ca60ff773c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0a8e5a5b7ed38a24646a2de1eedb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354172b02787af621d1e3745d63885682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12aaa7e1f8e8d5828a355d0bb549b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe458e8644f2740ce4eae66a02883684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b49671b886a57d7c8099cac51e0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b6a5cae3ddd3973c0a0f0fd5b7a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed274f36a376151ca1803ae9ed995d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef9742ce38a50242ebd52147a21c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06e1a894cd93978eab1647f9e6329e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1276338f56d49f848664b1b0fdbfabc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46747bebdcf0c3ad108e0ed3536885691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e223dd3e452178722f8ffdbaea74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73385eba1808dc113bc3c52fa8aa3f81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8164472b2b45954a62a188813946837694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ea094320d7bdfa10fc44e086fd4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efe411c985d462c9c103628a13cc07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e5fe5d499700330510eeca251ce3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b6bd07b3feee5b3696ad6265e708698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4533db37a6c202755a7145773240d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1642df1fefb49a7bd12bddd5f7bd28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e9e2c6c8d892ee8b62bf0857c777701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb4ee380a9eeb155954bdc2cc1554c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423158465ea14d6cd0f0dbda48c13956703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220777f4bfb002dcd9422cf380b4d2b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d4fa98e9df88036839020f95d509705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308807e5c0e70c83bdd95f97c7b1d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ab41aa44db0866fcde1ff33b0f990707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82809fa1d0c492008190acc6e19f848708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4599f33758961bbd8aab7a99af1e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a2bd85ae4ae741b7a282e7390a4b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4d51c65e9c8d8ea6b351a2cfa8f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c527d87e45b784bdc1b5501419797712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc524160ff09764dbbd9f106f0233713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ea50cde1ffbd1cd34a42f1b8e5b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb63316b1e5bd6ee37ea63b85f86f7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657017d7964f0d5b023487a2d05c60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10760a2bc4296658d9a0f550d6d222f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a65b61d56391c69f963723191121e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61bf1707875679d63a31bc9d704bc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476075be798d1260a4c1a78f7d7ba01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760ab7fe871e5b3adc8ad4bf7ee572a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed637385d1cd06b123ba4e465166108722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221894f95b52074101b7a51a451c939723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc587b922c90a64b41ac1b6421c7b99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77617296471f5f91c09134abf607c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1eea56a57c099ad48e96a79068ac1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b894026bc24b054898ef179c8618f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948a2aa5be588b568b6893850e6ae7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76c6d2605cb1999c0ef0f2efee018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2ef70b6e955638bbb56bcb639b5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89557dcdd9450a0676a348b87a86af90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a6500076f2e7bfe25365fe16da29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88f162214be7f80aaff615c9e8379733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328e0b257317ea6ea722b066d712b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496a6a5ccad5343948b4d08aeb3863c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b103e20c681cd09a1a1eb053bc4b30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4252970578bfe8bad6ba3c8853724737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48591603800aa99789b9ea751f7b3b4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fce0c10163d5a0c1fb3b63fa8ada0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61fa3d95171ce207999939e7ac84a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f71136db423b1b5de2e551c95e8b09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bccb642c6d06342eb258d9a3f60832742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb090c5ca2a7c2fe20a9dd4a084d4b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e52554055e20c59265cff5301958744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee807e8739366f6196a2a806405fa4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272955b10db61aece181d4a9e3c1695746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14151a9a36d5e6b48e129d3119c88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e446f4cdbc5182cae855becf3b44bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265365c6b84a94d80cffebc19038628a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b669a9dfc7ecf0dfbdcf9ddd4230f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c192fc98612ff1a0c94e1ec29422751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809a7def045ee29c38967dd27601e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1f195fef526ebefc834ba10104fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ba2fe32d56c1271ff55582b5b952754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d17b92caebf3da5d536f5e017649755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943de4ccf59203cecfada9e0ee3ca9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd1fce2b027f89408c1abfccd5042757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c688371f124bc5957d739aba086ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de778337fa51f2f005ddc669ef85b3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb464cf39bdc371d9f66e85a76f3f4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d9e3599f3942a7884114738305392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0743bb6c876626923069b1c24542723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee740edfb90de44bd4e674efce9c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55909b76b6be57017a9f5e4344f073415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e115185062e4d9f9fcff6f80a3e3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32aac0d9c9fa675c6bc8dc5e6e80f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e37ddb1b086f937b021d7c374bb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53317188cf8650cfb2e2c0c0ffd1b9049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f431037c85e1f117810378b6374b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49de0e5ebad3a10f38f22ea3a52b6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d3ce3f013925ad17fdc92e94453112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cffc6335a7b017b1773e369072a7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af67e344c9fbefa021700409d3754414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27274912c357d3bb4e88e187b709f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f949d859f94ef02d8f4b83387eeb0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c3b9c9050749c2ab119460d0141e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d577c936d7c6dc19b332c0e3f47ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bbf222c29ab5cc6a542f6ae98fbb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9882bfa3ce1ac34593d18f2e2840b2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52a62beae9f36413c62431998686f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f32e8259ba818d66bb98d065b7a2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae8abc0181a305f91fd1dd17c51e4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebcd4b6067b0b1c9b989ad1af7a80d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ea76c42447fcb05334e8c9d9c1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad823507094fafb733972e43b577826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051d84ab477c06b5f63e6c93158ee8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349faf7c20e4081bef5df643f8002fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dcb4f16f3302ab02323d86eb5c4f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbcf7688596b13e0831b20b7f445d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719972916d84bb72cc4c03c48ac4c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b544c237c17e65a2fe253c7121cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725fdbcfb26d8d23ccdd767ab09b32733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee82254cafce8e83316b850b04a7ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e7d8a6c4f06856e0122452f600b1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fe79edb416ea6591a24ff231ace8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2702463b55d4fbbcae598a9fe40b82c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e1439c080ccdef212c5b35b95c4ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980668e98b53e8dba2ca8fd461d762bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9971ff95d9a3c7f479b5dfa2c32f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69a5ab11e3de6473c94232804ff03341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28726a912c9b3496f9c277d4031da0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05b913c041781fd3caeb2ffb94995243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169bb06330590c96d76314ea3668dcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba05a0e3cc1d90b128b417974bb98145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e517c51462f24f774bfce317ff9ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b122b6cbc148dd5b259f707a3c162447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0f3b07255240e8458b63afd4962348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51887f6e09550606fd14631a8677413149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357563960521a17178f0158e517af850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28729925b5ae8eb8488d878ceefe826551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d74b969b129abf3de1efd700ff5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e0ae9be5bdb6dd918893b704c6cf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c375fc48e9088acd2884d008ed3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4e97bcbe8c130fa7afedf9db144555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f0d4d4786fb7fdabb399fb5aedd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c407bd80ad0db8eebd9260613944bfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7a5bcc557d908246fb09b9257d0c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4a6bd6d48c6857bb6622068dbaf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98cacdaff6aed08215054ca2d63c1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8bc8d8481619f0af0e9e176eec32561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ae1f53698d3a4cf79fe2640233a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6904cf95fa9e293fbbff0902a124d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ce31b32fbae27b22ed3d00d9e2b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801a093e8df478a270811f16c1194e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a527bf9bb4c9676bff7d962cc990866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7a2deede242b48f4b20a89f9cfd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b6cebb875dae3239eab6abab0310568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c36161b3de866f702c2e3f02fc1d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd82c14db845f97fdd4999815938ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee8439cbae5c6e32c7a78e3cdc8ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732f84e131a373b76f2ed3637dceba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7fc80e4af7fbdf6202c99eb7baae873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b3dd782823b69119d031df2b71e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9fd69ef0920908e283d36763bc3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc8bcf7d145a97d2ed96e7106ccfb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df040daf2a1ca2cca9d60da0d0f22cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf2d832ff9e2c6aabd86a6622cf2ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c900627dcb27d8cdf630c61c91ffed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ce74205a2b1f0146e0c6f7205e4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa179afcdc172d4a61b986ddc36b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598bb5801fc31bfe75d727667dca1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67a4add3b7362a20d2d54a03ae27a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe572a6dd8e5ae2614fc2947c8bb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b35a665a89fd6db618c8f2d7f2724a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd15c718bca062db6f488f9620252686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b47f3192c241db15afb5fba7fd06f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e542d2a3dd8a74777e9ed40204ea6c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16977ecf9763859cc7ce35d7e8eedf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b5834de5793f7141d12bda17c7cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b135e3a96e5a886d9cb59d101b4e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b40642c2ea655edc4f346b9fd69f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b43ebad54710d853e90bcebae85cec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6dff0f48426a8b8a4754ca047326694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf41c652730235a2d61586dd20dc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f0fa84aa2213c1d5b90cda96941496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e8a7c762e02376cc0efb0ee93c4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af141daf27a472c5a9f36ae191a6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf5e8b965f7aa7934b09d5ed0958c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ecd927cf4fb57c5e31a9ad40747d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc4ca7fcca7760098a1b47ba15cae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca0e2a265033fb143668453ac7c49c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d136e6a4e6b96dc260c87a0b2871103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b339f6df46b53209976b5edcbd5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf42fbda8b5c8272919a16c223768105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e14c62864577cf265afa76bcd65e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df9539d2807e860cc5c4fb1722654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc436c49c680e51b27f81ab879c195c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9c5d9aec0ad4f53a1f0aa0b52cad0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718361e6324afb0fc93bb751b1b5ff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d50ee9623a838be281cf923742e261111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885d973c37daa543b0b1a603d47a84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d082e7cfc54a88218e1d8617ca378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d5f690f68a268e4e3b551098daf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa647b612a718c060de041a3b7c6097115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa998bb8bb21394f95253a210c367fc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b1519daccda2c8407585bd60bcee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc5da8ac45f5ee50a266e02e2b03b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c88b71f917b9393a34af683c34554119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66124dbd50d7e22effcc721d5e401e90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad954b862cc5dd410452f314a2afb9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6ca40ac0e270e7e8e5d3e983ff797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73db044c7aab5bf53653794d02a236123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826cc6b79cd899ed36e75b0f9be157b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c05804c06795b9aca4977ca1b3ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab188f23904f70101d783038f2b2ddd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad028f5ca7f22081ead34703a32ee03b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff5abc2a4dd9a72f0215f5ad5215a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303411b93f16a5ff76bda6e848665fdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef22f53232e6869aec4af46b2a45b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e1e1a5c5208dfac0a759a6a908b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa99395299d97a81e44bdc6407c512c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db03e4c190cf6778e2a5bc5c6b35f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8e0d341c697833cd1b30a80b59bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec293c2a43abd593e2d85821435b1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c244aef04bfcd5621af4cd4cc80b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7902a4fa5c49374f0e012ee9ea3298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602dac36fdf3b1491e3a21c3c2ca5a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025055e9891f62e54dcd5f183e0b45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c092bcd45b1d32f77efab8a3e1dae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c77547a3307fb4b1ab13dfa111dd13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e820bfbd20413a904fd7d995ce130a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945e25a3b34147f2d0033c237e7e6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a51c334254197d74f0457852ce3ef5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b74365b3604e35b0744e3b9dd1b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd402555add038bf8ae528164a5ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf5e5620288cd0df209e845b239da2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5810f4fd02dbf50cbc62d27cda6c8d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e3203079cb1463aaf961f333ef54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591664da5223266761065cb9767bae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8f04373cc9028fdb4cd404f495bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148753b81e9a346a2340c703ca136649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ae441392b16247200dc035a4af1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9abddee9575a1c2eb54358cc2a2e50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa13f4aeecb6093ebdecabf17743f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bedaeb13e9a203549e6fe30e3f0993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2319e33841dc2bdf3ea78ad87988b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83644ae008640ddfac5bb16f42b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3f2091c264666dd4d379be78eb17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512e1e85b50d3f01aed70dc62a030b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e99e89823a78e6593aef59879f891161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b88e35e316c783ec7a6a8c8479f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9b2a8bfa05c44a1ed6581f663c6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781eb240d4d861a46d53eab4890f53d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888adb0d412931abd1a7b5bd886bbc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb883ba49fc2d4fc2d32f5a1e9c02253166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ca8df73cac197937eed4a2cb0541e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312692b4633c1540f604ec4e4259d96d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c398851d1b70972ba8d36d9a6a25a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522fb11be1a8188d662c0d991c325cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82044f581b0473ebb68065e7c77722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a36f8a866c40221909414936ad0c99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c78818e288e465c8e5b32f88d26c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b486064a1e5a14e18e1926eded6b57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529365365928db09d1d0b297fd868150175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b584ab59f8adeaa1d6325ebfb44a40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd671a93da2141560cde29f2b75c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484837965a043ecd472704cf8ed9c6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6744a3a7e932335449c8008efba4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab2d05109c6cf58199c35a1df5ed8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f43ff35d6b5096fb40e70d88ebff3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe520d72921de45a3312e73697fe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b7993e68ba7c3bc209830b446c2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9cfeb9ba0e737e9d839cbecb7913184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f3a41d3d6b720631bc2fe95c4e16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b63dd9cc84b49c8eb42e8e3aee640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353bcacb5400813df5a93d1fdff785187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0d9eab1d718f45d9d3bfd974ef1d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ea23ae539940118a298cd3c735ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f7e1f92c9ba1132a7c10bfd6b5ebd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1837f04dcf7265bb9d86b8ea5529c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab8d399a5c5c628535cc9b2ff6a42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c5015f513f536ce88abe67a79ec8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade01898e2709b3aacdd811727d53d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f84bf61a50dc983635e0255df44e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccc33cca00734edef66ac7a8b6e984196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c271f1f87a2d305adcaa542186dc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10911d46bf26b2a00af2092f295f6615198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb61c11b4c01e50bb225ed76b06d52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e591e31f9479291495b75047c489e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd09366508f93fcafdd64dacf2cf696201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bce735c71dcecbe696d9ec7fd03d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397069a4ba9de9033e12f25e7fa282ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca845853145a27369cfebeafcbca1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d6af72c0dd0e57d1d2599c9c2f1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdecb518f9adcaf5aac49b1698cd99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003a3423b9759147cbc61d52d5ecee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdafa0113ccb7273a81aaad64f55453208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7a070a36d401921a973ee1d35cc4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711cbdf24c62447f57798a61e889b65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903718d27753ee105fa866a11673e78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec0fda5dc5850dd925640a35cbdd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd7fd4a1b8aaef96c3d4405db049d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fe3d6f0b92e6c5232dd3ee8424595214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54380daceb22d777c423c65564794f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39597c44458116153c28c179c4cdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fcd51b045941856be9466a24602c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4522ce485c4375efb954b2bfa9467218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29595db354a42a188f6f6d811c5815f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64dd66acb50fba9e6cf43084c0e798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41185f22a3631eee514c4df1c64c14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb56fa841b6b1cb0dc38804076e33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682500df3feb28960469579ac9153ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8789910f0ece2e52897c9ed6a0e0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7a3f0b9976f6ce0e3339435d14715225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843a13f75d84ee75a44413f4ccb1157226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b739b5d59aad15ac6877db330dcf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156716c4845edf023e5279c54c7ac5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9e6775caf8623985dbdb2fdc473c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05fbfee8e2c4f5c53ad575c7dd150230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf175b9724a7b3f1166873c03c031c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0e98ec5071591b7107f340f64060232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963d5cb79c89035174c250c0d73854233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaeac897c5f29599ce9eeb27e0e9ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2807d1cceb56208f2ba5925f1319882235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b481cbf5f764e7c6449f48c4d800236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcdc42e18f65aee6094f86c92f9107237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a64099483b0e5532f12f8c51d0174238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d4e826dcf1da297649d69d7fa2a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3ab28f6cbfe2ff64c459d56cd3435240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515284499c1c51467e01868d3e641b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984a113851d4defba0b76a3b239d84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d027199e5e17b708a8afd96a7b10a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f7bff5e314401d8df25dc4213724244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab19334e07279230de04add3cfe543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30be3ce65f0f14f7d975bd9aa19b81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2940df9a4bc237457f882f71045c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7b002b288f55dab288ba9da38ff00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a764b8236251e6897dde4da9af26fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f96abbc596c018bd51c01965af863250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a722cb6b33ce84b65ad6f17cc00bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a391916c8be334c8840a3cac6e6da8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56132db182515f3503dd9c4a57c1185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace22c6b79f4348a1bba4be98f5451254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab044d521e60fa81627af226bc9267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151045b62e6929596bfa5cd2597643256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9b8353152e2030397dd75458ec61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed73ccc7b4fa3f86c4cdbd1028ab7ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd095c6e58bc89fb7d07e1f6071a524259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d2b5bb8f5c6babceae8e8c247d0a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f462363f77658bb7a517c1d9c429f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4dae9d91a9ac26b5d97e9dc1dc98b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d043fa5c7c6189042b2522102e69d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e0606062c027985209e0ca9df426264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04f706a7001f8b20773806bdee96ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b89e1368d6bc28089aabcae26b74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26f5a7b02d75545c740d999a2af0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bec783dbec071c9dcd214ba269810268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36cdaa520251a807afc5fd44a5429e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e4babb38d86d0d7e780f1738cd555270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fdcd7c46d2903ede1ed059e43f4ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3fb353b7ea7ec635815ccdf53bcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ddbee2da8e38f747846779e02c1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce8b8136c1b1a5287124b7864704a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0e233b0b006f2ed144fd1fd8971c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40307d1da6802bf81756ec8fbe5646b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bbb406d3df53fa251556e826bfb84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651cacceaa3293e14017d2f4860c3fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159f702eb4a142d92f0d42d2e030f2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e171886387467b09c545a2d231e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f3e2756c12d4f2d589e5af05e06f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc981ecad5a41fd29d5e37096ba0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be0f37cbdbbdcf1fe2e207d57f66e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337dd6842b5cf829a28474a88051ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0b03e1663a56a282a6042cb5fde1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2a0e44e80bf066bbe9f95472e130d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a517a6d6b0e7ad3083f605d95d19f67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b480be9646e68ecd9c6826bbf63c9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459ce279e8bcf3d2183e68b35f3c6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbdc1197d44b1af7ae6d16744fe851290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bc7ffd174659be0e4c4b3f820714f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605f809719dc801baab2eba2cd0b57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36446a37753ac9b7fc3a1ade1ec2ca82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62480af67a50e68b0b7279c792c6d6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9743e22529bbdfecaa404a00bd3442295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48301bb56fb23e82dab6d5c5a7536c87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382929a5b4bf34815b23a1b5027cf9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810b1d837c2ce98428a2553e779f4c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5a2428022cec33bc3d008d480f66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b454d08be6534cc10ca0714214862300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1258ac182b409158c4199ad9a97e29d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1e25febfb8a46aac503d7ebfac6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad0961c350ee9830b5ca77a22a8ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699dbdcd95f91c2e5134d92568136ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96bbdd1bcc32e6e7ee4749b66f150305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7774cdaac0c7dc16c30a1ba9c55dd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5f6d77712cca5cf108a1dab84d3ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8dea07857d949de37a11f8e06327f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11867630ae48f677aa33514ffb166309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351a8dbe5eefa8bce21e24aa28d58d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd58df5a51db3ed91896624be596d37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed45928035f588a0747a8fa75bd2724312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a68d9efe0b40e91b0f55cccd160f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c8eff46a0fba496be002867a6980314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907c7f104496e991b4b256af3c8a48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65b1924a968f407e454fb8909a95e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a130220c9877195855ac6e87a5f25a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4dd2a15ab44068512e1e661329eb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094004f579dcff96aff6327dfc3e45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430798c3489b2c0302735ea87c8fe22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1aa0d9303de750f9bff7ebe9245f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6918a6e10dcf2074878b29a2871476a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84558f1790b9334111cc25dc9cbe3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73336c95eb6375a4aae3717dbe2bd60a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066da2e706d20260ebad178540308dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2cecfd24b2d253f80ba79b742f422326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069cb3a6fd910ae97c600dc299e37f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22da51837f1368a3aaee39c45e9735328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45052622bc170768bf0d8a5ab50c1b67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a375923de44b2a9cb954f9fca58db6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68e0e0bbc6014c4a814c13677fe16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740afae9767cfdd2ca73039fe48abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543e9a98b5d0264a2880e03f70cf2ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505de34d12a61b0eeae43b3fe61121d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04900843f65e01a1ebbbe8ce3558d2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3996a5633fc67d83421798eeb12f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88fb5ed7a973b1ba5a7781f1eb8114337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92e121535521decc66dbe694074f68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb831a13da79e422282f90103070f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ad5a62fa740cbdccc85415f2990e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4daf2f55e84a60a519300698232f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c32c830d9627e883150c24ea0578f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa122aeec55252d75dd50dfe7e9a891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e41a63aa1934b56ac4575a33921b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb92cbd262fc74d18d37650a654821345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a239cdb427519785ec0ce2dfbdffde3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6a51446b53a24c517f3829293d8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f747f3945af2d70589c3d25a367cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a2ef81f4a42d5ad805d40415f39b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95633a5d869f5e81b71f87f9c21edf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fae391c1e6187f9a44a97893a7996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1cc54394e018a0c45d66ff66d7a4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a652ba0e4d2d4058c8fd8489084c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdddf1588d23a3ded95d48f7afdd0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd734aa4848ce0a9575e65c50583e49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667a05352cecb0377513031bfb7246356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06e0bbf984915feba53d0ee8340b25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71b89704daae599b3a7f6a687661b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b434510370b981a762c838bf1fdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c72378dde3a383ec4dc1760c518d1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d2335b3f90d83b88f2501d407400361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3dd8561bc3dde266a08d1047f8f04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc8f305e1690c17f3d458b0ff8856f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a56ec02220ba1391d0f531939927364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f38f59a2010083bd328ed0c0dfa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d662dbca1be032d789ad6dcb0b879e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1ae1216d14a80ded0182a740a452367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f03e6aded7aae59a6b1468b4ab66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614be70e8069ad3443ca128746eb0784369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45049ec8aa169ee323306790de9eed9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e718c36187fe926d26c9c512226719371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38054a342fe8c45c991f9bb391f693e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42be324dc4667780444be9a5bdabcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52805fb6204f95a2f64fd9e9e2f78c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b6430a77a67c9b132f34a407cb8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b274089e6db6b63d549a4ea8e52f5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624439f560f28ec9f207f86fdd72ee3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75e7b9334f2b1147f9e071d0f59434378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5344f77cc6c9fd749e56f856d53f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e274ec6db540216094bfaeafa0d363380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efac4733a9b5b6e820993e0d7c491c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015d63e7e0d8088272271a4b19f9c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa9925b83f367b1089fd705cf2207a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23dbc7115923cbff31761a636f2ff6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d6af6080d43b5fcbc81be96d2733385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b140aec72005903e9ef7f0e2320afd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0fc7017f49354024c99a8073f1d1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61d62a8ffa5d49e2ad6826a30fd8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84570a4fdfb51168102a2c0468cbce7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4a6fd77c428d8f846015869ce0a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ac1406cc61fe395f8277e9548592c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582634fcfdd58d41d97ee4bd118ecb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65017927a73683f1b555dc3f53d4c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17818b4a7b09fbdac5279392431544394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45fd469a106cd2a91d77a960b32f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c7d1a9df48faafcfc31a7258dee8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a73d434f026f3eae1c2af34165cb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b082a3bf3495f86703be624b1772398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d238a084ab330a252f5d13e0eead4a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2816f8585075473e0fa53e336b273400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af30525fb8e8bca8fd804e5bef08e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41d5fbf5e99b3626d8094c9323c359402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7eefaa5e60cffaef1616214e2f7db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6648e8dfeb4ed4147d5f672f848d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e4948559d7d6478e6863ea59b369b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d4cdf77b4e19a26ca51c2748f00b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052b66b4c1374f49068816c95102ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cf54a428175f401dae1d0a1446169408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d072870a448cc4e34f3973a3fa3977409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd810b73a90766957c68f0de81ea9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd626107a689221a92e219e2bed2f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7bc6cc3122b2f5baa761a628b1ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fadb9cab6fc01d754294c89114876413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b806c5ae9a3dcbbdec9503b6edbee21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9672d8d6ba8dbcde814556c900e0ab9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b415bb53895e963a63a96fab9f5c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb091872fd53fa22502113821ac07c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ae9a8b5ae0f700f9ac6446a82565418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f68c88034cf53a8ff2e715a63a95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a7a36ffab4e5e4f245d087b57b01d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fa2c0c4469b1a7665b4448ae4d69c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b59cc8a82b43dbb7fc8c3f63ca930422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fa808a592d528bcfaf779d75e329e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e35dc021e715e5df4768a36166e3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5872022730cbb7f6772a12ab57f6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe54f94963c2637ba1db3f441f59d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafedf7bf1040871407746cd21a5f3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02f4885c85a5f5cc6f955eca1cffe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba87460f81924de0767dc2e82ed8ebf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a68c933ba22d80d9685191a655040430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a008a6e0ebcdcf90abc58c577a868a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc67c02caa05aa73ba9b299cf1f80b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4411e7bd5e28def3a5b4b86c6cceb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3178cdcddca4b7e2e623014f5d58c42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1585c9e7e6b576ef60ddf552352c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f59784f3a5218ae319c98b629bf874436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f7ac108e9fa56650c5a13ba85645437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211154da510fa6a42734025fa32a2ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d21d32e41915efc2f43c5c2f9611439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd3078fb0d43a9a68201b8b928341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0a08d9df76c409c69bfcddf3504fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1067bc3e1638fda0dd7ff0feca3c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bc1538c7b884d29676f25421dead6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e474568ec6e397284516a12f3c55c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3acb8baf0914715aaf11d79f2b60ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0b85420afce74a42537180949149446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cfc0a748816fc12b0d788a4edc9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf0b471fc4eb7fed64bf2e0775e225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47226992b07de1df937b1d95b18bce6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92406ea89f1da53158869e89c171946b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b38493cff6fb33e9d66c6589e5e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d041c1f424696cc0859ccde862a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b58bde460a57d4e5592d495f355e41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb009d74767736fea48fe0dc1235ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f62dfc419eaaf0b964fe58c1707f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1462a5199e47da32400fbed0f18985456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf8e066778caf7fd252466d972b7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c39001913dc8e017e2b7328ce4382458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46049ece8a1afa53160e90ba5eac874f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88619ea4190191e1673cafec9c9de90e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48577b70bda1a00fda2e6adef38e5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26f3a99e47c857589cf88c9b0d2ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159ff8baacc3170511ccb91e7081ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad9b6e9f335b53256d093569085d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853fa8097c83d9e0953eb4d3825ac3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da684f7f9bae1aa1a602dc2bbd13842466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef7608d46e951227b592e9dc09745467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c20110cb3f3e2f264427fbd93a9483468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ecc312d53c187c204340853c4c76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18865c16b6f924667b9f8365b00af76a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9917e26a73ca400790f2ae322b877471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b57420a8e883edb7d073c5d244c88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253e68a17a03a284b11f4dd377115a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058cd14866777b18037fe9ef661248d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079fdc2a5a6cd6f5fa91dffaab9c8bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe5db413f3b66e09af100fffb94d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109150d891d18de1a052d75915c9b4e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16885e4aa6b0ef0695480fab99f3818478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f18821e8d1e0acf0df68a259f107b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0438e7de5a5f81cc18645f9a0319480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1819dc7dff16e42086147b1057e07c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a274638d0d4c33d982e7dec919cd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f47cd024e171671f08f94c41acc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14d676734daafd29e81821829ac919484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf158da2c4e3299f5962860a51c81a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c55eac178b967b057fead0227ce73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9deb3af06801bf82f5e70837ca0a6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71ac86bab8f50def00166cbad872ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b1bca670fcfb3960fc9bd8233204489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cac782c0a46c9f19ca8bbc836fc50e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091d854aa3421577baf58e84dc2f2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368af36558f742e5ba09a824997499492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265510a03ea529c716854ddc70621a43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9420dd08ee21db389af55e503dcd5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa8809e474fae038d50aa9c579d0f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd777bc79aafa3f5e148c6434a2185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c622af3660a7572c75e17b4b1d3af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b1361933552a8c6512f83f20b2c01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c7945034cfc0529fb4e7be5befc6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c281ba6c30a3941a870aaaf47068ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077b33dbd237de36ec6916418e65e53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a001d9210c30d56126eee1a579b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3164a4d78c8c03816de4d87975c7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d24174757d98f531674d4a661f2ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732a676f53b79fe32e71898f4103c8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e093a6e89ac65f7a6ce00ffc17fca20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2b490290743f8a3a7e829ad5f7734507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0633890a0f3c5f2dd730ccacedf6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4c2d5433de76d40fe888c858797ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0296220c08c27dc335ed3276257bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba6d70d2675f1b9a9470c761a53e3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394643d2200b7273d954359a9c31cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c6de3e5b914cd91ffb03f6c2fa158513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d6a193a65ab6f496095e4e003bb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b37f318b8bf683dce154dc9078d5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6192f5ad2fded48036934a3730b8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c0133ef1fde807c077988c91c43b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409100ffc40319a8c229b5b285ee72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb7b8bb222ac0addc6ceb6a14c83e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41e1348a7dc3843c79063072bbe43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb200f7e42581ced4ea5de6d00e5b4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ebe55d750f8066172a5d211f66fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c234bca372a04ec608e0c24df7f5fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f4484bd3706b5e3b4d87c6fcda530524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f542ef8726bd9ce149f70e53afa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1537e1458aac6f9415344855ad2bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe71e749e0ff86b2ea0468d94172d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519b423597f21216d4e424fdc7feecc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce225dcc4124cf72cf46322116cac4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b679172fe85552377bea2b18681530a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b238ab44ec9cf34082a7b6e6e8f86f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd557c2ae2026a4aa49e91c6082d4d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772d6601864279b10c7e695b96add4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9781efafedcb02bdfc0506fe6e507534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1b780245e80463d973c775f249fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed7e7979e3b2c7ca81fb912ebfc5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188442729d2b340aeeb53dd3fe7e4057537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b4dc9be75dea9c5c8ddc0d7773908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4ea42a978bb9c1b4220efd0efe810539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e861ef192dd6622d0fd83b3ad925540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa365449686a15f519009648386ddaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5400c775750aafd9d2c7847d8797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac70b365ec74c4c5c841753df7b5819543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d8fc99ffba37456964ad8f0a7ffa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f03a0c2f63de7dc5749140adbd072545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c386283846e3d9478afd64248b213d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214fd26b0e84226e225fe53e735e91d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b80b7f144d82b643fc62a138eebff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8ff6106650b81cdf71cf375381b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39242ef8b46d229d56dfa9f6e452d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a134ac892f9dd4b351a52654b14473551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b787acab032f11a4f8c4d218d52c47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b6d708f86b8aa76b462c2ce3ce37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecedf74bd51189593516be3da939245554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1b9563e118c98ceed253760eac297555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770c275eacdf4609c45b2813b8ac3f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354bd82dda497d72eee24bfad2c6601557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622234fd5b2b7a1faa56e063c66ae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab0d0addea44d4465afb7a97ce660b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341cfc26c987d67aead137efdad7d11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41176403e224f3a66136f3ca99ab3df3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4b001066aa78d41493ae2c503f41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a33532d1b7a9b84b0beb9432a952d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade17a06e6a7c0523405edeafbc5da0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78702db15a3c206b4afbb9f05876b9a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c8bc3ab8193be88f372720bd8fd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb501ed00da03070ebf717d79be662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90970cd7b118dd2fd86a679b35a8862568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230979e1a79a7df132f99ffdcc2dbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc39aca72ff30b951eda226fd0539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8f83649bc001768c35317450281c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87bd46b8ea9f18c9496b4f2c5a6d83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5e27c4038e81cbe01648dd6a32f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f94748906da799087d3b05c2ed07e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d802c1612622053ee86063bba346b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583618009c567ebf752664e75d9c7d59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c62c2bd76854070f092985add93d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf77637cc7587ebb39ed1a7e7ca891578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72f51aa451959f02dab650cb33e636579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb301879337ff2e5c9e1b2d2eaf0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd584a2268f9617ea66afecde6fb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de364d999ab420b1a6289acceffd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606cf629994b98bf4e1e484aba16b67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78612295974e137266097ecea8d8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bb4fea9285d8d5dc72ec7f9480d56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf5fc8a430a78de0c766528621d6ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2313681b1920e852fce5a4ee8d5925587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4df1c39bfe07956a53c63cc295643588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc19042248ddbf75c5ad817264230589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c96f0cdfa69bc963508d09a7c6238590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7cd7127d7df222325564940a23a5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3decdf1c0b71d4cb626e187285b22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d460fa482758cf38a667d2eec1c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42412fc743a4e381b5496eed10564c0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df808d3b9afa4081a11a4c34aafd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24f3507442fda5685ba3d3f687fae7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a72fd461f426ebeede43092e2855597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce51ed06253fae98ec1ba5efdc9cd8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d60cc00415b172431fcd6654cfa8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a453ecfa6e7e7294d7dd33925fda0e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b635eaa441d18cbedef51899bd6a36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eabf68859f7f31e04de892f5e9c0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e640148b9e928ba11b93203e0c1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fde7ad4a896f9ab39e3c4675abfe8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9413ffe791a5161becb2dbe9d71fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd7fd2868f906b9fcfcc301bd50292606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cfc608d26b3636dfd4c1ebb6ce947607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212bcdc8eefceb9860cc4f88b10f73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b7b881631f7c818128c92e79e07e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc425af87827008b8cc321c3977191f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2530629c7866dbba11ad8e4d862ad8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf394c9b3a9a0913f9d0bdde127251f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58b149d71beaea6d26e1bd33c8bd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb6eb2508bb938f8ef38eed630593614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89fe76259dcb6d20e26a11a20e3756615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c934b25341b8892de7c411cb1f3db0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4c2328ec44aef51c4cf26498402ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdac7bf36a9298d4fddf7faa407c3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a774f873e6f2691aca447a51b045d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cf7e5cb4d2d34ceb5602d93775f41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53768a2b2ee4a9e370334877da3d5178621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c63cf5810ec5e9840ef19121c43a11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bce3454ae76a0dddda53ada10924c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b64d9adde7380de5b06915f82a31d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c62dd0a94f52513496f1ded4d7774625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50970b1723c0d45c7976d47d1bf89845626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3903c94e6c8245c54a369b5ceb5a32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b924ddfefb599a743ff355d6e9d05b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec89ddca9f99e0cf078579df3612f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b53394804fe4944736548202b4d6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c68c3ab3789b25302e190f7fbc6c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144428477b15aacea804292f8e783d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac777a3c1611a345c5bd41c5c96916633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705a46271884eb1245ee7893ddc5a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da626f749cbd38e215588766dc6b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c7fcf230644c7eb9544b57cd41722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3112ffec1f06975e895792c1374da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3a1ae22015e83ed6ea21d315c733a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823903c86a984cfd18b2dab479fdb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936059c2e64e99332284c71f1afe98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eb8f1d642e180cf511f59fee03730641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318abfc32020c962ceb31393b996f42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5909b91ee5dfd237c47ef7181980f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123dad87cdd664068bde317654d335644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fc23b0b45b0c3b57713a451a728de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b2edb73828db59b0b997978bc3d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cc1a59851c89d3269bcf0ed7cc07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a16a6d0da9bf43bf4108b927db75e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f5fca17be83f5f1d30fc18dca1eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358845709218481d8b7019f954a759650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2d2e39576cf8d763a4a8b4bc1335651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2b054b5fdca1670c91a149b1f649652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135dffe5cb5d5d39cc910cf7432f4f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441448a4894aeaa688ba8a310e97e712654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cf38d00954b9cb98e0833eab2c643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a795ab4ceaff03ca479e1a2bb6e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec071b8eec0081c29a6ffd0ceb8dc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5274a3fb72b5278d6c1e4f173cda0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce642036069e71f640a275615fadfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46329e2f5311f800f6e90a1a1a53a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c3a8d0d2fbfebd188b3868ff10ec9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6351ea80d22ceb8f34025a555ce4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89e8cc80f6cdff96e6876d3300b73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce26408bba740541c200a437ee72d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af622ff6e35cd432c776455c1970e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b265d10d31c5ab89de00c494b096666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a72c100a73e3ba489a174ef4822550667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d8b8f203e8fa5b9fcca36a96b96b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b2aceb23f03515a4f27e051f26b3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231a753487a2fc5957dcdafa104e2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b544fa45227e968f99146c04c1e77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f41476c2658d062757300abf4dc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde62a025872c9f88328b0af04304b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bbafb9f2c97f19c69488beb4ce37b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060def75179b5ede728a410e7e43337675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445b3242747bd561ebf75c63c140a19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0335315a535c321aa21f67a90f1aa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c00d83c5082df5ba45caae237df6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa20bf784aae654687719bd78f6f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298c6ace95d2fb0103f18e1f2d9adc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6a5c655c8eaad67ecf164fad69aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b5db8ffb67a1838349290802147e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270470b421898da3cb6881554ae8b3fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de358df53588ff6650b7e5cfe1f53dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff32253644df2510946a93429911f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7301f87a89844d40449ec71809f8b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc361f20c0fa9dd124bbf720d3f1840687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ade9bad826c094ea34425651decbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b02c629f7125d7611b82b3215b5a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b9d9bf7a0404c1e18634e3f9a6d07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e431ab5071f1afb4831256b9b25d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075355b2818e57e9037a012e6720b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cf31f31ae1ea238b7608ef92f532a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc7d1cb81c1c9f1b4067c6e8ad98b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b9e932076f4a18ceaaaa9d61b646695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d41e05344c636bd2fc8644180de4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154601f032000c053d52615d2a2558f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf11e52a9401c1b108574259caf91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6833a095a1287d57d08b28c2cbfe18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f551da7b81f8992eaf33cbabf26a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf450d7a2fd507df1f9cf911f8e8853701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d854d4908a4617cafa55eadea912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef102b5d693ba20dd122aa7c8f587f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366413999762eb36c8d8e960464c19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878c732cbf546a40ace177f588c633705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b59adb40ec7255b0837a695a0aa275706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465d37d1341fc9a0b09700791e6abe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf38ccfdfe51301bdfa20916d3f3e3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a52f432e6ab5b50c45bb208f79c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eb5764ec0b5542d67c99afca1c14d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea66c11cc6cbe76d8c86477b2d0abc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a73baad55c40a96df10dc6681f617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b804fa1d7849d262b0b6b7941af854713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654d1c894a3fb55741124087d2ef2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9700ba1fb15afeeb1525a8c2a6bcea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cc4836b186708ad667990bd43dbb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b997682ab8fc23a8f6c970d868607b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e7f46c89ab25c08758d3ea4f346f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1060da778c6e618b3769ae3efb3fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a70459575cfb995f870591203fa49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de67331ab51b7d4c486fa0ee0b8b73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc4bf7be9c934b999f2072f2a0a9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd4e33b76b3b22102ed15eafa55ddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cbaac8fcdcedaadfc3f6b5626bbe2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352b045603af4b53a491e88bc34a9e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d30c88feefc1179af869981978d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca70140a3169d10c99b5b53f91986727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2633a686305826c877ad54383a7983728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a55e18e7abff7c2f4fc8cad8b3e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae6b8d2f07bb882a8e709fc4ed97b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d396e47f8354321d17b1c0a45ef0a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eacffd0142016a2f114a70a1214a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d038fe2cb4699c82f8999597dba1f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c116f9207fbad0a7dd7b613bd8cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf31e7985176d3cfa64f99bdaff72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb220e97d11b010e5f328ac6db8d1a5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a3961fb5158e402976fa1fe3cf1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5abb56baa694d51937143bbd0b213738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e8a7a1d4beb815a48c7d9cb6e90a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d574a524bd2a67821c77866d7230740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646e185b112c1ebac277c22bf12d48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069f23ac2f1ff4d6cb2c5ceabd5cfe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dde87b75918a5754b4378d5427d4ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce56d683ea08fb257a3d4e0278b39f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb0846ea80143cfc127620cd451ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd795ede42954206ea99740db7eea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e109bcd9a88d483cdd9f6edaa3a02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc3f09dfcc61bbe73e7f609071c9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa67582da2df16aa6ee6ba9148a57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7dde819825457415e238a86186aa2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b2472bcac1efd8a2779d1a84c619751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce09d6ae52d77ddf3eb07a90df3ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d9135b834219bd1ff6b186d39e1e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>