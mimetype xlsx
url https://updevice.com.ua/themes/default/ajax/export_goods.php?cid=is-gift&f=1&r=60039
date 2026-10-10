--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b971bb885ef4d560b026b2ec183981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d70ad7f16563587eb6a67c00a5fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3ca7f22e053418e0959c6d10c11f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90def6d2326b04886a85cb06bfa64bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeaf64c599347a78aa68f1d1721f6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee3bc93a6baa2acd7e063fe58ef366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d16b005968b181fe8d21899b14a6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8a30ed2a0fae3ba2bc5cfb2a96ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650b567395c5fe6f1d20028f68bb369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357abeddc3c5ec3ef8f66f647cac876b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894779d0b65d8d793af7767305497311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd22a425d0b6c5345f923d78bc2336312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a795ca1c864d296ab7cc251fb7adc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a68da0685aeb41c7c344558394c1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaafe7aa1b4b5c6e6308c35515e098c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5864e30899b8772049ff3f8996a4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dde0aeb3729634de7709b50139c7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8fc9e1a5219f01f6f306ca51d348d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a146f465bc5a6ebf289061aad6f5fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fdb793579490c353402fbdfc6e52b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c442f9b668c9a5a0c17c1275e279221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f91a70bf557a039e893464e6025b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7166b0d032cf3d892f5e4012381972523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4540aee4f82b8a69f0e4032d14a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda28e3d98b9075da60ce3bfa4f3119025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9398b2554f99efc0891b71b7e9c5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8031169bcaf62e12be5bc25505ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b499e1b8da9624264fbf30849ba40b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df5eeab70bf25021f05ec77f4f78de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ce3d1825206f5f7b155060361210230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe2753c4f7c9aa6bc3038b79a2c04e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89b1ac1bec826b9dc8f79f2c8b505a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591903603a1abcee1ef12d834ffa325033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc592f674b525a252b2c41306a7a97234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d967ee4fc65597d05c08ef6711c0eca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e5cef5bcf8329bfaa6a85e6dda1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30945cd34c528964f35a0da684d22437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f0b2374e03cc1201cfa0d6de3f2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701f9592c8ff499ff498bcff1e69db839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b2587ec39225776daf1b34322ca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b974fa635024c69752465ab9c2bde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ba73b5dd46324fb9f881cce74cb1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d435723621a9e4e90217d74cc272943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bbe2055ab3b611f68305dc4c0845244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec7597fe1f5218d2237c2a53397ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef618ae38c83ad1882b9e0097cefbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6337fc9fdf48ce358f7a8a9940efe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff41ca4d81ad71ef22bce3b67b583848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50603e66f1a12ed6de21fd3fd3b9f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c14826000cdb44ab321732967c07850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2fb090bb2fb5ce628594c1abd1c8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850aa0381ff796c899432ad6c18b8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01f19e1bea80d82151243daf52550853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cf5965b91762cc7c310918e8829154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2400a6c38a8ed720d78907219ce14355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86119bcbe5ca42f27c2c968c863084d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c30afa22866b165445c1f9a999ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac2762a50d055a118d95ace261c8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9a595aeca5a9c6894f0f405265e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb2b5e5cb78c1ac5b2fcdd3c7f07360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e22df056af7dec487dccd30c141061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413636d828a4775ae75d88e45e10286f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18863dc533834487a19996f7b699363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafc30dcd5ec9f0d1baa4bc53025c5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f79d44c62c0d3166904a82e4ccdf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb877623c6625790c58cdb874823a7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3041aa9a5b65788bd62ba1320f9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529381eee26e4ea2b4566336c88dd8e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d23f528323e874380d79dd9cc8733769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d670ab83ad61af37c82d88b56915470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb1b4e325369da70fc4ffe61c220c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed1eecae7aa5546a35fae31622c94072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecc5e2c1891c03cb3b217ea003263f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e90d475b95554bd4e662542cc0b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f890751d659314a36fe2c3bda4ab4d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40857ef4961937db84dc63ca5d61f1b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd1be5d148bc1c085084f375dc26777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8836c77fbe281d82ca3493c6b13d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51a8a20e415f482121c20b604948879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea4e2722b95efe1651e74cf6363f4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ddd36a23597a1f1ff802f97c711d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e026b2cb4c98ddc330ba5ff810bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349a887c83dded388d99c149ed12f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d351ffa15cb19dbbaf8f672c97f3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd59c26fabc317bcfc1ce8dbfa7db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1e91dceb73f2422e4f44a2fba61586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672b9a8d11049a994fe778895ac19287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16eb91c067da3e7383e5fed9f9216688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c21c7b40170f8e4d5df5f11101a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ceae61fce59221ace586ce2c55e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21311104497b057238c8e0d227acee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b7766daad8d5b1505f35be3c2e50292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b66f4aea30fe92eeb6eaaafb33dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e2a6ae70dac28369440fa4dde323c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98f10ac664666048eca4496f4c4de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d237daabd314f4010fc407692cd0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484ee9b9372acfe04023d8df8199df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71b78ada93b254a231c894efbfa0da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415eb03c098a7d156605634033e1f2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099a47229058debfc7dae1d2db1a9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072db2dfff11f870b8fb9121e003ba59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2e1cbdc54e5913cf9e7269b461563102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07480628c294b26b87e48df4492a0402103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244c5a4655c558391cba3660fab28ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f6ef2a05dce77efcde1b76339b781105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa0f751d55d95481ac99003cac3dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac532e9b5c38438c2a1d8edb09fc2d75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885ed17bf21b1925bb04cc7695a77f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f762ee0a3df9b94cde0dd6067788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b04d2b2212f81b1cd3f61be61a66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d4d6ecb457c83d628576628b2afd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207454bce71924fff41343e7d4327e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa8bde98c9fa5ddb74284ff0ed929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac461d5551e0124bdbe0a63f9ebca541114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f2da852082f6af20e28e10b2fc1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316278c7891ac046ca82b9508c577e10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c88c5730c449a4671f7f7e4356a5bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38469a990b4a04d074de3cf5b26e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b11283950e0ad672c4263eae072ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b7565e353f8bbf9fd9225b95e6dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5523d1835e8dcc085b370944cdf3c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371156dd3126ebb3e1124096f234412122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4889bc56cef4aedfd9dd6d96b944123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ced5dec5f81b892967b6f997d8bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708df3e65429667d56fb8b810e1e65fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085d306c19f697e7ac35a558313882126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396f32f850646f8d50b87c94819bfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72fc428322709716a85782e2ac1fd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac764bf0dc364418c729b20dfd191e41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf67f99e9635b96bf55b4687f661ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d11c9a091edf283be548848eb21f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12938d5506b1e7959e83fcd7a394b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c2d893c5b023376f4c2e4fd67d797133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059b575dc6ef2f98b40eb9381618be1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27a86a2fd0b9abc9e6a110d9d9c06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d266f2aca7423c364f2a4a0432a29b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606efee0888e0da94de2e8aa59bc6f31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f379c3184ef0a3f8a8760793a4c71e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b8cc9c6bfd73af60580b24923bca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575274f819a2038565225a97182045140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0da65837baad6b3e2940d99063ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9f7dd9718cb856111bc13b2fa07b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1e31b158692ccce6f779310e00ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0f7a7eae5c0fb2e14a131e721839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb986aaf6a97a7189e07427052e20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78e7f5dcbae7077726519331741f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467ac1bef7d16a65adbb822fb320b39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c5a567277f1e9469a6d48191d856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4595d99d19c19db3654cf9973617e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e36de0a3eb0f48bb4686b2274099e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c7dab51395304c719bbb1a35f942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2f128ff900bda13b88e368437312152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea3bb4ceebac7e7f643f7f05bd4969153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ec96ec53f337832c7b532bfecc22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55208439c4c24bf3ebd29a1f57f2e750155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd482a6ebc15159b4be606b61a5ffb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa672828b1f29151d433cab9c03dfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854e4cfcce86124e33e8741fed34aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e3dc7a11aec8db223d3e086de5613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098d2d9545d39a96f95fd93836cbb2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab38821c790e872d630d93a4c1a316a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3975652404e16d0c6a75b6d055e20da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfe92a1b334948001a848a02097e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e114b96422a94a91ea94c359a7a54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa6cb4234b7a24ea990c5269273eb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f4d9cc3721e1acae9d5ef68f3724166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f47c871f0d767d6c2d3c3629502ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328fa55adabba98c7a5b0e7121fbda4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15538eb5aac938a9c15c1370828de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879187376b6ac72416e6a9769dcfca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3ada86370bd98f009c44d10828f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f445717a373850b6d3d69aa7ce9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad2d5fcf87497bc5e670b32d7e5a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3387eaaf5cd44ceed857f2ee07f3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c5621475cf993eb06f7643d4e9f95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd8abc23dbe2afeff1fea159d9ef8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6151875d3f44f361ea857f8041bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326432d0d9a23218f490935f2cb931178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08995325a4b812036e436212e1711124179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f90f148fb80f15aae380f1024e294180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01fb27987972b50218866547ef48c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e0cb20262225103e9e2637c59263182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371742409c15bcdeb44f323c5ebd2824183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dec594ede3591f10b068e2b28e34c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29feb4dde3dd7d41ebf7a6659cc827a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7baa7b9f30aba54c50cbe34d4b33f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593f2666431a73dbd4a22fb67953a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a567acd8bfbc4ff7a2dc8b694bd55b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eb7c28a266c2ed54c363323dba26e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d88f2fed826df69e38f885fa0703190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f5b66fd38d7933585b6de97fb705191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c96464d6ce47324c9150d01144fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eedca0aa8d16bf58d7a246936f4872193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ead7f3ae04f96e930ce0127591a4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beece389b68f073265ff5cad5bb3398195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b81607d90e5aecfd783a4a48cb207196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9470dbf9dc4059ca70106f60e4ef8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1de9c76ca6410b46365c04fb44cc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b071466a2fe828dc0235d3532406199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dff211b90650182aa4664579f22d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb418989f1ab4949ac49ca663da8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc709a0a921e4ec66b51aa282e5cfe82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af7e9073ad7a40d314498c0f597e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc482e70c01966bb54daa7a3bd7539204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bdf84066819a2d5521e271f4b9dc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3961427db2e1156d5a1d09f51982206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a32366253c87a1d1096588d420ca4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebc8a830ed1130be7e3b7952df55bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c93b5862cf9eeb2112b76da6f74839209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd87211bf146936976a885a92e738210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6baabe78e575301bb0c32f10d60038211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1f45c609725a2f38ef317b8cacd07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279054794ff72bda3c930af47baea86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bae8de6064a25c71caac8bec27752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d753b7eada1c03a9cb109e7099d6a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a534dbfa01c79c27f6f1c87396c3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df961ad580e3a5044d7971569119d582217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d0dafed5f64270177e1126159700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025378f70f731824d47607a13ddf20c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2ae7278e833fab95cef817411076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ab14b4c2845b0bd53e2d8bffa406221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d96ddffe5166c7fa5cbcbe688e163222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4304641769c531b500398163ffe30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a667a7eeeef3af3f10a78ed87a8643224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415c1d84134c553fa9d6251dd16c26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818a11fccf0a35d9c129579d6455b1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0eeed15f278ae88d5ce0d5696459d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b06941891006ce6791e9328caa22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba946ee3caa0e1d775ba2eb95d26dbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7f150ca31c6d5efd5b5b66b24a344230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab1fdd4658ef4cc08bad158662e19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b018757b5b62102dd390e6d7857e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f68c3659e64e0fe9865ade401276233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1a14b20d5852c203fd55a79cf5fb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f72ae21d2299f68dc479884915b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10ab93246dc8b86ac1a3204a380fc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7430dad7747a104ee1b9fc6e4a36ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e22f2c285b861d4c52e8267cb839c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a22c88187fe1e756e02894fc96966239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7f7e253850dc6b60cf5dbcf14d834240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c60cc176542762622a4c9292d0306241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b14ee17cc21d9c228b7df06347b46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffe0f98aa6512228e75a07f7ad6176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce55c564187ff7810f4f15b6f8b116244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde28402407a994de0be6877fc3eb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243deef32754616825c693ddf93ee7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa2dc7179ee353113c8d82d353c617247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588f07a2e228911564ec3e3fa4400e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d46c75739324329c79ada859e7df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c233b325b8c6f6d4a7ecf4b22e3b2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ccf8f28bf4324b40099870ae1072251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bb366af5b13e20cb4b69b8aee38f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625aeb940b237bbae1a1441018a4cc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a40b63365d6ad4cda1139467e3cb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a5ff00d6ad6f23183c23be96bd4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41f6bb12e1396ddf573de8c8af313256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6730d5121c6958fc1ed39297a823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e854a1a953ff34f881609b6e138d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155f98274f687268835192f28dea47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ed6e80805519d133c3e84d423c38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0336e1b9b661e45b789c61e13cf70e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40231768da90d40e8199e691c75209262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fccb2a3f478c18ad4df055f79b62b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2cbb7f677cfe1ee02b44f8f0a4be4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0bbaf2de3882878b708c41c59e9bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca94bd2e4e6b1dd8496a0c561f3b4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315b6f428b2bebfda42fd840031d29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b8b48b090ccb2002de1ef829bb4b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a669b3b1960b8ba3f74957e6c9042269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485eabf41f2144fdde6f801e51a7c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d37e722fc0c4df1f051e092c94d950271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f1d9af90e3513d271d83bd98d3044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e301a277e00976c4f1894033f664481273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58160cde22465039fd81bd5eb2c86cf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60156d27d6021bf9e634efd113d80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf45453f2ad55a19fce68e50d9b9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140c1d0d0184898c9265ad8cb52e03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709027554a9150d47df40ffd12db0fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557196833d16d660e3073098f786422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea093ed7be0f690815400c5dd0951b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a761976505b1b8c4a1f9afbf6607d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c004c28f5260a804065ee722c0d1cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c48e5a816dec17010abca29b28aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7591ea570fd08656b6e3580ab72ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27021f520d6981702ade00d0c4fc078285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18bd9d7d91cdd0174e1498bad78f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160bddf47e298b1240e283e9aeeead7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521322224dbd5a7661edc1b0b891f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197f9b6262f71287b10305f959cd94b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164ed08c4aff9e4f5df20cb407e2367290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86395246d3112cfa9e2dace4b81ffb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309e4c544af17c2fecbc9cc8c478e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af63037029d8dae681746986c10c46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c74773a244d411d427185c66439ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098104960887311525660bdc777cbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5360a7161456eee52256e54149e93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c643c85fb518b483974d370b1435297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fdc9e8f2a9dc9ff7f980348332bbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895d19daf3dbddb3ea696c6c2f63d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698acca6474762d2ad5aaf209acb930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464118f2b5c5fcc5a27d72047d4259d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb04ee55a983a4caa0e9e89b85bbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db1d6ca3b03157282f241d7a113ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a93da07704035c589a620408a164304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36fff6204a28ba0e05e7ade9240a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d699f2ec225ffe7403f296f180a2a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c865899c22c0c38c79cc2ccd413bc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d1a69fdbd7959070c744180d48a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca6c1e8c40942a97aaa6084111a74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce30ee5fc32c66bde3c50095d61ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96678b05323973002d0f82fae19ece5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91dd2ffbeabf6b2716d64ad395106d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df327b960eb27bb3f829b5972ca8da6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529d83ac2037e1f7e86aa6d3e8a6115314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c083982dd3b8602ee791132a440b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f8798025955b51bfb58b04381bd6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4178a6b9a9032e9d1ef6f0516515257317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba25842d63cd3e41b691d35f0970ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4ad55632a218b38f494320b9046c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00aeceb27e61d1a14fb3c59dfafb96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef00a906b6637fbef832ce74aea3c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96330c16f595086ae7b6c3f36dc8b8ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9b3865a77c79e2f175806020a391323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7e4334ca90873811ed82ff6bb6ee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7720326beb65b14875a6fb176e53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec022759de2225e8ce2a44745b1c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7b1565f8a44ca731b5c8f6213d81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1521d96a84a0daebee897745600e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0c1e47312fa8584702dd7aec73fa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f388e8773c60fd31350090a98a7ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd54e8851f20d34b72ffa9679abfb48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb11a1b49b63758aba9bafcce44bf52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417fe84b3f89069993f6c0421a00ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ab0bcd2986c1058b46804e04662b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2017b0e5c19dcc8ccafafbc9ee071335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ff592506672f96652849e49b4be7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7560cf27d22c9dbd6a1f7dab208e4c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a97a99da801fceff44509a2f0c36b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c403213b32101494d3da08c826c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230997b1a76ae388ce3df79c2dd2e44a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fca704c36ab02dc0a806f961ab87d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf776f2bde65fc8061c26a2fbf528342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b6ed435ef436d85bf01359a078ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c73d16391ad9dd1ce1570686c31b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4140748a6453effe31ea81495ea853c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c666ffe4b99eff3c1dca7755764c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23552bbcc1ed7b55684b76ee784bf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994e95b5eaa0eef8f364091cc1a6e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2de6b48e59051366e08c5af9bda5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4b410b3dc334df91ab96a473471c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616655164640acf8dcefb8e6e2dee3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932dcb913d2318ed1dc7afe7c94197352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa8317937244ee3e7810f1bca5f40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0306e979c57fed5ff41ea2292fe06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c60905e6bc5d49f9752b644b2f50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72af008d453888563925d93ef662c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b2a8ae1137af00b42cd934be6011357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a53fd3e2ed9c454459fa27623344a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd55941f69d57e8ef98d744ef0d26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8c86c585c414b64438c0588c6495360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f331d4765e83efef4303bcd045ae09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b875ada35f923f3336cd3a57e1678362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebac1db820685794deac42fc8e536b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e3bc00b6a8c1aabe649d4691587ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47d95e46b2f97ca38eb7a36bb2d48d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15222d47d7ce60a315fabba83a2ec068366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b988a036f2a51ed530fe82a9aab0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8b36ab6a8d6fa91fca88ba4e1999368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44bfc1bb5e42db8659fa9d009698b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5505ebab56292424a0d2b64861c656370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d0b3fd131a3e8cbcf2210129f2d1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f991752f182de2abfbfdf24cc4809a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924253cb8853d0cf5fe01b0e88b0f8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca48e168e2a9bafac433825d8c59bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f080dfbfc9d38e034193b9a313314375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79648369a51b26f36dcf3821c7af3f48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a31b8107a41fcad389f906a0b064ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077b7fcad6e1b5d6885c83a599c2c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b465d8ca3f6ae805aa6430aedffdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5acaeb84aa62e87355552cb20b2ebf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f03fa64360fd7bf26466dc52bc87e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a69f30badb986835e89c2c24e934382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53389d25cc1176bc23d04aa8c277abf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348de3a66cababda38d676adc38beb17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eaf6f27a639c8ddc32af964b93060385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7d2e570ea28fc53d675df539ed2cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66098250a794bbc2ea50f631d1e26ce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a6de5501dfdf6f47563523d22aaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0549707e2a402081e2aaec413dab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d63456f232e7d1dda6a66ac637397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36b1e478650827cc7a5b4bcbfd27e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7cc5b9712852a534d7c1465a46fa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a19eeb4c71e8a80caca305ecf963393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f68cc6c7bb20c80fb21963b1738b48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a535a9741e3b4e24b8170ac0cd2c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097f794deb551d45c3e447ba419811c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38263968bbe8d90a35f31fe653b7880397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1211b3cd4d0bf6086385c5dc53460398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e769a3e0218a31b7bf634d5e677f8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182b2d192c55383e4ff598083cd01a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbe67487b5fc9a303eca26ee85ddcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd965159a561c36c41cfa6d4a5e219402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c2228680444472474b8d1566450d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d5d2c3ef0d3f979744c429d1d7289404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86a61f4ac7bba81f89678fc36c67b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda544025e56d100286f18ae9824134b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec63b083c0a1cee669d20522ae227d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36079378fadd71b72c19af3a7b03136408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219811fda27827fe6a814455f7d3b6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b94ea9d503c16ebb683626bcd6158410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea9ce41274adc4d7b890de6769635411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df66ae3fb02b7e3d351f732c46b23d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b94368d4b16dd00bca0f0fd7190ffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8d72b1faff9c1dddcba7ff9fbfb48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490919e09d0d927b29afa3c68af4331f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c7fbd0cdd59e60819647e2d46b5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34621886f44486f95f4978ac1c7cb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c80ea0847fe1e035b02b81839ecd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9028e0900af7e6d22dbae7af7390da6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635080338515c0c144330ab1ca0bc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7619ef3ee73ebba0a6dd161ad259b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce4b240f0a7f1575c651a5fed3a5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e100e172986e06d1c8845cb2484d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b45c28328c357a492be8b7e97604424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25bdfdcb54691e06e14b6994ef3652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d805c258822f23a571e25a670ecb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ab87a30be544238b3c8d0dba4f7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf49a245e02ac580b4b2ebc2662390428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc72f30311018d7379a3ff3fabb9966429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173399ccbe117bf1f26819b07e20054430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cab907f05df35459814a7a35c4c421431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143737103d3497a611ea3b7be5cbb2af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6510843ab10b3e391a19dbb67b9c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab251f98e3dcdbd827473c096790d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e370cf6c02ade9a863cd5683a97cc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7c9664ce79a9c6202dbc173d855e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a1ed30cb2d45ebb9de9dff9e8b4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d087526027bb99dc821c19c5a85e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548ec34e57029cd991389a02df5a7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dc721cb97c36d043ebd754a2957c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76407223691761b735d7477d7e3f59c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353692d3cd426ee866f4392d07a31528442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506cb7110b15ed6cb3fc2ecb7ac69b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df171c579d0080f51d263a3f2e1afb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9da41ef64ae75a5f0f70e5e15d275c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773af568ee591c33f9dbd95021a8c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e4785f1609f5c13c85c3f44c2527447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc04ad50b9682c6f311a0e0337884f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c6b68542e2bd787e5b334d591702449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ccbca46144e94fe70ec203242ac51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a425b65356b335d88f97df2234a51a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f90a132e60eae6e030bb5701e243d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dbc72027b7b415b24dde7272d03c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3464f3395d99a21f0fc23b1698a6ac9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9def66019478eefb3d06ba252dd2a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443635e5594377ac4cad3adc1fea6a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1417f16ae6a909f1c35d090a8037be7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75d9362701d5ae575f4b2ed7b1668458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6864bb4740a862c89ef752018c0e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c00899eb9cd3ea7eade6ebee219b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dfa01770d2fc3a9957eea62e4e0f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a70cc020fcdf06878c6f1a9824e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb4b6d51cde067c2ced2349cb684f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c93f44804491f334e50478abd0b3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f99bd4d9fdc3e7bb75b1adfbcddd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09faaa4a91fab87ef56ce331c0bc2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba949323ac861ed20b8a3b2a13906467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841872259eb19fd2789c3b6733905fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab8ff548dae5284b042d61c9e15a64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa607b9c226aaf819cc42e5235e84a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208a4574350117cb80928735b6d065471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3423408620e90756af963160678753472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77cb593a834c991fdb7a1cd19e3db0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eff12784707a9c1f3b513ebacb148474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd900a1114595ba9e03c61c71ca16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc4c9dbd56bb4217312d4cd9131749476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd9cd9efd92c081a8bed06ad7de31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1011413fccfabcb4ad2310a4dd4e8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6fdca518a964f3637f962e0740ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea5cf19eff1564a117356e5c7f35f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e016c7d06cac2212c32a81ef79b37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94065837da4b33be85903791daf2aa25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035327a0c3b19a34a1a62bae3ec5da7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adf829c392362dc3d0c4a29ba7c690484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6402c44ad920db978edb10b0b2c05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b63f5351de60aeb3643f63738f18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936b42dbc591a0c280d852e42cc3a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a4b75c24c5918b3f2d262ee322f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeac4b9a3354fc9749cf766843f94b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc65dce118223b044c587755513332490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224909319e0d80cfdc5dde199dd78cbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00a973896ec79d8512e004b4bec66e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae991b6ffa1f0433f383c5ed1bffe9fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fd22deba2adc0e727bf75ab23eaf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b44192d0988018e3091fecf3583e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506651e8c6a37935a2fb0ff4ecd9839496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46caa3227704df431ebf12f654af53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb14f7fb21ec1517fa71f8fab17712498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b952bf000e74a92193d19b607f5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c5791af6184fee6c03cba3478eea6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5cea22e4c829e906221efe4a2d19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af24e76fbdc03b69ea96af1edb9f26a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971c152426b39b894da9fbf9c9155f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a6ce823dd56e609b2cb2e7c5ecf3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8768033e7fc44bb0b8e8f86851557505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc12bc23a3796455ec966996268e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec6cdaabaf8d8e279c2d2b509a749507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518519a602a1b9d522864a5a288328d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c897772fc3a4d71349d0a94050660509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5fccc21979d1a44075c59412e2300510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e373dbef40b82cb0f4e758d974d105511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e2a6f87030ceb6bfc6dcb17f28a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b91852ff4326dba2d9602691c98d6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6ad46a4d2abfdf458b0b9d9ad9c10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd728a83eb1677027f8a41a4b06aaba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede42425c1b21c59d0dfc7eb8989a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3b78d1af163923a0607d41961885517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae055f20c3596a5b9f1985fe8d3c065c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e0b6d396835077bd7c1994fb7a968519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b6589fa03c6f8b6541f653e725f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f987f1dc56eb3a24ce1d78142f3c98c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd198370998d3a5b3cd377e3714e940b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39fa6d1f52a05ec48fa4d1b2ffdc23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ebf24f540d972b1cb8c2080125785524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe43e104c3af7d5cf1bf2f164fd5c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262071b6f271bcb1781f44d8e8cf8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef90f0b8d074501c18ec7a45179806527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafae66890a43ccd5515d76cbf0504e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340b43ec05ae090e5f5e2dcc43672ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359d545a8a2d054679ed1780a5562d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08546ee92a3c9ad5d939207e8c54912531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a677e1f3c1abb2e37783b7617f5d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a91877d70261cab821ff8118ead5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4c89039dc383d56745ddd670e76b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e00f664620f9d5c94bd9773699f52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78984edd8d49c98a85c3a045be52ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87076e4373dc5be7fac868a022d454537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c41f8c48b1d5b2eb20b35eb86e29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47a3aed36790e8083b19fca1722a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa689761e6787019130f84d3b173e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d927c07f941edef7d0c406ae46442541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e32a14758ee6254790738632dfa0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e779904665b3d0946f86e46a71574543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ad6354b55106af4e713fdc38e17b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545dae294ebbe4f51ee109ec8e82ef2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3664897033d2d8c1d31ef2859aa609546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726023065b3c17a6414010d51544bde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd517264b91a68a2b268bd2640403ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e2dfc22106a41a5164a551c591bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a163f9840fd93fe71f38c2a9327a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82794341cee54c0e8d01de14c707a53e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9588c4857dd8c53edd1a1d54391a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491968ea8c447a88d43f7dfe545c8f95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a45d920574f53800ceb7cf73697d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0780bbc88e0b65a6b31b65400d644555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d27d4c69d4ea065bef8bfb2365fc23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b997ec52911f1fa15fea8e43ade5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc2aa5c32e55dc950ed17afe5fa55a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd18a7288126004498e6a2a0e109e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b93d1765b3faeb62d00e3f89dbe774560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc96b8e616d3e0bd5eb97302646dc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd7c925e88df76396de70d2fd7453562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762f380744592dba5927941513f8d0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9cf75d22086f13d020225fe24354a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e25bad334c7aa63860f990258763565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32964db28bdaedcb6cb442332e5cd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd78e52f777f1330382a7027f50fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983e5b0a7a7342802ea0efa404ad3e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4e479ca997ea775b3e9dda4df3df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4543eba5f5d0e5c44b47ad002ff4e8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4c0fb6862c8b3fc5b48b57662c6dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717bc62904507c0ff943eb46ca766be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc6bd04b1c358c3412b255e36e4bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c950b6cc01715eca5144e76354063574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee708dd38457fa5557395bb8ce192a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff45e36a19f02d09bf7ae77d2da7c28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1f409bbd8d91ca58ff7c43cb776eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d02d2a46c1f09b88d242fb34ad497578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f148267feac89832a7c0434bc2c16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c84b0c3d8869de052dea23ffb474a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de62784b14330b6b0e2335269accbd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df51030b20071150148ffa34c8940582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f97b8c22e5284fe09728288f7e860583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91776e8c406839b3bd6a31c486c21b55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546f082781081eb3667473124ef0e13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86cb3dbfca3c72a2c204b2e7bef20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd0e7edb3cdd8ae2386bb556c3180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa13e82d74c2797819437f5bd3efee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46a8f1b35ed4c02f39395aef6f7b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fa76a04e2276a3d7173b6853ca93a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394ffdeeb396092b91730bc43d679f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767b98ec0172cb2c81eed7cbab3adf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3437995a05ac42928c6cb79f0843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f274fb6b714040e2fbf558b4606b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ec83933f7c7fb791004b451108fc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b982587b461e25cc5368f60e874c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160759cd9273bc8d142fe9c09cf9a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906048445b9679e5cf8939374ea0f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95054bea152405eff3501254a1782ff6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77161682af1073dff58b494c7235a8cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe101aad50b829de62898d37adae48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21cd9553f39914eb0494a4cb9fad77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c381e60cd723e955285655acdd0a3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d632b6e405796bd0b4742a7bd1b47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb10ace16b03ba568f3bbdc3bd5dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ade640a7cc00d796059b88dcb95ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf7b0c30132ffe299a511bbb2a7ccd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83473b3f614e2ebc7a8c41d4217ff1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d3be8cc40cb0de9472cfe7480c67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f036972e0c2906c20c1fa0f289304cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377dbfc1bb8f7e4fcef46fa83ee7a8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00870d47c304b7468dd25e8f8d069b60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d459f2af1ded582ba3363b240999c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd96f2df4737a9c5bf1bc2b467ba92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e5d087f758754c03cea614895178615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb10f689aef2ff5663fee19daa348616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668daaf1a16f00d75c7dc819cd28f8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80973de5ab8aaa162e07061d4eb9a1b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd028cce22d6cee972782dd28dfb503619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e25eb0372e186b1e30ce27638fb0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b53404d448501f200bb6b4348f00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b50e1ef08320d63cdf44f9d9e71fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f1ba7208043a67bd26f5b88c4a72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec79a2b0489e900ea1e501698fcf9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112b920c2339498c260c59f89f834c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fc13043d87f959143ef97eae2783626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b511d40c1bac473d1b2ac2eab0f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e3eb92313e032c763be5f59f2991628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7431a09df1c06fc138f5d572278426629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fac3a096b721666b1f32ecfb96737630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d2e9de7fec846fff4145551611ea1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd43d47f33c578266b91bff6ff77a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10f8ba37d138d0a62e47ad9be1bc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb177a991fe6c89de961a827ddc6027634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2b115b627ee37989a2577c816b70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8ad23c671f0b8c7eeefb7dcf86977636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55800bb4e2b5854f8e90b0639c348a8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f77d5ab612eddde66085ef823e0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae35955a7f170dc03fc94bf1f9ed2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e162f7cdfc42d1e8a644fdde1db4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b373fbdcab844528243edc38bf31de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd2e9c6cfcf03fdefa7ff6639fd74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13b153bf1e8c3fbb127ce70265244643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02a8c288eb22ad51717ffd3cd55ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5259ae85deb6ffbcf367b32a5512c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b7e2722898b4e70027b661a371828646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2df80e656c4795146bc32f3bf7ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd7375128b8934af904d6449c95382648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd1e2c42255ccfed2af57822b4934649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907d5d8288bfb2b7c86f87ad2d720c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d483bc347783b8c287ff05efd445651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b81b00413529eb4f77cd3cd6f1656652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c438557f82121c3b75c18edd8bda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676babe2bb23eab5714d67bc91e7d2ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82ee424b6a1fbfdce06471c62fa200655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2926fae83d5a49f5bf7ffbea7a302656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290deebb9cb5cf115e4a80d287350e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ebf268276b8dd7b02ffca0d3358e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7af8b3fc2343f3de4ad023b71263659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f9dff354759606e17d32ac0941c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa095142d73c785f900d41f650bd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e0491697824e0213c932bd8d92663662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c8fbf51892525bc4421a82e4903ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf39205312b1610503744c6f6eff8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1c56e79bd195e3194a3e285b7fb5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95896b3463640470a386212f4002374666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f183a3641b53333106c27cd6760a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a0cdac113df934a2d8660c9705662668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576117b6588e532ffe64ae891d6a25a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd9121ce13b6296a45a3979a014870670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445df190361b1cbe050ac63d5d9e3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4f8ac4001d293e7e9cdf54fc73a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1dce4478115ce8b4add3b331aee6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e46cac07715efe1a38857353562d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d2752d3b9da0e7491662cd55817e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f53c041ccfa24b9249d075c02377ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374540c6fb9404aa8e8996983d80aaa6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d56a6c359af700117caf7ceadb87e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa87e20cafbac55cfed3cdafd52af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22e4b5ceb1d6e7a2814fbcf782568680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303cab193c7d4bf1571fcede58c6fad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153405cc11c275a8b015203a7d2eec8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b680558fa27fdabd93f6fec92986683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4bbf88ee5075cd153b4554f351bc4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b7300b9b389a818b653b0d83b2dd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f406725d5417f35bb73db69d258c9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6466e68056e84f24e684cb7c5f8d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae81e469d6562e336a1fe15e4421f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe92abc1ab9fcad6875a433d8dddfd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e51f5a2be00d46763fc55fb170948690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6372524875280e7c169edc10bf415691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e3e59dfe9ed1e42bde05e7f26e84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea1e1d2203ea2455d9b41a3cb3814c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5288ed2cfde72c9c7fd8e3e6628b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dcdbc3a5eca35bd0d0096117a7e0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5830bdf54b570635b009e9cd2e3722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a8c7ce5d1f7d996b270df84996cc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702e119395a060207aefd7e82a0fde698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9354428e156afa4711890dca2268f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254bdf3dbab26814b922b061a8c158b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51df9b0872a2413911a8edd37d6e30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc89f805439846e4b43b7a4ae088e9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755f0dfdc8c2b131c5c35730ad4e70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acada43f12976d2009073ad00c82a34a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358550b9a4b40c69f2ea454470914f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e074462be5070d5c422522b17a563706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39da9d41282aa37e3e5b591d9adf6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c92dbf848acc266ecfb822b005b519708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36973b5d2bddc4ef377d4606a4335709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb650129a5999b9722e8c2f997ed002c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e7f04454f2540ebb3203aa5e5b08a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a13eded83b9aa7764e64e0314315712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94290ee24a739f8f9f2020111acc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f7fac13cfa8b6150ba15f3620d3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170a603f8073aaeb1a9f56c7daf0f64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6aa4d8660cd072bcebaea51d7ff20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a1d8559def6a61e4dc012e4c54aa9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3238742116c8b0b16ed327e4568b49d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4049b2bed472446e00c836ec65f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1f6ee773970c9ffa86fc7f1997504720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d83d03708a036feb1a945e3e73dd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356819d4ff11cf4c09597cd86aab72e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08455dfcd510867bb37e607e2067171723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3929432df136af1927ddfd77f44c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405743fe20e8be325b68df6dfad6f55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd57f171522acbd3ad9fedf7f53732726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea099a0e9c61e79a1875a5522995f25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a156da2012594f06e14ae3fa3a4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e421aefe044b97ca30f09ed1c2ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e8a95aa9a45debe082f5556636a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e77ede1387ce4b3efb2922ef68a4b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e467b3ebe2507ec8d64dffedcb34018732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffface56be3da0b10218a5f2d8debb44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd03dc4c5f955d5ada81479e9d898734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acabe7b6c878c7bad3581d112f388d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6187e11a6c7d0623399975a7b167a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82699c49cbfc66c1f4ef05770f20080737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd65b896f5a49e48f25c1760a229a3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217bff26e4fbec53ffa18e776974f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796e5eaef162eb4336ff9689655366b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcdfc8183d5a7942bb0f1e20c6154c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4907233b85d9045cc674039f6828d0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea7b36ea73bc16fd727e9f12ae24c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776db7e3dfe541b8b8881c4ac415e29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d787a5eca34a0fc31720c4a595d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4985603f084e72a7aaa103020b1ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b47699ae6969ca5c3784ae4511705747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f2d5b91d37a1c6cacf9c8de39b31f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c33590fcf7d3ff65e7f8ec984dbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21d58fba5aecd9b4b27cecb6685bb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1848744a81d285942c58be8599484b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6addb080e0fc39ba28f9d1d0bcd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b050385dea75f445b24a85e91edfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09826fb18656e5d2a931121c0cf0d1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2a029f5f55f95f2470a2d27cd5ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cfc495a38c47ab980e3ff9fea0af9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07453e3529140f02a5a578efecf7fd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a15f713feaf7d1395b0cd3679fd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce9065250552662ef7245d5589365e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc56ed7cf76796044eb11325af26f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aef782c9932271e73c2ac28bf2f4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c759474c16149bfa90183a27f53b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a897653802527838d81f03e9c32cf834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca109a905315ed6c245eba21f5b34e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b78f4afe3e1590086ffc34f4ad3b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec17d940388a1bb31210af4ce0580c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878092eef2384156d31d6ccd527c7ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be75f7e226cec5a4129f5665733a0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ff37ca5b7e0bcc727b3ef15b54c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e090f0ffd301e0bf3167e06ef79df011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc9a002f0cb6e4781a7ac10367e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151a7dfd9640e9ab8cbfc0b20431b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d813d7dadcc93d1f363f9c4932d9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77488d4c217fe14914295edb9369d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105faccc484ac04cbe06a9a579992b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672022088b235f9b1b3bdb71ed6378b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6085e97cbccb7990df4340c950359118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aac2193d0e76f58c0d392d00ba37719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e72eed476144d7066a7318f9432e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c59a19229e9adc2b09c09663c4ea4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28b8b6083e0a0e89759a7bdfacf77822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7864568e22a407c673e0e0703522a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6446ff783d4723c8279ef5aa82e1f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdee206e5af1e3fcb62015e16a186325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3cd3c5c77cc2bc343e8ce561a47ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa2a88822caba849b32912c16d10127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84e96ed310253cce14c5e34482c5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1e9107ea1dc8acf69b045f1abd74f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88464d8c9f79a6b2d9553435d8a945e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df11e74b1dedf0711eed26487a8545331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76aa86ea9bcf36d6e32fc8536fdc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4380a510b1f09a00ece8378e6db78ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f66b430c47959424857849d17ead34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185556d554330f6310f29c3696846c6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8552c22ca916bfd2d171be958e5283e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05062b391d2d6e245ec2e3bc51623a1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecde7d057b7795ad5f809663c749ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d74eef8b8529ebb533b6b0b30e20139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06ea892c8dd0f442016e0fe668a96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5b6983118aa5a2783a9f423495f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed2b5b4c1c903a806b59b72722fdf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878209c223b70e9e78531378ee0649743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89800ae06f208bfbc299d9541b27c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36524dc98b8bd28ff023ab3aaa4dad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9946e1f37bde34c6ad4dfb96afec7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de58cc987ee06b602e83372d850db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021bb57ba2f0297bd624eb3d0fe4c4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ba319c58a4db9bf568fc4480727d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70224b543d4d27a7f92fc15aa567a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a5620b55c06cbffa587667510312051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d8d7f0c6ea01c8ed8c0e54186b9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850c23b8a444562ea193edbc5fc7bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f360f60eb12aae2e5999f0690df554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603bc5943cb840e136822958fcc44d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce3043085a68d3ed9812d054af55656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43dd6d006076d2621b010c4fdff8d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca8b084b9e47b707e214c3be161d6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ad6b58034eaf1fe7fa98cd7ded3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb5f5cc4d4d4319f1d0aa9a09e7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d9b020246d86ca6386e47b8d09b7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e945465e4c9ffc18e9c82708acc243562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d982f6f4b1f0ae144c3713864de1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa50bdbdb9e82ae99e537a84ec93264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabfb9b88b48aadc7ac63f45537f15b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2eea7743f161a018934410d3f468166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f40463a1a65d3898e6eb3f54fa815c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d3ac88a30909b518ded72e71c2df868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78544c71d1c853ace372f300c082b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c80f195e4595770588a120142df7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533512b25f087a13b355a04dc950310f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d329bdaf9166feae485d884074e7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478c56000b550dcde46f7f8624de4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83769e949ece53478b910958a33dc8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c54d38683a5cd4d911740e8d9b4bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada771d066f12d9131efb7d35080a05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8df52688d0fcbb9a8cee4d83463cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850972768cee8c32df14b2be7c32b55678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed835e5c41c5037b999ffa0d41ca979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5bccde0e5d2abdd5ee216c3e0d65380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281275bb846e4de2ff0f68b8839e191581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ed21fd065f94312ed6f1d9d843b3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918134b1918482b7c49e76d579bdc4ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40732c6422e53b9839d5f9f9f1b0a6f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c81770f2bf63935d6295ebc916dea385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d670ad6443682710d09e43dc7deb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a53562f9f8067c1d1d83b9be5fd70d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad975977389d0860a49aac963d589d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aa67ba9fec85da06a178acb518e3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa797f6c62ddd2bf084d7a32492b99390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1455dfcf682839479198b51900319491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303ea5bf0ff3bac156bd7e1e6286e9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627352eb19d492a686d18293346749993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942592370af565c666f9bff822ecd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2eb61c4d25fb5b5dd5d10c6fe26f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ebe29839b51cbd0b2780f954a87696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3b6d296a8fb79b1893e932ba8bd3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2b1e80f2446d971d3366d131a5efc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb28c65dab34f62a8a0fff42225dc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564de17839d2098017a61f5923273d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91452eb6e0ed5f52cd7223bf3571cdb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f882ab7b7f5f05172f34ad799d60d8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19557ab11aed974723bd0b4c8ad0bd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa65d8494e8890da77be37ea5c64a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca8d38deaa9c80f0ccf6251d6fc0ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3404b74b53aeb13eafe38982b9b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffd3d0b1c61a0995d4b7d281fbfd30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375068366e823a52a576c3df4354b99c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32839063e1d93ebb2a633d3a6952d972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ee35f569ab3d74e65db3876e5271b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7521a773e5a87337de60c7bdcc6605111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59f20389237e1390a75903a50c81f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab81a5d92bb35014221860d7aaa84c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1290f0e2e9cfa7ec61a5ccfe5e9e09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7626abf346f04dc1328151ecd0bf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef03b3bbe72d99b9e5ebd8cadfb5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def219d33a64e7b6207d5d956bd9a6ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24083f5750e9945f479542cb053f69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c48ce83ed3c4d99c2cbe8dd89268d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a1fd154ae3f747e1baf1bf440fc8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70381d11aadbe16ac08cdd4e71cd6e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262cdadc30308bd5bec371b1bc4299122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec1ed9b6316c09fae07f01cbec30d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660c37199b1e339f8814140e562af8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53b635b6ef8cc2cba494be7935d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6287bec76a3ee30fc44615fedc9d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198dadb458185562b1e249e03b47dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73c9e1986a965e72a0ec3715d78df7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e264e35c2f138935ec3416b09f6a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc963bf45d71267574dea02b41c466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a0d1eb099d0523b45b188b807a79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec1f56a94063940517e1158f328e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49a42f314980276d85d51e9fdbae86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdaea8dea0bc37f28f79daf29e683a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3c7799cdfd655f4bf47591f1c385135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1d5cb9ad64e829fe68d40b1dc2630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989585070e0158b6f81ae8b953e994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce50d838437cf0e4db9d21deb4f14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e4ceb5fb49cd3825bcd0b760e3929139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eda15bbf60e6c42365d8c1675ee15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e29e138a9007d2003f3989026b418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7581fad4e2bb0ffef95a0571987ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7ff8971c419cdbeb043ecc1da58f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6271463e02c08ba07021c705219dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eedacf9c89a00ba4e5e2d0883ce163145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b6f030c28f0318e6047100ab7e2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e557ee9327c3236124dd37a546c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14429cfc93ed7aa7929189ec6e99b3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e5708b19978d0083da1a8c5ee0bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923fd6da40535b78fdb683c65ebcd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cec101f8aa99f624757d28a0b488c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e953e4c19e6613f345d714c766c56e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db692fd793a2b3293f6e62c77fd0f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c67cf85237d9e7329b324bbf91c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7c669db359132639df04e837bc29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd56ffe9df69ac71693364eac21be83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4c8cfea119b642a47eee13db513f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4c867fd6d2089bd48857222b5e77e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5e74aa812b84fa5596778cd1a8d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23579665b9c39d7336df43338d3a33a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9130e1d95b103e3fb0613c6959e0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63952b8d8467c78c01a4529b91bf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d39ca0ed4e890cd09139fee5aac37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd608c1341104055fa0948d95682e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed74ca5836a5e202e2649c8544f437165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8283bba33936bd0290d6f7c4dc7cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7415d35060345969a32365dc8377e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a874ce4d30416be62b825d76bc9d04b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1145b276fc9c0568d4b2bef709b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd766876bccfc54cd98de2fa1011f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3dc6087764be035b513e09e9db49d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9649e7a5efaa368c7a7feb7ee5f84f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef91a879a52b8e3f4946859bd78381173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2420ce9ebcbbacd6aba3f8707fd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a30dbfe717bcf5df5282dfe0bf8f0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3debd68e37ed618b810d4bf4d465176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd423799d85b1e8728b5f9207c47132177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02327870afaf6a332c6eb68e97e05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ab08c8a74717e88250a396e3b1b4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337351f7178a0ca057a0aea1e0997786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d2ba2cc3fbfe6cf206dd244e8a96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d764da5a3e7f704616a718f3e63f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e9a3bb1632fee686ce310793d7e1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a365ad1dbbaf349e0fab89a533b7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece9b4991fc2c36d90603ae6ec0d006185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc9b3f4e39a0c997190d602161b2b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3a199dc9c5fb5c0b0836580e8d2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac2c28fa4e16ed858dea01e755addd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5d0e2467d2d4045a39d1dca59643189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e03e7e9be99ea0f37201715fabee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7216df822fd94d3ec1aa63874318d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e7b3cf94e86583495bd5fdc38ae7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8a40a57545b1566a41cc7a3b0b15d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099c55b4aac8dc2a688bd11d84e660194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff537d5ecf3b614e73e44a0350530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4c6a3d4602f1d88854ea60334af6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5ea557a08bd7623f423ac2502e57d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48985b67cf072f571c4147be69136c48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc35c14eacfa7c18988846335262cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197d0f90e9cfe318b4b4e191e9002a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab60afb166f08d4983d624be3cb3134201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a3e5e26038a6a9ba9a070de404f0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63850f6bb6fc70946b25385d64118fe0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9c8c63d71f3c19004d2b2c1c692ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9c678e12d95bf06e780cb4b92a0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fca5d65934a1a30e4485ec5841e02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f1b1238fbd3117e1368bcd20c815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e90c12701f565b9cd4c058791770208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1e2643e8f971119f319365e262d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5bd528fb66629ae035713344210d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96dff46be6cd048bfb836f26d8925d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25625e8944d96b7a9e677d35e9159d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378481b0e51a696887f2c289dbf334b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354ac47642f237567286daf8c98123214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f80c21159e9c587a90a3dd05b4bad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d876dd622f020c19c6264c9c248a1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ba2f427b4f51d2733bd2fe246b41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b441e77c5cca009ab27fdee4d3e7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe38ef1670d2c13052489ac6b049e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080bee05dc6b23c2f4a2c56e224dc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb022bbf77e6c67d26ed4c0eecac403b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4db3ad139a20ad24df273e7cb28238222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9104614852decee386b7b9d7404fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493a2de8b569ccd9b82b05bf3a80ef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841e5a57eb349cb1afb754c99efc13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208ec7ecc8474596915047675df5ab0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec56c481d8d0d7b3c6c79a83834deb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a1a8cdab975b6b1416120d23e34b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2e4af71fb40c0e100c09e45bcfbc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bdc42b4d2f07ac01a6d8639211c4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224258f49acd9b01af3f73d0c6d708dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b901d3ab835cf8f8ebf395310c729232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc12c118d9d60e4d0732676dd7a5f2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f84beb247faee9ea3d82b6037eaee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0daf7792dee4d98d072f7cb1097a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df14a4965502bffa16e6af97defc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50babfe86063b148501f7b597f80542237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd0445f30c1553e6a1564da9f784d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99972620953db7806e79e54a4eded7f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca29c2bff22a4f32129eda07067df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62e9e92689aafcc5157741e2bf547241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578d4322fc25c493839625e4bb5ae4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36fa934737caa7eeec62bbcb9fccc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09848738cb6dc09b078231d2ad3930244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d4010ffceac3b1cbe5c78a7d4f5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0857803ae46e8243e5b1b3cd4faa98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a26f6c203e4078cf673c457fc878b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c827fc1301e0d1dc6fe6f3e3eacbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a433ea83e3f6a3c9df40b8e21ca3a03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66132cb9d1aef271e9430b8aee9702250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184fa8b6fa2a559353acf957fee9c00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d4d25e3a006cdf27f20f55c20764b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2468d292478087f46392416d9f8afab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81699ec6607aa89f78db39d00b60236254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777411201b1e84ef95186fdeb48b66b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b495df6953bd50a97c8ec7f6cad45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe16d31c0cf87cc054a9372a7daa23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba4f6915097e3fa15a504ae7ed19f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c29e00f146874a49107d3dd3718a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca643d1bff486abd54bee70e46ec442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb63b6830e9eb84bff6089066140ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183501601e45a7ac23b5d65427245e77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d15df061ce7ab2e905644a0ec8b06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd65d457578deba4b92b20cc1583af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333be8137be4f2700618854fb6b2d00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad91a9e83c839d6095d8db9545601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2e3675890b85c50d1f97fa1896c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c6667e70d8235a2bfe6bad07fd747268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841e9cfb75012c759ed75ae140577e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124153ea8bba63dd7e96606e1e81f2d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda27b3a8a424b5c041b3364a218242271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fe12e7c06aec1b68667475c11be92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85333b012457187cc6a239adfb879273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb382cf456fdde1e6c2d7a71ecd3fd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22076ff1193d91bf447faacde7222069275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a75882a6aa14f0f02a41d9009c97f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07862d41b5beedc0dff0f14383c94351277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19cd7fd34d8612254cd2891bffd188278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e6d737459d0037401ea885d998d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e9d4e15b879e85439340ae257ba8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b3beea3525e17fed7a48e369ab18a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6cb08c2e245382469492c2b6ff40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba3addb56e023be6c98244875907c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4cc3db84260479ee2b5a213ad8b1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd976a0457fce2fce0af5139b588fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f8390f48f9f8156272507de0b0f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd831ba720240f39219c65aec16c14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60b6c26963762c4489f26edc967e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc961815fb245545a7965d339470d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f64acca6c8fba8871cc8d9236a6ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002da0382f7e26f43e6a589be36e52d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3669e7448ab5943c6d4082151886ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4511b8bbc719dfb62615a389816d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a706a5db7cab1cacd11a130414a81e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303f43720d8215838fe31ba866ab84d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab82877ebe145680a07840c540a1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9684469a97346e2100fca35a599b54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91037ae22e9fed745ed2ad04e39d7954298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629c038e9758bc505613e1936138786299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba49e3f9f5b86bb0b45cd411846913300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f995ed1bd22357b22c1e939c49f4944301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc27edac07750465c29d16819aadb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3941bb1cddc9f2ed9549b70afe2ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc1e7c374a71da14706f1e9993a17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d9d807d822dce58741d4d6685807a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ed508d14f0eed5ac52942e49e39f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7dd96314ea87e8e802411b05cfdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16b36a375911534a170377b5f9289308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789b233b22e24245b5f548d33034267309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b2db756eaecd7c5e9ae05a1bc4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8f57af7109fbe6c341e097a9109a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf72bdd5afaba607c3e39060cbd0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c358df39c969878e8ab7c0298a69a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc6bdaa0108580fe9f85498775b457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45060c114a93613665176b4b1c7b2702315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc08188c86d1d3722367ab75d58338316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d2c8f867d6a39c8285fdd3706fd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cf90fb56a1816c9761d1fa61aaa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f4d80ce0e1d8b44f6a3260f58c4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54efeca12942d33d0d36abff7b4e36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8c76136814e0e732cc2fd1b93742321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f307802b3ca108a7a9dcce997a4e09f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756807880f99613d4b0f1b99a0413d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c3da44b86407987f2cbede143bcf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac681dbc10ce3792c655a295ff3df156325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439fb28b52c97b0264ed1bb7d36b49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c01bf6ab019dc92c8560c488cd71a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22913fd08a17ce66680320f14fe35dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d39d6c110c281fa350b05575943b6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c09e2e947d48d52a93bf9140a4ee4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578a7184d7e3f2406d3729d112706f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd6152e3547a79e031fcd2e38bab63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c26ebc21f4571d62aaec557f907e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaeef256eb524ff78102bf4ddbafaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bf25a2a1135d09f331a5078179380335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62963126228855f615fed8176580977336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555f2c5ae7aa2335dde764fca4c30b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f7c7651e3faf7eac41034f73a04a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab7297cd867f41c4cf3cd9d8455e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce4407fb8e520f3f4bb23afd90ec05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac440610149cf8183feb76688c9d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6a86ff5156942e5e3751a7e2a5f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70434a57569629264cf9a93b58978f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8c91020aca7b73114fea8ba29181344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0ebe350f9ff46766042268aa25c67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620b4ea60df5a7db04ae5aa94eb82c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d6750de777ba27e472426bc97f9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f811fb1145559b8d213a7b304898348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1c699b3973715a5ea708488661b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1540aefe5d1b662a5e81deae40c09e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c867ecefe7599a378ee667bf5ca63f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f28076fd81cf6e043f920590a4b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaea1950edf7a1cd3a5d8c93ee56550353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407e40f20ae39c027c2d234c3cc2e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd48e61519bcc13dc05095b82f232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5e546fcc12342bd4c781f9a1c4d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655fca84b995211663c4f4d97472319357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880a288b4b12ced73da9225a877408358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e61279f946b0b28de868e2871fb4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44838fc4e6875dcb0169e2cf359a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4a2abfba32baec187599343a7da7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe59dfbacfc85f0426f3c7445aac066362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c24f0d41218842c24e0009a292f93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179a77c027a7a5d681c15119631daa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1182363ca26578d4367d66c1e684c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ce9d16bd6d392f47a3504e2b4d7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4723fc6c450cea1ceab19dacdd48f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4fe1dfe788753060412457bf089c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512581244f2a13532991e4c3b139de6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa100262da56117abd7c0b66909283370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a89c9007aa2eb16ece9664fdad263371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5132bda97041da378831224e008663e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf087c68d39d3daeaa8ce822256cf8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dec493a190f07698040f697d4dc87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa02934844773324edb2937e30eeb39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301243c1500b186683c851e0df6f1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de898a326893569ecadbe212192efe59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17144ea3940c256226148329a59443d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6bfe7c9f9804a0cf80f56de054828379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcc7bc0ffeff5ca6673ebe97f9d38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af9857058f20c345f3c59cc8676e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565952a1f9e137a63353468e495c6813382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc571bf2c455d7293c1c59e2fba09d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404da0104b6fed0558e3b3a7982713384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06933f8e9ea685fee81654a11baabfa1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf673f330dd72a176a6e92b1083a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c0e4024482c9519a9b927b1ecbc67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c15761349006839361150ca32d457388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fcfc764be739d31d776aa79298299389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d460a274dd960f37704bf8cf305128d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3600fbc51e26870774bba26c485fae3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6d6c814c8f0f4b9647d54f6e500c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b2588664f4c37bc6269e60b7c067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b025773c405833fb82589da3f9ef14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd2a3cb47a3ecdda46524c28104b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ea72c7af1656357839f324b65d2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcdaf7186c8f8e46dd426d25a72636397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c2c5f67f88ab7acde3f0ca2fa0d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2197df44fb800119dde72cda8ce4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adc2f489ab7e058a936444c6e2854b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248388e139e0bea6598a135910414957401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ce315bd6be2a4e4d1a70d4d342b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec36929dae4c8e3c180bffaa6a8e235403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f1e8496d100de13cafeaf50adfb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8006765f176996ad6cfd48c344f4b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ba8b5691d149b499a8ba4d812bc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809cab6c4908673d7157953c15aad39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaecd37d5aafec00a7089df81ff6b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f6d26a08d57c9d44b9f4f2ffe99f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c7d050986144299e572b0182dfe7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d66899610c9711a5c8df74929b6912411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea57ce7ba4a278065f0d84cc50ebdaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2892419a9c489f6785e5506a07bba4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeea4cd38b5ef163dca2a8372ffa42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84194c46736562124584fc0022fd6d5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f951a11754ee109f3b00e5e5bcc6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9f3bb9fa179c39202c545ebb7d3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20cbc0dd246aa3022eddeb2f6aef6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902f5ab60d8e93bd7dfe97f23099e48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b044f2a23648de8ccb2d1e248f7a50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b310740729f626e243b858cda0df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9abec35325c66fd53e0b478fefab8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042e39f066f3f694d16f9403264906423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09cdbd3f41262560c5c645a74e3031424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b97534514baa39eee3c41219d83452425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ce4f4cb7185d13fc2be223a11efc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de41e6892a691589bb15e07ddca405427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d042937c746ae0d786277b78aac209428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed0ae390abbda728c0ee12e0a8e03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7b6c5135208083069bdc1daaa5cb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba09160b9141314985cae995a58c9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ccfd46efe948ac05897f0c35171d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f45a62b499ca2041eecf67c3f648433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14eb182057166b987af6d65c67af25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a54c782f3082c4526cb5a6994ea24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d1d4b0dc329b2193129d876d66bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c88a6820d7c300704e57cddd0e35d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5106fd44132e030ae3fb977c8eac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c3efd673ba51a8c728ab89c14fdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75825423d031823500a5628fec40ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b547d63937ad6bca57c0f39781d2bc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9a988f41082b4abf9d625679abbcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324509bd1f4f1fb3af70330971c0b32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e540c47f8445e101e02f0d60b53a4bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef7864c7bb92d9bcf8cc1970dec33a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521f5e4c81c19447718092f20c1e6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f2d69e9d3f938be55aebfcd892f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049210954659522025c499d200bdddf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ae70227a33a1a46427f9206371d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dee9c84c475d76d31828cff2d2dbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550b8f906f8a498c680203a189fa41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323003d69903af212b2af4c294ea0ff7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0912f47ad9d58478760150227de16ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06267be9e48b97d257c183595e99ff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378a9bdc01b7147063c1a16a3d7153455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022b4c8ed536f32cc3dfd6332e88db0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee286183333992a0310a2b965515df88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec839d381f6328ba6835e14c3e976d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f1a4098c98108afdf7e5d4b6a9fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b38619d9382d8c325b45f9ef7817460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb60a0fd7e961a92064d05b9b93f5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7bc5c3c609b48ad8aa2ea083b14fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552ba7ac2ecf2862ac1634a44d339b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05703a9aa40ad6d43b6ddced73e83b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e9d259f6d1f5187f28aa20d2d87ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b276b8a26cc1d5069a3ff311cfd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9894cb2b1ac1c98332a0d60ee8042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4154f3a22c5b02a46457525505b97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c276c5433a9c4a8a3564c2c51e1419469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada392644730208ff369693e4af0cf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1353c12e69a17dafa1169b274fa63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c46aa9a9ab8db7928ff12c2bfa082472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3689edd06a1e025c6d40623df8fe1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb44213a7c6b065e93bbf7b3902eb69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc33f0439e205ee14ad1aedf1a3e8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a32a54ac4a5b30ad43befbaf2a8bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b8b3751a1b80d8dd6d340afc41c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d869770e01a7ca1c3b9723cd832876d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564bce36713da774c505f4b72984712479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026d923c72db0aca44d9322cf6ed9db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea80fea007155cdba301f8f919c42f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7471e6887cf4e54fd1c6d8fc98730482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1a275070cd9206ab0cb54e779f91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba43bc918fbf27aa4595ddddf2f580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266711316199ce6be8c3bf72d12e88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410d3abebc7a756facc994447f28151486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e53b15ca71aa422205e02377ddf1e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797a7e7dfa5c078f5e17ed8c92666c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef6a77fd913b7f6d052c12c18f642c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524bcbceea3d4a30aec327a243b6e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f6fe6ddf0018604e1fc25303611e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a32c7ccd8c5a60240f8ee03492d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89240cfde1b7d84666225e47b88e63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0bcb0bb7ffae01022dd667f4aa071494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b13e11c6ca9acdad44987465e70db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced151cd0280d52d1fb7d0178d7575496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065b43a1b9fb3bd619e92e7523a3455497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a5dd888a58e271ab9e9921fc6f81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be97e7ae7d0eae77ab0430660a40230499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315f45f302f98dad52d4d71818882c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993ff43edb2fa012057241cfce831b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b74c81f0344fc36ed8b124d94f4da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11728b3ee9bf86782f93c268c186ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc49df763c7b877d17f3d82920fc5b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5fddd93c2fa6a216634df03110ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b94be13159926c8402260d3c71262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0fa8cc779bc9ca85d28015e454e6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151507958e8f6d710705288c1ae429508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3bdd5e9ff726d2e03e3fa02a8d238509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a8affb9cab802e76261b7583549e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae0e88b95d81b92f750162e01278b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310450be907e0b12dec402342db7d804512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb13a89ea0a3d42abd8143fc84c9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279301dd18af163bb19d8f118fa9234514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a414db556dcf5360edfb2b16075d548515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671ea35da06f4ba9458887b29ac30e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b32368c3ccf4c3fcffdcb5c3fa7d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006df69f9b6f0c5c593573674aee1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7fa157eebf210754dc40dc5d9fde7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b2e1d9f949d90be36ac1ade18932a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d7f308b155d569b21b0b1cd157e4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0f6f880052f6e4fb227f401e34f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac566e22a4ccfef487198d4361fa211d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38c4e0a427f8f38d747348698cc0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c468b133ad0b0807597f2fe52a7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7861c83b5d3f6d5ee55468fb91af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520767558ce1bc531daa674d92cc28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135563c9b6c8cd280912e9e0636d853528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191e9ac2c7414d71311d21515812ed6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3bcb3d6242cca9d44fba2f0df3245530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc202a82626e29950bd03e97a7e9942531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5745c42267ea95739addc9312ecb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db8bce955ebffb69d0b07c323afe1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8953dbf1e8f1381afbc5181b93870a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279705b13417c5eabcc498f399286f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22252bda40f67e1d9f1acf6fff1f9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9041674643dab8ec109bc30b81d95d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7812bcfd7c3e99499cd6ef240957a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d74c7dcdffdffabb992721757c57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85087cc68894733726de900bd1388540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf2c24322a50598d71145eccffb9a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998b393aa6fa01ebd3a54e1cc0b535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5fb76b999c338613091a13292914543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9292d82fd9640af5d1ec2bd52ed24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402180b18c7e2339322d598d7a439ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be12a703dbe40b204f7d6497f46a14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff9ff09c6c575dbdbfa1b44ac4aa3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db48068ceac0de6db275a8c7ffce46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060470b08a15171f92fc1996f8dcd05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd60d4c762fbc7291ae35a477bb0c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4e613c3e1e03ab17f119f4336e38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf68c77c272a20d96c3289193e05836552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a1442cc0ffbb1f57009cee0a47d6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a48e6772e416bdd6f53312978c9e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96269e86146b0765e26e07993e1611555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7784ab8d20ff1c68c86802d1a3d8e59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a35ecac2db15f0263bbab769210d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac3109ffb79081ab2098a89d99531f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5c22310349b2c71fb0985227f7c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac8797c1a36556c5b181725072973560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e1534cd2892050bbf558d88a42f79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92345e185d160fd175a4ffb198eb08b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bbe8e334512acefbfbf22cd1b8764563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facabc7d8a20450fb10aa8f9b549418b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f541ed05c1a7df5ae2bc963e2b23211565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7090e7fbb888178dc50724afb84e20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ccf9e507787ca1d8c973b87be017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e41c1a339c1820a0ef88dc3747c09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8e4ebe90c88c8ebf475e20914b25d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca235e29e227db7274e1ca8130deb18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421a33f70c19d1b98304cd4054a367e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a2fb860157fe0adafe92c3591eceb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da97f7aaec0c1f8c8f3b3e54131814573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c77436f358802bbb5ede481cf2b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb1695534d8b8b91d5e57675be63c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4b8412bc910f4adc944d79d3cc19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae77bba6fc010198c7d9b820193c9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921b5a8f6a5aac915805a9b5293dce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80ccc796415ee0dec656c05286394579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb512b87cf6e3fb3a05054e99c71c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa492aefb96dfe9ea5924b1921d3e5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778cd8ca99f4bac9c0a3da753ca707f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742d99d55d5e83dfb1560b22121cab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf86f0b012914bc99c99546e636570584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd0de99337c1db7afa96c2fb2a289585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2951b4ee76d37406da93fbbe9c78c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919152e0888e0d4cd19ebfa22ca2abc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5885790a59bc0f994bbae6a53751588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8600ab7e557792e2fbadf0c478aff11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf3136d4450d4cfcddbb00061aa6fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de247873eb4369838f6784479d5d10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae359db513626b223059648943f8af4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79474e13595ddb8b7108103a0db1926c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a4c928720be2e1f8552f7e0bc2749594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd94bac5398cbf1b56043a0cd27e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875630326b97ac3dda9bfefedd38156596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09288f4670473a6cc2dba68e9718a3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1dd60b9d2ed7854a5036412effd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0b390354744a2287196b3d060db65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a55d58602a2a0d28e93a647f9c65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065b29c43efbe0c73626b80493e8517601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24811231a63495e2136c031f1a0dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488bc80e694c2138f1ec97b3ae1a36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77fa2963ab940d4b1249b422815e96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db467f76d3601982c2371c629a4f8d39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef9ec288a422160b0c04434e54e2a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de395c1d8ca3582154776240383220d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98accce2803ffacfdd5d201827b83193608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e6ec2f5be9329ad7676fc1f728b5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0a524afebe3e3842a9f81821c7054610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69fd73829f94b9de3cb215604a19a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07cb12e120b1c544dec0fc379c9a1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034d4c270750f1618141334efcefd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc6504967e056e1789671b5f669a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21943c7f7a5a023b256a73afc9a167f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af10b17e52abb44e1e69d8e22da1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba03857cf730df3813349fbe0e7cc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50029225913af4a59dd8935c46a83d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd2d7a9f8d1bf62054fac123b4082619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565677ce53470098d177a78fe3a133620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc66e7f82d24b9fb80d1674d262f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d014ec1b5b31f9d0ca45e67dc35e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1074a428afc0a852441f997480be28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b9c71f15c12fa55bbc6b6a6924df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec827c4fe94076f33f5dac26b27e94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ed5330b968c6dcb778e54ff7a7da0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ef977ec0d22e4f1a1fea5078f94f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d6bdd1ed9c0d4e044a615db7e416628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53489a4d742c7ef0d8c0734d4c5ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a9ab71b3fd36d67307a2a5314f89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ffa0d619b78a14bf77cbb5a67fc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc3ed12cdba28c2d3ec11566af8d06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f14f9d8e99bbebefaceb2c8b47f83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46215095b08bbf513f9e6affff581c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e962f1fc6dccf50d5a5525501f9d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37348bdf2dd5cb8c510c80ae2e4bdaf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4fa36ff80a6d16fe80d19d40bf280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79401dbd40649e9d7a9fda76f68a542638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2da72d7bbab7a198352c1eb84ee1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1e5d64991482a392c631304fce7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71197f2accc092337affa3ce829084641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e69aa88778cdb1e01b7c4c1a4b76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e7428937dde760b01e63fe465041643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7528bdbf80ce4079663e81bc5cdd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7467260e9c5bf2f15fb19bd1a6d51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af049dbb316266c6aac23e7f4f57b844646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9b046fe066ad58870dc4ade90b91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f205b4ab770e2eaf4ba34d671dfa9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8e9a2abc20c9471ba589c6567790649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3e6fbdffdf4900a3b35ab57e99bd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc21cd9a525b57db96fba4dcb9b8eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c00b664247e4c6a2b40eeab5917c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63f093c1490010e9336f394b75e43a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6ddeeb8c83f633580a7a278af1c88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffad53fcd56d59547f14c817378582655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8dad07395d3f684eb86e1585c61c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e8765a051faba3980aee92ea136a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3395f00d1a09656d3cb74929f5c62eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9b3b3ce49aad81a86eff2992e1f5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b893885173a5d4cbd560d2aea7ca6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b539773e2deb4b48d83f60a77175970661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cc95d23de2a5981c3f32e364f4d3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3df03ff84193e96557475e82e0d14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cb76beb94730e2371ecd2dfb6ddb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcfa8642ff420ab7383e4788f79797665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4005fb0b2ae911ce4e7c9979b01b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20298e113c25d531f73723469cf74afb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6ac8c1dd5f9b0dd01a58784cf52ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc152579239ccc68e8c9642fbbf899c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc92c8f5492e1acbcc69122542eec0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa869a1c497b7f6b48cbcf584650b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458309efa1c2be5dc3521fb94657f7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c3bd52f0ccc73863567588d3809aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bd100b97744e4f9a08bb8c9e38e93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd165bcce6799070956459e20cb24cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b062c3e4a0d82dce4b36286dbea7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fe83778a7ce1e1de87167200fc585677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1557ea5a154ef5b5be4438837955a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8e3057cb99d8333ef674d28e1d78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22beb276bac37bf9347be0353f61b86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd6b06df5965f68f1abe72a8ae6d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92490f8a2ec5e8e8c4515e9651ab068682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62044c58cd65d716790072de89c62eae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c90bbfc05886b825e690a3e64e07cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82de6931d36917efb16048ad5a0bdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aac8e7bc888317879feeef97cb0a72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad403d6a38cb383b0494de8ec367e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687e1a0c0a5a53631c6cdf5b0ca76e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97195d607c7fd6a1e9d631615e3546c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5f058d0286ffaf77e7a3f2b257f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51970428b7344ec19d95fc46765ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8493a3e149a0a5a33edb9ae3d6b84e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901881458e0d5bcd08e05a7d3586b79c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40715331bc391deb2af6a827237f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b843f998d74702f6db85eb8481168f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8e95259881843ecf5291388ae69fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc588dd216dc2e521f86e6cfe5622697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517037c1361a1e0f7f228a529df6ee0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae38a86e20c186f683cd6b4ae88b49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ee4357187580ec83ee8412e478df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139bb41c06d9a472b89d9681db1c1a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6aa612b37d6ba8c9e8cc032271b0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825156c9fa2cc6661ae9dc6b4e99c6ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a14ec9003a64e20c0eed3e8b13bf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d10a69babacf313df21b2eafcb70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea604b1e83c8667dc0f4b25c290629706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9c9540d8701108f88c806b458b38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679fa413944d02feee1dbce7a539ce7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a387a9877ca312398c56e452c909322709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34043dc6326039181c81d8d35807d1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282376d5a2b8f311425b9c980e42b801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab4b7ca9d5dc1f73d95fdd3ce3219c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7457425afa19d685d9f52e9ebba5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb22c99a5964f673d2bab42bb2b3164714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387afa6f383dce42b1a88406a7c6977715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414ca3d71e8ea7a79e2f7cbd3052f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae802c32268c445602d134601e4c26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e780baa8b7e1ac0cf915ca2e89a75bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90dec22c2d4dc996194d37cc663665719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d707260d07eb626063456c8a6b827b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125e9ed7ac46c16442473df79a89d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30b0f267d37c27c595607cee989e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a131a2feebcdf2832fc05e194ded723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f24a18657b14907f5b614c6dbd21a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b75eb8ea92f4f159bd592bb384da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f9f47bbecc7ed867a50e1aa9337b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77e3293998489f1d03e787f5218c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63b6755a726373ba780c276ca0fe09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149259b2d0cb6073956b9c1019112839729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6321a039a2ffca08ad731ed95176d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6720c2b43f82de9fec1b8ebcc77d41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ab10894ea69e5f3853b1af7f5fe6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196004a7bcb014f33938607c4cca677733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a10a93ed7a9badb6184c69e5c85de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a9e4da62018b3df7bc1e24b55506735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88eb25ba6af3e2f61736506eb6a8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28b41f28b5eff356401ada6fd2e8c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54533a3d538ac5db5aa05abe14bdb4d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d48e728159fc332a365e1cff624b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eaa2ee9cec379f684d7ed94ffc617740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33a9859371799e63c7a939b0a6fc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9253008b18de190a15520d825bf761742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd3b253b6cf77f6a6537f7c4c6325d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d79533c5f6629e53b39bac513f22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c03ce1eba17a3cc7275bca36952d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603d696c74328276e881cf93384d5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e6d997237b85dd1ec0dc3e6faf89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd6bcae3761ba8e71334ae8330cb59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440340cbe9557cd004aea76449732914749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf51caa78b7788c337b139245f0d86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac59835d98ec4b20d03439d3649b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f0743a62e8b04e46d8b460e027e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2b7e75b46e15357cb6112ea632ee3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>