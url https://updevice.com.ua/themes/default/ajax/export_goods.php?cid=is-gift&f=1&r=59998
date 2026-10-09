--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143f8a203f77873acfdd6a335020281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808157f78e8e2332d6bdbbc4db817f182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037486f2ce635091c39ad1634b49e963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae9a6b34d862db929caa762e3504a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3a1c87de43f29380ac97bcd14c3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0fffecc5b22202aa046082d91edf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4625d365a01d32dbbe67e972df2367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f04cc3257947076ded9e48f75e1328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a54b0c6e7546f080abad60b603af09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028fd9d098a8381fc0a14d64691ce110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f820fc2c31b95100c40b88b4d91288c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415fa32ffed51e566b0645aebb3d5ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba646d53dc7aa96176cb6f559fcef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50bd3019e52ba5a8753b21a8786fb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515cdfae3c788487f113db74af630ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b47d578f0a28cc56b1f761433bbf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b932dbd9b51232d778c26fd4164517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d990645aad1ce70a666533d7089f1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad73c2d7160f506640a8099b63fa5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19026541f4122ba7931c8394f8b04ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33fd65fe48eef8b20429ec19b07d1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239192e3176752b3675a9fe95cf1d52e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35cdc005bb413beeaa8bd0bd0b57df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182f335b9e3a6d1b7557da1ca776f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e0f2b4aa8b9d0cc7115073bfbfbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b3374b4fed07ac54e2ee53f9a64826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32fd7b68408547fc3ad7e76b2ae20527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5c897d658807ebd68d0b36a3892528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867183e83a629ccd8524b8e3c6222d2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dda4791a8a7b0ad431c38086c7fa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26c251905ade13cbd8d42bc604097831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91944433aa703893226dabe3cadfa7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b86d4d9a7cf639f271e34a8827aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae9a6a2cb1d251b57f1daa511170b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069544703cd571f5977fede94ece44db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b412af04a15beb2f520ba407e76c6ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69260e700e28851fee9806df7471a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a180cc50a9222f0e98210f259a93d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a58dacce1999c7e5563ba7820cf3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4109254e471102b55ac63913e0e38640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4a6827edbde743ef5c6102d0ae8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26179592a4005e529eb4f4ffb3b2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c758275e2d94ff11ede6cb3354cb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc5e20979e80be81a2864df0a6164544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716861d7f7237499906470b6c7dc7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a65461804c02e4407fecc8a7eb486146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7815502d9ada09aec37703b10289347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bbd9ad402193a5cda8c3612e7204648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d29d2e89857a2d924c6f296597d0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332b097bf17cf00f2a354e58864f5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a66b1c8b882c7a622fc40d2489e59551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41058e7aa86fb02d2512b32e9b2c27b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cdbdf44ed5a460aa33e69ba9b618b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06115e1cfdfe60cedf8ab9afd59cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0634db1bc24b691ef8d44ef95c2cca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ec04dd6524c0f57b95ac19e9679756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ef1bec1e6f57905c00ac8e0f46e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da66beb4ba4a0fcc7975c25640d10c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bea14823af6bb268ff5d4ef96d91f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808856fbc69fba28514f72b3bbc450db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624846cbfdacbfc47531a09fbacd5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2116a432b7136a0cb09b0940f69b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8ea40cef479eaa23d22760f9be8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d770fa222f019fd870182016d4850d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e4a63aac1f04bc920bc98606744b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888ac9b9d2d223d9b1617ea273c04d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3eee89b05365547639d108b09991c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db6d4aea76835fd6db5e21ae9de65a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3aaa2cb6cdb146755389eb2967b0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a8d0fcca4ef33173576d52227d8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eea0c0bd21381515351b95827d40a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb18b280491ed4d1780f290c0e8d38872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da8db9cce40ff437030f0a253d29173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0358d9ab69422ea8875236983611bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd2f3174ca80726789d211dcfc06575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77553a58e1110761c69106370957f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e4cf7caf427d538322d52ed30a8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397391465e5729445fdca5c8fe02b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17316e2dae74b4c7e46c4cbaae55ff579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3bb00d8afa9452c5dcd93606e77a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d6e0a3e3e55797bdc0590fe78469481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d5f0dfb2d731327cf233e6e7541bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542cb36a79608e3cd7040ebe69110b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cdc65b914a7b99c326beb4fc868c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1247ca565f100d1ecb001d7e80a0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8341cd8a9b9b03df09f4a17c0af286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d8f83d77db021e35541d48f28d0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d68ca974d1bb946d3c50baf4a6f0e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18f70bae615399d68c4b9e925194e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8d213712daa874c8d05485d48e42590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e709988d0e822048ea2b7fa6e5ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b174358cc5eb44b9d5916cb3b7d97592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b6055f338a747a9cbe3978773508c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccef84b651dc26c854f8e2d85f3bdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e43620fc3b40423d72a3137b7056795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81263f65899370c37a86619e2d05de296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12eae96973634aeba8fc56018d460f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1e43261cda224f9b662b455dc51598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856421007c8e108b545821ae072c3b2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95adf856f21b85c400b67373db5e8c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f9f9758aa120ab0abdd994224c95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd25648b0cb263688afe2efd5ecde8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d462a632b1c1a8762a83e52197226103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fc107903ac09bd1ff97ccece5021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902237ce710c9a95eb8cd0de508f18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14452c675150ea19d318f2fae24b44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba418ec779296020dfeca7a06443b67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd4caa2b0f786d977354d4c741c62c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4054ab477cca89100ae1b21262c56f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430faa606efac61f4918da72908fe60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb46453fb6bd180317a7e11e66986f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db1c180f7375b3957d183b7cff297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d246199e4ec6e7c3c23ecb362e0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffa2234a2ca7fe50f723a9ecfd8f6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76567d0b1e8624f3f39c87f0313793115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a60117843f118ef9c0b9b043f64c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e79f66bde32bd644aa24234e4b740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c3a364009bc21879288fdd031b9a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76443988cbf4c0f109ed9152305c94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ef29c2cedb63b6a8fdf9c077f611120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38f4bece3396db795a4c9a8b87a34c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02baed39b8dddfb2989258ea9b29eee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3254626d162efac264ab29ea606a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b569c20f189de299316e574dcd339c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addaf9f41c519363f195e8ea4ed82c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa665dc8c8f7cec3c544186786449126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedea30dc46f18125491150f99e4d46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911fdbfd6a544051fb5be571d16daf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a38790859971797a37002ecba93e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9998f9dc04c765af06763fda2f83f4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e40f6bf501081b71778163d1d6543131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b37eebd3a2745abee018172d497f04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a400c1a35170112e0ec3268f68e6f99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a2653e791325781a1ba826ee115f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869bebd49354a7af94eb1f6e75ce303135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcf92a58521fc13b0738868a75cc25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c91ef284177c38259bbbfafd1239d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5645cdbe1cdf443f158ec4fdcafe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56df9caa6bfb144a9d1cdce812b569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791001648c9ee124aba08b41563af11f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2d22460910a8d481857bb380eaa08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060874ebafb6f9e643379f12a4a73fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da126c410661958c7bda50cce616f172143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5efd86326b98dc0ce6c41e3d5bc839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80e1d0d6a7e948ed4ac4f623a8366145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5125de5f25019cd6734403b72edb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8081bc71d4a5414640d796b4b68e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a179fd8bb1dc8101c1bd6c9c6af7054148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93338c37dc931c773563f5746a5a0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23054bc2d0bbfe095842600bb283906150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208071df42456f87b52f19f24953e38b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747e230997569e8ca94fd1b4fab7c02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bfb04b13a8a33088d4461422ea2d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93461aff42cd6fcaca18bf91e0201ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73faf031d7f8fabe77eb2a3bfce0669155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa496828990374140a15fc16301996156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9139c4bd289ad741cf9698c63974d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c478c0e2e896e116033a1133401d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b72b11afe626edb424f730471458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9b09662e3d2f15910385ab6e7b834160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee20f3819c53b11f1e65cdb3f3fc5f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed83403d2870f4f1ec292a6bf431956162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00ed515d0dffa24d58c2f40475c4b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea4795cf540da51e0f920d5ed2d8eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538816ca8ebbdcd6eb6970b2adc2df19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b41c9e7385d9ca99b3db6d933fc53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997fc2b8243fa5c7a1a1042a934ce14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6829ae588d8c6da97dcf65819cd3c7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd7744ced32c55d07abd952fe5472a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f2029d1f781fbc2f17a20eb689f9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a86e39c25a75987fffbd580df92b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7215c21fd600a03226b0f9f038fde51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98e3e2c7e4bdbd2bace02eeea25ca6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ed905c9925fc92a393c5f03ca7bbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c6d68f1a6d04c42cb9bfaabdb31df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e27e1cdd5ea500df3e2ec02f907342176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc787560b0a900f2709bf7bdd5cdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9949f1ab293317eb29ac991ccd69be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c1ac1b58fd46c5d4f42b2766d650179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f355310b22e754aa61806c6390172d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b22c7ad07a806eaa894634a84b50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03330dacc3bdb799724c84c4d74a1015182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bcce517c5d15297859037cc81b449183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b9374d08aabecebf4882ea298690184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda58b9be4673d95be574a01f706c67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137e5697bb6895ac2fcb93a34c3882186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b40a3b676032875f287748866ad18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e6b41aa19f054eed9d87e1a1ca76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601233576be9758d94ff9a9678c398f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c1a905f4c180c735a6440263dcaa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376bc3249efcd6963f92d80f071180191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3214a3ab6d7462aef8a130660d5953192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc55b99feb2188ae1b3bad8f9dfcde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157ffb8d016109303db5685e18de47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f0dac57cc0b5f009dd0fded9057d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab299cf1220b22861be15e13c078c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277ff04a5b2a1988916d8ab9903c55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f578df3debce12f64c73487e136614198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e25f4c4d6ccb1c65690228c54550199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4cf6fc81842619d9234b2c78590a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171dc22035b2a2c8660d53f61933e9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c42d65c99395743f25f269081b70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480c70f8ebf32b018b365a2abbe448203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e5a8f685c9dc89c3e0587d1b1340204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d1723201ec4638dd7f22bdb00a04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b69e84e6200e78f2f71eba5b71ec0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35deb74e26e55b1618f093d078ab6e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04106ec626f87e4a69f3d08befa1ff3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c8be7bf362ca6cddb4221b7090606209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3967ff89004fc4218bb3a68f3195210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2feb65c3db19c725536d3637b38d24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fccfc9f743c1b1ea310be62f23244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172149f53240499e28c26984b1fe212213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183a270b5bb88a14c46d36fc21f9b6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27171ac4a7b2e3c8ce6661e9efd7d942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeb28cab12a775ac7ad329fcb7a6eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358f8853f7d260df59e5b3eb3dcdff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb3632776cbc84e81850fdf8b2618218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024249d98eca725aee219c23626d3d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c7ff463d768c11c96042c1244e24b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fcd4fdc88fd7c10b2585db778639a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0aec79117b28910ba5983655f40eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360cc70d82491788cd1831b94a5eaf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f263e2156f19e2eebc1a5ecfba3ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042b1e752821a61fdb6a7ff16dc472225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e17fb0e2b8730186d36e321640217226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd62c6abae0b056ec48a6241ba45b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf256c972effcc1eeb8d9b8cd286a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ad100538de871dc147c619a867a22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd9892f6270d794af728439f89606f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5a079427f71ee4973554971478e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5f087f11ccd5792d75d81830d9e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341f78040dea722790cd6b677043dfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ba5f174e0ba12f12d40e0e354200234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a1fcfe85dbc39dda4fbbbcfb6513235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c69c63edbab5b53e5baa729c6324c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3598300716c7af1c9ae0ffd9673618f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40049f5048ef3fd712302149fa6c83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca606528f07d2d36f230227609d377239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6e70f8be7dd0a03f38597ca997b88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d8cf61204e9b7890615fcbcce434e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2c0662cbd8af61868a46f36da5930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fcf939b5a2c7969ec0062f76ee35c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213c699847bc1a98caf3530b1ee3f5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2012149d84556db8fa856fbe7be21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3380ceccd3be37111ac867a46783a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214976072a0c9b6eda6903732b0e1f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6e6cd2c74674379f9c897abe742b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0940bf05b1f1bf63b70342c373fe4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fef50c470224ebd3e80a56813ce616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd871a9b3a86b05ba712debf3fd88a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12616861fab05472b539381400110726252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e9199afd06dc787853792105178d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571998168598c7cb04459592fc9b9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c338caa76ebf6b7ad8e0ed0e35511255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cde49c2533c21bf84de96ce0d6553256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6446ab17cc1b1a05859ab71bb1c96b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd6aef7be9e22d825dd9976ca5f96a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e5acbda87c45e979ef603bfab806d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e79b5cfcd0872388bfc44be61c9afe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e30f7650e9006f915c374b85154229261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb86f65ef039e9862462649c54eaf9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07afae862a5a2c09af0fb38be4b7719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b5a82b3542293e5a296b61eef3d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa6e54049e87146f49bc7d25643923265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a6bd8f6c71e1e059641cb423c7aa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df146bb674152e9e91f67e212a71b16e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ceb280a9a9875cd56ca575944fc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac28091d47237c4caa8fe7ddddf269e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6cfb7cadab0540cf84640a0ef1280270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aa2f06ec33d3f2c4c4389e0fd854d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cf77d05d9df0d1a03e07d305b1f26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e6d8f1f7635cbf796fa1c2a5cb6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e214d4e5e4f222712b4b67507a7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321501ecf22576ad244d398c6ea531b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d21614e769dbbeb9b99e5c04f4595f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269b8306b83a0a3ea411c767bc392e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888a952ea8417ae3285351a85a698c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36cb184d9371e9b36cf72cf2edcaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285699d30f699ae1447035c490f4498280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29f0aef71dc8f94b3ebf092124e756281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff905596819fb58ffd48e4daa70f23f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a79b5b4f29c3c12ec88b85bd829d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822537237c7a45936f2ea067c85a9e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd269622d36a837749250fb0812daa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a1ef38c0fe0e28e03fa2ed0384e22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608c9b73f7db7a06bafeda54e04d24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa72102b5d156460e9036bb81bb85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b85cf1e90efdd40e307953cc3609289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3125cdaa4697a92f6eed43c52353b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54712d7946f60b8cef73216ee16387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eb1b4590f35911d507797a417ee1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477d82c77f1c2512f2d7650b3a9100293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992cae7461b3ab18a3eb7498e4d465a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff073064ae945539c051eca9b7825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2716b88d6d436dfcf1bf99ee1c3b43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4f14b34d52108679608f3355de97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b09c53d79093aeaaca4439705aa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4568cb51f8961ab3257c7b822a43ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff2c1b867018249cd32be9beb96eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c72a7c05b2e51664a8b1c093991c99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f54d944a0bfb7c2dd94cc7053ec87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd2c9e73c415c064e065d6a57f6020303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64fdd8e137f5030f86ec5b49ca7252304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd2cae2a2346c4976505bea88c9792305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17c9e0973d79aec7359779f461b43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d9ba0f490486f0ac21e0fa57a2144307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683b5edb1dcf63b87391f8d53bead50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33140f5bcbf50ab02c32d51ae8762a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027cfccb044504ba392b57297a0f01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656e1fb7d577c63d10b3b7a35856c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1075bc9974708e8d7b3e77f1d2d8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bebf9911b8d059bd3bd69146b839d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94463f4a15d5abb00c866756a6374c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41aca69b52df911dd1cdd843829672315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19d5fc5881ee0d199b9e891b5906b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfbc19dc99132ce15185620ece88b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1f7536b093f90bc3078fd53c3ff21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd7106c8380ae9a1657afec4daa4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5b7094c25d6875c4921c3ab7d9d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e492a5f45dc8ef4ec2268d7342a50e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b2ea5bc9227fd994d287c4cab052322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5494bed7b1524ec3f6e0cd679b8a2df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f64a2ac7ce32ef56cafa2ff40335a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b184ebe63949089bc392ca99cdb9fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8674e1ce1674f516e664a8038236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e35187fe235f3996e9c8758b49f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613f5ec62a2637c844b48c28e7b41ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f2faf83dfac0ecd261cd7823e33f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889655dd1cae40dd8b73e0dc009fda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179d20327d3b0ac3934b22904c8a66e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2afdef58a0ed6adc5eb0fd9cf6fdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe72cf504e71b3f2576be914f6502333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeaad9bf8734fc6d03e7aa23a6c69f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e45b2f3973df1a9963dca06c65b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29a0d3d974af8072096cabc59c540336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23e8c12c6ce5b2a7feadfbb932477337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f04eddd8ac33dacbfc9bcb12397bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e402f7aeace07e025064132a3786b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3862a69e8bd93f6a8ac767fe030a751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a514f67b7dc70e68a2e8a367ecfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d45d4c3847cdf6e7f1872c13806922342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de02641a57cf8a3c08a45cc57841761343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6212db19eb8f71e038281bca23d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9be67015714a3ae60ef0be240f23d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95757d22a70806e5ea5cee89f88175346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e296fb6c13c188ea954103b46feb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92c96fd63227ee1e3d30ced6c6fcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674a7b1e73747abf5c05d0e880a5ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b53fc7df63ef6178052f0566f727350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d117714091db734bcbd8224c5b82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbba5e65e22dd18c444a5a4abd4878352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878d6a3ac66d86b8f58eb1de2091f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f29a8c21f7980ba7589e5027d8f22f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce884afd1000764b603b01e047f180355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d75b391e306588bbbab03291feecd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a69254f0e560a657d018c51e92ef65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8b116bd4bb42114e286f4abdf8b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0c6a63a423884949d6f61968533d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863507d68769afebdf6f0611f5e9f2e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a3342058ad7bd1e249a8d36c9dbb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef254f3d738d86bed91a588aad3f7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5409d065e67856fdf69af054daa0ae7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d59ab64fe731ed9732e5abc2da4f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996301b6b754bef897a8a0e182546c4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4f0cdafc2d88bdbf57f8084300b53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223203d1ed764f0c95f2045fbacb6fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6339c2285359d066ff8c209424793a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc810777ddf548732fc965fc9716a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b766ca2762ecfaaa112f63044881370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ecd1513016457e50aed9375730b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4981c7f6afbcf351f6305171d2c67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2f3dcc26cdfdd75a865bb470a226d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cc7a5ac37ad02134e1a02f73af668374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d7e39e4abc60d63619a5ffd68804375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824772b420bb4704a1c483845ebdc1ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21313bb2d07cd59c07d21bab63a461377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36304aa1981c8bdd12861e355a75e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c18572a6f84314a95874c187f245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf68979e6c8dd0c071ac16365c1cba5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad4da1b10f53f897aa2a33264bf79b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8bb9e29b371983d24b6cb4ca746e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c274526457cb60f4bbc3ae5459a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19be1ff1ce90f499e5200650165507384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe671703d7f08e0cb5c417fda04965385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5d1df0ddf7bdad3373e2e8ece78d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d2bab9462a51e64b37b33fec47535387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f2396328c61d95e7718fd91368181388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245952fe147d9cd9a185945d68f735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efecf699bcc4bca17bc33286cb11f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a1cccf631009fe7cdbb6fed207bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f6a5369aa98f8e52379ff38cbebb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70ad7be778ca52be853b6e0a9f3631393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b3f1215f2f4f2bf208a5cbdab92b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5f9d80bf6f4da0f2ba9ebe600b132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739591b563a4b607822b15cc5a77eb75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af766cb7745a22875f6da12d846f4942397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10856463192bb86e75f5dc1e0767c0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6ea37c372c0031ae2524efc407ed7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9628cd07ea3518b04a3027b4ee9222400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1314e070f1a3be14162df79a72f90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74828fca17491af2d5a40ff5f666a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7230e33cad5916627f827cf3197590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c59f8176ac940399baccc3018ff56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500ffa1ef72f3018a0989c7aaefbd47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b69f17bbdf48e4997c4b3dc64c900406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d278bd09ef5e65bc416942ae86e4c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5681cba8883057123686ed6ffbca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e9f86a7d986137a8759d911a7847f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5046c3ba0c0e086dce63a2e4aea61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb788015d71b944c057e5a023d701d2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288ced428624ff709b92b5b7c37fdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f121148369ae160d8c01f446c1384413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12e7d8c4cb0cc7c68b650ae969e3b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb601d93b866d541482a0ad7b07633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2032a3120fd6c323f7f4a4a5180466416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9384bb1cec3111dcbbae4993ae6450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7c9c4a4cb5f6495894808c178113418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b928754b6f89fafeee67fb16f617419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6bed671d9703b75b8363a805568db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aeb099cd482a8ca0db44f35d83dc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf64a7e5e622c93fa25d6272dd4f3ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df4fc3ff122d45429830ce03bfe7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d38832fd168d735e7aed655a1bead424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2392ba8f22640a2fd7ff13ca1d913425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9328688353ec00a5e6134227249bad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67cf964f67c711c374e77c4b2b0ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6bfe6b10a72bd46bb54f0fc940f36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24cfbd4f0c683c5b1c059832a66a76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f138b5b0ac17a680e266f16f1dcb8cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e0d96132cbe09fe7da78641bbec5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57909cea4a5512a4e6aab9a94256fe55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130466e9c27e69f0ec9e57165d4b11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc805d0873ce342164a710cdcb158b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49eef1911e21fb4a52d44933e2615a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce79c6e30ff7b0f61521ea17de166436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712afad56f3982a6aa8b9f8b14f93dee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722875379eab038b91ddc6f932127bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72fac141e0c3dbcbaf743e0179063439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18639c8831afdf43e3d43e3319f20e77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46768aa19594a5d35ca51f894c5a0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6589263c604e284100c2844fe661a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f573b3fd4c9ae2fd21b59d3441851d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3cd5ac0e70b26f72257371d1ccf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3800b2230f7dcfcac68c1fe1ec35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba6cc5747169d2cf31f2bd38d2711446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f83caccb4bd48c8f8760a677c1fb52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3afef554fd2d977ad39b9a8da7632448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5076b3df9f7210d20acd1e3e50bb7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e7fd8ad620f2b3021d5839bf15b31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659256eef24b496fc1d65ecece24edd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53d703e9abdab56236a17df1be7e1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b06794898f983601a7c405dba81c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63376da1f26e45246d1f25f40347149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75ca6245d1ed3868617244c3290ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a2b125b2e347c914c532042c7fabd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4281c4e9106061d1014ccd4221ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063267cae64395e25fed40b6a7a5aaa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7433e1f3b9b877aea826081dc7750459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5eb64a1895a6669eeecc842289dc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e4ecc2eb5c8ba1286644c32ff400461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eae7f4d271a8b6715fb2a798622ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6150043c8fc3f40afef1023bdbc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd0353697454ee1f737732e65678b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532cc3ffc85db2f8f0e4c235235a49f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972bd4d0352b7fa494647e1372bff2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f333732fca69a0ac1ed3d6b67b4395467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258de0479f5570499d5a48f147cf051468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519662d077cee33967f5e1e334b7d0bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471530e4e5279c9c6e24355292b30fe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5e134e34f351e014af187f9028c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af81ca6164f551f76e854865ee1adb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544591fc9487c0da0d359494682df4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1566a6f9ece953d7daa2e90dec8130d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6dd883bdd9e0ec1afdfa6225263e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e94927abe10547364aaf3eacdc0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6136ddd4d041b1611fb35b848be05aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdf631e4e27b3fd7db03895cce062478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d28ab95cca406f1d1acb9b9beec8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8247c1f852bd03513fffa16e41ee0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51328b52719850b46052397285f3be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f93a73948a83ac0a1b83329bb6c73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60cc0f8dd3d9374b7dda7358d6455b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2f5f24729021e53d6d1be7442089484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444f29ef34b113bb94a4220ff95660485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb5553d3f0754678c4ea00c77279af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a26649037501d49b922e7d3acf9db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa8c830c6258d3d2faa178c830951488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfcf49f5fba3564aa2fdf9d50c94e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59cc166d853c0c3e7a66669157d798490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc70d52ad7801b3720fb09d06fc991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46742f14ea1c49745c4b2281f5fdba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7974939db6f705470778c4b6124f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789299de5956ca03b931885de48768d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a15256ccb1934048266366b6b7d158495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c780ac14093a372825d9bae90aaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf2da6a51fc8a230868e131bd30109497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5086ebcac634fc781c49bd6eebf67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e5916eadf424bbda01792d2a1d95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba97a32c7422718ec1d056830de3ed5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7be5303cf890ef3fceb14a52d145b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99879c43e70ef43233c8e6111b2a0cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b9ffb4dd224bb924fbfc01d38a0f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b5f5afa48aab5b0bb10dcfe8e240504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734250011602c969c3fef3a4eb6c1260505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18a14a96c82aa3b6a474e0ecdb116506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f170d1d9644d42bd32d3dc39ed46fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5983c9e6868f325ea3b447a04c36a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda219a26d7135855a517f790ed9499b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5c03177fed31e2cd28955667495c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0d640752f30ea3e7144152b9336a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597afcc9ff7d0308aa54ab3f3a518f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446adc9bddee81b23eacd4f139e3181513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd4c9c189ac4f78fc6f10af61491c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736809f15dfa007735480518fe8ae04c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ecb7be173b2119189cb55e75abb2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e099a5e3bc93472aa4fc8db0d961517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627749361f72480f25642f07f0f7d343518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717505deb210421258382bc0171d035a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f957c8810fae51f450fc980c5a4f0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce0f8e2c75a5ff3d3f85b1422b3615521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d8454ca3249ebc2190b92653205c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c8633fd278540f11fbf2623e8aed5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33996315118e3e091cf55e9be41f33f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561596a25d8ee1408ed0906099399e1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fe20caaf1f2b865f444012974769f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417227f7fc74206210e4e32022a6fd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18fdbef359d93547573ca2d3362480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5dac066095bc26be0b3fb548707bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263ae6881aca7537ac0705d722b6b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296525a33093272929d8e89c599c6db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302468964397be7b0a5b80147b29655a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762c10b4d27ea50da3e0cc76957b87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588510ead0f778d497b846cf4bda35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b9b67ef27584872c618fdfa77064535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06071b7097b92e336dfa3d7a9298ef1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec0bbb23e2682c604d67add2946b89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b0a549d7e99212b8018e1cc1857d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06552903f4ff4b4c104c68b79d91e918539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff728a3525deb13a5ddd2f298cc5647b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4b1cc61b0e3bd179ae62b2c35117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82568e10d3e9fe168507b20431752542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1e2d6e7207deb1c40ee397a2cf47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d4b395d1efd8b8fd88275c59e980a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66edeaca053a20db76752e02b86153545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c797fd97d3b59caf746aa27900c0aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2fa8570613066b005704cf3fc31ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ec0568ba95ced75843892f92d4edb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed273e5d750cc977de7271f8cca92e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137dc9555ff4aed6cc7c6d768f2cb44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9feeb70fdbfdd5da59d174df489db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714f268e0fc9b65376275eafe81dc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c9220f76d504c7bd4169e82517ed5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97debea53a67687e77c6daedaf841d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2379db296841b26a5cee651b8c3392555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08435775607cbb2b1eea9089ef3e93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c0f86306c96ec9edcedb5f3c32912557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc621e5462bd5ef3e0bfa88f70c9cfd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a7e018a78f88cf21645b942eaf0a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5edfc3f9dfa92ea5c7b4d702e3e67d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd22e3455af84d7416553cbb2ceec5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fd1825930a1678b103c5d81c571c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a159982decd326603377c03645d303563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf6a8371701d33c1b0034a466bda0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869761d2af47868e6c00f7f4f5500237565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d66b450f944e4a632e961dae9497566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38b458ff3705a1a8c7e4cfbfad7f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174630a6be821e19eb8507a7fd9aa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accb1c9cf963fde61a42031f305d265569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110e2421ad9cfe2ffe6d3708de71683570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78ba14e1a3ea9ff2c615dfdd32029e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666fe63808f7fb54880ec77f35c5cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7efbdca3f1574917b2f20d9e584d1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575137c65a70c49230d4651510022f41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5cdd78d1cc621075c072732a7cdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ded4ffd8853165c2152c9d1fec7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20dec2e039daa430c70d407f4ee53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a4eda4c831f3ba677923b8e468c83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f24a96a1d325b72dc4272fee8f97c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f8a6362df2afcd52194ffe7bb221580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b64d698e19940c5fe475caed6d7306581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f818162b8bbf5e18d9a7545c217424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177dc57580495bda6c44046c81214e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e5546fd37176d30de323a898426d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab82c15d66f5c3008cd9619ed3ed6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb9c2436e3238a37897c2608268b72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00fdc4bb9336fafa8fab12849320f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8986f04fc8212ba347754a9b78250588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785c68329a158c4e60f02deae40c168589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764955d0ba34e143fedffa26e792763590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee5c6c1b2840a84a3b9db90ea97889591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2119be726a790ce55f49168494c955592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814fe0b14882482880c3cfe8e887c0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08fe4c3f195a58f70c5f7aa9c6cb26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d68751e6ecb6c85c77c030bf0c14d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43eee2a70c91bb4c6eee69aae80b10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49090ccf5c4a6b6fde75271fae15afa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d28fadd3ce747812076a270227454598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd1a4c7cbdc03750f5cab6389c0d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235593a44412638e740894cb4c9d149600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561ea02659bf29201ce5e1d4584be9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f5e3b7847dedbfdeb5f3cca7a054c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e046399616beae49a19a6c7bc1cdd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93897e0a1414c7e0038f9c3fa597e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893cdbf5a78ce87e9aac6ca9c7b5487605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f98b03c7247b36e727fe26cc42c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a8d789c35841e20851ed4406c4811607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75eca8c4d38b09002d7d1ef38cd9df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb6af901c3d60cc44a27d336192fc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5f8aee2f5ca2c9cb39ca3a87a5a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be4d8b582adcbe3f44016196e4d8ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f79e075949b599e30f8cab150daf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb739b06106fc318370a46a09911ba1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996746e85421ab699acc41d12eab5649614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606d81142fbac83f773e9167cbd0fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e7afb097603ce54efa1a021a5a2a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b88734e779160cd5900cdb6b5ce6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d331334f73c9ffc347b0a50e400f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf8860b3431c610568c37ed864cae8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f6a6c7713ddc573152b7d4c5401e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dafd327c18f16234c3459a30409ef8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd763bc0b9b6adc87cb1fc88d87f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959422ea4d3ec6cac8989ea3fa71fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174994e876ae64c6e11ce8604dd8b1f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880da8b38be808b8903a731352260d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c0ba44b7f550cbebd46998e607f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd16f075628d80169356c0c6188d5fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544b5e0be838ae0e90edc97cb57486a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f422ca5d14b36e7513d258f37fbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e14cc48e69b3c56bdfaea262dfd1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8af50edc8dbb0baa08f475bbf342631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dee5c2a8153f4b62e1549a0179e8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a1306c561bd76aa8e3a0a02397780633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f09ed2c88297b6126498fcd59f25a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c7fafb04a078f1b04fe2cce6e541635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4f31a40e0830f22c45a05fa3e0ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611a1afc8da56c20d65bcfc95efeff7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5446251203be2ac0e7ba74ffc53dc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f0c186c24d7538f169b6ec8a17c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b948d5f1cf93676d1d56843b2c03809640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729d77dcb4d469be5be235082f0786641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22cad5676e62db0a148740b43da779642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912b1b29968c2fb5cdca2a2887b189643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1ca774ae51331e45e1e99c41d380f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64691f20caa593eee64ff282aa2d24ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bd194fabe9d5369f45294a8e8d02a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd5bbf3f73501b396512f0afc21479647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bff388162b9672a9001e9b37e50ed0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc37388856675d99c900e9caeb0f33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec797d2c37f7b26a2806dae43a8b18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a818030ba56270f443b8f3e830b48b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b63dd29dcf4db44cb98cf7b7a8bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0eb45e0ac6d873ca551a67d82ea92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d121fe2b704afa61f8c78a869963d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a3069a8056bf3ded07b213803d4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1ece085e7f78dd6bc711599fa86b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443a80b318b0a8af5af3ca71bc3727657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b898d86dad1d529abbcbd4a404c2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb10c4b630ba38a286bc493812c66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552e688f6f939857468aea7aae6268660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b10f0bab019f7aa50412a79d7c1a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a348d53650b79c0a04fec08c8dedf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759786bc9888c3db333f576ed6292b1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e8d8c9bfb9f8fa915769d3f7b97ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ddacec37aca438623b9464ff3a21a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16eda172447e9a73644a747d594f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ed2c32ddea814632722fa9ee2f4e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5906c8bd481c760bb221bec9aa43a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d01f30eda5cf3d9b75c04f263e883669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf973546ef598386b33ed59e817d5b1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf83b14274a5899f00664568f4b350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b11b79e7a8f27e2011c916809521f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c47a6a9de7ae98653705a6dbad190673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21d05ac99bcd90a39bd0cd9cad884674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895c731c2e90ea0bd56e693a1f7cf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1af27d0916d98c34b12e7a9c664f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb459d25fa3200e255d994640b5223677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2449d8d00636351f5a8b6f12cf964678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcc0bc5e997c5b29ee5f601f310a36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00bcf0af85011c091bfd1de6ec160e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b189720bed5748729012b2daa90217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501d90ffcc21ac756750eadb937ecc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6374f02b85047af13f36e78da33cf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261d4a9f323829db3a1039816043fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ab0656b2a30a6c7b52efc18c3d61f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e49877dcba09e0472fabcf0528a7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7533522748fbd40eb1a6cd8683205687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c6a973c59ccc92fdb02ef6fd23308688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474c931b795d7051de8db34830a365689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d46da86e9773f32465b302227204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583c2e6ced56d704b9b66961dff05d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df0cce1d6ca70e10cd7db01cd80ee4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd1b90512c93c9323bff0736f0d6b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c4716bedf6f3771940b677d2e810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c9327727a71aead7529c7b9fb43e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed952d1b7db82549111fe998c612891696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9d33f4b5450eed72ec3bdb4f3b0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f7f8e5a4957ddb5d99dbdd4d80473698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eeb3ff2c72ab399dd0e03890081c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9214a486993ab2152b43c75283bb02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ae7dd6ed6d255fc4d2b1c823a991701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed5ee789171a2f769726472d6615c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1f6a7fb1ea92eda6142b9e09b59c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ee707dd3fe9bca749c5b0b54e23b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7122a0146f48b19bf28e7e87754c93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c65edf078a6f6f23323a10fd6688706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e183ee609f4e78864896d57443f8adb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ab41c74e2ee2dd8e75c107c28f33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cd1bd6dfef8128e788d4d66fc22b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd76b012c7ef448cb13a4645d5789710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959edc8ecb19a31bc71b54f912c63706711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791a2ad81146445647810db892e66c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149c5fdb191fa62a7cde76e4d3809e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ae3fd7bb9f7c8ce6e47c662eb48c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6247979a831cca55bd53cae37ebe4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23447c5e1465f953779aaf13e27d473716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a41dc575e99299385119501f89fac6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d53568a8b3c3db5ecd77052c0441718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db43c4e673bc55e811f22457070452719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022959611f3624a2f2a4aac2432649720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a29e4db1cb84948a3caa29ea7af8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb01f52f67155b8b79f5318e04f7c83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866328644426e500e580b68f625d5ab9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b4a4593e4ccd9861d11754a717a04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b3921dfccaaf7bad4331e6f5e156725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79253e4a1ab8b93d0e6455c16f68c5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927aec3dd27ff6c6839ad7b205ecfe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500076e12aa97fa9f437c612ac4b8ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc728e747dc6ef905ec1c464bcd4c34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0547c7f0e0ea79ec2dc6e168d3d6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324055897a6699e463b4c38ab1e1472731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed142b5fbd4097161b0eff9161c187e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa623de25fe32c4ee7402d939d6b721733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261345ab7ebc555e2e7460b9098d7546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e9a5ead914e50c302405871fa63b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e0671e911ccc3aa443c8ac6417ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399595c0d236a61062323818131dadd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965603140f83c07f86b0301281c602e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064fe79d8c248ac856375ad43458f6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d2612748b8c58feb0625b35471e66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310948249a3128fbae141fd3ffd43a97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78f4c7c3a9384832520327a2b28e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c37794504b9d92b71076d4a322fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc4eb8b4b4610af29fb7bf125b750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7241539f5d7576d55f0bb3cde76f0da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692503bf3427904173ce5f4ff2197d82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0ee57a20548a2c8b690ce2d0cc9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb85f2ff34c4322e061f4d03fd854748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a72cac6c094aa9679518a98067ec01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2e2e7c5a009d04d85b1049e8a9f46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57154b3367504093afb4fa6e3bedd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d8b3e1a6049913fe4281b413dce12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4697b29eedd819252bcb08928b42ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71efdb23da1820cebcdf5f7d313dfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8341f2d1b7ae303b0fb7bf910c07c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd0a4db53fb1dea048945cdad708b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c75d7f7a057ce3391ac24913622930757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8affb0c6252443304904c4342d629758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3cdacbafed8beba2262b33bd5cac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce579651b6acba19476000be9dfa24691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f9fbd6e172648031e92a796d878312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db68a028b97ccc50ceddbf44f1988e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e191d45a12e57d58701805a0658d634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266beadedd40dfa5074df4682a4d29e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0245d6f028e03180b936d8a852f0aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921632bf70778c840a2a14c98b20bcd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c5dd7ca12d0307ca81d9b7383f9718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac606b9e00ec1185d9e9a9111bbcde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363acd41fca671053f5644340cdc83510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d1c08490e5821462ab171d9460cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eab4e4df06452b51d2bed2829b13c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3968b1e1700bbe43b1a1c276466aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be44c04aba7e0553019d59430f9c1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164e1b439f5b6919b124233d0b5e4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a61294509f8754b3dd891e65265b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7bc4193abd40e4a5ac44ee130282117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c9f50bcbf1901770ba0118db99b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5276b0114647976cb9d5de5cf1362519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ba0552765f25ba464cc761b6d3e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eb5b2d024e1fbe5b14f09a1e5ce2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842743b4b36721c0dc6813fb407ce7f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad634da2ac441c1152748da733781123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f02eef57bfa1d0653df99b3958bc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ca51791a73f84d649cbe037f1fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb586e2f1fe0ce5409689317ac7f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270145319a6cbcd5125eaac9a195f4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c96abf4b158373d5d96968103a06ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92aba3b020cc59fdffd5f27d55244329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e11db241128b73c16a7cc70c1eab230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb05c536e0563e26d9bd14c80dccc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d3c4ac47be4afa7b96a0822efda032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63fc01846863c6b3311d08a583ba3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c4b69f609a27f93fc12f5cb782b4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eba80a56872ec0b974ef40dd86f5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de6cb3f0449125903d7e33c0f3f9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574dd1716f6c2da64c689242463f1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99f36a29b848d15927b07c37a8c7c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd868c1b8f9e1c9442df322d65dd19439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d62132b3ec9786be74df62fa107d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f02ba28f20e1c777059a1b21546bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52848fa901a273c4065db74cfd9b68c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772af691ae89fa50a788ec3ec9c32e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a31dc882863994dabf585dca54e9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082e80162f48e560edf65d08b1f18245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aee686302f17a119421b1f83f915746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790954ad2f54583bd4824b296bf31ee047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d8773ea6e67cb1786f103dbf963c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783143513e3f3dd8c13769adc6bdc8e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d394ff98e9083fddaf8e4decb3eddb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e7198038f53326f1add158464a0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33d96d01cd8fc7a6f3a91a26b488e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db007ddf83957bdaa8341fb7f818470a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8731e26092eb80f3ca0faa0db042a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022bf00a72b3cd52620baec30a707355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b413fd2c162162beaf8869d90e3654b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721921d1adc2736dc6efbacd7f517af557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ee02814090813871b4cf2c5d173858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb6a29c3f9054ccdff14a92cec5e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313b13dbe942922f7647c9b52a483660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4a814ea52ddfe2077afdf37ba24461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80cb8df9400c4fbb536d60020a172062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb786ae097b7cfb0a126566e5bd544263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8e039bd753992113a5488722928d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b4b0baa97e6ad5b30d86a39e6a1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e37e26711f6677c32c1265c9848666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40828b85b2f619cd05b6a4723e84ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83f1437e13488a40f304dba7a9a51e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be514f28d98d8b86731a12941aaa4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e9ecaadfe04ba004f60e25e05df9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266db18929c0abeafcda864cd68059971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71124d64fac5e277c2e1b62e0c80ca172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6df3922315e16e503d7e2ec66c9d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517febd036718c8ad7f688e37aeac47d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44f1bb2f5abb264dc0e911c9341cfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd1b030671a417904bd4ff6f42d0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a7361be960a0acebbf31d6b91740577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3e179d55a5334ade66636ee4d7a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17366e555f650a88e840201eaaf7cd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd27cc6ead467fb6b5c0ab847e43cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7c8db9a481a3f3cba1154864d98de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbadae391829bc9b20db5974a7901382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7558a6539bfe00abf8cb5308efdfd6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c147320335874302b4df2a509d723384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305266aa996e134eac12c5ed4548ba1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10537121a5e4c0262ce227a50ab25c0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0928c82654a7a45663107981f343087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ed46a078834bbb75659675a01cc5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25615e6d104e3792ea4d6c1ffa97ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329b6982e5bea877e87cb01cd8dbae090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223dcfa4e17932a45432a2ed959f9a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078da7d293caaf41e67eb392b4ee8a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef460f883951ea9f74bca727720903693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59097e072a6230de47d998fa1a34fcad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1b20c0bce0ea2919add556f27e3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67849e9891ec6cec55a99a17996b9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c139ce531bf3a69324e55e8b9461897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356ce371033676467cef16ff78b766298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68205a54cca1115d1b6c891c15dddf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5866498e986cecd0b842f056556cd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be3764a8ec279e4011e6c678bce869101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68d49290beee54801b8f02def46107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322eb0b0d13c9853b2e6819e11d0f85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092b6f69128af4c1f829282979a1cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab183dc9cddbf0a3a6c913c04156300105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7a6ef952fb03ed5a0cdb0f4e6e47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e810ab2d16a4c41ba5980bdb8dc13e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91a787530a7388ad21ad1e2544b7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d2fa62510dae10bd5bc21e0c12e70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8646a7384c9169463760c1820a75d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3ebc0d9ef0cdd9aa49ebf66c854b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4fa1a89cfd6cfdbc008aa504d89e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db232e3043995835aba1e1463d1a6b30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f36a807db89713e8f281967734439114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb994f790989309fdb8881e84fd155115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f2e0a416eb78343a84d079d8b6a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0939691fc3edb22385f5d3ec9beb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e5fc1c158d8e426e899891411bd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc14d92ceb2f22525349cb2399774119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164b69ff510bd361cebac938c66489120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e944f3c92869bf54925be4e4303d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd82215819f80f67c4dd5d56548b076122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63addb94b5f42f640590a0369065efc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b39e26992472ba2c6135802aab253124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b8802187cda311befa278230d025125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86969ad68358d318aadadf76892dd01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c11b1d052d09629e377cc3cb0c78a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376122e77cf40960afa76511773603128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d6b783e05e0e5857c862657713a33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c53ff4c9c0686c1633d517a5008e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b0e6d98c3111b9c536d35cbc6efa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28fc288319fd3d1f36c91b3ce3cb32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601fdc708e0854f93030ac811e3d2c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423743eaf31901e23bdbf8e59c13130134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4ca2e343ad0dfd67b39cdbcfdeb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308200b0256088fb62e9bda3671f54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b500f782973a5c0c45a5076aa8ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804321c7469c8e9eaf92177bbdc72a78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c71f436bc97f2eada795775bbeab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849fe661f85307124509468df2577bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f7e4ba20b7821e0c95ea9edc981e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f19d35bb69d76c172325751f110d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c5ed3b2632b9e559b10c13373c06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c889a89d55cda4c9356bba10053e06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708902a0e37436f312364158613c6bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd9415560a9b1f58df09870be96455146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d404807ee6fd646e727a1391a8166e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd69fd7f023a7c85613cb6b29408f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3a9b4e5bd3fc63ef12da86ed6432149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2698ab5baadf8c9d49297621ec03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd450bf626140c470755f5f64b89da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5628cadad5de4c8b8e2eb7f03d838152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312537f5d58a2478a3be9f44009805c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52597c431723f3eec5ce8226a99fc51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f432e410d14cd52fe073ca0066b6489155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf6e37390b568bc66af9ec0ad5d682156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e5f7e23821699caad07e4f5e32e9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937447994bbc808916731687d03bf0d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c5bea4466cc940d406e464e8c438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafb1559680e97710eb076878527bf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228650d2056698266cd7de44914b5f6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17367b753c822d9913a39e4ac9bcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986e7c2b0af784f83beab29b0b2e124163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013d4f406a94d811355a31aca7889e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6efb974a80e63596ce0f23c63fbc71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eecc2179212765a5074c48a06b6658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831655d07ebff60b84f46db185613c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b480a869e38e0ca77c67fde430e80f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807601106abc2a56e2aff8cb623e9ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029617775b5ddcfc814f8e3ff2a58bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685525e2d2f8d909f593159264b9d954171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399d083b9e4b9299d6460d56dbb3ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076030b82ef0ec86f973141cd7cc0d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07ddb9df56d1334df9c5d1d4ee636a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77ab5ee7e9d13a060f82183ea37c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba0adbea320fc939282b092932f90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e58bb866b7ec83b2cd1c106cc7cca6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672572cad85a40063c12d35e453842b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013293d6a87be5b1756275ba1b2a9370179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed4acef9032340fcad737e011ed90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd56236fde1d1ce9ae6b8792463050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073cc47d65cf2cc4b194fc8f824d56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507899dc3c585bc7126b63801d08174183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b21d01c23a2a259d39212b7b9bcee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a53428967f9a88c04d30ea8516552a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29658375618fb63fc7d79183fef980b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67cb463726230ccbaa3ff7d302c5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57e3b87cae8c871aba0baa29b71595188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0456831a476356679c7ef03dea32c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec00dd164c9b354174e0ef7c421b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6811222d0a7d52b72bd06eb1e474c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0964bc649909d600a0c097de0eb2e50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2afc1b08373890dfe0c3906ed79f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6319f34ef891d7ae718557bbe827c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e07bca03d028dfae12099e81f930195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8f080011b4582f26cc0903cf9fad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a01d7734b21a161cc582b46fc54672197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a70ed15ea89233f76c5e30bc64006198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644254c87d810175755d3721cdd74d7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b19dfafc946743a33f899b7221673200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a25394a424e2c4fa2c9ed5955ef684201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5c4ecdc6727c06fe88631a9b07e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1feb3c138860f7fafa04032bd9d486203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef0f53509ca3df4ceb5aa6d5c51ff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b091bf4df86f32547c84475f7e512d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014783a6a9170af535f612b367de4e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e312292a00add1d5b2f63ffaffa571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1bd8cf1146b17bebb2462ab1eaa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001c4f16419082023081426be1b3c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205962eeca4d7229af24ccffacfb0a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0dd80447bca2a03d94005e52578c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597393ea5ff5034bc9f9a76f6cab336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce832708f61dea59e7a414c9fbbd004213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958ac7d9d1243b53bc52b23ba8dc9fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc80e05a33253fae5154536f81ae79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e9ef3f5826fc9c020f346f7a0b453216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90689cf962b4952e549914c882e45c30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee66e2a087a79f7b1c63195ef8236b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af24919bbe69d850d5a473bdc94a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef6b2c695b5850ac8d4a2d0420192220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66930294aae35f42b63f0313c9c2b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5e8bbd3622ce623e8457ea2fd7f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b392cc6988a19a705969ec92edaae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb521dd2a94ba4e244b908c029ebbff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11f2d5048d5dce88ef586be17adea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237611be6c3fc726014a80a8f785e8d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e4bf37039fbb916c189383bb323aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e4f686ebe7d2187b01f54727876dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119856154e0964de3d378dbbf85c1be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b277e5f668d7f0402d2196d224ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe449ae18c3edaddb6614f52f2e79368231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e2cd0abbc48b4c8316573e5078bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c019bc4ed9eb21bdb4d949dfb5c6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9500f125b3c24c5365aba0a47614234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccdef8d3296e72e2ae75e42a3497ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bddc7cde081f470fd43a82bff09b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd662325eedd37acd11cbaa7d92ceb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d45918afbafa9a47bf84886342634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dcdd29f6622fe286e1b74cfe82235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b119fccfe1e093f530c9115e8155c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b65e342f43931d0cea1be7843e99d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969396ab7266cc1e149ba171a03e4eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41e28f2d2612387bd878be499aa20c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b14733bd86a2649bd9b63c8734f4fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a029f6363cfda01cec23440111f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8dd7bb425c4f2e70c0a072aabcc69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ddf19b508bab0104ca87ce005dc2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f86b71ee1f2d2c1dbaff1312e395248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40bef388dd36feb9801b36b0e01ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4517b93ae3e43b4e9a9672bcd0015250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121ee770afc87d5f5c6dfd4ec735ad5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9122f80653422fb8ae71779b9c1e33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b9aeda5649796cee50c18b12cf6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87effb628ebd1f9d576c190fbe9cc62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c87af66f36212e60b202436fd129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb789f6056956bb3f36df7558b23f00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a330b576f495f69f52ca3dae85b503257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e117d3499e5cd1cb4cc3d84b47016258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5867212aeb8639f37d30366251d4884259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e4deec9492ec8ada824813dc748fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff672b67fceb7396ddc9308ce4d899261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c16000b6f1c88d150dca1b7c869c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1460c012c134e018a5f1a32109e5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681213a529332dda0be6994271a0435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c957e0201569c0e3e6bbaa718525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c739b6c06856360db54a8b1154ad60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4ac9acdbd5ff532ace41bd41b536e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b52e03dbd4e52b0c286f87d067a10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015911fbf3865014e58508afdd4c757c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb74d406fdc3528f8daf591a7c5e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d09827c56ea7c8adcd5a52acb9d53c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14cfd64980ed044dcf82b4429c248e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2794cfe0f8b3bad0bfc411dc1f51192273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794204ceeecbba1e480048cbb6b3263e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3039168585f8422dbc2ac96feabc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aad56506e615c45768f466cbf3302276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d24e602ec95b83d53193bda0fd85d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76445775059aa8f29264d1e2db8e7632278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19084d9ba07eb62b03dfd6c8a48f1cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798867dce7a9f6d4d9b0aab83b7a1e33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ab4ef527f29061e74ced64f54095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de1873540ecc66f363959836ee6880282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3adb286d1e56868938acd3c15e6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9912537ba25344667c0c2f15c20f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d681e130c1c32326852dd70a93335f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375787595f183ee0853a779e929e69c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae40b94f759c13fae0e7afd05ba396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bff8ec8cbf689f2468d0d89af5070288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb635a5bff5c2d6d657b177a6f76b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58cc2a9c2e1ad8ab0ba498cae19b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1db1997f2283e3ada4c5c878bf4e96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295334e84e6a6059fa63b215ec8b9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511e96242ff9e7877094bd9cc3b7d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5febd76ab88787eaf31ba7f847e0a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2111aa179988c0e99005a458e4a42c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e355f654f9d657144e18433aae08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22217efe05be73ef0b3455f962c1948297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa6efa7c0c4abc7a4c5c406d2f6b70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810378970e9abaf792ff1860defae28a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65574d1f5d63135797f5cb4abe18b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2beb3f0114fae003496880e7d47b0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104638646d1beec633847116d8a577302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7c5598b07195d8d80b19c0f46708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daefc020ddfec1d91a62c62120355e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656abb64d73cf4214430d3dace89fca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482adc19a229c64b7950682b78092fe8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b79fff4fa316cc0fae3174829271307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f93f0a3e89cf890823bc19234953308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c80d18ae6b7b45ec9d5e4809786566309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc71cfac272765823ebd9ca9d2a43f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67ff78ab21f28e6b6a7c7c8917247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcca641f70aa4f32b72f9e185d4564312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53a8690398fd620674a76d8cf50ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed636da59d0d37909d41face1526f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8481a4c6a7cfdca0f43423cc4ec69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aabae4a0cad9fc0b14e249ccf2b044316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7ee4ef7ddf89ea5f5742161e6f34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a5378d473530af67d389c21f12fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574a2814ec6e8ddf6159d04ddfa6550319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1e83f7f409a8b640d1f18a11e123320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55eb5c8bcec7f5e8601500cd74e3ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c96b738ede6b89a92aac243f1e03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a006cd14737ad3173623819d403455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1af5cfd477645be138c2cabd533e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edfa573aab7bd2d038cf78be7f6e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6863081fb6dad95ba2c9499c64cbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec595c40aa7a2b75d5f26c5a2e2bb91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44167746f083f5f3ca5e78b7d78d21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322435a9050c4fb8138e7a918668113329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55927e0e411f5624a44ab5add2dce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb66c2c57fa204530423d7b5b1c73df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a82c98b047b67fba0321ce459712d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fa55eb2580227199557268ff30258333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ed03464af18dfd02966aa78957cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1a8933091f369ef71c2b0daee53c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079d52bfb0358fdb545ed57486c479336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04bbeeaad33a736f864e92134706af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b146dbca00f5cd282b64514a2a3d217338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219613f17995655e337b4ebb58a4e47a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e25e0f7ef1a544d6c5d41b0b6b7b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdb6295b3cb1607ac1c37085bf0a0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9ea38a1efbfc48d7048ae3ed7acd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01208a7f523b617f8bc05b044d993343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8e6cde0bbfda1227904ce9274d34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6101a38669e46d69ae830e436d9c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd0648a0360f14ced8a646cf561fcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc61ade96204a95670e398c168df0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943522823beeb43382229155459fe6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e005f3228b5792f7c0d8a3ea4b5d610349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee564be3e2bf5bcda0090237100e99d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db9eacd53566c1512d8e3ed25465f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf4e29fee78b6a9ba758909f94a87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10d72a6583a8719c9a6c76f4ebee6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365ee6de5bfa3ca69faa4735433d31c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fdeb0d50e50f8c10aa1166b2cccc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f92438b21af7a5045a1515bbaf9e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718017e9f6cdc24d3dd08addcdb696f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9be1b0c995e4d2d1525d83a4b7d96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf653b6e83c0cf3eb55bff869d1b32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e9b5dfb16626ffdf5255aa93dce0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084495d59184c9315cf08715d88c7bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127701d862cebf3df350f3adf378862362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846754b6c4bc83973c09889cfb284f5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af156ab335de8a1935b4286e38487c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8571db55c98f24cee2a533933d70e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd8d8ca4d47208465661182b6f7df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd60dc05f96b2abf63d1da9a953ced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c3eb0fe0567c9d83e584d30cbdd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f8747f5b11eeb59cd076d0752dac2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ac9c82b98c6e0c2a6a12b0ddc0a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea736e4b72a6fd90c0bdce0e88d3b86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6ae8a1d0aa4c391a58342568be75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156494d8f3ba03d466aa1af5d09069a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0eb9267cda29003ff631d139a852374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d958cd014989dcd1396f1501af9bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5f0b56a02eb42219e203da15b7a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dcc5fd225434baa8eee13dbff377f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32662b2a3d6e4778b20e2f5674faa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd95bc6acef5ec63b4a4cb87343d15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9883db8b33c870e0ca19ecd3b59d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86cc8e362368c75590e1828a7d5077381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af584a95a902640dc0072f4e321226382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b3f8679b33e900acd85c2a3dee53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dfc2493ce8a4d15fa974a5aef6d2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cbd78f88643bf0a97455eff6d2ae2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b824ae3dcd4d3906ab1648c538432d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4eccbef980faceded06924cda2d7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9420629f152c4487ceea0a072b91201388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bfca12db07cf09274f90f04fea312389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f8dad8a7c24990d017fc3dbdd1e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b79c259eb7e1a3f21e39d7fc753f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4275ab99835bf8962540502e45a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb8b5393cdc982d60957093d4679b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c783f73c32275895053317ccbead3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db263596b59e11d44e9bf2b5783924fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598724192efdd7b3aa3b89f8e0d360a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec92d21e34e9c366552d2ea824a48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f8c7ebcf9e7fc94bf307c2eeeae3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9155a95b0c2e4e3704f797cc75f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae295052c02710904992e95d24253b96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5811e07af3051a9f71ad7cdd90fc06b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a17c4365513bf162417cb9dced14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea020decaba99b7df65e148002a6607403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aebcedef6e2f240de0cca5cfde596404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c400fd50a20c162bccae1a7aa6f693405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09127f7350aa59db7aee98a2ba2e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d178d2205a9aa678fd207707b648407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6083161f21a31a4e40652bd98bd433408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19af70cf3c502aec574dd8ee2a8ce2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600faac98ba043188ef96d9e1747c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56ad6550709b9249a644f1a5d2a25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c7375bf8cb78e2c55a542aa7ede9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ffda41008c75f6624d9eef923a382413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab096cd27d73edfa353e320d9726f8fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa3d75481be3635313a8e8f60b47f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d06e3c03ec1b17f55fbac4736711416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dcf4426655c49c0cfa2231e69c7ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863bf3f6b9a125833171aecc23c72ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4690c6d2f34aae480a0f41ffc91a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb678525b6b3ac06607d56673e0a57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98a609fbfb735efd9d0f510b13bf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c58e408311725a406556861d6af8f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fedad1f925fa36ffdb6c3069b8320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54a46921a21e45b9e5b92bb348497a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729af0086b48d5fb89affc8b7276b496425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a489d5574c421f48ee646e2c9a895b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81d57c079e95b12343a74465b03d0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d942105b540f7475c6baf3ca3692428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff39dcfb2e6d058e925b2378442e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8853ddc2704d2f0b7d94560224c7ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3cd0f6f5d6afd1edee391c488c54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192901f480a792a742019de924f29ca4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c0dc31e9644e66a13c180a84e8bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645c090b84d086d9aafe206e8e45a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f2693bdb33cbf3edf04284eedd00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94603e27e6dddae39b25ac8ff4a70ad4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e205830cf064713a3a62b15e5219f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb546606b2b052664a27a71666c92d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bba59bd4f5d186ae9b0ff1a8f81fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea6fee6030c07b61621d5095081e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf402f95ccfc06918ec74cbb3621432441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff533f96c4390996fccece90e0c705f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167db80c4abf916a3f8fb185110a96c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c6a4878692e739aec7a5651302ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eca8972c8976fc5ae54804ce55485445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db19bacf368725c8cca657a2a9af28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5120eedb9271dad30d7e70d3ddbda51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a33aa5190361fb1258b271149606448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327abcfb5d73f5fb9b83658c484a964449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b4bdd07819df662c7ba337087520450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3844858991104f91fdd0438ddb89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c1c5fbb5385959ef53f97e865fd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954d8a5e926f9e566f4e38632300a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06325faafda118769068a060720ce37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd0dae1ecf8b82416bd0c459233c84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496611a34b2fc711838d4fe6e163eac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eaedc68f966c4da7ae532ea7c65b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b086015137369dae044a8a58e630b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899f7c6ebddccb931dc38d3aea07dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d88fe5f01dd355bc111a9c52427735460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a836c88074b12961198b58b8113c411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd62c4a7a5bdec9f2909124fa73e8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58cee5cbcce767b67ab38ac163a148463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ef902c62c90cad637f6f73267c5fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852009085a32d46843909fbaa033bc26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7237c2739f0ac65209b8dd05e3cdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336ef29e20b8d9862f8bb9bab2121a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e349a4ab3232a7721675ce30b55d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4bb3f3c26aa9d30031cc6f65d27cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5509c6620a333ac73234fe35f8810d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8eb49beb2de16f71d8a619758c755471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37077e9c5fe7679eb8e285b5338b64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595965cdcd49a36b24da4741e70432a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443404031006c20624b8e15669c6c78f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f664741494b6edb0527120a29382543475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f112830ff97a91dd6d37f28b153e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c73c31b6445aceee86ee297d48c0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684bc6a4b08717a0907c01c4d00c17b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2fd3df2cf72ba681505f18fbf801479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d0bb8908b573cc2132051004ab157480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400cb4af229d16e7bd5eb54135395f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a9242d05e1b9d02943f6307bd79b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0584b2f3cae6c84dcb29723e1c67c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c80e3319cecb38584cac83511d267484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dd366ccbfc90bb14742ed8601f4e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222160475e8fab7e993bf2f0704d8e0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18626e1b4614a9e3cec897ce8e177711487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a142880f51df6b511f19c30efd5203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9c55e2aa8fff4a895bb82b857045b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946eb62c9f14810ebf224b83cfad436490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68116739fca8cf98f8f95859102bef1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc2f01db0b3723196e94acb858daab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8af3d59eb55d087a9fd6db2825cc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67890f63736baf8bb50d2a7cefa313c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e072842cb1e282ec6fee52c6bcf49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92759f53f6f0c8f046c9b26ae6688b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34f884f9bfba2deed3f39a9be1c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf43cb2c4d408198d363d61cbed4220498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e672698326ad83686ed4a6923cb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d8d50805b988458d55888497d1cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013cbb8aa80fd2915956481481e402a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21253ec831b4cbaf41c8dbc37232a28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e8823d76d5971521be60eb0f1330503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ac54fce058268cd096091cdbd6ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601c256057e2e80a014c298754441e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fc2a814cf17874e9a6e3213b2770e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea44bf4ebb4a5be875d8983ed4c988507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dd65595800f63f733e19c98f3dc59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4d19a4d9668662723a5dab2f6c31b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662cc35bf81e1ec13dfb546ebe11700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba234501ebef8bcde0ce294dff08d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e50d1574337f6be92e50cc45f323512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d33b48419a420f2bd474b2d1f130dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154e6f05414bf09e7465bb307f5d9b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce053cc49a09d7624c5692077ee4d49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0d4d3d283fddb74f9419c371b9e66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d595a3d961a41ead17f0854494308a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a709bcfd93d383b84cff3e677e1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066dab828947dd329699908828ec455519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae8de6b165791c9d1bf22c0f05def3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46df09d15f254bcbf90706d3728b6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f45825ce72ea47f41045fe0743377a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baebb6f97e6a9ebdaa4c68b6ded318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c78f5bfd76f228150f67c376fcc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9efd29d1e1f24e97d3124faa64743c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16025c8fac6f430059001215949f2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f3cf91b0debb392e07f0999cfafbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dae8e7d42a562e4a6601c65538f553528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd44605f1da585f8ceadc1e1f88a09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9ea5631dda9d28c181e49797b4caf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d2ab04765e1e55f0e5fa5150fe03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8726892ad69d4594dc5fc767a82cdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb5c1b5fb07a63b6d3c93d29d88629533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc600ebedc2e440f34bcdcb00fcb56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ea14ec42e563900ac33007a81024535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30385036f405236bd0cb943da0cf0be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609b8f3e083e25e926844a2ddce1615537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16d93a39e13901c2e3d05803b415f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095988a171cef92f1e501754c1d99ac1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67431fc33c851950ba426fc8c937b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0461797608a9605b98c055df618b044541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df848a32659a404f52a10be428b305fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ac2f9b6bd4bd3c30d78bde6bb624543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157927136c12e8a3f390a1a9b94eb40e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b4024eca9ffab5aee7536430a958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9613ad48f8829d703fbcdcb4dfd6b6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57e4f4b939b6a7684d40d491b19b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf45f4f767b06916d6f020623c84b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925eca4a712a4139bafe75683df48be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688f59f7847627f03d25c47d2c3a9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f90d2a2d9af1c2dce7e621881beb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42169a78daff701cc77480e50a88b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff9c370f827defbefa728148b21a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57478af584cbe2b0311e50388cf74b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb57e6ac693330ec2a95dda09c58a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463c3f83d5c8e462b2ff6d159d2766556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a250d9bdaf42dcef4fb30a39afe0f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc9d522bd70ec154234cc19c31a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9ac61b7801a0028cccf181034c19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333630dd36cca79c09bd65da8b9835a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2e642182a62a65fa4adba95708a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2682fd316e1652c089c3c1f216af7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801cbce03d6a08530484ab6663ef56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfa1ebf29022e78a26700c935f18ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5843825b62831844e1568af8779fd0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e5764e17c0b1844bbde8a7162107566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3b19863d383b9c891a6dfe626230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f5e5669784ae6ae113a68db9bab3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfda2b06af1bb596f0aa34a87a0e29c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815d8a69ba7e6f12fba86b43dddb29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a3eb92caf5224e6cf0ca50daf06a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23178fbed93532c0a8eb96c1f1794b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b04857dc5d35d18864ba65a9dc6de6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eb3e82ee3f7537f826bcae7f1dd5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2704dbd178ce6dafe1d04951e0faf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafad631ea5a34db7091703eeabafcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c41b5ea063e1d8e524cbc97a1a8ae8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9eb3ef9eb88e3f4c432909b7d4855578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668524692213e90b7495cf216a8432bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db08656726fd03025d74789606121580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71b654bb0961a908d861c4af18b2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb843a32c2a8e529a5583fd1bfa85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e540a7c10d1511638d9a9805bb276583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496090f845c389a909003c48c0ca073584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2309f1a6a49b0cbf6f8a5e1a2bbec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb77b3eadeac44267926c164ae26b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e221423d503b53558edb219b83cddc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5abae3aca26a5872e4ff4f036b65d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64640d593c042ba8f4693fb7909a815589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f68bce181e917d89d694d61b6b4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990a53eaa1046e25daf03981c7b86c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32483732388ab057392abbb5a4a3239592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33b1a3e0f051c667e116367674c39b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55810eafd9ba211ed0f70b7e7b91b68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64985e74332603d0f669362d998a301595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f13d3b0978f152a3858ab79c545e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8c5c5afb2645a91cc52e0907b3b8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d3e2f809b979351640d6550b4241598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc3e0f2e811789e307010657eeae03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a57baad7d64b769cdad9cd8e106f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af4a109c65ba3cd30c20ed66ef0ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46292cfaae6f264d52d14f1c3ac8b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346413a2b8c5342c622274a2ea1a880603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998134ffd498bc43d14006940331e01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca0774cbbd336f6a00129fafa1ad79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768fe990cf9d75207b23cce8052d38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765a0b84abbc4b2892335d53df9315607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa7c9aaff872ca3aa71f0b133c2ee8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba88e1a94b61536ddf71e36fdc750609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01900bcdea2dbaa3d41f81b0091c89f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b822103fcbab791eb256a60c8fc2e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718df54f0a8b075cc62db1da6109a4ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c10d1749c06bc090bb0caaf79bf16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e29f11de78970b6fe90bbfda059d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de9429317d50b4b5228388eaa00ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572908c38ada3bb32d0b4200d025a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c4b8c1947bc5d64ea248cbc67c88a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ed0cb3297402296af8553c6dfaa14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f02e82272edaabac51b4a61a9635bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ff1438fb63967428dedda0d7ad45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e453dff58f7266710e38f10a01b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72c8d29fa384581fb8960a42c67f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb29ca9721c3bd8cfa9234a7a69e00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ba1851f29ea975165a769f5c3637624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76660a448120c6c5635a156fd9c745625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cdb98e4dc8b726abf7baca9fded84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65415f2bd3e7f39acc7539d78b3883627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c04248fc51f12fd04d96915a5f88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22c8638c95fa367a85de2ae056f0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720397f8d28508fab47afbfad9e7deae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143b2a9632af7e70460f451b74f6366631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a3428292c720cb3c05e0e589b5fc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a403335a024f970a820f246a026e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f329c87c6680602cec8d61e8d4ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b930457e0d981e69df71a1b082da6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33216a06d9cea258a756527f2a57f41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358b3eeda15e81a4d6835057cb1475637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407337545f0036fdba71042fb36a63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314ef702b3c5bd9803a9593127700b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dac09ea8a7796dda498202903241ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3d2de2815c86f4461ce71ee68793641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176868a20418a0759ef49577417c4bde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfa9b058dd951be7a5dc27e8d3df29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1bedfafd031de21a207a7fe940e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a580b460eeb7e673397eba5f3d1b01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59faed51ed08b58538c687b58f7419646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92853d1c69f911c375c07a9dcf67422647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f9c936d5ea76689e6b4ded5671c0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483eadd1b26836be1c42100852beb1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407dcc5e21461a54aae5ee12a176c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5d1df68ddfe8b8e463611d33e72b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69294a9a67fea3560561290402d80e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fadbc420a9904b53d3ddbe55fd017653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1fea215217ad8e2f315e2dca3527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a33dd40166c9b48857c0ac621f7a6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d4611b7076884e7548e4b76661689656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a54909c394ca54194a39e9f5a8d09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff2f3bc0224936b85593e75f9e583658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d374af29ebe4fd3ce16bb653665725d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991563750a0f5349b882f69804c2c9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969bd6ca632dbe30de544facf27787d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1825ca364b9d8b7bc9354a31c5bbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ee02f1eae6101a9ac29b6c9cc14a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb9ba9ae9d939e344e3c68562caf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc744e5ca070f733d4b3a9cdd67b037c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a9cbe0dee049abebbbfc5237272b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd055bd6f875ee396068ecfbfc969c80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3780b7879e63849662c8c44a648bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64948c299d6787c145af0a032f46c79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b7b7df97bc39a0e667de7996bb33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce0e68609065145a03bcfdb31225b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f64302eaa07255faed2f0c9e4105672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a35a76ce8057351b3ff0b2799faf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef664dee3ead9c383276b44ce500ce76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7f27653c3dc7af03bede92e52c4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d236098f2fb762e94f454bfa27dec7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8690dc2acb76dd2ecd38c6e4cef19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd2f87396e3f17b729465aa4050af4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ded94bc0d1d8f24fbcc77f3e16bbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de559bdf726e1269752e782a34424a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a32b4b9394c09b79a3855182d3cdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d25fe443fe30142bfdf66ec5e11c3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd2df249cd233d5d79a1764508e142683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc67494b8638cf0db06272b8cac192684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76d5c8f164774db743572a38188554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb09f9a7b61e94bd2d157d7fa5ffe54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fde944583f1771cebae12dfc1995f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfefd3c49b52065b377d883b87a683688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5937b05d0219cfabaf25ce8c565f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9546fd94bf6e53fcc31b0b5afeca5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f1287e8d716e4a300f3d7444393c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9508ed3c8bca38f58f9d727720682c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11367e3753e305facf4a01c5cbfbf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b30015512fe5fe06ff9e4edee8727694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3623a6ed8c9b0b01a654fae1e3cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a4f03156af9c2a583386646c7525c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af7ffba8e63ac378267eb9e234570697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df62b2bbaee22be44958b752fb9ed0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8829a5f4d3693114cca8580e402d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473268a72b376f3328ec8147bd53e70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5013267244f84c80650d751d29f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77734b76f8c1ded231d59f8e66f056d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf7c269940cd16a8e0b5f3bb4257d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153f1ccb47d69c2cc5cf7f1f87fe78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d86a05ea1fc56892a1e5687786b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322617e96f5041828dc3215f66b1977706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85db8e1564aaeb6b190f4e1aadffc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5947310c68b826502e4b5386aa35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f304fd1c932033a9e6883aa1297f7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8faeeac2e2428cc554c5f613b5e03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48676984993ed091292444c0be288595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97da9a8c71cb130d19d3fa974c801712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4895ebe21ff0934699af144f629110a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567594fda9922d6be8b21dd8cc1084714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad112dd51086589e796c43f85d777715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d51542e0ae50eba919e82902f6d7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe4ceeedde7dd17be8ab6e5749d27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4f43571347a1a7a659ff618885d7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bfa2e3747ff51ebb5ce3706d9a8f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c428e8a706a2ba2a6e56b5c3c91c4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b0c2069989210733fe2263d2ef38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc564a1a56f54faa3315f7fffcaf4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459e808cf56034cb2343ac1eec9a809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ba9b3e22aea28b87bbb8663ee7050724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee113feae926f0979612a5c2ddcaf11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e3b8b9f71b176d903d8f6592111a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b0c30e2e4212b434fd9f8786f4fdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25852b927563110a72c6a6306e484776728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5febb138875e58cbccfb14bc10873a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d80909950c58a429613e87680ea98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9dbb33565d89f77e450cccb2a92c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a21403f0b51fbd4f7f592e93d6bed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555301e3f9d2c627bb89748fa918a3f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be539f0c91af5e3ce91d0f981b9539734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a092836cd9f08ad12f5192d34e0e2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980bd544277125bc6b82165be5691d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56341e5afc10b28526784f85a4d8c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a3a29d15f8974e24381c33bc172e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998bd77c3b768f0cba76c6bcbac435a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaaf6d4ef1be5d36775d94b2c50e91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6419dfa8a05dbb20e29f2df6d6638741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b5227b25536bb2bca5b090de4a45e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6834be41dbdc711a20c1a3e962d11b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636b4f7b561520b88e4dc01ac698d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d7e544bca083422c054c39d47d9b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443fbcbf871089d9ed6ecf17e3ca99b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d698cf034cb097ea03e40f053d68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7c05f848a53349b12185d9a439d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037016042b72e49156ea71f9ded77430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21990482b72093a773ec71157ce713750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9194b631fe2f1d1c9bfb0d0efd21e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20854af9ceab05a80b3af3cbfefe81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e74575d4cb30b7d2b742597d23e638753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db1a5b5305eebff5e3a3aa0dfca9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc52e896fcf505de33cbbc144617d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef197760a7e9226d5e8ba53d6aa67ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7869ab9747ba98baa7d3bb7a4fc156757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24967cbe90fd803ef69787b90a3ccc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610781dc0ac30e123af0d7abaf590fcc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>