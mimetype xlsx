--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59458ca6ae49bd233bf68e93bc74f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ca82bd68b4580ba3875c9d7ded0ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633c78b74facd8281bca491f6a2c7023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d0b43db5a5b338f6710fa7e8285e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa551fae7185960ef8dbe68d92b4e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc5dac98c2b00eb0b6427f0df6af36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ac689cc1df622e93967238836281c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe5533a94db106f8c320aa08f72568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b757ed23938dbcdc6d08efa335b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b78a5a30b62d3b4009cc9cf93612a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049fb35cabd5b402a01959f53b56e9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa019c91bf5ce36fc198a4701d072012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5051c6ccacde706c7a92ba4f9a0d3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd34d8b177683f71768c021ab131414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e5aed184b652dbc77854a50343b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0291600ba74a2c9f8415098256dca916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce93f8a3db63f669cb3f9258d6c25d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731b431a9b72bb473f68a17cf19846d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f173c96f7b64576c071de41db09bd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e3b2f0b0d6928875a9f73a3c48a6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec82c891525a49e142decb879dd55c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b5978e8b09b463850735e5925aaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ca9b66c77d8262cd9b8ba47a9de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c5a73d79a0a367c5334609d9ca8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f13e4712f0fe47e52738b0ed5a2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013ea81f666f7fb6162a9284eb31f1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac1b3f3c680b4ac78507f9ce82afc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348c7399e9b7934a445e17d977f8f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d1fbadb0e008fdf4d5b933cf222129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd43b20831e361844d6923c1e0f53030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc5c203b3a0fed53ad2059363c2d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153085f1ce81f76fb072cbe177f3792932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255cdaac2de9efd1c0b40ed0f9301df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9780e5252b6273e68402f7622462e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28599f1edf15ca0f1127f176261d2ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f187da2cbd71191c15b76de17576f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d9d353fc79a1a3da9118d125480b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c90a1561a7607901fd50861d5473938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806cb03f06dd2d2d17fb3f2895ca86439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22543c0780e91b3aa5837869f33cef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2371c187a5de241b4f09d3f8410a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf1c09e09922991c70c4d5c4b4a6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e28fa01c2fed56922dabc00e2a8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b44876355d59b0b3a8fdbbe57f28044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df40ef3b56bfa299816ffceacd73545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a55373037d72fc15e37437d585ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f1824f735846da1244927ff46b1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d34786fcfe3359e9ee56d33ebd2b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7e005c973a8d6f6787bba92b8f0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ee3c0d1f27e0eb3a3a69e44616ed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f9fa6e638cb286f58d787322b1afb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fef26229dab65f9e0a13a88e4a614352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3434b39c816fbe961f6065fc684e6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb652fbfd521c0bc80e816fbb10c37654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1e80ed799e55706041c2af35c24155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00bfc5d5489037fdbfcdc9741d275456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f7712fbffe986ae9740546e41ce9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d86d6b4bf97c18ca2bd610bee53a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7425c75b2a58a8b8a9cb00c93573b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c5020e4727ad74ff8efd3954761760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b76e0054aa3b61d322d8be08a724561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81178e7cd921c36b09fd57423bc043662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9340600a3f84bc2442e9f55ea2f0ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75553f7f38f7a08ae68c2bd01efa56664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b432e5bcdfa6130a1a6cf2abde8e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64294d5e31848aae397bf2232401f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa487e58a03e4029a6bbe71aef5107067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9944e7b0613687ceb6063e26f0e7bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadcfaaea5cc9a9f23514a9ab2acc7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582588a9d9c351fec32f8840420615f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f5a0ddaaff5b33d237ca171db9a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e468ad3b4f912de05c61ed1b01923472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ca93ff034bb6d3cde1a1b6374a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c066d385cb9be5e3e54f95b9180cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ea0b03c397239b334e6d5664adc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317456f717f77e9248dadd0099eeeb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73c97a9b5f1f60113915a6f69404577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec47b721e3163f9748b224e781d4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c842ce55695a30c993d043ac5b8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a376c900ea4f289eb0e8a3b3332780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f1bc92e125f4acb3e45b4f3fdfbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f42afa97b79ea226b586d837907082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cb51d18fc53002a0bd8bb386471283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e712dfdc18229a6e7f707633b09be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188123ea6a030ade96892cd3762985f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df5e0f4cbf513fb16568af184184a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddf4ff8f2d1ddb4c102674a7b3b27587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca14df0cd17b128e995b834d40f4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149f5102d109eba565fa89f17720fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0379d7689c46babb6aad218197d7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676c965391c829cfb0749a2e0f935991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bdda78acefd6f55a22e7a032fd70892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ece4b93d0910efa52b020203e3e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd957a318bb8e6484555bdf4a12534494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c0c2ddc1c95c99eb4d10495bd53e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717a7d44356a96a265b520d99948d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e65605a18953de93d4678642782f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b043ec27ee9101b9d9bff9c352b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea90b513c183cb89d60f0738c3d81b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdc9dfeedb4b23d67a8cef4a5ff027100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09cf78876c3aa68d604b7b9b28f71a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f7efa51d68e779c1c2db36233c7ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232918cd3685ad17937c29b2ea4f45eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7c67682f5ef7776559e4f08ebfcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ffb022224594d95dd8c090ce1c040105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee884036a8a81917f5603b507b5dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3df65c9a3dcfb1ebf940233e16d2cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a5a3817a8c7648f138bf521640225108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9585fd05c4cfc239634dc4bb5bdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d97802462dcaca24626fec5da328e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd656e32e0ae44b3b6114db5ed7ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d32bd7e382261b1d13ad13020a8a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d32669859a5d57d11f06f01614ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a08bb3b60a99456fec2e643ccd0a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf17d081fe755e2fb5e67776a0638e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d580af38bf78bb0d12f4d60f6c50f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05f3eda5a9f2114ddc94b07407a01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f529352b63bf459cb46426dd85c5d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2809a3093d1a2fc1164189e0832921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ee29c881ec7364ae806110e6d943120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206b608aaf6c232e5534f1f05b4ff1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12834f42c52be32e030ffec190ed1f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665c4f0eed10f1a438a05a7568e896123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb255210317b7b159ccb96a8ecc8dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdab1936bd6a51fe798a76c62588e61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad1cb8245cd379ace7c152cda66f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee597b69cc3bebf864db3cbcb419e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f06eeb70cf3e4ef657a063d00439128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed02f3134019d9e52334dd2a3ecf3e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeff4d1ff704829bfa015c5e80eb36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec12a306caa61883148a88fa576eb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f5de6dddc5793a576392869fa6933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16610a0a7c6f766dc37e952ebe9c3350133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce368f9d9aea9dde27152884f5bca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b324049b5876b80a07660c786d106135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb516e0f6976f6d19eb5e6aab21c988136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9595c2acca97313e02f5eba13b5131f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b34caa28e1a74713f934d3ad01ab55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1edc1e205eb6283dec9e245ecfb0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544ab90ddff38b2afb24b99ad2dba2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd07ea8bf97a914c0a5fa3a9bf3ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353fd8bf8a01e9d2652e6019eee7021142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98742ddf5da7bf39689e368b77da301143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f1652c2deb06cbc5581dfc07734cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3c808ba1df90b21e81475ac4457c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4d3bbb509d84d9866fc47983a8be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ae0c299b01e2299061c389db81cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853f3e98cfa486b5509013216ade615148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c371bb67852c0ed16c5e1047099eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54629927c0652635955dec3202d02d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e6091822fa08aee71bf65c8e78665151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4113d3ac9d4d0b11713d7b8d67dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba761b1d7ce18694e2539c88572ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2117d4b4436674e9d180ff8248e66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaddfc43699376f045b599e1c96fdcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72000486b1b22b8859c401151687d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881133411ac5ce21cfcea5999600e36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f21a666c243b055c84772a36a194158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef7086e07631d6ca5281b3c5baff68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e5406297f60234ce1deaca8f3dc96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0162ee7a16ffb3004eb100a5f7f2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b576c1bcf3ae6c13347f8e61bbb6b35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9268715bc2852688dabc89dde0a6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e8d4533e029c15f9dbe50ed4e1cec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c627e534ad6f2e446bd5a3a626e57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe00e8d91ac66c4ca38543a9e937006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aeda05c6d64b7b120ea1a3b9bada3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086d950918a119404684248e5bb9c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797660868fd10be043319fa1771b76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece5b32db022bb7f159bb130cde98c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ac2c66315db4f2cf22594ebaa6f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e9f3c0e0275335ecca5117f1ac552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154bfc15cd09ae1741127a63cf25c47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c495550cf01f310144bd9aa036f557174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b4cfbb135b110e1d93afedad853e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d16bc6162fdc191cc7c4f8c8a7f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b324a64e138e5a7e440380da0877c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8471f07d6b5b7a1060a6dd36dd95c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd71f8106785389b6087422678b39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185678287b425b1840dfb72b0c6b25f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96de08e03884a1fdb95d3bf01c34d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026cd7232789a222cae0836a8e6a3b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea8b2807fdf2866662b207c65e10b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719ab10440e9d50fb1e912f3d83a220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c3fd6901a2ae2620553605a02c2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f402ff00258ce97ebbff44aa209613186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347881cd11adb06e88995d0da2f034187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00b6ef82b096058acce4581dd75dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a5556b2e666ac5a6ea8e103404b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b0927055aee6279901e40f817a33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0f04ac96ca4fa0379db207f8afd0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a96aa5ea66e9b30e302a1f465a55b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354636c427a84fe9368a04a62c323d4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7065360740db4f2dda8348cc599d85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505d912a58c105d0c50516a064b3253195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173ae79b57e86cf115bf17fa314af9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666471e1bced6708f865b5ba01d4e2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c577f6f2ccaea31d445104b523b211198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a550d3ba97eb9a310dc4ec21b5d2f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f2746d8066537a98cf62f203fdd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7452818343400f8300c5efac1d645201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc45c549ad5a6a6bde7e3e3ba716d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2772d852993d0720e8911b0cd309c99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ac169d8948c751a669c42b1d26d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40600e38a2972f203330316595cf881205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1624ba77601a56d261d9f1f2c3b520206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d2c5d6bb645b8b37e04826a9c8258207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310f62b399e7c84cb1e3cf893306e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9588eba5bc0fd5ea9231343f40cea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77402b7df1e01118215938c88595a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1c1fd6e23359662d4b6591e81a6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c986cc0cc7660eafd5f8077913e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33daf69bcbd51b7e56fa3b6ddecef3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20226678cf4db8e0db367c1d018b67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1c6e3abc570f3c82764a4c1d1ca26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad14076ca47c2620a108a255cc7bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b2e8063152277ea1322a120684346217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f29be9de1af30ae7229882aa69550a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b580563157f61d7a7be35e134c1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc295b8bfddfe4bb7cbdaac87ad4513220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53d3b418dd3e57445dee7a0498c6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597034639e57212f932237782c48f842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6179dc3f08d5f44f8e66f47af9cd8af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448887d5b81ea3b573c0c6bd6ec1bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58b536982449a86ec167193a2e17e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75713923e42a80484fcae8645daaa4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131de9a84e89a07f7bec643db726a70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc47ee0869ae196a556311a57bcaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a2cca26a8aca15998121ba77b183229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77609bc6dc41f2861072d2536e4e2363230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d20d7ebb7209e1c050781f556e582231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de295ed485fc90274f91c645472dbe1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b4b9f74d5bec4604400a16e47e27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b055edbbed5f0903dd0ab008c47e761234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1cdccd149484384a4491ebbaa4ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b56b6c2c5e3d92aa8071e048d9f98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c39229e16b5095b8ba2f78555f8e5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5144479b8c8a5068a476687a28b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c035df1133b902715e506d3fde4cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d181547f4633bd155b2c5ca4c649240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75f1bcda248e9603f0fbe71a3fb086241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f280bea72144b8f72c07b5290a08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3812570fe5d213a73d28de960236bcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429591cf0d370eb6a5cace9ff0908fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e8463ed0ef94fa68c46ee1a768e3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175352932f59763b191fb5448f269f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562edb876f7f1ccdb192d4fd613bb34c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c43ef6a22063f26d63a34b6a6a88ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483818a4c1fc1408fa2211153fd683f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed718111f03b66d55a8efb9f6fbbedf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c600918b735dd015929a4ed69d9e1eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef84f85d317da4f8e3ac19ea8c98e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759baeb60d27d07954ee219725ff3124253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c641c06ce195020ad58f2f236b48c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1812c01a159f3042fd026f36794f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a869accc92d2c8fe95743b32d4d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bbdae6dd4e51452a9848401fc4b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38579c1452bf62e94a77228e4a04f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4c5a17b2701b8f09fea07e05082e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599cb81f592a2cbbbd2433a1b37603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a9c2658807d3942e62766f751238261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea219f745613c97831907aed6fdca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea4deca37ee3e70c705f9905b21287263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef2db422277571f54df7a32ae77ec6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b16f3401133d03f542788b911dbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f3540fad62ee831031431fc4a750266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266afface15dbce16e7f0609cc56754d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41014c462fa9acd91ae5ba501e94531268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec22fe5eed69d93b24b9c2db50d3d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2247d5cc4c799dd2516cd531650cf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279134f0a26f538ecf26921dda334fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd36bc32a5d955d4e99cfdb9ec0a50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e97fa9e131a2c3f60cd373f2b15e05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a3363b382990324f12271d28f4e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147221a56cbb728313fe895d005534275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c063f1b61171f0fdd3111d617806276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02d870047a162b9f0bb1069d50ccc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d9d50f0fa1550683675ff943224d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc4f75ae8e2382ad6f573145a9198279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172fcb6b3c87b337d8790993092a0c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722fa64a879efa6ef29b06447a87936281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ae8825b1695d04ec2cc0f52edd283282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3299d402c6beda6fe4ca6f21c7429c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7448ccd1db3e18e1903472f6dc945284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f240db987aa24d51258006e205462285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78a9557977ced62de4ba23163d105286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f298343692ca570a0bc1a8b086b818287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c41fdfd77fce6cc3acdbcd2e46a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7930868ef797dd95c09875b81370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32e74796eb8d0764322fe435a795d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5089a5ef468a95b1eb05aa20c8ee2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64774466ee5ddd6229647db3f5454516292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66e51d7ed38a041eb07e921b53571293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1a122cbafd775f305d68debc1d0a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3ecf2a787349042e9cc636e8700d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c42919108ceeb71ea4bee1cae4e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be59374f1a94bb6e124aa780b863732297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f631d1ef548fe2eeca59eefe274c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f5f7c96e446c89b7957e6fdfea40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5afff8bfc66003a3d3b6b7fdb28f1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da5b685b64432f41e12b5ed8a11cac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699e5c5be27402258e48e27e9129d01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf14b62d7acac78926f97de94138c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae4e193af95b49ba90933c1c7c947304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55c6b7564762c23baf699fd7ed9c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e7b09741dd7e060cbf07c007cc56b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce545acae32b5a6d3dd103ed304cac8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dbac4f5ba0286ca47c832eb690db9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba439e56b4728c49edfd0ad06b9565309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ceb58ebb6ffebbee0a0c19db1c19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808defeba73af1b20c69d49d017331311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ab576a3547f6fda86471b94c32ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62cd7b71386ebfd10bf49ae9d8b106313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f6f88cc525e9f86172b09f38f132314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb664659e19d049f246df0e523d90e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bfa85b2b02cdf593514f25db47fe2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc08c278fe4eee7668a6cda1dda316317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e2ea8adeb40e119ed1139bba2059318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c923b680b388bca862dcb7708a1f21c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b92a08a4cb9a2a44815762a07a80b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7d06bfe21f530f2a9e869179de718321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e65c45178c88e3ccbdc783b6f3d29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717770176cfb1f416129ac4be6b5e19f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc459bc626889f7c98e8db01840a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b991c288b109b4581f3d0ce2ca4e90d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae145ce3869c4b8f0ed7d613684c3dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84eb38acbbb78e59dfd28cb2114fe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e06b2822986925583183d2ca91571328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d432f8ac68f0efb392881a48edcc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f005fb8e5c1b61957672e57ed43d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa636e4e5cbf49405a93fd3811c34f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8bf15a3085c0935319f05f0f8510a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880909da68162bb5652841588d19b5a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616486c012c4d552df62ce531218e02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2fbcc10c0011896fe7ace6c3bfa7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e595bfb91da4732a3a3d5beb318a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635abb5d605653fa9ffca65bb36cd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9af7ecc18b85fcff5a54139d7bd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab1d3afab4fa3d0d954d733c6ac693339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635711b9bdaeef72c3e2bbfcc2afd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57742112ce988de752d6804e88b756341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116e4580fc999b1ecf3b238a0fe41c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cebcb510a61d45722edf460fb75ccf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f3002f65712974cd1d47a9490fdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea829b825c90e67150a1dde5dd802345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd35710487729fa3577efa594e26c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc91dca7d31eb0e16e47e53efc6f99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dabf60ea853ba46f01f38d3464e8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301fc212ad8428035640deff6d3cdfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c9d6546a796d952cd178bc2c65c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff011be12016d6d161cce4763da03b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f5814321eedbb119ad4cabe4026f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37737f1505612d0195f3237af14e9df4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d222e59bf32f3109208b8d4e6a238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109b54bc3037171eb6a8ea4c196492355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e31bc7fdb5646b90506858a2751fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c80b2c5a75a42badfcc6b6efa21c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b530acef402d44c07f6b0853a3141358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7816f48d970f293e9162ad876f7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086d423bf65e1afe6be886b59ed1d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3afa6e020805cb8b52f008a727ac0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed973897812a5752104aafe2308ac8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f884ed29c7598db8bf9cf82c384f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc673d88e31672d3b22b8145bc3b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490058911e9c559503d2171b0ce5c242365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f099b86ff4de0b50116bedaeaa0702366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d63d8a2086d10a25c532aa8fbb94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac230015cca597723dba6c0f496759368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022a6813305dc1e9f722754b0d9250369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf7eb35dd498b56a7866f25397fe3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c347cf731321031a5b65aa3428bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe2193678fff53eefa503f6508559372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a640e91f6f2e79e4727402f857488373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebfa7207fa372d65574eb60af9e368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784abe9fef22361cfc4e25f9195e1c6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3793b9b97d300b93c7d4d8f449bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5cd3f03d3e0bef992d9e9c70e418e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d16fad7eab25fbb755403abd7e17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b819338bdd749d843add86589b8b1e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d0b2e1de4a0e8586e59d707f9129e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22ee6ef644fea4353272e81dfa079381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060bfe77d1d0d92180556729a68405d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ff37dec380ba121b0cdf615e1165383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a9ea095d7f9e0e0ec26d9a8c91356384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131205eb08a5d4a1c0ef3ee02d128194385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf99fb2fc343dc8f81c748c92d632f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e0a186cd333515a96a0abb95c29f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c482e2c7e5612fb0836388689cd9ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726b704ba6a7b11ac2b16b449ab2701389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c6777966f634d2d5c096ab565935390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c377238a0c884b3f73749b2905399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70835025a9b2a8e5d8aa74cb449dcb16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d29f2950c9d58aa5941a01a657b331393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b8e2d5743c59c0710d58698d4eba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e26057b0743c060e5b7da13c92672395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5525b69776a8487cd35e447dddc50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc62115415c73fa55cb4484f3ab764397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d7e1797a520541507e9eb800b2f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a4ce00fd88047804e7742c29da75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b94d3c69a59e54f1270a70e6fec6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697156ac9882be1378ef256f79190835401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ff40bf2b0120b11398ab1a847997402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dae62a066c02c96b993b50088f3d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3707d59a6647e4002b934806b6b43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2a995576af6f759906f6cded697e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b28e71ad90447dc122175e798cc84d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04158bc0af6186e5b7cfea42323e2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65069cc6e48c5d57bcc76afa49d162408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683dd1baa008ef17dd471080fcd212409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79634d598e5c98a1af8f1565375e4dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202067b66f954194975cf1f6a27679d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f07efa6c9af314e10e164d10d8cd39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f32770a853e48497edd89da8ddc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946acc7ee98286f68ea1160feb28f03a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7a1fd3d2cefc90ba7276fd094fd8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183916de6ee2e400a7cb304315093f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f07d629f33c767e95435f52f63aee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79853fa712638a2495f3e1f43c21c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ba392d12523374564a5d201f9b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315eebc21f030a53ef920d727f9a0c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c6deaf5f2883e2a083cb774d14e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164b19220737a46e9a18d226241579422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a33a05f3e4908555f9aaea993e08b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45e403180f1e482027acaa83348e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71b427d0869a6ba49eb997d5f6d2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5a8504bc5e4702e66fcf554de7d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc332c21874209ff8135993819ce09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004facf60b39d4fb9d2c8b754352a22c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8c787211327711b7285fb3ff9b4cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c715c844dd8c60439761cec2fb41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a513bce9c68f6b59570bf1f932f132431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005676ac2301f4df151f84a6af260b86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa253ad90a4aa662ee5d44a9584c806433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01506fdd01f08f7a6c583ff058fb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391becb6980ff72705e43573d86ff6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290538e24c9d25965e320b217ef6fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e581d99fab49f6b47a1831dc0f21b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117414120c7b0f62560072ed4beb590438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14a8c94c994d9ebd2234670e1ea11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e9077d9b4723d8e1a2baf1cddd77b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09ade5f98d348276107233762186c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e77b42a98fffedc1bc539ec753dc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6e54d97e3dbd1e03ae97d89b6b5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b56ff5da25410f9f6ef828348c3d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3bb8268345b28a9923efdc9d1dcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dd880901c4316781a450d969adeb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84c8176ab00a190d6bbe93af86e76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aa7c3ff9a3a4d131a617cbd952900448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda00cf94dd084d31213cce26277bc1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8644c4e6b1632754124eb496ec097450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed06b9dc8e9577fd1169979d6099f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16150c3e4cb21573e80940f65c33de58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8727470679f081679266b924930bb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6d14134d565e04eb8fabb1aa019cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e064356207fb026cd1d27b6d0b3860a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644dac9b97fb2b54b78ee397d6de1d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86362d008826ebe822e547b52aeec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecfdb8e50ca94bb2f079f3cfc39961458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294671a01983c9b6fd9b3a364282a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105a7cac877e37ca6af879cabd3925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ed624432d5103f2a943a4813b5317461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29ac40e075cfa079f5bec544d7b667462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29997272cb88cfe1511833857409a9f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d229dc708128a0140ba68fcb69371d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317261071f0a59e5aad833e84273ddc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab493b6095f650cc72c8657db25ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9408435f3c74d8d8aae49b1c894b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feef072c80c1e69302936315eef1490468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff4ea05768cce68d507b4a377bc16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073267e4b9083aeb67edf0546d189d6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f898411a879083deba81115dc9715e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2a4128efb0fb51a75f250ed258b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca27afe92abc2a2ad863f69a4c84afc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85cc1dc7fea4800105c78c1c59d9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27d0c0ec302a1943df14147fdffd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a45273abb6fd80265345e9ed0d3b95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30268b786ad5576f0f00af75b2bdb3e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f1d641179e59cac0661e29b21bf8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32287c1e12ec9e91434f877320c942c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0bc0135a160770314b3e04f2dbb4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4b1f60afe2b63b1deb928f59aef8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8464cab2d7df5b6e730cbd1965d74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d9d986a63bfad27c6abb06a28350483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cb13f310792583932d39f2f00af1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9befde7145501b28510fe2d73054dd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c38af29da0b16fe5bdc41e7980dd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707f0a5bcc96b814cb3d210059e1e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d249bad6f4ad2201915d5d2189298488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6b06e1af386c3d2d4fa62df1e452489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53297b04e5de73665163f521ad34c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a4ad3abecfaa5289d667c3cf93821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325157f1d2cc345762ad3bfac737b2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad86441f9b77ac6bdb47398531e4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e6deccd671a61184f918c627fe575494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e867bb14d0b81dc07d9fbf19db676b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f562c113a7ede85f80a6445861254496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a2e1122c8bed2cc8d23a0d89b51a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f0667bfbee4c69e87b1966da8a3eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4ffd08e6436a05f115321f5998db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58de7cd1823c3a92f3df85ff38ebf1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e627f5b4e559d2c78c49f0c742987501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d292d6c42dac7a1d90f3fe0a6cffcba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ce08917ec080e5221fc4dda11f36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b024a79228307734ef16c37704fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9bf5a7710bf31186c4d9523d5c4fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3ef11697dbd4605f4f9b0f4c4dd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d87f1349d581258e1298de5dab4418507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fc5d75b432f2947b5307a7c0517c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea98e5d16cc65d6938653fd8fd02e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f02d87b1cff1e42c9270b0b77277510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304b2c3f515a375317f9f23e13f600511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630295da6882f96745d62e1ea01242b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd078c25400ae4dbf36b93cb151f2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0695db0d9cfdf274932c149bbdb5505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104644979fc7592d6754c847f6109196515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debf3402dbf537be8b7d4baa37d65a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345a5d6529e06c5b919cd5132b46cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cabdc217e256cb579abd2d4eabeb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f78b6aed7524a2882d3782503c3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c8c7ee4c7fc7e4bd4be9a95abd7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c67c574ba404f1b82dd2bbe2dba60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d94e6a6d62b63e8c6a0196e7261a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013403b0107daa5c0ecede026bf8279523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f048565d795376705722a46e73c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38febac3841baa20d1b7c587f7fa9f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b2c780ebadd47b687cafa28ce063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878fb97e2faade0ac61ba74ca46eb9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c8a22295840f1d6b1e4b12dea7880528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49570cba5bf6afafebe42790e7d1014529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475052fdb26043be93b899906fa177cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e8631ce6980ccdcf689ed8b86124531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297cad8a6a3fb508c097a9814aa12c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9514537ed39dab1c46cc7d6f4ac0fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f510b8edeaca88696873f3c9c01f20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae762d582433ffa9885692d7cd972c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4fed8f32cdb147014bbe905f2eafd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc0700b92ea653b0d6211c355da949537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c7cc8fc031e6568793c216bfbb32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43068f230161fc791a4f0271acaf2a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354513555e347540d1dac7c2672a3ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bfcf364f872da30b659dc696a08b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cedf6a8deb6623e2ae79daa747390542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3e0f4ab37fa37ea00c0919a4d7f06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d739f11ffe986c9a302df50e2d9779a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d095de479228ff12f4f6dbdf16f50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6417a0b0dd8faae03691869c90d2071546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c551491ad832c4d2923c102829f03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c847ea28df5841c13a7467bfa2580548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ab6099b0c3d0982c847118dd22c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0faf5f760e5f42fb085a5c11841450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a3af1bbae00725c00853e368d11e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cb4e98c6b43326074501c5cf5b2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc9849600d618dee027c5fc790b4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7459f1d6df0df34e053e034a8790d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a7c6c3a348948613a44c81d517c77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd371d60426feed803fce5fe1ecbfc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd57445c056529e8e06acb0af76c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67882cf0546e2b69b97f3ce6e225d635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c7d0c287d5851f6505a638a2b9f29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b393e2d40a0a364d604a4f608c19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a323a2befc57a71530a87bd4e627561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe69358c71ffe11eb60a0785595bc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f03a1dd5289b0fb5900533ccf581563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af51e0a5028c1a35ceedaad4c1b3c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4df36fafc4d785c8930287d0c07520565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f5d3fa6c57d32b4bd7d060e10e37b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b99bd71788612e9deca90d2818d52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f8a59a033afc1ceecc79b40e7f69e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68524fec63458017b0f065f3ff8a0738569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a100b51c2242dec9a10f0a74c6c07b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca245093d917ca80135bbd4584b1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f9962f48301cca6b4ae6f3f872ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9246a78c42d163a7cd31c208a3127e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0452dbb499e3ac00f62566ca2417574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf094326f8adce9773d54578e0dfb99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac607b7cea20907c000434c06825a22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e063f6c307b9b61bb1850be86d0e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7865ab12d3aa5214d19fc1c064d52c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4146473e88ccd11848297c3fe602c46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86bef0ecfb0087bded1f668338a72a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570efc44d9ab745517b8df782f9fe721581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703fadefffae989d10549f998201e75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52dc1d3568bc7c431b4b4fd9d686b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880bbc6a7cf8d40d42de553de2ddfd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3127ebfb16b24f4d79d6932cf3d760585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea428dfc871942f9e938ac5671ffe8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d7742691d5c49a6b04ac08fde3f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5713e5885a3c91e4c7ca48f931ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07930ef5c496575fbfb0c033e8968e48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e2686fd9b71e7e1a306a1d9fea08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a011a1ee60e59395526aa7de2768591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6589b34efa8413a1b6b28c417aeea4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb58d723b14e5c0e9fc59b91b26a5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ab5120204ef450c40d86124d753d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3f8dd61d4c1b4b00f6006d616e0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32dc7bf7ad0862ad04a87df1d727a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45ea15cb3faff0938bb54ae3cb6b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff817ad220d9e2e5332b9e741e6a28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ccf0e92f138dc20ec76f6b50c9fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc57ed95e7c71f169d1359f00553e7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce95566c06b112d23a7d7401bb835d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752702b3e12c71acf193fa8d2800e1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205820f68d3e071687e2151e55d780ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56b97a495a89c0b7e97ac6ae3c2c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95a3730d9da4e82a6db3e2b8dfe2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20da78f87c518245b9e61c97d6ac88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4fbae9817e94e8b0edc6ff9132a04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd83a9e215df376f7622cb8c25d6ada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f7dc25b043ce50659dfc5608335c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d8c8b9469b7dc1c3cf361852adf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e717f1060877f05950dea8ce16a3daa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626031a5a93f47825d90f6a9b2bd963f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39271a731802dd763c937883876125613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f10b70b25d4e5df10f68ab9bea25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa9334e85ecba4dacf6263e5fd993b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8168ce29ba9f7ee7c038bb4b64a93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db201013c92104500a37114949fee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80818d792e503657aa42d4d1986af904618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f5048bbd06aadb78e622ef4d85b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7574d1ecc6a3e76aec9be0c0897e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fac6db09d22c015786cdfa702172d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe989ccca5204f0652ac5f259ee46bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8692d6116c27e4ca12b5d7f43298ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79ccb5952fe96d2baa346c91b45a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c7e6b5de4e04059fe5935e40edf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892ca50fb9b2d456b3ca15ca13de2bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a299d3d24c38fd7c15e0cfcc003d166627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb72f939f6d071821b044cd976c4fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e304d40a795e1791b707b7cdb465629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da363033cf1bd0af9eb9161413eb862c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c88259a746a6dffa20b6692ede08b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc34f0421d63fa5155c3298de7f591e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c041ea9b88d2a5791ad82588ff12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214cf815daadf2af0493332c27ac3e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7686654896605f8ae387418691a632635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b795a962ab08d75f2fb389855c78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732294fd21a264739ce6a8f046561534637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dfb3d598459fdcc52f9e21e416135638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2165d692342cad2714d0b759e2318dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfac03058833e50b87ea3a6ca72d120640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa6bd7bc4f1a9117c53660d8fc9752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9258e5a44c221cc1f07fb4e8f60b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b5a56d9213d50159fe3736cfff49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2ca99c4f29086ed52ddd377eed71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6fb1804c95284f64bcc49209e5dc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141b9136534c45aaa90d137b26144bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875768ef73e924f4317c5a90debcc8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d904546560d13406dffb44399078a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028a0baac6e073f7818556f78f0e364649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c70c61a14cd097dbfa59ce159aa8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179da0b53ab35726797522fbdd0218651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4c6bd0f134cf12e0a120671e2c2fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926497219343c94859ed94f1747eacf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8630f34a6460ac64e4c5e2c82d9e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a8c4a9c3f6ce10351a96affc84b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924641696087abc101935db1dad3fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ec9899d757fc36e72860add6bd91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9016244b21bbfe7d349f1a0b86a71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e210f135769985df76e493f9a288659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412696336951cae4ec1d4c2aa4fc59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bb566ec069dc8084d2a94439daef4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38477d56bf23a011f28b824ba5d22d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1810ba72913c5e5bd85a7e52e75a64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e36106165620d44a5ce1b85caff7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72119d40894a146a523c9ccc141b64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37e9d9cb4f5ae1ad4733684ace7d77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823e56ead7e128f988bc87c6f194e67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662711672befe0c59bdaa3ee318583f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea20d144573839ed7583427653e8f44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c95e550da7a8ad754c4aed420f6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75f5c9f733581e9a65da6ae39c5f4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f6222c8cd0131f961e129c578ce0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb1d8164775c024e8b0c54895f3c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e16f5f3f5d58049ffde738d34804d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a3c7ef0faf219d7582395e1f0e27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e17ee6994505ecba74791904c8e43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596838471028612fc535e78dcfd684677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50055ac3215576b898b3a9a5ffe8d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8953edcf19900860fbae13c6c95e3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041cb8898d79d0ce06372706eaab00e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c2742bf0a8a88d2c2175cd6ea988b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6131f2645295a6af8c883ee780181b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809996c28f443ff5cbf8c078ca9b037b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a276cdf03f8d717deb69f1f0c056ac7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784abebbf38efcb115d56c276de40fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84686522816f920e1de3761d791f1f32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e6e23057ed54556cf4b0353b6b93b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e4e087e49136ca6e90c7a0ce795b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7028e5e3d2b46e3a8a1e91a556ecf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb1e7b5607b0acb0fbf1949784419690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf81bc0897250a6ea0dbf21e237581691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb557400ce3a4798b42f97144c4cd1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c6d4fedc4497500c8385b6adbce58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38415cc46307286b794ed42d3d16ee4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499710b5200cc60ffa0b5a68abbfed4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c42370182ffe953f0f91d15fcae1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77744603ffe3d8d3d536c086c5bd670697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c1cab952d4035efd4c77b05e13b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e815cd3b149165232d3eeac0a78d05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f183f4220a54afc96cf68d2bd1834700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef60767e5590d611980204cce093f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0141871617e82d77fab0d8022b903702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaee98604306b47daa310a9574cd13f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d003e1470e4f94f92a3395375f10a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c0e27c4a47b27b29fdec5f0a93f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10336c87e4b6a4822bc55873a871d35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c8260d55993286d6ccb9329a7eb3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5d5928db143626fbf761ee5517952708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29929807b03201f2c85d041f036b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02013d323affc805e4c012ad0d65a4a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd92f62ce12069f399b88d2affded5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d853e36f882c507dc77f63fc30f348d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b38829b7c1c0003405de70e48965c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cb2e65e4f4129f8effb248ae9d671714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978919c8eaf6bebdc7e22d3923fe0cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba4da675e469eb8376bc83b6541074716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336ebbbf4e4492a103592e79a74758717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de7475733209ce90da951927520c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb397fc1bca36bfe2a4c2cd80aba0a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903e3a2b8a9bf1626ab418b33dda5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151d26b2dc36a7ae46c9912e0d525c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368656d6a077ef983144bbd05a25a09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7fb54750081df5dea0d28dfa3efb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e171f73c9c9cc76866b015a5e63b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a63b26fc513e5cdf805918bcb4424725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bcc458b1218d3d9287062cc05d629726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2e4dcf1a3cd6af8d7fdafa0132b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a37e2650c997786014efa341d3528728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef5ea6148dfdede3b530b4952adb0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12055d61afbcc5e953e825c1394b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec6b5be4745a4ef40f84816305ca73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd71e8e279060facc004ccd8ff74c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f3689432aace8cea6838dd5e6f52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600223aab1710042acef19bd2ce35f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888117dc72c39fefb04182e9cb5140f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8cc66c7bf10623129dca988b211cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791de37ad35ce2e2d97b3675d0bfbef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf9fd55e18647ef418a685432078a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327309206d678be74799f2feb84d5af6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d7cb71eb14218674a04987fca072740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066650118260ed675e0ed690d78eecc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04c4bf970615b4987334fec1555b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa96fe42ca37e2f98d6b50830d0cb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993891a178c188356877ccfc5ad31fac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049437f80940b4b55ef32ed304a4aeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee133abaf3a7eccc4115e6bc5975e4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e9914f8ae08759782988bf5b7e445747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08c5e1e5becd29ca25bf86f4bd7fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4022004429504311cdd361c8a8c811749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f687523328a023393f7837325b11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c30bb80028cdd039f3738eab30d27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d94a92bc5dda2c69ad4486973c859752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e5608ab2ce9ad99197e35946f6343753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ba81c7495ad5f77430b611a9658d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56202c5af03eb6714fcb5070c5107b9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c1dee4ea69876bfa91d8d67949e79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4146d004038b0213af3610d4f7e454b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81567a4d996a8850d08ebee9024fba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c0b89af6f791dd0dc1009c32bb4d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b8232bc9f917da09847061714ba761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b019fbdaa19901179910c3bc48349f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63987e83e26cfb22d81a0a0aa0dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23cd0c24fce17e69d4b7f1927eb37b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db74d0ab801fd7c1d2276923d770f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e656d276f2c764614bcdfecc87fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fd3e218452f178ef9386e1cae4fd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7d55e40b3234616996936591fcfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c954763bd41c4324bf727b7d203aabb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5832bb2e6186140c29a2e434642c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e65164a84395acf2fa7a49f349ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439886bdb6a781a5602aa01f2eadb2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0dd6f4b9b92186477510c2d6fbca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763098cb02ad41d00c2dfed62afd067b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19bb32ecfeb2cb16a0cc0f9c68402e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78c9f314b53a6aee33988f5e9fb38c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f5d8e0336aa98825547c95e98e6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3af767317d12e0f001b18602a2d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf862dae45e10687ec864cb42128219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136a8f7674ae1bb0d0d365a041a52720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e4e7cdeb32e9067c765269e3c6bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3edea14085a7fc3179fa2f18f7e8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa573691d1b09ca3e2042ff662b23423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac870d6c3a756760fba63aada854524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fbe0b27a41f3bcf623805cf8d0ee325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e774062b0a53f371f9ef96f059b8ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344f0bd949d20fa1e99ffb2a2d3c31227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af2a5f0842a78ca685568e8adc86a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e538f03cd26aee6be20036e1f8a0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57df96342aa902c87e22c8963ef8ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629a3ea2e649b70b595e55899218c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68866ec6926746e01bef3e96d5c9c8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535822b3250f3198abbe0a4aa62c74ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d8f572eb314520cd3b9d438e197ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea77605e2b51b06cda52aaacf7e75a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508765ec3c2f456ef8cf0ffabf3852736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01116932af40fda6bfe9d9d10bade7fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da619df5acf1cf916849e2513e02865838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a251e3642c0f1f602cae203eb1e0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf45d1202b44462b6b8de1d21e84d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821224e9d7a56bedb67681a720562fa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b34037e3a599e470343129a2003b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7b4bdd46573edb0ef07c65aaf70843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc699cda0fdef94c1fc94f72c864844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08258be981804b78fe3437abd01f84fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feb3cbba666680bf88d6aec93e13aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f2f3a641d8877ce96cd68c71638f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6cde81bb47a42ccd12c5dce31a56048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe20b4b7f722fac875a7a156483f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a7ee37fea9bb82ef01d86b902928550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53104c51f668ee2d3e54618d4744db951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ecc6218b5d5860c440872d636caa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a80775f4604763494b9d39ef96a49753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfd4664da0b834854f655bbc179f3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030f83e2c88113ef4c758894f9c0fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e49d37040eab59d684c944e76b87356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc2a9cbce89ded0d1bc688f911d2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3196d2e85f4c4887146c19f979edb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a9007cbc424b53b06531e4d0ff19f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955b05b45db95872452b5a6d81465b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d3dd5260a362a83a7cead309fbac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd52b33bc199071679401ad274dd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c46a764e2e8706326a6eac1b0a0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d032ab5ce679d07baf423c8d93ee9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24a90b925295ba79cf80ea23b7b4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56538608621231b84a30855b141a378166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2972292a2d8d50b391caf77ad1f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73634e0cd7957f6ca1ba9391832d4ef268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4083ec13550123498a4daf366b75569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b38c15ff2a2ddb80e70335297324470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb029d7ed4e6c9354206d2040f6bd0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c116ab5820c71a2bca28ec5ce53c89272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a2c15ce4d22f4911bf62f1444484873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46178d7da648af03de4eb089e1be2cd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591ec8cff9ab68e1f2e8d6f885fcad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79783f3eb686f4ece8d36bffe7941476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deead54a442b68b992feb5a2f5b9fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed0937c1e9a608cd78c7ca69e8780e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172277b2d23185db87defebfad1190f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7bba5876142dbb8cb58a342e0960680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa134446ff013aca1bcca48834822381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c93879b66d30649ffaa8a489a17ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dee5b9a17f26d9d382519d55c98c5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048fbbde89bab2b59aca2ca75ed10a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbaeb176f47ae9db8bfbe96b58962985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa9c5cbed6e776998caad49e4ba0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f020ca7c25cc4d9079a55ffce3e4fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f16cafe10e360189c70621f2ea9dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fbdcbc23a4f8bfd542322f7f7d1c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f93f7b8c9accd2efbd11f491dea090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0f698ca76458dc078ca87aa330db191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5785f4984f18c5b0e8ea7a9121e9b6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e902b2f157418820df8fd3f4ec2ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b08c4be8dee2974ec3b2d53fcb946894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2bbc87a66f5b480b63aa62404abd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298a71e0d863f36323301dfa571684e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b29f385fad873077b3a953746107a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bacd70604d2fdac6835e467dd2b7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e511bd317156a3c15c0a29d34a1d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f890d83640fdaafb6ae001cedc1b26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d12044bdfea4bccb9f2bbaaa1c82bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e44d095295c06c7101976f156f034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab50a0a04625d6853dae504f3e9ded4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d604d25fff3c983fc7e5da19fa7c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70159110bccfc0ca296768e6acc85baf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bfbd19f31d12fd7fd491e91fb5dc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45d1ba612dab22fbd4fd3f5115268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e536bf474dd1f64059172af2a1e693a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b8da45e461cc47ac56b07c627c0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ae86f32078c56439b94f435b30942110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e36a187720db0c18a561f770e79829111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f2c18c91da9bbb74ab65909424afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ddeb64db361bb6e94041a7d97abb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fdc62a4b057e840befbd4d4aa4932114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47854887e250f48ece85d943f15236f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f92bd01346074f79e35c60d546c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52416a6abc5eb8b0591437838f598d3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b057ce2dcf3c766b0a940810e413b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8124abb4e70bcadbb8e176db8842014119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767173271e7e1c4d1618db8dc55a4efb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604278c8ba0f3765c1d626e645826df2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea159cf4124dae3daa796c2c3394b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dae6912c2922400a6b299581d2ca4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0efe03697634093f01acbb47c6b2c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b436c74ad9beb35288b3b8607e080125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b8790b134f995d984fe634f0ee04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7606873f168bbc12d8d061ee18fce8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac56b524d9bf868e27a874f4bc15c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f8360e4a9331464b4f7fe983cbdce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa9ebae410c4549e6d4512833b3ff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689a2af0e7aef37367b750f5d50306131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d7436019667477c24a957ea69160132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83474a12b0e59fc1d322adbf37eff41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d714b5245b8c342db676bdeabca258134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b188e46bb259f7d94c6a16578619db5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8166360956bbbf7669beb7fe084d85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa5af1b6bc1dda4194b9803274b517137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c123e4b7c3f0f490cc8c1ba4fc4f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ec365a69dc60e62143eb9a2005448139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50cb7a41d90879f0003ced4dc9c00f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf285b5534ca01cd08d23d6d89f9e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74980f2555978803f7b62363a3269e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63d3bd4a06269b126ef83b28427ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed6d2b7aa74186f80a909e4478a8bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90266f488a67d17603d7eed8f0373d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef620d3817f13b90bdea4a3142d9285146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ea38c299673ef7bda85be2058146147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148fc92ccecfcaf6de06db3e20f456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a757419bb605b163849164dc5e72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e4975d2d7b50092027a38ffa2cfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0675a6ccdf625ca5f1514c9d70c7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf188987a5ed041b14888b92dad599f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c4ae7cbc6606ad0458ee3ea96444153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ced86e2d9c4a0b7d3f863d3b62003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcfd275576a9c8dc3cc8945c448937155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc4a5a1906f6b65eb31925e79f6c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f132e168a78e5860ca3a32aa201e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003ab81abb1d83b76fede2f679fe83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc552e9f74f681678116e1717ea8e73b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e5ff916e427b7ee87623ca28a226160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480b52da92e5580904eb43eb5dbfb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9205e25b18bdd2fd420570c30c592162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b53b858b487ba516e9407d5735d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae44bc8d266dc736dd4b94ca09413f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62d1ecd2657ccae49b293f40819f14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20babd1c7c5810d7c2ac1be579845ca0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fddb3955d2eb1d75070f0e0e6bc606167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149ee834301d237699488b65eb8562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d221fbf7bad2df15c7acdf2e16fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a346d7513438c05974ca7f09d1f6d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68dbd10eace4b887aabdb6e3b90de3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650ce8e8733f464fe3f6f8cf4064bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b0ce160e57cb954b5d6b9f75bd49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee4450820341d2fb411ed0cb89277a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361917948bed3a8389c6e1f687b2a88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b0652872e063268666a0fee7b5fb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85278f0f4ef56cea2b6bf516490dba57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69e2ad964286c3d38a07824434e784178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e609a1189736f6f3d8f2ae666e8ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ae3939b678c7888471ec3b35634a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26666a7af79c9b8d09f103927965578181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64983f59c33d2fac770d914dbb00f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56259695c947e5391007325d514e9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a392fd0ef9f0040de590519e855cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2704e217261037ab30febe37c866c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c006c33355a69184c18dc4c78c1bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502f4e464cfb99c6a2eab6f31c47176187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7aad960aff97ed9f4b35897327a5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7310376594a3dd2044cb8dd0fb9450189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b416f2cb459d585a8a2f4115332bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1985b439b366e131742c751933e7cd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93cb2a62c13a30ab42f3eb166ba0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d5653bc96e68a42f81156bf017b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f5ef87b0934739fa9f5a066b2a72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e25c447a12b41c9e7109d794e1bcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5f7df3cdf20e0d849c1ef510f7fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a433de070fb182086de3fe4934e46c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b678f68de6bd4b9671fc15e503802e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f4007ca3dfa174c71e7fd3efd290199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851637fca73399c32052ae8bbbd42169200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4e126d312101d4ae4ea2300cc017a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979046658f4fcc74467914c6d6424ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4f849b08006ed941e634b3e07d8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890e25effb934a65d6228c547f7b7f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef37aaef3c1dac381f635fa302140205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a382f255c3c2037ee2fc45056a1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b702a7406b15a50afa1bcb1f594c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d59a55650684a03a63664ad274288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d339240c68ac34ace995422eabbf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f37f0e0eef2f9cafbb3b9391fccd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd594222d0cdcfa930a17f8c4f67ecf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c470afc6b65c0af4016742c5ac1b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223acf58c26f6284b08ea600742fb79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58083cb1f658956de69363ef450ad8da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ecaf15083081d98d1a715ceed3f18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e21ba8ea936ec90f8d8c32af96827e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2ea0d4913b1cb51d468f9067306f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c5e6b8fa0b88ef97f62cbbafae91d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84accc944d0d9f12923cd3c094e676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a665bbeb95a2bd4f5e183db72267776220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c1f87caa2e9b62dc1100dec225122221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e54122f0fab033acc71f39e42ed4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c1ade96b425956b7afbed05be036223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc02a190a114470153a9252349b38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46bcbe2fd2ead64d473de18e0b744225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba0ef9e34ec74172f5243fd03ab7df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88233c22652fc7f3d0d57334bc9c3d9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9bd4b54484cd89b7c427f2efa1375228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7544baaeb279fe992e0537260cdf03a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b045ff949fd8ba166cd7581fbb786230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6e1964666838c16efc3c70292a7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e436c2ae9b44eb3c128095888cd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f74d960a8f66ff88ac9e448e2c7eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d803ead15712e18339ebcd415e12f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfff12248e0ca513da32ec2e575da7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d40ee844206a88734809ac9355a43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960578ed52517833f835dd9c164d9326237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eda0bf4ee187da36b7dcb0a86dafd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf4105572df1e01f6a2b00a79a4b9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb15fa7a54b5b517236d24f7ea1d46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a830fcc4c01ed98e8fe5c36cdf29185241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1c88c60d0038e13daf83b385905c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0506a25d315d52a6ba8f23582a1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cfb7ef9f0f14ff6f34b78212ea041244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dabacbfb12e894f7fbf861760dc766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3cb6fff40b3392c172d62589e4553246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e215616ee435db4a36bbb43b93c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db479218df010bf2cfea0f59d9374b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1f22b351f8783675be5fc43ae6dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c54e9a343bf270c1dcc06cc36305250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c430297a1ed7bb0264620ae715e96d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b03039cd45ccdb0220b20f19bca1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cef2401b8aaf3228d2466c99d5d675253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582b6ec1e3c84d2f85ead872a573b1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbb006eb7ea9eaf5aae04809818bba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc979e2c9f9925c3189c41ca7b779631256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d1d5a8bf5543f85ed6fdacc25aa65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2828bfafd59f5f15580bce16580228258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f3709af670f3a158e4dfe0a32c30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0660299871307eb52d631bf6bc41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d509dd9093e2ec67baed8b50c61f315261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99825a603ec44628497d0cfe72dbe1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7cde8b58f1dc0c82c2c4d7e2af585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae64a910feb7cb31e80b674fdd4333264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648394406a6f66f55367b550345c39b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321340354fd6cf9617ff8c27e37d53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c1601957f7697d6ca3b900c77a28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c06ec1ef10aca455dd337d42fd60e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ec693dd22019b9fccb50d8394fc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339068eb14d816e53ca530572e287c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3f1e29bcd56966e12aaf842b9a9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71876ad0744d7ae7bddb7bf272de651c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c167a29b2d7666d3cd4ec0ffb8cf20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9702e7310cfe4a2bf87b40ea79866274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65875b6eafeca333e0307f575dd23a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593e1c2861b4a9b765545d18e0ce89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0cfa9b4f00953c33b79217e59e22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475b1f8dd2931217c431faa42dfbdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab465cf36c322d8b59e9bf01bab7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f8bfbc7fb35fbb6f0f1959ea18345280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94061fdf0bb6c09619e07917b011f968281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3479cabd798dc4d0dc7aba1305e5ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182cd7014ebd86a02da22a8207fe5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c66ba4b36bafc04b66efb7169181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dce851b6ab15b326a30d0e44d82de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493138a05a468be0f27fc88e6cfd7eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ad7fdbf27e02d0020f1b34e77b0ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d692ac2f529340d406082e4a1ac5fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299e3a716ab72df166ccdebf993927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543021b946a80cea9ee5f92614290070290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f0d96b0415ac9a40ae512eef4f19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663478d7285890df77ad2efed48ba4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204794f094f2bca4c19e7baa17dfc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e76aba7658d8741d9dd7fbb4304487294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c39f0367fde6380ae56d819b8c2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26464d403c0988c7eccbf1cb064d4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cad8f25fb3de3c4dc7850cf3287ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356d0b2d08cbd2f279801fdb09fff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a690e1b3fa38fa586de68c3733062f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aabea6ea2e45fbe1bb11d07d777ed3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1fb7889a0b69b76690fa3fbea27a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f77746b8fc681e7cbb973178e61e96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d461515f7f8f3e9a54213bd9f525ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b747925e170f5a43b80bcd4d62020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52e54af27e909fb88526df7de929b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a00b75c0aff5bca0fd71575262910c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c82d8699d8f8c7159a1168464b286307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38948bfc0b2cc4f5d1371256d996f18e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e47c59382419807e5aa98787208a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5423de1ce2da9d9453f8640f011c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325bb45e10622c566e6961689cd6835311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c40f2e77021953a4f6b8314db3ed6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c7df58772f9e26351f100e6db79d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85170fdce260a2425fbcf747209af0ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9a14635f2c5f3bb9576ce75b711c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbfc5dcf002f56eff306f0b0a07cb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e311743ac8ff2269fdbe47a607efa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051d7f238e0a4ad58fd0ba74973935318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1ded2fc9ae29dd07665962af5d9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13099c6a38426dc386890a8cdfe87265320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d654db70484c6542a16eb0e7bad959321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5da08c9cb89d96e21638544dd820e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb3414196f30c023773906a64cf32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb33422dc7ef4336b83daa0224620324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd2d959e84612521c9db2a425ab4c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beb09b7527c025413315996a0c8870326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292d86e258c2201e5e647359d9d4d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d058e7e961a4e78716f5f5e9ceccb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02563cf4b43afdcad1d0c0c99ab9046329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b015c5d4f54c9cf6ff670cb87d7823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff50b155ed969781055537c143b154c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c135ff43b81388cd741da4dd454962332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d129150565fad13e994a85628c05e36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf4b6ce1f77856c67643eec34e5ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5a2537734deffe4c06ac187e1c7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea77d43a3eddc8127cb1cfb54187d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755ea5f01ba7dd671e2d083b619da7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f84da781792022d2eb12c1248a66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e4bed2e2fb929087155498504801339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f87c57cf8eb15e2ee362fd7ffdf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba75f338dfdb0d29e8d312eb2cf308341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98716f683354c69fb7df480aa310cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208cf9d63d2c2dd36ba99d7e6016d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd63eb023a3d9d0aa305bb96443e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcdab6f56ca748249d9be1e7640be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30595430fd10aa4c95f8a2d851b7327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93ed97a9662c10409593651fb35887347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2bdaf9d4cb5803e7e91588576186348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefafbc57db2dc09721e6c8c327b2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af9f59e26e07a28463b83150ceea4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46adc5788d3a5539cf73e78914dd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338d8b35861b403fa3214e93843fd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db29a84d847cdeea165ebb76f93bb3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493d418d3160ae455c70ae6dde7b08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aecea780a32314d1f445d15afcc22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd239c86ebed8c1a0a3060d4fc39f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a092d8a32fcd49592f5c6482bbcd5c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b92be751858e7cf972734e392d429358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c8af162cfc3800da5397b8789604359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e47c039fac954c9d7efd87733d678360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0165c25a9c9d2a48a5c515461c38d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f801b38f14ecd930231d71ec22929362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b394cdde5dca3c673ada73ffb98a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0b87014614ebe62f641a5e60dd7af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9304483acd10027985c63527a4a52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89066ea263ad53a6ccf44dbad5d774366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2ff38e9860b23b881cf6cb43b524b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3a0658a589f383fcbc89a8efe86b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312b45e91f9bb58d64aa793857fbfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46535a0ea09e235ac0f11a6c2c2a38bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188911a7346cdd554d8feec67f18deeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b267c38d7a565acb6502870622c01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9618122f2454380e2a30f7de03c61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf87dc102ae7f1b737ff838c630dd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eaf2d3cbf9c87acc2a8c01a201267375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa8739a04eb5d6e3ee9848ac055cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f940725c394e5db02a525e0a2d28f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af575df6df41c9b3bd714784a90942378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4760d0eab0f3a45e8127208b53d23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f3232d60a9c8ae878d9ae09a8115380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d6790faab280eb5c676e7596bec1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815160f33c1a8d831a3323f699b0da9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b5d09951087c13854d86b19c2340383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d500471d093361f176c16d79615a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db40f14c46e285926cbf7291c291ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8e9138aef19517083da089219fae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2aa15b8451c0f913a176b640f3e64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98888d78fabbf3a25e1df3b327bff0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd217be256ac789bc269f2fb896f5cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7644d23cc0423ffe755b2e85d940c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c879abb3e3c235e62d8f40028b9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c87e82ab2346fd1470aac8b738ff7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf79c63bbe582d08c04ce4293d94d6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49214b447aad7ee4110b26d378ef2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8b3fb734cb247589a5972feedb0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a2a5abd00152200473febe101656396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfcff90817df2c8d1ac7c259b6c445397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bff84282dcfe18482c21d7af2a74ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97d071569e1112fee3229436b24e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb68324eddc561fed768f47ae226ff0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7f3582896f86987826549f2a69420401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3048f1c731d66bf80e8a4d216c5e1ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd464657b6e247db5f8e42e1103834403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19320d284a03db76842309b51d28e286404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb343f2c896705924bd45d9591e20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb9acc1cb3f2df8d9afca1086456af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb5e93e3a75d548caf5f62ebc2f69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b89b50ad0bd2cf8f47c30249e256e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94441ce1a6ba1d451e18e1fa93dd6be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f4533c33a359fdcd6e77a0d780283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea19129b0cc57280d96631f2ac733b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517f00145b0a2ea14908870bfa574b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af6f443c9567b9f5b773a8eebb177413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29cd77e7e1f5cfe5ad9d75c9526a5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d82a3cc0f03e40101e63450e443f9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ac461250c4766f563e7ce3de5a45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa25820069a3355f069c2a782ae9ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383c889c202b54598648ecb5618254418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1bdcc29dee9bde1e9355bc3bae409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da489bff30bf0ce06d0a6d8b776fe498420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034457aa273c0c98c05d928b3f1d709421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb6b97e689aba9c0909fb6a9fe39c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3841d0892c19f3783cf6ba7a6ffdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3144b2e0f25991ed7e02e7d00bafff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58ee7f5c719d8b382ba8fba3d047b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa88b46ca83e964369d01bf36ae5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b49b87d1c3c647ee434cb603c1aff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c030ed0b4101e2e1fa4309a6ac3a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7711315502fbc1230a7991602277b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f5ac5026c9b3af5abc286e54ec2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22725d010960da4de85b494f08861c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea7fd3819f4e15af8e770fdfbdcf6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f083a03cfcf779bb072fcea80c231c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991cbe5d17603f687f7ced4c15679ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a05c517c7b8532566221e35b123f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8931ac31d8f10863b1a95e869909ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bac63ae8d76f562f6c948f347a4b3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae4ac4bc86501f2ff1a04d31232cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e624499b6e0ab6ac88126bece4ed5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2eb0a17038164257e0aae2679fb3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f2f17c10a300ab85ca19cbe0378b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaabaf4d7f55208b5c152f792fd44a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3d068237efd47fbc5cd80d100aee5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e0d585392328c74ebafe12b6f713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63746aba4d5da0c9a2f51a5424f1ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08d487d97d00d0e33911120e75297446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce03d24f630328906915fb7a874ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadede9f8e66e28885abe9bb9df74fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724bddad82e4363bb4789abbf0ae18e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e127d657884419daebcc287c6d32a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef3c7fe5c3695845778c58455debea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dae139948c7dfa018f91f12845385452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9940e468816f0d83339e06a19f107453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df52002d0cadbd442328ef2ed798d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd775c6bc3487be0405ad5a355dcf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc18b8e6cb7aaa3a22f826f07921e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d249512a7c7bb672c5fc9ea305ce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3ae7a393a555fce0f1dd0643332f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401217c896ed3c38764cdcd678f26e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a94be3b8e40e8fe347aac09c7b4f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79318776e9932357e9cd9c73918f80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ba5ff9886571277943507eebd39e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcd48ffe78e6892d39b9c60ac600b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615a2f4f8981ddfc5dcdd3ac93c9628464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf1a2527309339d9ccfdf0f3fc32b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688d9aac6dfe10a3467b783483b9fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dcec4b40bb645090902c3aeafd47d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1399d07cbdedf45e8eb43aac3970967468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a52bc2f5740bd9c56bb5b69bf9d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3cb5cc0e9b9aae1978d4f69d7c3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d0a33ff71048080e88933450b2bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9bb5d3b00bb18afb3e27295ab16c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8288f9dce541c4847e8d3d154bc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4d81aace967925c0a77ce8b186a80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6487c0c06058b132ef8f09ce0a7f17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97255dd7a7d7d92ca502aca0d8e34e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1185a78059915fd9ac54130e40042477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c23a1b87d1835362805f9f06b15d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc83078ba7202b7b55983068dc970e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec968ad39a3ecd9637a2037ddd2a4b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2007cd7f501d460169f7e6e5e3db4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9801836aa1a3410d7d13bfef50ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93b4e9f549cb8dc588c8b0cff9609f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d49b6856f09dced7b15c272d7c90c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1759fe218113c32ffae431b042b65a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d9f85894b8cd6439fb0f4baee7e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348f79f50c996b65cc67646dad88722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79531e1d35f8410984f6fa72ca1682488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3a57cf1938030e552810f5ae07ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321ce083f970f83bbc72ea47b101a3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa8cdce403f41d019a8696c9910f7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11502d15b337a81624add2fd1b9be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3cddd146f7f64a12123d92b5fd67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d880dd41dcac6d3f4ae73603ab63c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c08152f6e1b1ed45713f2af83255495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cbddd986596e8c17f607d7116473b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834229b7000857bada1b0b510665de0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6f1bdc00f2af2aa967119e9945be8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58181c7b18b78c8e9317bddd100b45b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb514415bb1e0a604aa6a65dd4a4e423500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a26587cf04b87cd0722929394b2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc02c055237f3b7f145fe24a1fdc675502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de910ed7a42fa03e9867821557ace7b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874a7995284f3c85eacc375e79eda1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc62c515d65cc71b0cde0529df74d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda29e7bc83e0a4ff91211635e26fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef835f177056254bc7cf376f45a510f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd8c6927b4b70fc6c64ccadf0f688508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f6e7a81b5b78f70ca74b536f1909509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0e0650804764dda7336fd7ae6b1cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91282e3038866da43658c28f1f837187511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f43a424f90b97291049b1774e0dd1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514217be83b96145f02357be60423f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78175daf5dc76e899bdc2cb17d5b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2956913247ce6b6e64c3105c760270515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734763e8df46ae344a5bcb0a6568f663516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5decbf86a83b0587d262fd0c3fa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d5b1cc7c48f417524e4ce2a398343518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c728cb72ba401efa490069e1f645519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5b1126c652feb4ee154b086caaf65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0368fb92e6487085871026247782bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1cac05b6784f6d6b0209aa2f50add522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba759e409d9b346ccc16259a17e6352523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd71c5018f7d57ce05af8b5af2e98b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6fecb2726c0d1083cbf33851c9d63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ed6b649a71fa259085a57d33dd8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda193e60878c94984bf080045ffa611527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f47750c4e07ace0ea0f660318c9ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a6d4cbb2db5b4d358c0d991f194a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d03d12b8dbd31b6350bf2526d1a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c14ecd11c344e46dd56ac1fb79309531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e2349c044004808d04b1e64592e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee13266d708e0e0525a768d5b4a1457533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc6a647e739f303ade81398e80c50c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267043c99e38d888e70f79d0434657535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3fcd26f5825589f799a84abf9594536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06edfeaef2f5db0b3272f8a6b705dd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e69159cc69f952518542004c67bc1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cab826d3c4961d6e70819da66724d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402269208123757109231940459097d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a6acd0e3900c75a849ef02120378541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc140730bfd782bf19b0f686ccf5521542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648cbeb7e8e1a55678dc3be024c678543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296613d4d0a49859e993b5fa0ee657544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c5eb3afb562cdec67c0c32dacc32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723609c27378a76833dc4fb5f156de01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145c982a27d9db71e55a1d2a497107547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a74bd2f9f6f72c25edbfa56b425e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad94af2eaf86bb72f47493f8b37782549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907431f71058fe355389cccc57185ca1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce23e929b45085607f92107818703d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8585c00bc82668d65d0652237642a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ce5a5c79ba24c3db8a1ac2ec6cfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b029720b6e4be8bfffa048882581bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da469acb6b721a374e28951ae801a907555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a432980d2bfe5e53914f93d25f7d579556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644253d86f2348d89f5606a18e369379557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7644ea819f7fff3ceb95ec1270c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cf31bb7bbe0170ce8b1370ce21d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e39b42fe33367b9fb0bcf9d3b5a96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb678551cb23adb851fbf1bab1bfa8cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453d7e68407c009dc3550d30a1a0e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a89e10c327fd85b5a8e6345a2c139563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4c0680207773fe597d7f345eac06b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef35b02620ea6958914f33097643de4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4fbeb28d818e64aa63c748f55029566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187512791cac98eee9f20588a61f703567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ab328403b8a5148c2a8fa4d21cfba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afaac8c8daef43240b8cd0071d350f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccbed9a8ecf9f4cec982e491f2806d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134540bd72cc0d635f965b13328b70f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ddcb102d02082319e082614b1868b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd229918544fac3a0789258afff1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2eba79b760af5224cdd1c6e2f6dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f051c1b4b21380290be34940acaf86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4d4fbee20f7e3dd63a73a093ba4e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539977ff8c505d0a1c815111befe8730577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737cd64e076083f8467ed7aeec37a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e672e77bceb4ebb3bddcc3a059029579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50724f02f4da57612d3ea65bcb221d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf755bc9630f848fd585807707de4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8e2a925450485b7b4cc8745e29867582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e249bfb1b05f8798abcfc189967ae0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e857431e0db300837d0059525684c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df172665c073952994bb803ced6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048bc4639e11b1d1d414bf7b57692f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59563edb039f19bb42c982a68d9654587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52839e4ef0b8f80f4958b45d15144aa3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8770d8170c63bbd00c883ecb460c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37b39580bf9a130cc51d9fa355090590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda2d1dba906800f86592be6202119591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b223646986212914c80f45a1f5cfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958df9d94d785806e8361d87e3e270d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc38ce925b03f6ef26b2907a7c4fc12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb52953f0664a5d69fb5da6e04ee23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ee750a185a120559b99c58ff99bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5240f202527e64627bd482ea59baa1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d3095742407c301ef8a7eea7edd30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0dbc1093776dc8b0fa6755f66f54c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45190b67fa3aa0ecb743f5cea34f235e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf3ebc687237e5934b6375587f14f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab19b3983d6c7327cb1e19c13c026c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98461339558c4146f33ce62c649636a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376eb5e7a90056e4c298b06dc1e483a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8219daf950a85b0b207e53f8ebdf1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d58a11c2d29f273bf2885dbfa397f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a4e68958ec628620a99dc247213cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce69f09772cd8b8c8b0a7fea2648aa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f4cbbd1286b29a67b5fcaea37d9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c36b17de4561580e830416a4a67cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859480da9644cef38c89b478163a727e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11191964c8a04423bc619d6350e0ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d31d8d2fe9356142dcd4b8dbf6d10f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5cafb6ec13655591d622585277716614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa1debb94847c4bb04c467879b428a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764ce349dec0d88ad13eda5bd9a236616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e13dd63f588dae3c5a3393641f7a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11d8b7cdd0d470e4c84df9900c3bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196fa00d769a6706390de5fac18805a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b78ea711d957f7cc6f1c8e11fe2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195b115b8a923dfa44491556c9491b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad1f7490d3c223e8521e7d410b928622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51575ac6a5a61d9ed624909d26260846623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8350dfb0772f56a9831e5a285899e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeee98c0878c1efc9e686a3bbf22aa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84e2baeeafd1b11f3c5bf58b570c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125db10c5d4259adb2961b6f6f6e659627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e703717228a542e1e551eaabe7ea34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bbe0f9424ae5013ef6775f7d7c8af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe24de2843a759323a0bc6865d3aed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e815a088565d35c529e7fc646c88399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4502772378f7805fe9e312db9fcdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009cade6e8b7a7ca38c4d88731a83e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef751f98a4213fa897195df9510f91c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d11a89768757faaa6aa52b9c3c24c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1452223b0fb6aecae84a2f583f71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf5b6dedb65331a02cacccb150ce5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444661db866e3b7a1347d42c489e9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea73605c22aa50efb9d83d60e5f296639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcad58df920289f936b328569bb1f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2968ce62e6de6d01eb5a3f76bad2c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd46c7f9cc0ac761921c99f33e022fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d307473992f834f3fa9b8090376b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa0a6784a10294121b4605bf64edaa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa184c2cc1c0c9745c98dae0436c92e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e56da1b47a49b06820e7bafe067e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb7768e360ebc4e7566700d6489fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa09675507c260cb1143991f92a8c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122fae27516708f5d1c1ed9ea1e5e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762682d27d79bf775c400aa72391f43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9736d75638bf5062c5f908cae6242a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128da941e2dc0980d52cb6388a94af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414101d9d671c994b3b0432be8f39226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c7bfb063934ab0306f9b078ba5e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c28448631a20659f5fd4ae0615189655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db69b8ea3e7b9ba36cf074a8c2719d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813415e01c1c9553a80b472c8bf637b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac3fcb9adfcba41bbf02e7eb4de734658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21370f61777fe2fb9aeb12c5805d39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdefb022308baf35c9cf23e0b6af958660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7d8c90040612540d33685d3202de9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c6353e30e62c9a58e35abeb93a5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f18bcffdd5fcface6fbf5d4adadb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdf97241b21b1e089cc174e1906eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca2708c718a3bdb8064c2efab4a819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b62323c7e59084029154031e89e78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6714c77b8d65e7369e6ae43d75130d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9998fb8e8b682e576479b51f409382668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457d23c11d90fac7844ba54a83985de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5a4181f26a841c6130596493f4a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a077e7af63dcba49d701d11311ef321671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a61f8de6b39316e3800a9dd928072672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963effc668d7e56f85eab881a1ea802673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10fe0898fac79905e1ddaa7c54cbe7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e83332daca77c961965fbecfbed975675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba852550ca16da3517d76b9c6fc20328676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a131334db9cc745d18f61bab7bf2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f57168f368df54e8b5e293ace5eba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00419a53cad8f66f1175ab6411761b04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee911bda9c3830c4e7f1be55b1ee514e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786952beec8e2d9b888ed49661e90b01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2053787a14eadb2f050747d3fd2b001682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f05c72b6d5dbe0e8bdf66ab9c414a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505376ea2756b6f09b809c09b95aee71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df127c4a31363a3dca8da08f50da4bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66fe2f36e45fd5cd57cac4b17f08a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ff4dbec83534e6361ed98e3e0540687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4246e949eb4125f08766c29ffbb95c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaad2d50e3fef3c8883138957cc728f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46695fd0956e0b38568e7eb0be3e51be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496840393221fe0a62230bc13460469691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2783d19f166e1517f19c2576ea2843692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85c19f39eab7c6705e5f664b955195693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03074d9b18a8dc72d7aab2fb6c2ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3532157b969097f6cfdebdfaa3db19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451263ff0f6517285f2b32a9b32ba76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a01d1abdd548f7ba8829e6aeebef0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893184d5b638467f97d1564c144160d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4365cfcbda6c073675b32aaf7e2170699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0521f10bec5138058ad5c50cd69d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642a0ad8d2f55cb2ec804ae89ef6ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4677ee345ceb8a1e0d10cee03974f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3af678099a1bfd561e88cf990ef6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3057bbee14dcea7e53f80038666c7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a50f159d756fc2066d958ca4ef48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d12f16b3683d42a8101e050690b329706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986568b8ae0d39a649ea667f05018eed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2dbd799e59284156aecba2c762fe0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2997744ce68bd5ec85a1f3bf7d29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa32e50f00a1411e12b6fd35f581c06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c91c2615dac6617f5852bedb851c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe89dea307f3780477ccfd5a32496e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd19590c7278c15c2804a7b2875f25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e75d66069cf751951e8bd0df98585714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69bf4c0ca3f0085f523c5e10ceb188715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2334280d637e3cfd86576a1ee6cc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ffdb92fa9ac1783469e2efd388596717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7773b24057fa8f5dc1f13877dd0751718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950e195eb349abdbdf35d446ce7649719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3c75295360d2aef0b60a8a3a9a17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281899f9c73bed502051656eddf0975721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f55783093973300e9442224a6fb94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd72650694f991802ae3e8d32d3d8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42abf9629a3cf50fa765bdd78ba16b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87fc45bb38b19da76bc6b857f390ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1468ab8a01d2e0fe2efd91dd47390e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb5946ad527b6cdeedd097aa9c820c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25bd696af9aa1d20eadcb82efc2e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a513cb27d6c67f232abfada18e5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62921f544e0e1752a0f3cc0fec3f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54f4a454b358c16130c211c1529d55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e26207e90844ce46b592439620bf7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded555e5bb13c1f7c50dde945c3cee3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08858bfc94edf5819455f3a9a7649c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5a120a467b280e92564b42436785735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70b9a2eeb12dcefa8afafcb426341736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f940645442fb2e9f4bf148a6fd60671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5105e216e5111e1a9bd4ecf44111d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aad80a7fb992fb99dd5188a9c132c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820e6bfbb490e550b8f9c924fac3db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c65f4f86b8c297c6147f9a8d5b0b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90300fc7d3763c0283850ebaee846da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae854bfe8d88cf7522bdfcf7e2cd7cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea1086bba23ff33e52bb1d71ce446744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5031b4b945d2a3a474876b984c63f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8174a965f20dcb4ec3883a4ec1b8928746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dda3f659a578775b14b9194ba8170747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3445240b5e31bcbf068f2d72ef2e038748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6ef11685f47b4a278a63cf8195c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45409062106ba21c3d151755b4da5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7000c583c0bd0969dc83e5c0590f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a401d8c4549de0308396a1ac0cb3566752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba6ac33fa1a4d3660099c2bbf55428753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c6e78cae1ea710b66b1928d697f7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a952115ca4f820a05a2f2251189f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bced4369311b8065c68883ca2759e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c53606e631b6e49750a0f393353ef7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284b92d26d4ca8ec763e0543461817758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca70bc7c66854eb04504f1ec53c0f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>