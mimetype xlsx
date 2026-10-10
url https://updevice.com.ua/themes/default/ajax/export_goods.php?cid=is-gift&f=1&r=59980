--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55eb48a53812195aa240bd5e061161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d333514ff99f9635e947eb21d4a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ec83ac54d85be42041bbbd27082a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19c6b634c1dab29d770506d72d8c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b098448e7287521c97f83487ad855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba446bd40e00a926ec9a8e8a1da958a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99892088afeb32dcdbb6c1ede23465f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c69107e3e9868fce0a061550e4bea18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59516bb034ab148e09cfa7a37f6409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9637e608300eb29a96f038c4e6b2c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3f279ef75ead32d07bd2b506d7dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2d77a77d28f68d772064923d746b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a10bfe741b1dc87b38ddd82e35d0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7686a1f7ac85906ee22ad4a32890014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52ad9dd4e406566c8435811893997415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34de99dca479eb99312ec4c4627197816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91fe0add130f04d2c8d1b3a14ecef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fddfd0e8c9abc24ea472ffdf5c10218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b6a24668326fb25e49f07911215c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65e100dfe478932261ec238911a9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c35f4389de847684446de62598d9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a8492e0a58c78730335a6247b4fb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11ce67516e46710f2bf8469b7411a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9ac60f98e688bfed53d04b5b022124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f09eb927b7ed531733acea3dec37125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb2a734590b794303964ef4aaa14226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fad85c01770c3eb1dfc6a2286a759427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cff81b9e1b7e11771300cbac495b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea87c7c3783703d72e8d6ca5f60e1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b86c519565424dfc0973581d9da73a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc477a8aa7e7138afdf14a12eb66531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46467109615756636887e9926869332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752e8e25d2be1c7481528706088f6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93e5f9dcc2df02ba066ab00813a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55189f8b07e1c7cf51be141c2983e18335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516fbd60c0aae2ca2a92bcafe83e24036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273610c0480284c5cae1db93f45888037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba794fe21e9f069222436a119fa2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b019deb685573a092463a6e03bce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569ea6f6c03d2cb8f5b762a42f4314040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f8cccc6a8b947b4d04d00fe1bb57f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20d990edbb7768387c024a88f2ecc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168adf11927875658ebdb708a0525aa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258f1c9a7b3d74cd6c4936c8fe2f9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c0e401d658cc0d12169671d0b6c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11de9580234ec2a4be26dac245c1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a6b35271cb72bbe21118fc45b9d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229883a25af68124a48269dbee9969748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e621ea0a1b74f4b0d34e86259f74449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662adf4b967e253d046c168bcbc37450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d1fd6e7802f9b95783b088cc749151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a8dc21e0785f255a40a0fe046ff252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbd13516bad15ab8430a19bc1fdcfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722859ec9973ee1a32ec5f0e48fd4ccf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cfa90410f411fe6cbd8737d052cb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864507e013a68d92ab457b10feeaf9e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c5252e6d0bba4d7d0baab2953f6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffd311db6121a50c3f740ce32cb26358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091811f9064644ade1b777add69ecfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0f3efca2ab913e6c1acbb7e0366360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba756421b2b6798d318eb6119735461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78795fe52dab992fadcabea011eab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a43adf9bd0c85a648aa14de2eeadc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65376bb3f92d303f7218254587905664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54e6961ca51cd4ad74c3ecb1ba9bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292096f96a98064a6f378dcace1a2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f4a994faa5a667a2b95a51b389f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4d4522321804b112c9a92008260fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7a52e420b20f38a4facf21396e2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659d41d394123ddedf04d9e040f88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a621c6e338095f1e119ee50eb84b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020ecbde3a5c82d50b1651b3b7056f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35030ce0a31f35a888000486d5ba4a8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b8dea276c7761f2452957c1866b0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18559fb0b4957ad343dbdac7aac839b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dfde7ba6090f09201d9a3cd3b91d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ef1a8c16a0a549ed15708658f0da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89985dca437d66c257434c81705f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed1f27c8d46cd6306062e5e4057e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b5322eeabd6c26c5d0580e434c1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319da0fbeb1b2a5b23ba310326309de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91938e15037ffcbd63a2b3ef33b3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7ef03139c2865f13f060051c9c7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaaff58081e5b05ec3257382c9253a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120db79b4d860ad08f2de76ee99e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b8e1564ccdae3a9455b316c347b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670940e3355e8479793535fd33d74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d299529a8080d26d73ff632b260d2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981563faab59c7637c30fdd2174323389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41844a1f4a193c53b12e2dbdf14b8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f222781254cd30241bf66734d1ce391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d55755a65663404cb63f58cfd6d03392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d99f559265f11b4fe40fad37156593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c6eda1e8d1c50e3d16b1735d00c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4ed14eec3bdbf70bc5e1e513204195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43d9ce2d3f0fa765a1c7fa4a1b86c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e951bb7958eb90ea309a82e67f8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb920714c3996e1986b99f16b068e3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d10f029c14148739c0fb3deaa3a0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad851b191065f7026b208946aa8c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899d62366f3e18ed8591b2c20322565101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6e32a6f29b245f00cbd5c0be0635102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d6af0e188654b287bc9a09e60b3bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977479a465ce274eae96a99bfb37acc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796e73313d5d8051b57b86001da726105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a262d7adf99597f336e668321b67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d798ba2cd61aba6a6a52928f31150c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a2f9e098f2e8d7ca2a68d25d4be0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d7339034740e9db09e49376a8c232109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141df7dfa935d5a0bcacc7e3c7884b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c2d2a4fb86872c74193e598ce9591111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792564530a20720b9b4895ef4fe1f4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6bc3bf28c8cf457a51f3c7e529d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd99250a362a2556d84d9e10c4e2b72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798bec3ef7a4cc1bc90a681d2c354f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867598930afc05603e9382a0974a453116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e967eb54e716b0dd13d6b2fa9617117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a61986720f54f9fb985659f02a6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e362e92a7f049a95452450eeca9bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446c49d3b726f48b10994e2bf2826b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d62c1331aacc98775cd5dd8a10c26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b557467f6bc0aace26680b3acc4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c66d29eaf9aff834754ac0a9a74c16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086f8a4f40482f6672082fac5a2511124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6086e247e2053d76a1b20ee989b58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ce7a26ee42124e5bcf280ecffe5a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5a177ff3e8d66d03e02da6cc8c715127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e111afcb03850df774975cadd76e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b84a4021bc8cc958abafc12bef079129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476e102f24f04b182834d9008f627f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d55469e5fbe879d9c5cbe16fd79ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8971dccd93525af30c1ddd0aae48a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875be96d7e1605939b25d28ec358ccd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811149da824d1fff7c21acf2c273e956134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ebdecbd355286d002723cd75319b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e58d404f2081186157c5b512dd367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3a6486e907982b756938021f6a1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d02dc5258284b89d13f4cb10274b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe5a3d794bfc55fc5e8d23bb30bca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451e438c8fd0bdb92c5f7636bdd346140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d20409b41d1e137006dbf053b5af0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880b993ae7c0b3e5965f8bbc56b705f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0877a71df149541492dddc9c8a8436143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a65defba54667ef127f6e5498cdb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360ef624278f2ea175b5a3689633a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bfef3d6a8b19dfab36233bf2bbc4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65c35b672546741a9d10fe6e4120e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe0b6e42b2bad02adad30cb57d820148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c78c83e57e13d83d9e20f7b7c94ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810e5444c8d3e68d6959b9c733eb8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f32c3b425335730763efb5631b28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c840908ce6f061bd4afcf1845c4278152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f845e8cc4464736d45bc7dadc3be5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3902fbb4dcac285d20adf28e2b059154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906794205f96342e537ae8f1ca301c9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0e6dcafa04c93c0a2d1bf594682de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c3b9fa47d69d236592d38e077b6ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae6d441786eb7ca070cd8e229072d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc553e4b3f07e2390a992dd054b509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a96d096c47448798652635ff9f4d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed644f67110960b7782678f041b027161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c2e06f8ba4a31d074673b8c152dc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09454b9081bd379bb45a3bde18659cca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fb7d61ba7d5747c15a98bd37c936f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33e4d602c5d0a2cf791e52291f321165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33141874476e3220bdbce164387ba89f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254feeb7bc360ede5edc14d53d459ba3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c99d6493ea7b00f608307f6438ed23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d166e6eafc94c266f59542ce142c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2c27a69542b97199ae41f235b057170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5d33311b1f0a81e76ef593fca877d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41411c7569700340d57964a332ef3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb6ece7af526a13fbf27ee68eeb5d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f60a0eed61dfa707029a72068e22b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e891aca11ccc8fd335fc05aaa71c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc55494d0fd4272629528724c3c9850176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8483fb5a0ff1b9879b9958d2541de6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b88a9dc9a6cb32fc2ce4910625426178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9928dbbb9ef64825c56129ceb2210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0841bb002e5022065e3c44b096e990e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d84905ec920d8e06c2a85c06141db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65736c4f1b6b484c7f245ac85a2f7d13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9772e5de79c49147eee0123e0d31cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa136a04157820c91dcc804d1b8a4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3e55f8d2ee0c162ad9f5d6fcf7f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90d0e49e026fac588a4fb3641084a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6738dd7ea5955a8677a732d69125187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ee1ef2b34c7c23a17c0d52730366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30d917b8156f9ba000c96c314818a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f5d7eb21922aabca9f64ade07dc4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d12dca12da83a895a67fdb50cf1b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f401d5f2022dcdb2cafbe75ad851c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72501027873732b80f3a8c09d30eab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d252b2c0247f5257f61f1320c6c82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a1be9ffec9835754149c0239c85b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804cd32474971810d88ff8db3cf1485196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8d71fa526ee250cc0129aac2916f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2a0bded4f3c6c8579503f07e09c1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a2c33567c98d4596ac362b64d852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd095f3dae60e212e3fe6f7c98525e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fbdd24ead6e48166b8760efe850b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c750bfe462a9d9cfb618aadb6eb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8840067350261e782c24b058fa15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc3f89f2a254a6bdb1a8d891494718204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d814da17dc945b18d219709e880bf99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b2923515536fff6448527a075849a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219126fa7d1425408a9472ad71e69b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff081ceff61b9708f4f36b3d9ff1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27085304ba1b9108283c7b9014a162a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93adaa7b2812bce18b04abb5321f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a424b3f3ae1bdb333438bed4afd165a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d331e05bba66dfd286a9028e11a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3156497e8702c7b64c552f06e05d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7221bf045b0fcc19e197193367ccf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d690f89f948e24842e296607e8c52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d187b59ff6a4870beba50d0242db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50145f2fcc9582657ae33c6b20e55bbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cc77036ffed6e01ce9bb862ffd8f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db50db74dfc88ead27bc4c9913bfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b611b7f05287a1b813a04c399557d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9a5e98fe4f02d8bfe2992b7ecddd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f2dedce0a3f7bd5ac83d41c990bc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d1add67535f0fbeaf9506a7d17742223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43e136e4f58420039c2ff5ff4c8d75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6683d48a801f4912fe47b53ba2c014225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d046370b701825688201bfa8ab8882c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01eeb038f5c33cbc07891e5a244e13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfcf6d2312ac387798db42e7af4adb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f77172e51fe74009f43164919a765229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d300ddf9967bf0b929310f4341f25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f913e8e5521d716f896bdc7d43ba3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff541951dd65c93921bcfd66ca0ea49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b9251b177abc27383b3af5630cbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefdfadb280920600f8b2cfb2bbf3b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa0ff99171a6d19165893a2a12059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8640d764dd89de6c9e2a200c4dee1db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ae05b3c554ae879691dc0c8aabc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d476efd0b46883b35bc7d2e324f9f85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694e4544c6a2ea01d39916f2615911239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc9b8679a9cdfbf150577e85acd3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2950cd5f8f2b0d6cadcb43895bb22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e251012749d1ea6ded497023da4515242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63964fcbe98a4003d7942fbd8aec84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a56b0f3a56bfe933ce5223f9b92e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799cb7a5a125b37af09c7c050d4756c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c3da2dbadf440ed5175ac8192e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a963241b9be5e9b6941ae4b3a7668a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb90071ae6b07eeb01ab16c8171d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88436f5b9117557315f1e7a47156d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a1a447b4a82fa90016363bfcef06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979d559a60e31bff0a4485079d23f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1da7f94422e1affa3ec086f82d236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ae685d4c8c990a7b521da3ccec7db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de4b896ade74958d2cd6d07f1a9c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db98f8b38441139d14ce01b3276f8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e47c3b5fe946a06973be3d9e6978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c36d75cde6c77d9624e0a00668388257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f0e61cc9b720b30e7df9cd45ca888258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2423797a63beb90e2b3bf14cb5af5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e46bae3b85eb4ecac063642e0425c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62d09166604a4fe8e872b62330283261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e2b8e0f4affe89b3d3006c321d689262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8034cb37c42f9edd31a5073c6c45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c64134e0df4f5e0048eff453bf511264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f37ef803d982938c3c972fddd7f35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4c47713132307f69f346ecb73232266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c5f2175a66ae2646f4fb7b98c6872267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af3ef45f28869008ad786ac8e3f1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c97bcb1d923902f7b400945cad047269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242aab6b27cd54a70f2ac1d1b8cee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479483361d3542a21b4c1da5f3454fb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360453f468e712f48e98c4e11b7d4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a553d94e0863ce3bd69d5fdaf7d41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77633caaeab679c300d07aacc0703f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7220c3f524ac5f5d47795bc76a0613275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820833a3b8ec11a25f58fc31d0e8b140276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b8f597606bcfd7a283dca571ff4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b562ed29264600cb9302e3c6eebbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc33fd7fb42420c8ba6377a2a968d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc69bb77faa63019f703774fcfe4e16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210eddbe8617469990e1037992867cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd474034034aeca9e8c4ac6b57589282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ec099129cb56b2fc25db3d4ca5e9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f840e69535782efbd0dca36808fed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc6c738d0dba0437965d8e6e48de70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d731dab079c27582f6efe93065108d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c880267e3c1012ef486a1f0377906287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c48c5e75e4be35fb5c8bbc5de05874288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d49c869e3e92369a8beafdc9e1b2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b607443ea10dae782ec88c3ea91e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da62ec3f68281e117b27f8d2116a0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3a3afd928a9bc530828cf635a4a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f44a36de83f8d61106be8f99b179c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778fefba5a870edc3894c73813a7990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94c08e3bb165bc753b2ddd0d4c7d5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac8e8e6b5fbbb7b3d9ff7ad048a4db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3c72ae22e86ee65c30e0ca05e4972297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6997ba69b24831d1167a98110a4ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744605ce5938bb180cb987355d4c7aaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c6c709c803d56482c9b45840be3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb3b6ef3fdf973265435709bc550e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b8584fc0f1c256ae54c770989b5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc9196fc9a94f5b69db9032c362db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d365179fc1874b04cf57e2dcd68471304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1307a8feeb2de91504ce26fb2ede53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb03f746221df361dbf04347189cca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa3791479b706a2ab70ff9c5d24934307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca4cb6dcde7e5d858b29da06680a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02be0c7c6761360893956e3b98a8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53655b9f61327aeb40183fc81d73d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581c3faa45c0d433875a562708db487311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ac07f1018890324e3e983b0586f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec4757c9a7b479b3597e110d7165e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e6200a89af6cad4bcf4b5324729a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2994310c754d7dfe0ed8d0792fb0f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd6e97ea20699b5edb04b01bd6003316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac8cb4d8c17347254d2c21cd1695e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c7cb1ada029112ebedebfa13d3dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d3d15e49373b7e84f244889d001a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4905c671bab6271c951dda50bae8af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bbd49dede45307616db5a49a78d97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fc6051c58fa4f9146a510fcf8073322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2db19550254e1a0bb8b47dd854e32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886433d0700586110e9044795888aa86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad8ba9383930b773a44dc08ad88a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b65f8ca8e07cd8e9bd1f3d3a8029f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b519fafec3e9e918a6bda88dfc5214e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3f92be35d6470793bf095ac5886b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a9ee0ddc88a37a2dea2774bfe0dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f360c38e977beba56bb44e47aa3501330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91106b987ec72e631a1c1b7ead023ca2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85bc24e2c2ad2e0e484c9b47f4ea2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d46b6e4df3d1628a526e33c167588333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d38b1cbbba4ad6128849b3b440d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ca6bbe4ed15867d75bf38b1008702335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503125730a6828d0fbaecf29919aa986336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a5ca5e1fb05299dd0fe6ef10adb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c941fba866bd5a37cfb6682e707b14f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6c474d6385bd5fdc19daf96b9e4d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673c09789c3343d88f2042ad2c0405340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137475475d4f8e2448931cb680a2032f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f3284e687b4eab971af52c9d9702342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797dd178b52edeb51f0ab8c1072c2b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a28f5dda86cf7fc145344fac7a65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec025a935364567e91711dd66b659d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41107a854f1c4d7ca0910d3724e1f515346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f603335ea24f5984f027d7b3d6f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2942cb8ad9ba423ed6a01f7f23df659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc019d1ba7ebcac8dbc191ff773f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78311dcfec41f0a4359345172f640962350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d47c8effbac507b200bd47229e259351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ece01792fcb690cf0f4a749d3552352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde284e004ded8766c5cbedbf50b7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4944c93a459c33bd370bdc9c573eb78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddca2143fedfe0e43631cd7fe335d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb92cc6dc08b86530b97c89ca7c5c9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895817a44925aa38ab9d13ab92937b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3506caec9efddb40d7b997576a9339358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5aed750df0433ca13e24e0b1c31e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7624318034bb5c806b5816ae2dbd86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9549d7865332034632df7f01cbf8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94551a88b11b81436a151ee1ad650eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c7975eddc079c8e080628d385d484363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a73b4382e8e2e01d950e771563e3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6aecc420d00d0188a0ee48acaf5d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79738bae8d3cfaae62f9020e9a0dee6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755ca71a183841fe5e2efbff96ebe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f2e36c6a62a3b9e2e7d0088e2277d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204c2de4cf26a4c41ec24ef822402d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aab92e3a77c13156f3365a3fba5ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4abed714ac9e7cade12303b75b37f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119318e68f20dafeb488d3df53c34d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e344e25f527d29544e856928104fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f36bacbf9909c2256f82a10bfd10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51e3a94de40a227c77b5378b960d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33901ade274a64b4635259ad0211931376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011a2c4ea58cdbafc6ed5ad7cbd8c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a5053b0ce558ee61f032cd9745a0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df6d3398ee2da6c2c0292e710e17d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bdb5cbb6654c489d49e34da6d8a33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dae26f8530b99e23491d67c83eed4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a6e2765bfc455aab3a51e25bfb96a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98937acfa84ceff90acef495b316b330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495a21d0a2f44d324b3186844ce34d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf3d801dd7911d2ad9e31a2a59f40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814afd3bfb562cdf019e09688b474c6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca96abfedb31988bea777d6264eb05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787a090a6820f6c616513ecfd8e68a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebebae7182f6785c23498a7451c583389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f34f6d7043f587f95e7b7849745cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d825e48c245d9db465115fd80483a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8ad6e9f42941da59c10cfc597ab4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b2e2dca83de3b749e0db6c743c456393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9fed327d97d1ad2da20c6f4a73c2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9d613a616fddea90c92f79ad6780395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e88869691e2f49844c59a98b78e55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38411c2ff14b761dc959a89d058565397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e17cdf293d878d124290c32fef8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3d930051ed1e1c8cd85974f1f5c11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1cf1b721d96226b40d01db712c70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59336764ad2b9b8a0b992358f77d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bed6f3f9f0c57e6697af078e94c3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3566e885bc1e54c7069b51329325b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e156e66d61ded10b6cc5c34d80414404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf04de5967b4f03fa0446aff1526e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778092f7e38369200358ffea7c5709406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b8403a13204d2d1af55f81849b8da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc20a13c0b0e1de84cd3c77e5d7d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba50152bc8e19873e454cf3328325d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f8ebb0b7c88ae1dd7e956955ecbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab4157b0771f37e044551b52fec90b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12d0c434ea1583cd4eb0c45e063e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46fc6b21bda9495a8b974d76d3b5f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f16e9e4da8292fd9a08152b7d796414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c11ff50ec3d769a24cb86d9471f03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a0bb64d39a67cca5963878e9e1c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0baf2226edd46789b2fc6740d69368417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849584a8b9f1f77942b521c7e8a1e749418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab29deacf57cac0c72052a1a1eb085419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd52046ba0b4703312d28d16d02f115420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e11ce0edd37c1247c2c4c15ea381421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddacb0e31ad6ef0215c35dc87f77eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6083813e806d84764e0bf348ecdd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e153c0971d7b21550628d1a996ee9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fffa439a98d6f22c2ced931b319831425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a839a4b37055a8feebbcdfabcf8a420426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f989653df3b9bac19fc655904423a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283dd4c60d41776c07e2f564dc10993428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5472b33566ccb53568837dd225c012c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a01e0b82c4ba24ea41e5fc94ba4c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9362a8808647989d74b4967a247bca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0a0f4e8bf30b1dd97804c9b574d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e64a7f82833be7ee26bed179c9c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80df97fa2a7ec7d22cff7ac088b257434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4eacadb63239b2d4558ad37c85a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c3ddec3df028eece6a2439b17d48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1856d05ff75f65379e1e9d021028f28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f0bafbd1a0e58a6f27ee1c88391b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6a9b52ea7719b8cc1eafc6ca18373439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf272cda0bb4269126c3fedfb572d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d660a4925279d54f3b01071c5bdfbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f74d0c9f9b59bc9f3ac3030c784f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154979f3fdce51e7e85374f4bdcbe1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb231a61e2406ef8bb3535ce4a10e09a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecd9a2c0f3fd23db60a418a8fd573445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1dbbced3a635f0214bcf843d97a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656fffebb2ed23bd98402f522f858a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32857d3a4b6aa23ce848f7909535c79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f83cf3d7a3e8061c74ae313225de88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e39bd586b5da54d6d12760a57044d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a6f03192653d7dfa4466d9935359451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd255eeab078c1f5376ef91131f57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c8948c45280c5cc480b8a7298bd97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd1e3d9fa17150fbba21307407a3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2323f6c0cb0929b804ea02ad37070455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d42cecd56ae6b6ad661c0b32724e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb7bb38b1340fc149d2b91628185af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80ce561435b95516f7cf02e7867824458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a976be495080d7ac08f46b0760d1fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9614312ca9dfa2fb7b5b5dcedbec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dc3588836ce52150f9f7c230e4109461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94fa28ebe06bb0b8b9b8539f00c50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9d96f78a2a20e44d10b191db5009463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162239c35a4482cfa4b713ac87508d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f0188bd71d1c03b71ff433af2819465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1fb5bb3ec5dae5b985e7a514c2986466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c01265012d71eda71afc0f893f3e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7e53f58285e23826aa0722dcaf41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77388b19213681a3fe646a32a437d289469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46af117fa829d05e3ffbdca190064470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a40d67d38d45c95b02ba7dcb3d89b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee508299c43d6a0a9d52aa714e9aad1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e240abab5a1ccad11241506c079d8cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd2b34a585404b54fd28efeb31815474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd34dda12808c38845d06f9380f1b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc27b426d3171aa152104b349d50a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d0f748130ff6d3eaed6cd75c5d46f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ad4d32c58a75b21c189ee7e4ccf3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a6106ea15d1427b255e9445c009f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3becbca1d820602c9ca9482b3d90e33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b45e52437ed5a5b740cfe06fdb8bab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a124ec554cf916ea56240cccb25265482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d436072dcadd056d445cea0b586e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e1139757a75ace190ac0865b53ddb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1399c9c15b434168a1bfc01f39f7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c17457939c7bd038ed143f6fb0118486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd686a40ddb157cb2377d5c3a690f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facebb31a8825d033159dd091e7431bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704db0fc5cd1bf75c766e78f578af74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd235690047ab098d45381509508783490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32612e7f172031eb2005e725422aed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66e8028afb6a11956fdfb3bc8de7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d0b0cbd74d5b2827db33b2f67073493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3469e0a75bdae2592016e4779ebac2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf28d140f046dbd30a4c6fa9764b77b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ae28ba82ce2dd0a869bbf9dec5e53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b38c86d8484a6121cca2f3aa1313497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f915f791c6dbaf0618b834a9e3376498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4bcbbd1bf7582f21a77234d3f7e2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f6844ea633bcf1b99e1086b2a5b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f189d53abaa573db5323dba09d9e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0712173580aac1a8d30a3265cc57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fc41ee18bdac5c3b6640e05e0027d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e5d521ea68de5e97d1b711835058b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fe246bca8bb7b329bd51c7d881f41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71194b959ef29db6ed51c309a33b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1af6e7c13b650263f25ecc9a4a4f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e6875eca426f278fec1e6b406de1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fb5bf69faa011044bab93273cc16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2944c093af4a72dc3318c8c27b60e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10fc5376222f78db6eac8cf1fa42cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4659542d27baf75e4141c3d4b50b8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eb74b26f3ae87b0203780a5af981b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4734786fbc244e0f88051e23ec724b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f438c6c19a652efce167787105516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a96f43f105ea7c28437d8ebb9a4419516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bc42a67adef65b5163a3042bc4ea0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefbd157ea61d5985cc9553d481315e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a49f24323daacdbf3ad52d3b18f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86051ba2bf8779094855a3caa8e5c68d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d267c476c079028c798ab6c475609b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2d83007268ddf2999ef7bd206fbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409728a5ccee9a164e53b619718ec04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab9d2456f67debfbfaf5e5f93f5a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca018cf05576cdc01480e956f33404ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3a451a94e12479090e5817af292cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037283ac2e196f37cb272c7aef0e4eb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2651145edba0f177172f4637f971be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91a778b7b5c13b6a1040bb7eb2caf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564c66bb551eacf1853c5b9954abfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a80c64f15e36eb6bdf7dd30b11ffc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ffcfeccaeffcf39f4b1cda3d69ae1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42156a919a954c37720f6833cef1bc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afdb03527ee2e00654b7aadd65e0ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906934958ecdb7f150da8434e108d1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef5b78bf3ff19b595e2ab823175da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6498c4a7555cdabf51b7c330c8c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebafe0c1b725896be93d9a82e5f3b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8e521a0c543abb23d2ad9055ba926539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc45184d2c50fdad5f2a7416a9af0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2b2f8f497d69101e99cda42ac875541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b93a67fa9c806131c471a82c3415542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d609ad6764135b7ca3c10fda12dd6a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d48bfaf10c9ad1bf787b6f0177ec79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62170ad1d2ae6e987745d00f22044500545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed916cd9ad52c75efd8fe63a88650f5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423cf0168ce090fd396b6c2e6570a8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a95947fe4f2ebd50956926d75887f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590cae2a785747ccb1ebbbdd8fd7c0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2d506de376d99c7f5a1c381bd0b70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ef552a104bec8f449067cbf24bafc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dea03da259ee71ba9a47786c20adb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe98dd0a45642430423100aa2ea2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d9e7388033f15a4713d2453009eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc448dc96c67426cbf7fbdb750acb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b084d03311854f2fe2df5b134650556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448932d2e78486c0039de4594c804f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2c9707bbc2efe1972feb3440b3c43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80f641d26c90252cff8c656df238a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2d0cee0a5375d4d14735b776f42f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446bcf14b725d9cee7095967240fe9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae5f341ee4801f5b94a46a84f6fd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ab9d1c03766bc165341cad6eb038563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024da8f6e6d06fd4f395abb0f0ac5f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297a6b28d428fd7c2c4b892f7bab6a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef08a9a651f8df7005d436644753f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa1ac5f3a1d65cc0583190c4fa7ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c785997fbb9978f50959f05e2a9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac17e5f824f3c5b359f51eb6f673bf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce279fa661c37caef5afc4395eb76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe05ab269e80853667942b6993769e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049cd50c1841a863308f794c473c6d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff2b649c58bc3c00c86c3c0138c3cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6b47ab99943e38472c8f6d5b41f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bd92dd5f10d83414e4af135bca8c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff978c10d23d5e56398c04da4195bdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbedfb57f2ff96f1eb99ad6fa242e2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936fd214aef9e5d9e0a2406a416467a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5280bf2731e3a93e470dd4656230579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4234471d52872aac8ab8103c78a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d65ab84715dcad7262e75e70a6c552581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f7660287f9911944436f1d5ac717582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a73da4e85332dff5b0aae79bbadd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba87430ac3d4dc3ca7f6c0ffe41c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22821c3cb40f8c3bd674c4134ec7a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d9d3f2a73308e366190c7d35edbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1c1c72a21e840fbed8e7aee60660587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d204726c0a789469c4cbf6bb43a659f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16080b9e08a38f5aefbf580e393affc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc21a315a68f496ecad23ced62dc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8a89286ea0bc29500ab333046843591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0639cab5a8ef2b8ad3ad44db63544d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db69448aec7d649ffe79e3013816a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70086ff1d3d9d5bce3caaea7146aa0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097524853fbe8e56002ba54e639b829595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71617adbdc356ad74014f105efb189ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559d922ecdab9e269a7c324ca9a790597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b773f4a54d7d9c33470e457f550ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf8a675bd5f8c73a432fec8bb76da8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4823baa2c17e56abaab067dc68ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169bba38de2e3694b60bbbeb81d1d61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e83d972e6e63733a7c9a32a678026602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877d8206913d166093b12c9d57b4a4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff358fc1897f5a8fba8f953a3ffb21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc45c795f16f7a95efc735dd734813605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ec61fd61b597895c2631cd9d475ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132cc960700b8194362a65316f8052c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc75428d228111d2619f2c33e6d0f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb5129313aa70d9a43bf9967e887ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a26692fd2e390f069b1dacfd5c58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd8439bb2955162931914255d3e2cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7743f91bca3c367e7de8cf35d6daab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed3a35e788d17aafd9f45e9fbd26f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd351fe9174b43a1dcb5fe763a991f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f101bedf0332cedac395b94e37e92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccaaadb9623202fa24e1a7c7f5d109616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c74e50d351b48719635364dad8e99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc7a0636fa4edc598800941dbd1f58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846740450dadb9b8de0d7f6d03ac1272619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380cbfd91743c511a8d57e891497f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482144f29713d18b282a47126b50b8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84757cd36868d059c2a990d303bba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d22a4c5766e7277e55f585b80aa99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cc7dcffe14c21632f3d2e04bc1a0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca242b5f790fb5f1f9db76673e61c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d52599c2adbc422a44cef5039f584626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d21844f980607267e3bd15aa2745627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d467e49ff532cb713780b309ece602628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74be7b6195c110458586d6ce484e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb66552ac700210991f15efabb0acb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc269cef294db4102a44522d9bfa344631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe74cab7b67eeeaf6376d61dcf907c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9edf98faa58c83b02fc1d2f6858d05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c3743d1dbe5dbb6eba8262bae07c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc35db8734de8dd983a6457b1417b5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a1b949f14675f6bb10fbdb214842636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bea65c04743c3daea79f63a2f4322f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e85013493ac33519f62c5ac261e73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86cdb92748cb3ca6921911ed0a0e65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4723a5bc3d1a78d789b339e62417f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8b81a6563fa942a56aad296d2c60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c89f6e9c442b8317d4c7f5fcaa97ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fb82546f6473ec0b31c9f7be688f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed0549b9008db322e3b5365092432e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0e9e3c7d6e185b5c00803c4d67b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3bbb7639372ce7533f3877e4103cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c8befc20d2583a249c0a2bfb4e3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07314eabea149b2931f6b39f5cab1547648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b26119c213a2eebdaf90e2059e5f7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa985f8fc618c6aceefebe7ad384ad5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc21b64cee99c561f5674e8be40425651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5ad12e5b88b6dd973557c9d6ca33f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd2defd1ea3ffdde6f3401d4b680e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733c1d8d02ed890b99fad5a33fdb70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5055e74e424915a624f043fe2507655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a871d69746997701023acf346fdc03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179abbdefd5c9dbeb8ca331f1de31d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61566710d5b2a8c6500321b46d8b9ca5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63548763a2678587f670e6e1ed80f4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed5570c9e87ae8042f6a6db47b8c14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc4dd68201038fa7236edd0aa8673661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8053569aba648d6bde95f23b37856662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c418529c749dc5e828b2761250c457e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc9f604356f66fed49865df1e1ee50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f183e81b1a713f9af3356ec4988b793665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561a4957833bf3b17f2ae3d3422e8ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a5b370b073653f27dcfc7b5a41f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046caf86f9d430f1b3e8af7d81408779668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba1eec8c54ca3af83f7c7c629c2e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d71a6ccbe2ea56b293a4733ff6f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017fff2cf3d2221a5429aa9233b1cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24489a60b2d78b141e665fe53922c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e1e23555be85fd5ac9733f0380d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f9ae3ce07cccb9deb13dda0216c21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488fd816322e9b702b9def639f8eda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985f20285fd28a071e71b6c0eb7247676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7bdaf89773be8b1a7f5a48b2ba54e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a4cc41cdce7cf1f93bc9d6ea91c10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6349a227ce319638a3b2d3522c8be7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec61e802f2ad0843be66d780aac98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e63769eada4139458894bcec663ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7b0370dedb4e1be14aec587febd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd19be61e1fa3fa7dadc47a86abed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c53ddf29aba23de4fe4934acec50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a4d123ad956d34a632a220d71f96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6de5b729c5b25c581ead38ea2c02c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92624b43e71487b29e8dd2972fc370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd02372fd704bc00b4253b5b557ca0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3126dd081ce4c8cc8f04b8247c6ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b92d417fdcbb9898fa388473548a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effb1a05aab8049af5ec77059dc6488691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adb64bea32605a963125b14f969b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14e3f448ab041ec3825e152708ea9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66437c39d79b07a5dfbb5e64df5baf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2150ff2aaa1c7eb81f45bb5c8d5cc95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc207682caa3a6edb148cc459438d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3a5bb0b1ff451546325bc47360ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188709c1297dea93daca67f0692031d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b404f492f69a9e7bceacb2edc9d833699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3935ecbef8baff1b110a2fdcd3f96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347104d193084e66a6b2cf7047e6ecbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0ca42c9eaf001e38ce413a885443702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b765b053948ebeb52111fe857322bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d4a5ba7ea7193ba662fe563bc8486704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb9e55d306f38aa46017888d9cc8b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dc98eff6af840feea8483ee43a4e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f67094434eb71f87b46327385715707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944afcab5672fb1c719292b7139303e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ccc92b11b51287848f69000506c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d706f47511cd76db290e288a7d43b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864d22c1d97b386a7f1e05f043ae3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2586fb4eba2d13bc95b9594ee9809712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad060111e50b379d5eb8b503f0caf3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30e03c68f8628d2ceafca9e16a1bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619895b93b2062efc4d80a5afe842b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6748233f6008658c77aa2297f0a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b1cc0fe856d4a5d329d0004b4ceb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef130da1189679cd87675fb3e9331fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd68df728105332fa9f08f651121d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386b292473488e0a16357216d135cc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51ca6eb5e2857cf9f0d02096103b54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e70a811df98446c3b1c174f2c3b19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e3e008ed6cbbb9165b21c8da39242723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6dbfb48bb5156760b30c6cee065f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265a57395fb5a61cb1ea62b3a50687f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf06c15818468947e56d534711df6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180575383692f184c8555a9d66c607d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98b1de422aac934a58c5e3fb744b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9305922ea8233a92a3dc09073ae0cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651fa359f2d7f245554d29553e6a415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdc900b0d12e3c57b938978200d27d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac521fb824af21a3f91a9f1fafad712732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d68287a275ecba4189e586643e4eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20bba2844334fabb2c510f05fa252734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642fa3dd1c35cfeb7c690c6e0d5ce6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a606795a02b66aa067a7703ec155736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b29325cc18d7c9cc1ec50b6e02691737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a060a0b518a77126f4b1a8d939ff5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7100ca9f356d80217a729c407ae8a6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bab6b6b0dde240ef941ac508502f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb3a12b14d13893bf70273f83d2c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd3c1b66919a4bea6efe5052bd6e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93d24810f4018407f9388b68de94a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986bc6d4cfc3f3d9cf0148b11bdd3d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f5523858c8317bcd193a380f99a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a78a79fdda0a6951e6aaa12d9c37e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449637a408a301750ede8cce3d69c904747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b30c6876145766e6527e7698bfec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23cfa7d20bb1c7d2417f607ff98aca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81862da7073c819672f67b0eba901750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92caa7925a21975024ffb3bbdfd35a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e705ffad9d8abc4ac88f561e82403b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb79805add527858a8676015e108842753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2a3795d77adb31ce77b4015f8a88c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c720832c9a5d699f2cfc2fa1f377c84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3486c3a1c7c3ed25690e98e9b9f1138756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d357008dc12b4f2a7d4cf0441cb8c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386e227f9ddc485012f8cd57a5f385758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcee29948f17f0675092de854c4950759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68468724f7ad260cd1e3c63f947536681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b9ecaf453eb25a8879104471e5eab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2b7c036f933a0cd610f279a1d8eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd652284e87978a76065c924411b7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35412964b2a801e9bc90f470c446b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975f4a7195a9faa44c07cc402f52576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f4707913c3bd85c5a1643515fe77c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf17d79d14321efa856da5a4bb09f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a710210a032e0f267996fff314916e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a3dee18fe2e87cc5ebd7c06dc57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cac3336f2866b3d3b815d7f7ca9e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703efdf580ed44ce15d9a1fc354ca912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d56398ba7efa0479cec2b08ea8e46813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76d5b468813eb815cd2e5926dcc02114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecd30f2f98964889111c6544fae95c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0298d7b2b741c744a87215281aac8a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9adc449b1d69482e5d376be8c56ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d1ef66b011b8a7c23ceb2ecfc0b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eab1fa58bee8a189e0cdf9d63253319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc87e637ca47ebd35c3c2f2e53cc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771228aa07ab3a6eb829dda28e6ff40921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad608e5c89719a948a2802ff17d6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a1513f64b15b0648fdd3ed16e46c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bdce88cb00126a23dd9fcb6d3542524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53176d7e622744e017e19fe19b25f9b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ded4e01b713ab5f085c2d929bfe8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12836bbdc6123ad52846c9fb9364dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d516ee2e9963d9724c64f3be45a98428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578608e3bdda8259fcfed79645a2f34329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aca880f8e9ed989676f99a9f7f1d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef6f506a4224bc50c10c6093bc78fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70418495b1d39822c539f3594830032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346947260e6bfb89431d12a78eb34ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1d114ba07b6ce70bc2ee50a1c038834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e77cf75a5b36b5f56ea32601834d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a4b6d0e0a11450e934fb38ce6e7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3ffccc99f19badc166e2b927a55b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244827bf11865dfd826f0b0783174ffb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd930fccbd684fb99a45262a3f10139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e199b0260d1f63be8ac76f8db780b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecbf19991f76045cbb180544a6bed841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a586e7ff601c65ce7e62873a1fb8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceefe037e6d4371c7db52be2af7798a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0d8d1dec539bd007dd4fcb0c54f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f03d59d1162ded3f23303931b1a12b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f851e41c65341d5f761a67d5a25ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847e9d73bf34589b373200f2e465ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdecd2f3dff35939b7a0080d4d2dbfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b47ad4c32750e7ed0aaef1fc3f84d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87087c0da26c5fb788148c13ef24b2e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717a4fec7fe38f50917735af0809b2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285dd53353096d67a4dc76ef9e1d1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903ec203fd484223014f59835522de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a6ff7704e947674a92b95b05f535f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ff20e64c6f3950ffd4cd9d2a75ec955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a942f7c8ab704bb804fbf6c73a0b0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a945b6539674b1b982cf296defd8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8019142f8b783123d91295a6d851f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea903eab1143797f4b1907af74d05dff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae09755c358a8a2da6233f12b2e8f7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e493ce692a0c5fd7fe6d7455363f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a625e0d8be1c178d0c1f1e31b7eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6a33556cf9aa5420359fb4cfbe9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22d7f5c930c5ab40c4060da042d05c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25e4f12db3e17e976db26aa7aeef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf0cf54c40dc846bb466bf244bea566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac8bf8ad8b457cbd2f4fa4e054c2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e003d0a4e353202c646792c3a0cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d565996507c4e9d3deced5154b117d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7834bb0b3c7d00f1ba21beb62943cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a342f62f08e5652b89d1ec73bfaa10b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508d5ad71f3acd253155a6d96f126772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259cf9e3c702742fa124b8e0a47146e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e57a6fd5065fa11768346061871074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e9d9c0abc7096cffdc036d6e213c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f629208c3d8c079002d9313cb75d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de971fc9a18dcd1a629d45135ef1cc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19edbbdcbfe63279f1019c8ffcc6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380a8f3d1c4430918161e0d763ff0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01edc727098ad3f9c98e748840d9b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bca844cd52d82cc029a37b49f37d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237994f82ae7c7d53569a93b3a5952082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141c46efdc1a47338294165cc1879b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae97999318d91d1b8f806bd1f192d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc68fe423fbb719ba576f75fe138785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7aa4521dffacb835e3170d060ab5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac6f3e5603a87bb7e71059f145a7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8fbfc8586f4ee3af2eafcab41ef3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d927029bfea574caf120be4f5480a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca18b689cbdae612fda8dcfd8f38b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629bfd5627550b9bd1fc9e10ac72cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9f16b9d4ea6f5214b2e72c113ed0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce56209ae03f9e64eb0933aacb91c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1d672b8ce9a699efed070c705f3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a90e34398f963c0fabed4542fc9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26655061db63fe62377bdbc418bac2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad55e105803f8e4e11cfc743d386397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf9e0c1a69a43bb355111353ca10f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb976755cfaf3f4b42a48b62812ad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f8e4254a790238925686330f5bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428316a410ea6311515e2d63f5e113b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2125d76080d1083d984ab341981304e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb01fc012b94b20e45523a13b47123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f43022d6a7a794844b251b8e5b8874104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efcf18855ccf15ad521f2f626775b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a19e8867e08a53667d58dd07073aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3da8cad89e76ecf1a16c0b0b9d89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af8dd3b879b331c143ea0435095bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5342da00abcaff2a5ceaddb6aab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129683371c2338445e224e63a7af52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2416bd98bbf01ffa184446d2eb0d91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c543bc647a1ac3d3245ad4a554430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641bfd75edb61cd8eaff770f5fe06a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f01bbd56c13aa5b4de673f5f3eba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c35506c95be0869d5cf6e0cdefcdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8760cff471c036f07b917e920f43a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e9f50cb5dfedcb0d99bf79dbf6da2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916200db7fa4c44ee7752871d5e5605118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36239728364b578ce2384757971c69f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e5fffb7536225df890495558d05fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cea4a98bf999654d5110bbaf433ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098cfdf03b00d2de2ac570fbd31c7c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b73a259dfd7a1ee83cebd7e11528123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab212ff75c48c34bdaa7800af4d0eac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d719e84c643f5e9708a800c125f7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65adcb69b58f309ed16d18d0a996c05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400709356c6f780319627ba7e80bd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a658f20ca25c0fa8e9c40d185cb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b858261fa047d980be1727896bbeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b395c74191d528f642a262e2d5677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ecf0e967e23666ced5cd3336c1f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efee6b5309851739b40744d318862d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ba1a5fe183cad8b86f9b38d5fcad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3a0b8e16b92aef2681446b2009a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a2381e3ecb763ace61a688da472f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c10571537442bc783040ebee4ba713136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d7a58df4afa482b07e9c7988ec08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae343523d5aa2431e11d4cf0776f23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce58aa12b695905fb13ddea7c7462139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b000baa224eeca5684826e48d4602140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60750eac55f6929377bdf54a8ae3bf48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d86b27883dda3791d6ad6493eccc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac09accf7513154a20cd631d3411d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda7658e631059bbe833326b8a971c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd8646359530483012e8821fbe091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94280cbc155bde4950e21494ea930f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c59ba7ae17f6c482e1683053386e8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2741276db51151b618f35ddfb022f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e694e96baabf7a234537dfe2fe9f39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a10360776e5870df60d61f85bbef6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f494de24a594b4bc128060de783f6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ca5c85df8c2d1e0b13672f95c9adb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b31aeead578b59cfdda01a4ecfef4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62d7384b34f8e2a62ff082b7df94d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c85a73336e592fba43548f51d3ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf006960474fae3339c24097ed30311156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bcb9deafc08281be7d5f167d5f35b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e1a2d1d131361a97e16b0ccf4e41d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea81bccec255f19a42323c5b6f0ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecefe4a9b5cb4842c76634281737c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e7903a55255dfe7e2bc051ebe2cf5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df3b7f6e4383a4aa0ba753018fff8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c5fa3eacaf950b05f195af8e64e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1976f2a84f7deeac1b43a793b8976164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530c4aecbebaae3ad21aead4d854ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f34e46c7becdc6c0e62ffed8d5f0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed966fc59e140372a3a23478e18437167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05f59c98ec90ccb0b029e475feb98f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af503ffc721ba93ff283a015a9093169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c30f50b4ce921cd7721712c0ea83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2427695d9f214b72d0da3f085e68c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525a6f6e1508d3ac61ae1055093846172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1381eb7c549e07e2d4cfbb68378db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561f31f79536631b294d1488894d4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a48b319a14e08359091399c125ac05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c83f3af7a159b8bc1dc213059104176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dc2d819bcfde6f6abe2b149b3566d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c58e599712890d135ce10f242259c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be459387af7bc60a4bc05a7e9f0acd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf07e2d25c0065c1599f760c31ab05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff3e1344013ad818c0d900dbefa25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b566966ff75aec09771cfdac42056182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7fb453a1702397f7c5150bdb4ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182a47531c9ef59400b7ad8ca72492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa615e4c63d536f082cda7402490892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b1630f90def0a40cc79752658ff4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5cda46c854f55bd795604089ee15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292ec27a79d741dae65f92542c8a22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214fef02d996fc04cbfd3bb26b95b3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626993c033ac3a8235616dfab0b9a437190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d53eb3b5592b9759695cea77186ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6442c257de16b8b662b62840b41b70b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ace127257c5a1849cdf772b03d13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f400aa20db29e848df748216a66a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989092bdf4880935af87bcb094b7ae0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c21c5888588c1fbe351efa8a398b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08a341c0ad67139427f4f9accb8c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a303ce30674c3ea2c490aa8e6bb5a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff8bd02a8c7a325604a8ae56e2fda9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882056066529b5059765667c55d6c4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e9f2fa227c5a0ef6c07de1d38b3b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b56166cd88ef8ed108434c2574b08a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fe9c422dac1592efd19bf57162d93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5824fbb7eaa14b11ea20420f5f5dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d9769b825ef4c1e2263ff8dd951cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7411709982e4e6c57a2f29454361a0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454758213e80b747d08587d6079b1db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6029af615ec04f7e94b692bcbb2cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084875917bd73c20e2ba2abc4d18db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41c4b1cdd18847c914f8e28720b4c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046de0462374b6acf40e7374bc78dc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210028b963a9bf2ca9dde1ac5802c677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c115045b1faf8359ed5c2a2c21926f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b5033b6d233e66a50afa9503836a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce30e02c3962b046510180eb7a3a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a7068946deeb55f1a98cbd1568def216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab8ff6b820e5482885d54c57c2516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a24286979c66edb2e0cbfadc3005d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce60f84b913a88b6f4d3d37d5c80e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6235b0b955c730a091c125715427524220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105dca381ba70f87f3fe3aa5fb89937221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0868690baa919306df1c2b68d72fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc083f82d0f85ce0c8f76f075f33906223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a89fffae3cfaef4581a43b34c1670224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799675381247efeba59895a3f63f48c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08407e661ba55405e8fa4c3dac6e6bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e62a262bbd237f4a16a5b283011d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018117b0599cc4004bbf4aa344b1ccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7497d083637ea467ed5dc1a3584a24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b157e6a0b9f1e5738042522920f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7137f3a870a80e9768c5ef953d488231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc59bc0a6a2bbe07dcbd699173619232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159d9be1bd0120ce78aba447aedbbbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ec93c68458375b5bf0a43439caec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5cf8952d5959737c15ce2dd44f274235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ff820b85a0d7850029c0f12979204236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04723324f28f142a494cfb6f52fa2b96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d00c523533696b22584d979671f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5cdaa97d6214b4a452b7685494573239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289981e52d5b9e3877a615ef2641f35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c10605fe006e67ec7ffbf8f831973241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffb653551e6c7ee2b7f6bf6ed38639242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b468b7e1e2c70530b878e2fd73e514243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6556338836169330c3703dc01ec5e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125b62c24a0ed411650ccd572addfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad22c4146fb8c864708a6ee774de3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e9bf47f13ee7a368cd98f17074faf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f165f12cb50acb966d0255c6cbef2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce225852b992f9ed1ea35fcca3974e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8bec007cdc18ff2e2f7e6de9c8040250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501efa4136be43a09940a56ee34541e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd62c1d07054e7e8abf926bb1909f84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33548f5174680672246a085e7991715253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcdde5062c7a343c2e4d4c72cf7954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1307e23957820b91a60ea64a72a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90833992aaab2550f1920bf94f5286256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7f87797ff961f7f3a52e9c0be65fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36be00bc592181943afa4a720c9ad8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043408cc8f59e1f8daf68cf9ce605e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788c8c59ae3b0e6579db055f83f0df1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc46871e3817feb2e3ec3cfa6a4a938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880e7b16e60402f4df7dc7c769104e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59acea190ce1da1918bafda1cc03d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85869497bed0cc2c08d46d4d695be2f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc22831b0e2c7482415a67605f8889265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9921b7ac17064d4e9a56d053e6f2eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9b5eac41cbdcb3b6caba654126d96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b30743de3b0c78e9a505830e074a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d9c15d9cb79cbe19ea87a9287fee1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a568a2fb0e5bfb2715d4080a45ec7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34514bc10741898b1b77fb43c4df42f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8dc558f998061076005c56bac2cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5cda468779f356c0205ca358649e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e88509c4b3069e4a9e0544dcbe503274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d24ca552836f5c5febbcafa7faea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883afa101d2fec2f48a081102c1b2dd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2d63aa422f4e3faa8efd72e26471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534837964716ae0bfcadd1d7cabad6a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b39c4b004339f2b5f7dfd46af7d1d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c98a7f1bd040afd6f6165fa49a520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc569dc6da81b262416687daee58f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099a51c1782de98da1af7abcfb007e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67235dcfb398470ce7635d202443ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf298b996758b0e93afc7a7b4091f34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b07cd7ac84b01c65dd2fda00ff362285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80151bc948860fa29e2302024c9677c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87052a55b1dfa5223e5fda2c2155f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf4f50815e52a9ff1a8f2d479204c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06fc0c33369d625f7e99b3d6a3a67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae73bcd7d8ec1b1f7afa2b36fc23c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0fba6ed219ef43db622f318927fa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713177a438bca612b42f2ee9e72f693292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151150cea6fe2023d5bcc7d4c6c6401293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58976d031db95da32769328af1be4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234b95114bcc3b0345257a5f9718d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f23b0817f151d1599f72a3bc444a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fad784c9c859088c071447d542052c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb799c953df043fa3a3c2a494e263298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7bf9ddfdb23b3cc304aea1a179b33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8d14728cfa3588b6117d8c5a9544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa520ef4ab103dbda9f1f283db29d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c6c99abbbc142f91cd5e2f74d9ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4d23e98c81143cea97685237cd63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd7eec6312b2b4785a18d4c665e8cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4f1ee2ab6bafd9e5f7066bb78080305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb145029556382f99c8d00c05b85a32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c83b63a268616fee7ea9adbb3874307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1cc71f39ab4321088651af85a61af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc273b14079717aab7b3fb9c961147309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a92645d3a03f5a5f12658df6b7ee4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2363d9c7430591127206999e2086f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd074793a0cdcd7f16395868b45f725312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470fe4a7e589a2ec009f92f6d46025313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbb138e64e2bedc3cbafc16e0443d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e5905b3865329643ebcd8944e8ca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41a8f2d9a08114cfd0fe779cf03f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899151da75f9a8fc5a23cdd98f6f299317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a339e744b05603c363d56c3762e3bc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6eb2f12cd5251f46ca3e3a3db11a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c26484b67440464fd58c9d4d1e8948320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a5693ee3d87c27401100d11e14ab5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5712b14410ed23cdfbf1ab1d165d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b0c043cea47298c5d7bae967a5f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16894ed03c7fb35dbd31f77a3b90b127324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651943541b7a37e8c3202ef3d7e9b65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf456b68cb2efe2f2cea5e1f491ee069326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7711879fc5f4c3447a577274f24e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be930af5d720dd66fbfac56d750d3aa5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6eba5f3b5f41fe7e543ca4a9d563d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccadc9b2dbbcea25a1531b8588ace54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37ac4ac55a3ecaaef438ea1dce83dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a29c151e3f542f615cae8ceffa8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ab8e6944a040ee573ef5f091d5ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380bc09d0aac30fdf971004af5c8464334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f5e7e180ef34b380d69b38365d36b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1772e13c2acbc0f5abd9c3de78d37f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f52871d57fae0e92a975baa179594337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab72a9c25264effe322e15a1045a9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299393dcfe1d689a10b525b867541c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b7f1377bf9807b9e0ccc0769189e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560326e7fccfecddfbcd72e42ebcf2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4e003cda6d692c8b85860e05833b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59cb7bfaf5ea7853fe2b840c7fde7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b724883620323f1c966c4d20e564344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd02d723668341eb4ec0520e6111e5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7397cb838675a7cf066340a6e6f71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4f585591f8c5353f3cd2da05a440347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09112497b4f93b4bdc6900efe0a26e32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67096f2651b3deb43f044b5007889ae4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d1c88f9f4af0c19a6d7d13298037e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1470430dd1fb271656d1887bf6208351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6224f7cb206a972983fe57d32bbeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861aae46ddd9beefd91d3ba41dce38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f60a208cb4e37e8f099cb31ce9e594354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b4653658bbaa49ad869624883c4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6c4d99edc5507d20f492980c6fab7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7213d91ef0513dd4a6f05b72a3583357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082ee58df2869a7b908b77eb36db73c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3f90bb055ee39e86d14cc49ed8efa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780f6655a0b237dba709f5cf6c2d68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e671ef7ea4200dd5715bbe8aa4c968361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cb885fc6df8a5cba066a8441868c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70aef1a3b2817bf5cd78f38932f5f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2060742d4480237a93f8df8e86285af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134410e05eb6fea3f2fa28065c8bf72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b377123ec57ea4ec6c9490134bb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc074c8e176489b3e76bbd47a9ee2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6e53033173a828d304e55ac384ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a59bdfb506b20f097750e283dc48b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b67af93e7bae3dae049f25002709370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f6c38391f1e2e60398ce677b429b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c9cf71dd5cd288b158cf06182ad9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98700d78a92712a3b31183bf65751290373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf388b6ce62855ae6b26179275dbec0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d4bddd54b0d27393b76e3fc896b89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506aa505e59b7403c88beb03986cbd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039b3469037cf71600dadcca11743e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc75f0f211b6b9834c5e8b7113fea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a98a6a255cc613701782623516b60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825a0d277713f28bf52d16fcb23b9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff4ac8c836701181bdb5e2ae66a1af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b1c788d3e7cc696ff7c62204f649382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faebf10725971fda0bf7c0c53b943b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa912a9e6b035fbc916a97510eb5872384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37bc43749dfd5df553c08211f76d9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f377c47490c97e8d4dd3db9de82f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363dc2851709eab59f78dadb550144a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35ea1ffa8a34294a9a9aa4360ec74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63cc94ed8f1ad4e78f0194abd2c7cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdabad3fe9bdca421c15d98bcb73f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97188912463811ef8ce6fd96f9aedd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7244589ca5080b5f7b3c2898d430e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b32bff1876c59395b29eecdc1356393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f13ff28ad5692b19322fcdff3a64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f9f9e444848c066e9cbe44a5cf06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d933176f941715595efde9d7b104c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e48851d9e67e3e5ff556512012409397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd543fc0d3f23fda315251c8ce9cca3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06939169d68214c0c43669e2392766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a3a5d4db5bea4649ae4211c4438e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422ebce91e5ce933421a20ea557cc06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e50b2ca68d0758d6cd264d31af3ab1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bf413020d256ce669d58f105e5d5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc32670d1132ac016856487f62ebfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e88926166a8d4c295ddb5ac7e66c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879144ed895a0c8ab7602f85d8b54ab2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aaf4cc257a714d75ac1d95367cb1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e057d17d2a5b5428f32167897d3709408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77213631d055b7d3563d1c0fd0c87f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e1b014cfde3820a54e8ad414e91c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b6e6f925f7951a88edceb8971ff59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476dc954178cf58285e3788e229c9aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f30bf98303bfd8681740a9e029a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac3e47ac3c39c95b432faffed5c4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9bc64b4b975ca65558fc84f686790415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31114a515a3f62ebc558766c08d23c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90360946b366fe0a32d7707285b7591417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96e49227fd92ce14a177b38799e7b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e32c71d49b60b7ce603e84d7bf229419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41449356640a03c553c795b07bbdac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae182255fa9812fdc6c66c08038a1d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b857a130c12025f60f0dda9fa38dc89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327c0fd08f8a26c34988faa4f39203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e69e6f772dfa07d93162a43108ae6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb76b65abeb39cec083b50a1516af8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845435e51fb77dc0c5f67e9df2a27684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5ad4dcec95222e511428226d8fce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ddae47c4c729c17d0fb44a87556c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d9e93866eb5355703619ec17b227429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb340a23e58ecec05fd8236d2f48d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae265b41c4a0f1bf03341dab169a4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02774df982cedf88083c0e5d1086497432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663ff679360e0b986018640273521e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040bf594ecee86e48bbdeacec628660434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f2fbedfb1f066d99fdb87680dd250435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ddaea71b158168ce06e9dc045b7ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc721a06397689ebaa8b64524d3b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bcf8bd19c4fa9c2347ad2bf23eed2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed87f379ab3bf2c91ae00d1b960b90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c260de625f76cdb86d40699d0d4a4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06142f395699e8bfa213a2413f7d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f82d9ef8517447eef6958c73ece8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb45d6f54db45b1cd384e012a9960443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bea41c3ab452e0ebde68a266c362d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81687edf490266daf06dc73509ee9a62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233997f85d1af2e6acef63f0902b279e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c9674b60ff4031d01f0cb42e2e2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011aa18302c96d761b4cf7260999ea6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dc49ec4abd27eae54f89c52263e52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863cc81890d342825de4def2efd97ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3139e697ac52d934e518b7be6e281c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888367b221ac198f8a9512d50795bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b5d583be8ceda1198c913315cacc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1212eb0081c781a0be51351c92f5049454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06116d53ba37411fe521cfd64740a35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd85723aa00107c31f214de825f1e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1839ac6063e76ce51f5160c5137c5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96062bd3b91e4da8e014fcf0cfa8fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae76cdc0a3e138e2c123496ecbdea4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa50303d32130f21f595ffea5b5204460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f74391ade4401b5f3f2494b42dd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b0089571bb7560312444544fc9879462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2313ff33efd3950d2248fe230e88e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dfeb23acc5d43ea39e4958efe5aed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f02d1ec46967456b6aef820598e9d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf8ce4130a3d1af2b31bc6c08a2281466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9e10706be914a2fcb5b17deef405c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfb5ee21281082e5dd648ba3148aba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180d7ef4b2743f415d8e4c1b257ebe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf46858e46c7c43789730a391a15fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e801c30449fefa4e8188d28387f827471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07fc780847b1798448fd1402c2a2ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859674340930c0f8e09e77b233f54d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687423cf2a978c886c440ddeb58c375474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35891c7b313cc9a4492010bc14b8d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e304fb7ee18a8f80ec007fd73dc4cbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed37bbac5ac5eb6b339799f165b311477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a58f728e98c5c7a9b6f008e6aa7a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16067a7b90084044fe38fedd1aaf0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06461d47141b8876ae370aa0bfe6abd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508abe296f581af012db0ba97ba48341481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f2bf33f61bbecbcc5152a435052b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b8ad1046d1993bd38f9528d0dc9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab66569e3b2241aabf4c00b283b94d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd30d6a1016515f9914665c1f45ee2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbcd2d2faea0f6c3fb734d6b3882dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abc47acd7235a7831c8f33ebc7a331487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d25b2af894f8d4c0bd94fe64aacbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f6d6530fff4e38db58ee652d01d57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa3b3ef2791fa8d95c6545b21fb943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0560fd01e73f65ef93e61dd40b11dd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c49982a978dcb363780fd3ec0e6b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941463e0cb34f8ca49b200e1604281f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2ff0844f2acbb9cf9e64c59ff36a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b09a18bd75aad373cb2fdbb1002d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b060e3456680d9d6ac9686212a789aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191650ecc29c9c7e99de6f8e6830829497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2758e3c5bd82c7cd1a2acd6c5b01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632230381bfcdfd9105c993f35e4fcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4362c253f878d69116e65f9305c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77294ef0e07c9da77bc4cec048b41ca1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652810588b4566763a4155e5f8ae38a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644546bf605e5d6f7c3348f6b79126503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097c0f93a2db307fa49957d2ece498504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34871acb035430d4ceb586c10a0874f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7c5f53351a2ff8248c21408cca0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d68af1a6e339bc000383e107d5cbd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f008796b97139cb5d8fd8abd177aab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c12bbc09639d091291b4fa57ded35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8636fcf6a8e6cd657629e09775751510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79d37eabff3851844de512ba0699a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be40cac02d4229296cb3854af1708d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591cc17e85debd9a509022e40b3ae36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b6a65126bf3b0c28415857cd87dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ccfa55596b98f4240423af16338d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e3ce2205ef879501c89d16f30e41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c724aaa1f67b579718ab2b0ffd45d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c40a103b9eeddf52e3d18e00d9af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3b28c41559527fbc3e2b87cb17ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efce13ffa80bfb6adc9320dc26bf4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d32562a0fd657a9950f9ebcb63e33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ca69b980e396322e8d240569ce44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f7df344359fa54fddc3c5089df83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba3841f35f76cdd8e05c43cfaa731524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b3661af436f524359e4236b034ab5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4b55158a17d3172394a5fda9d04a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d756c7f2fa7e1a9872af0d97308faf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13cd77dcb836d5b4f7452f46db41b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914bdfab672cbce9845d52bc8e5a3d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226989a6f6977c49289f00939d8c558c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596c4abfa324c612c634ce9dba413a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b304a30b640f02f15cd7d864d6ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d964287cce887b30c3922f517ef3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e7fe32479af9b626da9507fb5126534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3689bc54ce8f106b30f3dbeeeffd799535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae0881a73b46ef1c24c56c0ec27faa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded9bb64a01b7faf0c259b88b6d263537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6283fd9c8e22f6e159fb2b1d722cf7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb354f8fd0b800c6f4cd3b5be9f53c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1356e8201e16c0758fc5c97904262ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb67ebd2dddfe54fa95dcd7ff631abf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3a88ae42bfb5c309bf710ab46bcc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed487f0e19a7381baee2b77727376e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e646b2521a928f1ced034763d106e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9da3c26ca97760f06f2f0ccb093f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acdccd0311ac3b40db563fb1057ae3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5d36fcde365a579bc4ec0886b15d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef000578461a105918d182b2a8d885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dbf1876c827560c0ceb108ed30ebb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a95bb3359d0023333d6121377c3637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197c3e64ebbb041cdeec260744a9cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4131d21b5520a5958ddb4c8fc2ab50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60323a9ed945bdf5e05860d86a4a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2795f2e25371bc3dc9867c56a72b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae43cc7987ae0c58db6b8e7331e22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0beab32f7cf76615b65cc720c2929556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e441b73489b09d1f7ff54a579fab6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeec9d24d3d7e3489b9c76a714c12a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e59a16f5c051d09d5d24525cce79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e22e0757e42f1be47a2436f406523560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfad220e026a6300dd31621bff2e74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee72b41b11b86670316f28b5dbbf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb09436b76424b9185a3232180a2966563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf4c985be4ec0e59efa747be8325df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf62fa39e3d6f366d16f21686b50837565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e575c7bb7dcb531200576c068e6d325566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe527254d5db92ba0158b02a2f168567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a9b70a9a9d449c43865c41090b0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287cb3813af1d8053ddacbe6344345c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2868ff828003acf790dbbefce879217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb0f7d8c4d558043dfd665f1ec4cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be0169e90b8800db80a4d282222f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2cdd15137ce7b3f3cbaabe57f3e84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d7d14671ec83847da18fa31a8f165574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f205010be3b0a50810e25a77a828575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a04400e80110dbdf3494f34c73d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0490773ab55c01fdfb600a7027988d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac9f3f8c4549d2cc444352abb0535d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf791adeadf13cfebd9247fa764ae6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c05ea5c0425ac5fbcac8c435039ca7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc6585d38551d7ebdab244cd042d3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad575fd8bf47b5ae88525c74460e158582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd978a08544dc61f12d9de2a02ca464583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8246e5eefd89f86d05b29c07f69fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a29cc37ea4bdafce8d39f496f8d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28f8b4f8b2e85dab79f015b4086e74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f12de63988069e64d3a82b55b0965587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10300865bb560bbc4668937cbb3389588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ec8dc1e62133a508ff188e92d738589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606f19f04bea71c2f6b96878a0ed17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672620603f7e246ec99ede75e1fc9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8472c30d7bba56b1712d7dd88b3a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90be75e678f09c402fccf6bd5d26d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49976966cc55f3a30cb804eeab9b0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331983476afa9a22faae542bf9369a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1954573f6a9e089e74e241309b629b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054887359f20116e16a492441d149c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220e27e87287eb2e959ed715fcb6c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8889952872d46304d709b513cb8fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a92d34c4e2ac2298481387d39c50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502923e13db614aa1619dd228dbd80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f298f1ceacf72a12c7a1f990c0cc973602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72572c740953e4def25ab0f8d03daf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d2f13ef9c92f0392493e768dff5d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a000d622c188422ea4020048f9393605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ce9e9f2bed53f7b999085f680684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a07e5afed4fb81838b45489c3aff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dc5e2cca6381f093e9fa60b2fe738608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc09a5d2864385dabfbc0761f99c56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f4189bfb749071b03d854b0622a0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d64b1be66dc343272d4563c9ff7cb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e428c367f57d3c5a394b8705d6d63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f50e040654595dacad68c86a672ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a03f3300d0a167d2a3705ae9fb52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c94e64039f8c52e0a6c5d9398b0f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed57cb41f7c1cab6471111ee5bf615616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c55aaeaaafc4bb6073492286e0032617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5feff84ff5717e034335b375a20e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf1794c0c858a22d3d92ebec61cc33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f8243e24b3890723af53f006b199620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af67dfe9465afd86ddb415132aa94c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66fa3f6577ae5ce170f3b0901888dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429d23a9cd8bcced7cb30e00ab65ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695b97a584e40c06f87199c8ca3cef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59adde4beac45fce2160341cd18499625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d6d58871874ee87aa1d03167882f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aafb6c93823fb7146001cb92061d8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec0202dac950952f0c780723015a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2570e0ecdfdeb473fa8f0d01909eaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341ca0658ec20add8caa40681a387df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78601660fcf939f4b6ce50950530b472631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb52c24a7c0653bedde00857b4150da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f837654f7bd55f0a9f13ac94ad40f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c774bdfeb9f05bb2ac370733c5b91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83725ad259cfc8feaf4813bb12e2787a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b992dbdd4fa100cdf4ce9fb6534c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada54b0da77bf280deb36b25f0f5ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76cdba7c181d5314c407387bd25649638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237ee1484dad4314e7e10d9aed9b690639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26571bc19ee5f41c62f743ae868f9ffc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d42e3d1e6e62d132e7baae395adf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a01c5042f770591556bbdffa0cfbee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517d3c58c0452bd5b51c8d1d2d27b63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f2404af3d2eaa19036ba02bd0020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e5ba714f954c8a2e2ff21ed4dece645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62646f5feb0013d57367207a5685ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30bd2703c91b87ecc723d057f11e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4886c6d91d49539d8b4bc95e5e411d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073762c4888326e40c947d9d4396b7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55445806b30631fe96b5f92da76651b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f283eb2b895ef9833dadd326b4db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d706a8d0346aa02e6f765e048e7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bdebe69ae9b0357aeed1baa64914c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5633bfceba8b000f254dda0a0058654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1609e24f96e70e5a3b18ba4e0b712b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3ece3be5b29585bfea0bcbe1c9c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac872385f098e9ecf6e8197ce0f7cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce54e2dee3f375bed8b508279e21fa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e1e1bbcfa8749238a58bf3c7a7ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f4384f0cd0974e28c907e1945d32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cefa3f1518c56073401d9aa79eaba6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf7ab16f63193a337f2de85267c06f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067a71bd9ef7e7ae4d6257b68d894ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d528480daeebbdb25996a3544d2cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091fda1b03444c55ac916ba7224e7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4553e03d3cf62c4cf2b31f6a56ea55b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468adb7452f75ccf83009e153dca13b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc482e250b085d63cf4484212bb2dff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671903b92fca2e90e3094d4a76c7d64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca283678cccc481f8869387d579c0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bade0a41af3225a9082184507cb4b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0371860edb97294c163746df22553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145920734aa3d0cb9aca1cd6405fb01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ad261cb502b57819fcbea234bb107674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5742a879ed40cb625ef43914ac6d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9103e75e583f05a0ddc1a3d24f2a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd8b4f4e0d7d32b796c69b94317aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b4be98ed364bc5b940df38422a2f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe46ffe8a6d4bfa234383e7ac81a579679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4fdd7aa494add23037b5e3f60f6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56783fd8e4525b66e5af3efb09903f3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5318f2ecf5f409364e57b788332d7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f43bfe7acfdf623c692bcb448fa99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57919f9ff55c85e98c0a3cec333b97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d54ea8c88ca9594a701fafe5c4f1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5dd8d0d5e8aaf07344296b8c7c6ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449cdb2b8bea3d7a4eca002409dc5fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9a909591d92ee420e0d3c77ca024688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17cc5e6107bf58dc54eb72acac2bd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb89f181bb76a031f30862dfc9aee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca1fdc03ee7030d2574fa21309d806691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536d9ad4a6f7d18207ea31ec55b89b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d0e69e2d69fdff589f3fe001c6f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8406843c930c35733ec9ae610c6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a7d847abc2a1fa0904d7f57355e32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3986e4010417975c1024421b5fa3d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518391f8c2e2f5eae3b253c16440849697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716702ab9f1d382747e4b3a6ed54b21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7e9641ac1a2e063330d1156c708b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d30887d5ae7de5c5609b8ec9fa56c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0869ac8321d211be359e477a9b0a19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ec03dea9086e80c44cca21790426702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff792e0d52747e8b04c49128929c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0121d11a49ffaf416702bba7679e03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f1e5357719f9ab46fd45e312d1912705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec080eab7f310a765c896a724d68d8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624490ba133b6419d55898a0ea30331707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c52dd42626e5d038ad8bc9806c45b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36c3aee58f377b13ca5fb84fdab59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70057bca1988dbde741302e7e2153330710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f9ea7334032e349b0d2c1007a1d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f641062315a2231aa5b1cc07389c7ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d12a92be82d7d48f73adeaea55e70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac74eb45ced32ddeedd8edb7168ede2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96706ecc6a15e1f6b3d6cd44d191c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bed06d8942063529a19e734753119716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f2fbb7629673ed2554bfbd4bda72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe804a1e6e43a51e84de91b35efbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d5737ec9c7c0ab85f7cec65685d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efffff0c81513751068c5b98925ae9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f00c05cbfbbda443a60f73ed6dd12f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f78306fc4b5a666cb4365528d793722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58334d5a5536c5ba805c7dc9bd473fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d6d97a737ffda062361436e96864724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093203ff600a9334ca8e6c4e3a4f167725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ff24f8334f2832c97ff29e53fe60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c028249f793e85c5bef51104fdefe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a62f07483e10c1b41b47a6a85e8a83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348b6bbf0d083f8046f3b8e016c3796729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc485c2d5120814a957e46f2a9dd03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ff4b776c5a1b6a39dad4d09966fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413ddf586f45ad13ab05af874a80d26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaefc14579e9b4db370295046a5683733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19aa5ac0882ef06d7b22a260582849734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ecfacf70cad19816c3728a31bf5d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492b38d8a8281d7a44340d3c1e9cee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44d8cea2066442e432d81181e1642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa08d149369c459f1bc0ec5221e324738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda6cd79320d9e60ed563cb26bb8c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc58a3dbe3730c417042c67e15b6df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775891631847bab0bada9ae5819447ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd50fff810c06cd09f336c2c738f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0bdcc62b22875b9b0f1a02859fd7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae771123fba18ce1dd8e104b870b6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6efc7d90bad960490c92d950c52cec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ffeaaf71e8ab27f7f203b2bdb4be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe2efe91874e2b8a95b317aedf073747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467e28a10f101de82cd3788f42cb9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a6c3dcbe9e7bb2cedeb79983f125e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da590516c00f97ca915baf3d18dfb58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60616353262aaea939a2b5aeadc5f11e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e45529564a4807859cdd4d37e73eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecba6c2685652fe949dbbd02ba5f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22ae98729db8840bcbd4140d753ffe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e23c639e25ba9530c8aa993a445f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec24d1996b705122ecde49dd5a0107756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eebfef44800ce7c9e643122a25df67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84204c308d9b504e9169fe0515321e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bb4069d81aef7d8543a82b3134b8d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>