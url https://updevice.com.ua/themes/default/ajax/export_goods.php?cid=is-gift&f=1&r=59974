--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356b7f9d408ef2d32a665ffbd77ff21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e79be1f50285d8faa50b05f2ed03ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22283d42a30325de5a95949f6a892c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb67d6e0a59ea828664ae98fce3f19a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2119318a8649276e4c2f92b61dfe6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948bb8db1bfe45b2236992d40dcd82e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec172a188460768f1a79f0e191c2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dd6a88a199c44f9b2b47fa6dee3e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb00848207bf86874ffe66fc2d1599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f6c2dd8ab37fc974ff19358a201910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b889328a2c3dcc969e627ab42c29011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b206e58d98d1a1396edd87a0b32512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c65923429ed9a5207464fc7b2b2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6532ba896a5ce0d474ade36d62051f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53032d1affd05cd947376006acc0388c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2b4c5125b202dbd6237d24d02d77116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59939a83eabdf22cb8fd474d664e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc91d5495ff30962f5b14a37bdcb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b180813a6b2d8b560663712f860f1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4511f978fce86702e95453834a237520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7e6c79f16fbcd12f3a668e930cd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd911788ec804d43fc1aa6740f21e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0656a87f114c4c0693639038811bd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca485a4ea65e7af36f3c661e9ee717c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c723bb7147b2cdcd7155da98ac9e4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded3f678d63e9d0671b6f8a4c16c88a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f303a4eccbcd162e60e08f72bfa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a52899943ef03e52302b3a2a2a063128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2802d32cb96a4817446e7e6106d002629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73854f003fb57cc415d1abfc1e2bbe7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baf3294490bd48d649ee38dc314dfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ee95206f70154089a7a7478a65cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c87916a680469d7baa11a94fe565b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18192c057d0a1ce0a8dcc17358fc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29257dfa3a3a78cc2ef8333638ce7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae6a58047eb8e901a4f31cc34016536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c5c728365afc43b11e22948bbd37e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b0991f82c694fa2df9c67d877faaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f8861a5a4e86d54f0c929cb260a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d8be584a5897ec186539de163d88340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3dfe8909d28c04f138d6b8402fc9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d69a470f4d07dcacebf527c32cff342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cf9e816c786a026824a6c7e9fd9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3838e3bc96f6c83e45535e7bd8c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031494335a8d75571cf51037500aec8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167203a7340045b103d9790007ce26146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af926027c92b8d8cf42147aa642aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d4bca7f00e48512e738872c7f152148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2389a8de645fbf897ed94066d2cc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0c0767b4498e8ab6a2c5c9100f57850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3857965a71842a32c196bfae16d47e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa836654106d626f6429f6371b5749652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7d81527473fd576bfe5af35a06f0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c0e6af80ebe8fc8c9f84ac93aa1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4fa5bf2530559e6bc414d91bdfe855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6328485a2cfad4e2e8122c9869b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394f58610c32cb9634fe2e7c61a68557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7069526a42881fc49eb315a6d7f75a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c86ad84ab02f211dec6dd18c4fcfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a946f2e14d15e8e2fb6061c30cacdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a221aa2e73e84bb4405235fa24b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72f5292e4f009100bcea0383320f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa46b2183c9d3b32f27db1467d48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47db7076e74c7732fa40ffd98ce00c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f25637157ab89b2289ec57da6f2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df28666aea2821991ecf9099d7c83a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f02f028f23e47bde10bd81a1a13c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec14fa37050f682db7f7b3b4c0df3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586f77aa3a5d28318330a41dfa39cb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbac6ba5fc72da3900175e1288b6c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321435bf94bf9c515d2bfde48d796d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122971eeb9ef79882872c6d1ee65c2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d996c531c1fa1f3589d82cd4352b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d236015f0c945ba901418a6ca91cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82c4cc647c11edcee507b7afff48575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be534a27f45b1d8a8b4ed8164bebb3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6b2bcf4062cc2ac3d7b6ea587dd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f9b9568695755d83ac7c078ca73ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3e1f0338cfb330e725228007092179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ecf97e292fd39849ab9011f7c84780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918cfea28888a8ae9d98462c9e3c72381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ae17f35f6dc013227ee1ec448940482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60018cd8ec3e9a4bdbbc3798efcf3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b606c87fec4ec7c73fe32d7392a6f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8cb4b0b328f420f900891e1cc165885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb7247d09409ad5bfe60002d8589fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dac52e7873b275b9a404d328293a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e3f1a2f9dfc0c8d52aa527d2d16f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743258442798761f316edf3f19b191389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b980e03ed8667909c54f331c13ebbc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbcb8a01af89f9ab03ef545f65794891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfde784fa592a6c45bd05c5bc366be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795ef3057d6dd8e4e04cf6d82cc8e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c9321a40b9a6412f2eef5bc3c5ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d4c764edc3a515c5315a48486fe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b713fc2f8ae9ba76e991b35112c7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ac901c16e71e23bdd1dac1a72de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a7c29dcc8552c982cf04b14a43c4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f354087898031aa63970cafe36f4f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee7f00828187a3798572d7724324c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1bcfdf6d6d24f97d7c73d4fc49392101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201621abadce565e717a353e6819716d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75223998d2ff4b314d1d043d3f13d6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e506ccbc75b0af588f13a06cdacd8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4403c63de9ed8080465bd61e14cb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039ff7d9ffcedaba65ba4131e844177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf408fcb5326fab2e4a238d98ac09a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3037dce2285f744babb8350664e42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b99254ff61604eb7c842fd32dd15f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f326378850bb838ed110247f00839110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0fc3074e3e44e3ccc38ba363e2bac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88207b147a232389de10a836643dfe0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b3bd12d937e491b8591ed4da2c470113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862baeaf7e6e48ddf4f565a18ff38f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bacc1fcb99eb3e90610eca34d8fcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4e14d76a2370ed5e0757758e63c24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac7d3ce70684831c4278b4af0408ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075a54a64a651e6de33e59f7aa8551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed4391c7bb31c6f2c7addc41c8443119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa763178c3f070791960151881b27f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38877e182ca397d0cb483d7a4ca177e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae5b4fee91bf79a9852fe32eae002122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce18ad67b4b26f078938aa81ad6765123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89ffaad5e647e758534e9e2311725e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d2145f0fe0c374fbf6e0240474eaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245cf6a0c50924039377d05b963e46b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07135ace4efb85b0f7eb9de354a56f17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d68aaaf1307a8a5e885e913270b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bff60cc13540e8d9057f92cc4ff91a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ff450fa3a84e370153b9967e6991130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d57cd07e8c8ba6c661044ed7b7788131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71f88979760911efeb7b7bc90655f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d4c6f70a0ad71e632b4ef6101691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06abe3ae7ad0004c22ce463495ef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15cf7b9658b3c273991771cbae572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe43aa3e2b2240459f0032cb55436e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705484c6635fce438e28a95c72c42cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518178bb3aef43703af6eb42b8bdabf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a412bc8872b338c84eb494475a46b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c4156c109000dd926aba802760d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08ec831313e8b4f3bda5424f35975141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e77e612d13dbfa6aab4ad2e2ab6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8d6f67fd99172ce145b84749f7d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdfea2ecfbe76d9d99507693e54e00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9d9b9af60a4c84f8f1c5f0da13d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e801d61397ec1b8e16aa0e96be4785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80b05aa028e256da634a3d2251a179147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961496ed48b90b3dffe3b3b8b5c12b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563d06f3fdf1ba427383aa11ebb8db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4e0887c4ff916667120cfebe325e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402af3139d6de02bbd3a04aef55e7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab1d577abf75952a76e7b5ee705338152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3587985bb73a123f6f246fd12986387153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d6b340e5d7cdefe6cddf8aa0ddf7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632470c9133235a385e99386eda5de3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c8247c4f98419cbdcd503e1163bdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828b455e5c3c477b0be94387a2b2fc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d59d68bc3eb4d12102047299eb5e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcb63174695e39ef36210afb85a62c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed687d648fdcbb46dd4efc3adce96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c240655472c20970d26ccf325bc2d01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b9990de12cddc75c51b4f862a54ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229d57e09db32ecdef31c11844eb1e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df9288a575074da3a5a05169513f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5e85000fb1e3d266709f3ef15bce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11615ea9a46620faf907365acc219751166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8145879eb6f0ad507f4173b6c8f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bbeed885850a619a055187326e1aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc74dce47f5859b263dc83a5764c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516f49eedd390c86007d1d9132e669c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ceff8bbde2b20904ae7f14f4957c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669071fad12d689916acdcca71135041172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9345879bb9c886331fe1e797e6732173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c9256fa896c1587369a10ed0f45e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043abc531a589e00e5d1eb29ef3487f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeb1f1dcf307e4fd0d999f28a14f38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eecbe6e84a35165d0f02917fb1936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfefd057df24dbdf537a40ac1bcaaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f016cc1707e5cbae1db5ab653d715179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9efe961652ae2d0e6fd3370bee99a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd081cc06e11f0fc89474a4617a5963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97514ba11318cc9c4a67f4b7b7d560182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeafd73e78b24891a568bd356f6f603183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ae17d9cba1a41c06ca120b3600baa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be163314d446f6f04cf4b3b17cc528f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8d0164bd2584fc7aa56ebf7e9bca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e76944c631e3a6cde5524f45d6cae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbad68f5e01b2a1584951e951da8ac7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82454f74868fae4d02ac9151f2348189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57cc9725b3a3b01247238bc86267fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26f59e56ed67d6aa6b2357ab7ec39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797729c9bd9eeb25ca6fcc77703974192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb1865b2332d5377db72341aa1df65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0a97c7ffc98a965f961dab8b6556194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe48a653846fd7b48ee9397159f93e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cb57cf5a710fd84f5c86415cd64f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2a5cfdd3c44e16c54676a26e1b85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafa63c8b45f2793b2aa5d4767f3de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327f7ad03d1f0c74af8fe2b5e9aa395199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406708d3f2ad77800e556b968470f3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2877da1adf2c516ea3b0d86cbce1a88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a1a9eb6b8e2350230df7e4e64c82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051d7d5775b5b7cdfa530945d2e3c8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c835eacb5b885bcb356250678887b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4355facba64ffe2a2ca14370eccc20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532dee6ab18296f21351f24dcabf2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea59c875a249bc1f30dfb11a81c292207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fba31921857cc80954a909dac8c46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30114b772952cdbed8aaff2051e38d09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dad8ec55d0b646d2aa8dd12327124210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179f82c8f27e85ed90ac75a49958cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149385194c95544295dcd3e2f873dd35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc82d7c749c035775326637dbb2412213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42131da6ff12bfa2b2a4495ce16d463214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf453b75d6c89ad902a69e79fe108d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e34269d96b717714ecf065d78f171e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db69488539041d65fbe0d3f0300a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80479c81ecaa7848b47a9933128c180218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be762c746c34883354065d1577e15b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8e230fd0b7be00401213d8fa53a94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8649e873788c72dbea4c6d8feafa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c85e274bf6a18fcce8925c8542d55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2b12045f46eb633c5c3abe9dba32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e4e47510cb399a9dc1c3a6c46bf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1ef5806c272685b1132d9012b49ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76528f8b52cb4425e834d0f3a9d435df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966cf19f3d7f921e94f4bf047109b64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a93d6e484031fe8cb45a7944f07f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a009b4cab3ddad0ae155ea8596f33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069c417cfb6d67c6aa3993a0081e3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c47e9dc8c6c41da8f5df64b02813e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c6e06b643db630cd74c7e0190c015232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b7ef7a326c2d51ead3f318998709233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5553d4bf7d71fce4015953c9342b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f0fe039ca1e4e5b3c8fc6f84bcbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8f8dfd316a767b5755168032c0899236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e72746774a7a9044f5fac5fd449f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a50773dc30380038c07cead84ac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583773d374971e5a675f4ca5b6067714239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175144dbf96aed231804596822ea8748240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806817c7754ad341d12ce04a0458b942241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc253a00d8b9bd8f0f09c00d42ea0b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7920e598ed5ecf97da39781536da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e067581ab17939953a565839a5ff2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67415f3aafcb3e4b5a53c05a622c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204ec320ada1bf3d539bcabc2e5f547246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3406be9e26c2f782c02b1f3e9839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a998443a218663377e0abf6aefab8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e02c3008c92af0a3277f57d08c7e93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e69a90c8c819762be6ad8f8f80af1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d75d548b6a7b18ef1a80e60e33ada251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b174a41f02b4e15793ea722781de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7478f086a3137656c10354b40ca4a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297568db7e9316683462e2de0d8a8994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f410eee51b123ee656c68f6c6732a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a764393a58101b00b6cf430277705256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e84c2cd2e667b44d0b8a36e1a8f83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a4745b1a9ebcbb288c9a734c1046258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0654ba2e849d57cf44d530cf9d0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9fa9e88ad995ddca2ccbd9db64043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da363729d2dc99b1d1537f0038425f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f013647ccb0320f2173394f3a4ddbc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3c879f802aa04b0a057ae6bd6a9e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b8d27931b32f673b2a4307f59f0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4669dc979840330d67279444a8e42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66203a5d89ceee70a8161d9abd3593a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77b30eb7a19801b0ea6b572128226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e1bb491bc4ab30a0f35d024c8a71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3eda1ef4f7074cf35f1b0905d1f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328634a895da4c3aaf8f5eb44188788270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4422c122f18fd74d97984025e35c6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a6ab2264c234d572bacc14cf4cbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135206f3b8d9e4ab7677489b1c327a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42363c4c1e606ff629a28e53f6cc19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751c416bbcb86f6f16bd86c74fb4156275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520979647e0282b7d20ea0e66a4fb285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc0235afa6ce22e6742814ba4b8b2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96a80cd5becd66c69d0bcb83e0719278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975206fc12274264a003a33e6bf4e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a262241116ac2ce95939d990916e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ee635d10e5e19b98a2309ed3768c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c47486732d64db84cdfdf93c83e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e8cc98e86010fcf334d6f2b0f3fdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77300a3a5eb6f0f9f9646622eb3805a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3736f110c527166b636bc5af4c023de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d16faeb5cc656daad3198298d9841286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad920ad3325daf3544bb87878017f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ad82a636b170282a58d8830b9052288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947e33a15be0dab4b16abb5a840d8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17035dda8fc272e5152d0d486799f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d37f229f5fe8a24cae140efb00df7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f1bd2f7760f8c5aa89f3545ad826c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a83abd6a87d4fa27e25bb1116b140293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98991494c20cd12b7331490dde30b686294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0cd958a30f2ed6aaf7c9ae734bed9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea825e79eb32349d86073bf1dad03cc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5835577dadb88146e2051ecfefcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684446c87ca128c1692ed46c1d17aec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3ae6f0304c8cb356d5965253830a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c106c303be3e426b8cbf5271221a212300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b11d93d2be61aa59a02c0f27b91bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f459db5f92df44adbf76f62131bd92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae99b580e0b8513b59430d3380392303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b75725be33257c9a3381ff6453362304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6755ee7ca168633c12e250b62945b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f679b01881d865664f55220000695306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f35b05e476aabec0fc0b756fe246307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb552c726f0348f37ab18b8c3d044cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e38d4399ba7ece616b5a429f357c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e8f6784501a881ef931a06fe4bc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc63ecccab261a63645bcafb8a39a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b486cdc8e7c792be06b96f4db0f94a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a181bf5cd7d85ae8ef583546deaf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8c08e521dea474a7785161e363d6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b38b194a0b68433d6926b8960a6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77a43b75ce8dce7a7bfae2d66fa8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9b798c030a07e7aa7f460d0ccd2ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccffad4011c92e556a19acbe25ff35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d33b63c154d7a46196208e0f6470319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfa86be315ef2b0349caad2022d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38eaa9f300901851243f2bb0362c58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231207048082dee05a0c9cb05046d654322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e7cf83d882e05fe1a84c8bed8b30a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff4b2fa5d07b254a23582ac5fa1d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801af0b252f72b373866f89c56cc90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47865d607191d5a996ba2ed79a69e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4d553f25dadda394f63d9eda02ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341bfc6829f3e8cf9a31c66c50d7430328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3841ce4495dae18c841d91e9b782329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0d36a1f3b74a7d6dea055a7c956ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163a4cd11b09e072ed8ad7589e63ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1dbe51b0137638b398188f145658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931f36584774e5e898af0eb832d491d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004546cd096931a8d8406b23c640d8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eaa00a5e793db0df9ac501a13bb6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb33465e788ac2486d90a1804105ded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af218cd97f6eb1963bb03367ac24943337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01c382b8116de67ec21d5eae701ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687877e8e2e1d6ad43cad461e87f5f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4caaeb6d4279dae61f74f03d5955340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bae4028ac165e5e188d2c998b9245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c98fdda8a458dd3fdf40a90bd77b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e8eeae9706c82a631c4552f4a014343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb8ea25f820d24985b874cb0dccd58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e85995d3ed86e6149703c5065e5ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bcc920674f71ce84c129d65035abb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec23d1fcff29cb3983a6b9ddbb369347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698108c205de7b426fa79f6590e0afd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee19df7be47da5f0cf9a1f626c8277349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf959f3dc5c8837fa451e747745437d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31df9eda608085b0704d76dc5dbd78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb5c0c646d1e2a8a3639e5e9ee531d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905ae8646f8cbf794a7df3f92cc3232353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884752d236350a636682f7209324ddad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0c89a699375e8a0f8d2877798fdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3116d61ff6d33d9c01306b3ea76e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e426f4ed8114ce103b362e11dde15f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83721a583046e8bd5a8afbb90d89723c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb86aa10cae358c91cf36e9784be9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face26c0663f6fb991ca11bf0e124cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0b2695b6b4ddddce36da7e1cf6896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326026496ff1780826b2d4bbaf92794362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33bb4d5aebea35947b366f6017801363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b8179c7966dc14b59e7c4936353c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301f06a4b788a2e3ef243437dca8ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf48a03d50227ffaaded848f375eeb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba207e1d46541acd43e37afb52d8491367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d28afc036d0dd96e1eb038bbc4ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd69e0fb2533d3f51d0b6e430188b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a396e3ea350df9d00c2b0b9885ee92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2c72ec7316460be4bbf1307961cd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a8492ee774ff8ee64defd285bf6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc066143681b60404d803ed7cb57e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7bf2885bcfc9de0d8b4d9b0961d4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fc8ba3da2a90294d10e0fcd6a9acb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93aacfa3a7e5f5b5a8fee391d1369376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004c3db638e87ba6d20bfe57b53406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef271e89dd63ddb4505520c1ae6d73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e0680adfb1cb6b5b21c01022b045379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f13f5e7a179f9f915d6723f5c60a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2e366ff7e2a23eaa6cdceca46b1d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327c8884094b729d5dba52eab1a89fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee0a0d617fcc878bd4786c3dd0205d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a998d549af839a150d42b24b07c5351384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485b6b732759ea818120e42ad6e88f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83e4d8406985491b17442d79c9910e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd5d245c02bd1a6504e71656ae3b7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b7eb73cb024fcd3be612bc6aa3a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185751ef1b410512e552cd0c3aa5d7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfa45b34f4b9dfde71c89cf9ab21d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58031ed64aa6b416591713f3ba89c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade648135b74fac822f6ba70c186475392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8dd99d7eb80eb4f84df4e33875644393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a401faa94492a3c5957c8c68b2ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f760b0dcc14c58ae09f914a3b9af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0327fe17005b3adddca0a4320762be4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff6f284dc7f772282ec4b6b4a14128397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc56dffb24f3f0f8bba87af0f6f9ffc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a8b67468ce54444ed4b424e323fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de1e568b769fb2a164389c277a40f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c3a8ab5a7a5a4409451f541eb86e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e0f815b4a0286cee222c1f9e8cc3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb07d71daf02415560e42ef604b68b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae2ffcdbe2e94b0d389f321cb0390404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e03738989620e50daac57cb5d095405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56f3de91ec7a1a483510a3a57ed9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc4084339d041d8bcbe0e473fb3ce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c8a1441d4830bcd6ada3b1751972b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7f1e6c87c80945c599772f347da8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c497f1276905344b42211f39ad478410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85eb4b7df99e3d58591c15eb758ee8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b25f21aaa1e5b19f58fc260d195d0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d0c91e017316b9b3f58fd16532f70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626d707a50c93edabcd9884c132368414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71017f606851407f52087ae9ccd6892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e581a18c42a1dc39c85345c9c09c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce4284ab5e6a92945663be3260aa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aadc2cc14c9a5e84dacce0c9173e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04bf0723e1afd5fe4e06ee1e5199c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313660567b10bc42f839012b5c3a8248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b63abb299adc08933d02839be85c81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ebcc8e484af92ea993eb166549ab7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aca1916a270acd7bc456422dc1ce5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcfc1e86c366842a7b302bdd0de1a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375fc28d7cead5c885ace59756fa1b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ad1990368b0f7abb314c0bfff1e55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae74366437c8a2a863c8b40b9f9df0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb628c008847fd9b203df503454aa01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4650fbf235ec4519d096154da32bc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b6abceeb9b6d95792eb714511071430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689e9fb5ea82fba74cd93be1f0f528f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcaaf27820310423fc0322bc56aeb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0d03c7f7d36d07a1c8627ba38db6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65d512557d1facd922c0f02b4e7dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec25524c600b66ffcf08551e6f11756435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8da1b5104b484a9916f27c4ac3089436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216150ae740850c6a8d1579c0f02016437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd2f46ca06f02fc3c4012048fe3bba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7b850c77ea5d04502cb5afe6fb316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f93e0f98d33b5aa581fd96c9b7c8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5da63883afae9a74acbbce254646c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5de6767952607bdfd0e832f5702c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ed99dd2b8bb1de9856e37b1952f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4066617d41fa674e42cad3420fe76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426940e73dccc30732c0c7e4e3e1d0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e295627ceebf74e0907688f428dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251ff70a90772fcb75448dd8559894447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35cfe44afc286fcc0bbface8343329448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d43331615b6f866bc3ded08eb1667449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9eb18f3f8bdd5291c614099bc6a74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efebc049494f3b7d7a58c06041246a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eaa3ca63898ea395012c4aaa47655452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca60cd6a3a013364a1766bc3b35bbfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a88c47f4944e02c087e731be8e8ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b8af94f9cafbc5dea20a684ee5dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e2f4de984b8611db88240ddab6653456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75531415537678bdc3d34053628ed47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed25f0162ca07dc5e11f8b5a8844dd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465807958f639153461d489c24c79f38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a81119ace1669bba309b60e83371e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cfd2247651e00b4be9a17583f4cce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9255a31610635db07b4d3fafb2960462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf3d8b606f16bef2032e569314132463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797cd587fe7b2d51cfe53686867accc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3743c19ab0d4be6604caf65a6e81a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78885544ddcfdf2e8c0d3c348cad439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d54de997fa84c7c84810c6c75ce7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ede6b80c8b9f7bdd59a9ad51eee2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1aa0d3a52a0355179c69090319bea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a75374c2ff00a43414616b2d1fa43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bd94fc3591a141c8bc3c14203c5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429169ff0e97caaad82341ca97f65056472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882dd5e005f1f37028d68fe9bedc485473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e766c0977527df7114a3b61725b78a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8f68ca974705c9d8125ac787899b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc47a1eccbe75ca1ee2f24bed8b31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f10c57d72ad4ce0e7e26bedc176011477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31df20ba698aa1849ceb5a4947c0db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f659b78c91177c2aa793cf9bdb75af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec2fbd1acfd54ffb1756b3d51a64b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278acc0966e2de4e2aa4ab45700ec9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a908fca20b4b2e43380641552b922d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d39a0894f9aee8d2c3866107b0c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7d0ca78e9f27cac63566134a1993484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb3a5eb11d915db1df9f6cca388c5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526ae169121270bbdf387fd9b59503486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446af5c199371521bd115a5edd29528487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704fac3501177ebed45efb41d80f5b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ba630d37f112110c1bad1c765fee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67fdce7dfe6eeb6e31f6486330fe0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee6860061f10a1d96c37f8bb17530e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabdbfce07d468d0f790b6d11729438492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68d178a9660fae6579fca9c632c400493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae2a1a57d9ea0b97108421671168a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac84ce187c4cd9bdc9f6310a16eab5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52682eae757f924af81027e49895d7a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b77c3352c6803b16ce06537613201497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be63fdbf31296867bf19f5f86864a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd38c6deaa579eb8b97bb40fd95d4ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6238a05b1d7ca4b653254a73664c521500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612413ca53edf84779bb9545423fe67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd79194ee7d44b1a943301c8c7cf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28fe14bc11010428c4fdef060ccb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c13af52dea7587e43fd994b547fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7f51b1d1aa23e0a08702c6d6077c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa84933c0c17a356c5cdde706adfe72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f657d0a3375386924f823c514574f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c5dc7a355fa3fff3d8df228981f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca8b16b47cde4b4736b87c677bc96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a20646e1d4514e6b7e3e18e99146510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a0959613df339109539f76774e0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695ef7cd3a7eaf01c99512a2dea9e0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d00530b0afb91d0d63c7931072e9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2e52c07db957f21bf5589499a51d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7be035c0bb9606f649e3e6dcb381b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecacac30d89a0c8a7164a15c46aa51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684906081d382734aa9b33bc5b1eca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7102c7313db1cd8edb8ecf7b4bbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1552c823992037eda2cab5389fae27d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254926fa480d3723d28fb3e8675b383520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68816ddcfa45609b1fd631443a1f8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06786033d21ddd4709b19ff29b0ccb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ca3a0d0f8f4d8df7d3f480e0a450523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a3dc2deba96d61c8ce72fa9fc4cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1153c1063abe36bdc394a37085150525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f5544a5d10242a57c39390e72bc0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa22c7619165530bf9e5d02494cf16a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd0d241a64f9494caf32fd707ac857528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d054d3e646e5c4b79a78c37fa6384529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4838c20bbbfcf505206565072d5c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580a3c9503f4b077d33d23b3960476531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1a1661374c37238982fdc04ae61a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db355948e1674c0151870db6ee768a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a6eb43fff3fff40cd6bf7092bc44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7900362cce95fe50d6bd2ec5111555535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5899c184c4f44b44c34ace00cd6073536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f177d54d9e4fe708da27ac678f303537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763b7bbf17c43ef30d77161573aa089538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18bf4e85ac69bf4c75d81c4dcfb215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77a8f0f09449fe65e7c8720c2536e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50da1c17652b26c83c56b2223decce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb6ff35166f41c890a89623c26dad2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7c9f26c314bc0eb99fcd627261c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c8a095a402160e8045c7a08627d66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1cb2ee0879aa128f861c71056441b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06e3efe9488f35242f16e53b8029a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e2ad140cc0664d22a1af3ae9843e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d401aa9610d1c475f6f98d124e90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8adee60c772a4f4d91c8b11092c6cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0586edaa9845eadaa9492635bb162550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7d40c3e15b332a1123b3f2ed49c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce6382794ed519ea495d07e67870a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011144b41567ca18df699e49c992f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829949cc55b87a209168ef9406794b3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f43253ea1fa47fc61890bff0ec3a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508703d42d41dcd7d7329e6be2d41ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0bef27e1d1391e22473c2012e1253557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0838862e2317fb124cf61729f58f95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a1e55c54fa4e3a578f5717329ee0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23456147b8b35e896d7afe3dcf9592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb10aca245866a6b0f6410a8bfdcb65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c2ef7f23417f14b04b115f26a8df1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e4d418f9cd85b795cf56ab366bb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c521095fbf461de04bb20c5f11a84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114d94876ec8fc21c7a3001f425d5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dd3a95b2b8a270cd154f061e2950f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d96347359d87d2e3b6e1c9b8be63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a449252deab22e0604b4d6a5a99c55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0d34c6b74bc07b88012dcd070e3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0cf9d4661a18f1b07befc7c8ddf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b935da03a6cc778867a294a018f1a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ea7a495f13c713a37bdf763741f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54731fca001e0f0c3db6bd9b623beb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220a5fb035bc7e3739bed836faeb1ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cc6ba3c40b80387852876117c36b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386690d3cc165486b8b7f8349310d5bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4118cb2637570f71cdca13271e23f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a01c0e96b12a95d42c4c0bba01357578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcadf3f613f3932bea4cddeaab48e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5488112020797f1c1dec2937ae416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0186eef1e47ba1ee1c3c0314b534b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343c12d91fa097161a0e9db8de817eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91c85baf077fc714676de508864b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cec83a155fd4fe12fa0a31917b7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847052ce832b2e130ddba2e5b8ba3a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1e4450b86090bdaef72f30f86d2c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193654ece10c8568bb7baf77f2ad17f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f361007402cd4efe9dfa399cbe929588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ec18b1031b0eb69f40c30bf75f2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654989184aa215eda5af3219e96476bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35184543f22212a9e0feec6cf4ef209591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c55af4ffe911f8d51ad10f0c6c39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a5071d907f94d1327c98c25bd07b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04f5d311ede916b6a6ddb74cf01207594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7814ddf85584685bbe21a0149f0eca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c80e5ace24152e0fd3cf610f9028a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31584a4ecf7c2fb22afe3d1bc580c12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d60babdb155274bbef75ef76ab641598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a01877e7f22b3cd5230fe7e1d7553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0390be3d430d19c7103566bdf03aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8490bd07d08fe1de4bac7ebd2cda6a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c5e7cf2c6d8673d6b9ffa1803ae4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b66db4eac79b18ce370f1f44a0b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a00fd12dbd92bbb0418412e75dfd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6a25afe1868139f1a46950bb72ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5219279e52e7e70565447c70c0a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a12462f89a41d636b44dfd7a4c6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271d5a0e13029bee4b78e2d832713f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65406543af53a4e761721b5baf01113609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e8fc71a1b2c3d1330b86c105ec1d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170db8747334b116da4a0a1591e519b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c41a1ec03df0a0af9e63173fa6a306612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca57ab362cfdd2e644d73690c87e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7df76eeceab29ea57d3c0098cd85b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956d556cefadbb4e56dc5305f740b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ef11dfdf97a000beedda043585a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28485ebd4fe6fc2998c946a6291589617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe4d97ad3d1f0989f19b62240118f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbd3da7a05fe5cad30172cfa3cbdb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9ae467c9d0b4e48c558e36988b001620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b338c7485d6de247c19499d2bc06d67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ccbe716aacdbe22971f81f9d9a3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995668ec749e5df4db9e6756fc266ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8302782dbce571a077c3ebd4d785624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb938547563ebcc98a9e2a46f5db32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd31af31d4d3f60d77d9c6852c04f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce751e9538b0750702fcd5fa661356627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d24c32db661c7b743142f8e0434f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a79d0d6fe3bc88c4d09f75e391736629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494aeeb8d5f65332fa51f2322fdc4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c70e3d7973af3025fc32672e82ead631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957fb1cf1c4cdf33f0a0da6e9884598632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c79c6bbbcece21e0e86906eb238a2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476453d900dbea073eb80419348da4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df063201e1fdbceb6ad87c0c1423f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfaa17eb99c521d107fc9455cc5ba8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc042c4245f5bd86f003596f2690403637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28477897586d12fb75827288af478c80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326b57a687ca17d364501231b6b8c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1e0a481fc6193fca1a0f0ac67f94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab9fb2fbafc4457fbf9875a1061a6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b9615c3406dbe15b623ebd745a47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7f81ba5b74fdee9ccc84bf1bc190643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77651510f78837e5f8a205f4b2eef084644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c3c61ab33c176a735e1e090cbebc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143984febda15fba3f42fcdc549350646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6b4b8711c20e182b0624d300f191647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d7b29269cecb9a69cbce980d81cf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb183d52ffe860bdbbd7210322e2d55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47f854c4cd920dbc3d7d87ec11576650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb748ef16e28bbacb59286e8bbc6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc55055a145ea5746567d543c9a0ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c726bb71f12818c6fe35f21508650e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e523ef2c73fe2e4608e98483b4da91e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a56a7466e1d28a2aebbdf35306a7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a269006d0df48f4895f279d2ed21c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8d7af62a2e9fba22b6f81eaa098ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea37484230d71ca5415dc0688b835df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51f8368fc699c16b90436ab48c04c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b662be09b7ec967a315dc44bb78b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb8f9eb0e8eedc554f4d6ff29ee1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0a7fc0d02c45959816cb6908835f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8255e6a8454036da8704fcd1dc54cb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec52df9bc472dd48f27736d251efc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c10b60871995776e852aa869852b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd475cf6758d792a3e5fd109e0d0007666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7880f511e81aed7f1338398a14891667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ae78c908d4bf931b8a0680361f6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fb53b0738ccf93961ee22e20f593669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ddb448f6feb1b331de86728d92ea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd458d7b46c2497f2c8e9dd26b852d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c9b4c42bee9ca53921f5698c6444672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bca8b548c1f7a49f31e50586c411f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf301c74f668b9c0733c305049d36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24521f700f6cdbd8f67aeea5b647730675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0c098882dc6812d2f8f5259ff0ce2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44892d6daab47c752e33982de39de1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95538ad842042389db2fb098e361a53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadfa23169a04667da4d899f899b5ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18979706caab898dd2cead7fd00084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09cf998783d8a1557386bab330dca1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0dafaadd8cac3fec6da915b3d6acf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa822302821c09fa656c3bce496a8e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a910dcfc54a8ab8c9dadf3a745250684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5eb76e28c660c07f653323b625ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed65e8cf7f842c6bce7df9c506a564686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373533d2e1b4a22b057745ad492c4150687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077ce2c2bb8558655f781776c796998688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639d4e630d650a4c9213e112f9a6d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff6bc89e6f5f24f7a34d4dd4c4527690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6580252fb306555ef79d9492c9bdd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df202f062371dea41e8bd9e875b1fc13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e04b3e24e125ccb386411aba1b572693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8d2b4a541e0e5fd0eb83dc5b1f15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16190dcec0c711920583e47c10545662695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0873a75b908dcdbb153639036d9c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2b7ddffd66fe4ec315706e8a962a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355aa273416a9dac268d07f20ff1e7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788848608b497a41f96c1f15b79ae5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981d007b654a70e19cc5d7730c2439700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384395a450997f8e494839a048c5c6ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427116eea50943546efb78c39e8d46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be541ef1daea6dcf46ab4a62b1a158c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942806dc2795cfcba47e08ed39fbf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4bb74d44487fd94dd62bc3e3dc51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430252869fbe606aa29c37923a841d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84acd195dc2eb3a2328511fed06fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f8543a1edaecae21e70ac6a611df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f72dfa4a7467e4d35c7921edc52d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c532dd4fdae6315911cd43f63cf4ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40955f05f86fdc834bb9c71006cf1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efffcdd120d366a09134d45bfbccb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764541674d82da58ffffd4693643c23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64028d8df1ff77af6b03ceea30a43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8b5341a9d6aad89a7d3c5fddd8be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca54eada75fbf484fd1f1ee13b562f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac21ccf9b659bb9b33bfe012d3923717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b418c037e20be8b2563b752bd16ca6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79225c5f69c8d1a169445ee731df9642719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357dfd9135e2516768c91b8f727f96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef36cc99cc4c0ed3ab19533e221f35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b8e2d08be43d3eb1cbee39f1c28ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c93e0902a8e52af823df9075bbc67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51080348a087c12dfb181ff551bd2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277989eba494cd2d1655d118550c299725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355bf5fbc4d391ec864c70cea390cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4c00d582768c93627a7361e92d770727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e93622d5f75261701ebe7144f36fa7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14ec3dc1f1a2a54d18f8a18645ebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb08d246ef4192c2a7cad01d58e54c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f1a59d21edb11e583533e7bc990ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9df4f4137ea48d855587bbe654d72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6560f17089b636f7370dc3c701f21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368175830925a0838324718769a3d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8c89a5ea554496f60f7154077c45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed824f26ba4c2a23f2e946cbcd1bdc8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247863caaa28e94448f526afa8d93f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377811d689df3deba35d1bd1d5258d9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90034019124e6b85a529b6eb9731e4f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff708a38745667a1fe193fb1e3dba8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476d97eb740f964e7cccee30674121741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158553be0368c0c87bb683abffad4e6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089ecc95926ad6ab52b4e8c79db0af8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5881340c9750385a7a6e0402506fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd5f755828f933701bc89f3cd5340745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a872b393dbafcb20c3205cb8760cd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e49924c74da558a9df872652582d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2359de5d300638daf418b2cab681e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b24d165a6c0a3e9abdec17372ff289749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a4afbce392d717147bf4cbde34586750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95c9dffad03f1c5de211340b108e38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63972e7d4cb05ac2bffd31fc94b8c90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea2fb7bcefa74330592a1588d46a36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098977cace3a3962b163a798781a895c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f325c551e9756bc14c721d2d8c63eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad1f3d6446571f414a8d01006cac8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfecf95fb1e6a5ef64774ea602cf0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159485a1108eb29f299c80476ebd03bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47205018ac91f422946de859fecf64759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c4592f30a7a6b2e703ebce4e9f3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4056ed79dbd1a42cab5094dd3be0dc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57f71994500bda09c0255b70db383c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d7035b3b1fa93e528d0614eeff8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f9d5d44520b455da9cf8515d80485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5232468f08cafda432e891ba5b0136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594bb12a7ab57dd736bab1e65aff1c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830d2a19d7bf06924aaeff4281a1aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5efd5052b07783c9735a3974260689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45efcb5e1f87f163d9044b0ee211410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4191dffa8bc4556ae26c1b4e017a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3ca914ca59d1af397357d88108ed312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeb1779209da01de9101f4a2c85fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163d9e32715b2c11e00d78cdefda5a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d2b7945908473d6fc67450e0bda815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16a069e8f2ae02800b774a4e4dd6c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a1e0794892c0078da3b9c99a6a7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e84f1e672184e79471b9907927db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb079fcff07ccefb12cce4b62cd593419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090bcbcbb7ded8e9d5a4c0a39eb75d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d94b2036f18c4cf5b1c52c2c2f3b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecd803beae3f4056798916ed057ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd352df8f6b11f96d391efb25e53c83223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fdf97b77824e8a5087af2ef18cccb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c197bb499cf6a9dee7141b250a5fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745a9e4816692163dbac7d3acdb72ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821560c918c6c3d520a79c51898b276527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1bf1d6ea4318e09b811cf889e640528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303305a2b1aa73fbebdebd494aaf98e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99390cbab4130554b0c4905438315530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ad4a389066c1dea60be1022622f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27526bf70ac70f6981052eed3e06d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52fb4cdf83bc85f0745834a6ef9bff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b447f6a85764480f40688f334f884b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f59b1879b00366cc88776b1e624daf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edbe819fd8954921eb068e85e77e6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5460841e9bd62c5e54e8b89fd086b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a3cd264b829446b90c3f6d22b73338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cab4241d34aaf0ceedd3a2698c31d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498aed2179e7583c0c94eb1f88b161140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101da6f526fa93f7ee8f568405852b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59db9964b9fae22ea1cced9199c42042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db7b4aee9b696a74b80ebaa3d3d0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d11494244e136f0788dbe933494e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c42ff4d7704808f08f1d65413cd0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f61c6a25c2c9c8611666b1ec608b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbeecb18a19f43f286e4d43a91205e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604f2c98905994967a8c2fb181fccf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ab1f7f4fa04d69f792db18c61005349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f3d14307a949cc45cb5871911751050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677474ca37c6b168c2525da2b0d898f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92693fce89483855f0fbb3d072245f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaed552c5b5e6bdc2fdbd36ac06b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cbb468a9b7bf7059dcbbfc5df78f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037c22796ab818d4aa88d800bc679455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95ab7dc5b277bef2f827c81ec6022f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc44461636b20364b2849eb7ce729057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd7ec449db852d41cb32effe32306e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6e7c19d30fa1b43bd1f983e7243559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c2f7fcfde21ccb2ed3b23575f5d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720bd2eeb960336edf57d28c2a818461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fea20394d292b97f266d3994cce8d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f73f957928051dd994c96d70e1b63c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0bf873313e30e397002a93bb6e9fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50c6a5855a1ba50dcccc22c68acf9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc5c4616ca4ae7e86cf34950543c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11b4860b67db78fcd3cdf0b26e8d1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf30e604ae7527ed283840918a55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747288f2c64a776ae0f978401152ec369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb8ef9400f8aaf1afefec9611a47eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c431c69a473b84f5493387441ebf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f6fc39edef844250db4757b7b427372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616dea20f0056e2dfe784c607f73c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbebc0a3d31ffd4ca1a79ca00649e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4db2bdc1ba5d45ae1dfe752147013375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46e5da9ea72005ce79c7c9287c33a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea71484b2c728c1e4fe597829f698e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec37f2b6f195ea8720922be400aa84a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceee69e807e86bbe3177f72a08b0ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75675e59377f5bb884ebefb0bf04680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57073a9f9c9eb9b73e35b72937fe109481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b7b6793ea011165fa20c277048dc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe539d808685054ba6a122feb032d4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f9eb18ec8a485eebb439f8889ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc075005dde1a051b54b0f9ebdc52585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb6828decf711bd9c531cdb3e1fe7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb0f13478e779552ed958293ad58687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c7e910da955a367e2161f964d74e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56f51eff7fbc74aee92c462f7433e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d89455e146a8ff6e02d784b0cc0ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb84bd7400d28c166b0142e5708de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96537e14f4bc4932249555fe0d991ee392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539b5e7f6b25fd67d530f83a0a052f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad51102a2e4c949437fb068b95fb3bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5afdc9929a33b23ffb2eb73cef922595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402364f50b2bddc98dfde36e8b29b1d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d9e6ac67f3a09de9895c82e8473f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b1bd5741b8addb72454cd0a308c1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca69511246ef50784793e3842bf16ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e7f0833771fb1d1c0df2c242b0af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a45f577e0c7d206d91bfa454e8c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd38534a9ab9cdea2847a145135367102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a56d3be593b20cc405826043ba6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094bdf40761d95003fcc90ab465dd60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19100d8f3b8c95afb0fa2f29148b4e02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45757647b368c928d56b16460ab0df0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077eafe32d213932f14ee00b92742f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66254b9548cb4cc7522f456c179db74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775841b8fbd13a3a7fcaca1da94315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a428c7965905085243f5472e1de63d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488960ee451d3133bb708c8430868e14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f4ac2374f1c974e48af9ab5cfc9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07e6c7b9655fed178bd40fe3a58c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8128bf9ae165efaa961160678de07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794200bc5dab773135a5a7a40ba3d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8d442d0d74040370d3e5629c9202116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53e03acd44e0403e38efd67b8fc1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01522283bd3d1b987569769b619a0685118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2abedcdeff8e17f087162a3e06853119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315a204a86ffcf2419467fbb9e3fa4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06aee11813d30c5fb95dc9c40e22e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc34867cc4256d8bf8b0fcf78209518122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553668ff2d8ae7c159b46b9a613c02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b01790fac66133ce164e1def05e14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0a71e9d59715b06a7eda25e9c3483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf692adeac87e099494fb3e17020e7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1db6f82a0f78e0fecdd296684703c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16958d8e06cfeb3a15a93ff3123463128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c428df3c56946e97d6692a2327b7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07bc2636c02ba68a49480fb256f43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8ad0af4ce5406f07becb828a93c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5d5fc5ea319537364ae68714ca50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6b60cd781359abbb2f367100c06e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7087f48124c5fbc81e98f8c6fee46d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9e7a4fa6354ce12c59a65b984c74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633e94ad39666897b802f060cc7663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150ae5c72ac42c515680606a4f8a806137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22528e061970dc85fbb6461b00afdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9b90d6546629d402474d20440a40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e341366168f869875e7c322e47c44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ba3cb6ea28fa1f2128fdd8cabfde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5660363eb6dfc925ea9a365d5061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb82eb6448e2ea4187ea0c6931a99a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c86b7380c8eb859b0cfc732f43db1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e650c5ad83cdbc69d94d05d8235e88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e03d25b3cd7ebe0a71f536e96b01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb7c85ea0c2e47a8fdce8e0995470147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27408c59fb523dcd229e869ae68b779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457b719a45b06f4ae857699a6444c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed0d140cd6ff80368ca214b48e296a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d31512bbb4cc4562524a99aa3ef5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbba979f96dbfada1501f5923b807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c3a3f8f9609b32d768e0f8d54e634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793774f5e3b3f3a43fc31b4b93e0ffc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be92296ddc09afa8d9e5c4c50969a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325c8494be8c08a6db43436c689b0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a4e60189a8fcdf673857c462667f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca67b36ffbb842c57c889f4f45e450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed69edd0c9ebd09741ebedb5862fbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e156b4bd413fc90ab1a9346ac8e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960ca9cecbd5b94780736c4fc85ac0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30509d14557ea5c8bf8789e994fc7ca0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d15e453ee22e11db0d6c88dee78b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18040330ccc2028ce5d3a2f80d5cac7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f81f62605c282ab007acd0ba76345165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6a36ead8433c0c3fbeadda4dae1c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2361cd31e1dcb9d76b75017b976f52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a624741ec07078f4997862244d9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035cefa3495f6efd941d437ccf479d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98d80af501f9accf27aa5a974fa57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c17812737da12e91d9258ab29f05c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda6d2f224f67d2981f664464ee4d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c033cfb44826a682870db681af6ef5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6d6df3db5713b12a28e0adac25695174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96131d2934c747ae22fa04ab9abea31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e70d8e8ab929484ea184e18038337176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70733f8f7d069e31af60406a406424177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e895997fe2a449171d2ce4509e3a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a9420d2ed120ecb13612708db22db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975da9edf5268f56798033c0b1db7273180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a4b4ac779b9f5fc59535fd2f8451181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b6409709051c50c614672b6640946182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946fc5a26d5df9447378fa2dce2e2d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11848973e2de65205f2813f285a4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6a06956e22b03c155417633148b71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44251910b62393521b0c7faa1ded0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd921afc43c17ade841cfe49e574150d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcc72dd12d3f44d9f8dbac3e30c5b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd386ca99f0a8a328f48493710311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720481d16fbbb1af6de43ed9867a975190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b36984933388ab492a6db6b3c48ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b44ebaab28bed96c17d17415beb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe03675a0cafce52daf4f2b850b48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dd51dd8e75f032c3c0a619a3a344a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4645807330242b1f35ec7a3fcc3493195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e06b7448a4f50b762fab82a898034196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89301dab59ffedc48076075918eb30e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46cdb1d6bddd1bb3f308ec28ea9954198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d2edf55ff642fc7daff8df2fb9a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433785a3809309385b0208f72780bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d284382e1dd09ab6e2608a05907ec82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956f04cffc2039f89c1f1ecb79b94d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555d4bbe7cea37daf5b240c0e864ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f1834099027f90db9ec8abc645480204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce22775c703ed622f6b51c9e6062f03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6bed7b2c13c2bfccfef4b77c1e5a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e017022fbf20effa1e2f6d44dee2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635021bb2473accef592bc2c0f9f37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56f336bae846d4255c7025f472b58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43936576960aedfaf8a84f960c7f2849210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d14e20c3e3fc6b5322030698eb5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aca72f1bb3a3dca5df4c94e077753212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8309b7d5a32665ec984d74733f6e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84b50ae206cbade68f478471094700214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b1e64f9fba8400bfd5d279183a52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1da6f7a374391f045575deca19a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd29bb2ce8de3bb3d9e2df3b31d51b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9e5565ef91717bd2194958f01adf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be1e1c4828debce4c3edcd39d3c074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66332bd3029384ccc0d871cc86aab17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b932bab8b1d48087b1614db0fd75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839fdbcec65cf4ee6f3820ef28157ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea70cc4b0012890948ee348fde36ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4232a0fa9f8614846a113d900cbc595224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166a1764f382d512184b686022d03d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f84da8130bb383ea9baf8994dee39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d277725f9e7ba2e51c29ebf188409227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d82d8af4e03022dfc0f169995d58b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada076fce6575ec5abeee685e9a341229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac652580d0f0f7f155d8fe6576be1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412262c3d0a935783d88f6458f8a2324231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe33fb3508bc5982b05458aa619c29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac47cc9a02e7432e39f3dc60c67b90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b7d72257a81cf7317f0ba5debefbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e06a704d221755f1332dda0427371235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171957e7ae5ae9036a0780a36a5c55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7417ab9470ef8b6a2b1d5e2229fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d354881974123adff6f54082036f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f0c9c275d814c778b2cfd358205b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ff6940aafe9bab941751dd07e3272240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461755973be5416d97cd03c7c806ba14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6cd0da04ad0c60b64c40b41c7892242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddd099409f744051697d81a3a5f22b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8f133ae1afba80d5445205dafe9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd7b7fb553fd666ed2afd636b1f91c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d629d7f996d00d2a994ed9c964aefe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e382cf53ca77e00b50ba7e83c60f11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748600a0bb40a2ccf3cd32d4cd82e0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684dffc58e7bf99e4c7ffba6ea67b2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2080242f6fb453d1bc9a05012b9139250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518436641059dee8bb60337359394d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5fe7d76a906355c979bdf48a0dc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dad966f58cd008f11d7a883740703253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92542fd2d0ec7655b0e3459913fb0c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa6b12a1ad1bebca22d1b9f0fff24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bcf2002366a12f7f8f4285fb8d285256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66187c4faf3f45ba15202bc7227d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f445e3d67842ca845bef9c0e729d99f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73e67819dd1329ad5d60142ea219e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fac0a633de48d35a67d69d6793a29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822128edc44b5d3baa8eccaaf8ce1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdab260d904740709784e8ec36999d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c0160b189362ad0059535c85626c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6012373337778596025d692609b64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9ea0e3b28f3e797024a276f06934265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f808180cb718cef265a582307357fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59b2926cf39c5bbd08663de751ced3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591221c981c25c7860f7708304b5e58a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d92be21dee27b87169c538886cdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ffaa20eea616ca6f583f6207ae95c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6345e5947d2569621b61b684668c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028014d107ca0f78007239a5dd7b2ec0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c39f4796cfbc0917cd220710a2429273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c73a241edbefbc33752df731b80e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d7b1e437c0d10dc569f64fc84d5b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc06c5bb293e150e7159510f24ff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf13be2c50407c04891031ffce159c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82258e42d398e0d4159b5a1a4f81eac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3eef30f505e5daa6270a44242487279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ffff91f012eb2fbe6b3a956cb12b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83a2e6170b34b07650fcd00173a62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773997fe70af55374d10f7a3abc9b81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a5c2afe8dbd1a547f0c8078543860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa78b2468869d5b03f0fb02aee7b9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b00727736d3124efddafb2f905cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9c62e880c373e5b4efe7acd668ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724e48411ea96dff3a206c73dcb432287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a9e39949fcd6ed52eae78ec8ebcf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d75d49503bc8932f742b5193dd678289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41e616b71fc08ffa93ec8bec87b98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09f7c535b4272955754015c763f16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5466b7ff0745e05ebbb37ddb708811292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2b2a6f617de7b997ba7a9b3652d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3da36ed1476b3a54a907a9efa5d9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fcc8ac2e15aee456e6ed87408f21f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b155bf2c665b60de6ea8b0a288e3f9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92aa0c9e81f66cb643e686289d9efa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05947d1874b8f41f40918dc8cabedda3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec370f96641bf3a0341a8304e0c6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798f610ba7a4077b249f34337da3277300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d39df7af3523f63e70a4d7aacf3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94058d7ef40f76929c66f8797761f306302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fca22814f02eabb5012d3aedd5879303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc1ce74e283b751dd9469899a5ce7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd652710912aa2d89bb1ae4198e191305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af8098d3d0bcc9c06d7243237de7e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d35dff6cc582a6a63f38323fdfcd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3065c4c0c0ebad17ac63de44a818c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb5d5f68a7f01b5a64a658807eb77b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9cb944b56dd2702463955682950c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1404084ade1d701da39d4577254a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f3377436d0cbeaea12ca77168c05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40feeb3c572da59837a5a64a4b73952313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ea2527392e8006a0a5e2c942e8f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b394c800b979419336415cc370b5de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44593c0f9364197d9a811736b99ea2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294223f9943d7d38712f242a7ba352a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981a02ad75d348e4bd8ea1237f7657d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401b407fe2dcdd7e1ec58a72b630a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c1d55e44db53f5e91125813287f1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9cebfdc9359335b3a3383739c5088321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5f409f80e7b4c1a7ec2147bb66dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f40e64c62b4cea9fee8813d1e299323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8b3e7643fc867d86728e674eec1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92838b2d68037658fa345fd73545368f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974793b1b295eee01ec375782c39a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9698e92432a1c8dccd74f20ba1cc97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046d9a1c19b8afa0ad7f01d8e5c961328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc47031d445451503c209aafe598bb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9c30e464ca1b4618629431823489e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441bf33a3af596fe160bce3869054a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1808e8c84a8ab7801d65ae3b48bade332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d22d534a0061578dbf542931d1d2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b206f9491aec7d9ee366e4dd86b31b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4470231f354ec36f0b819c5ca2182335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78013350645b480abe3b65f17459b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d8752e61a05fe6dc54129506f779337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe7dde233cbb3b41c49a11ef858238338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e99454f11548e4bdcdb824594740e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4793306363525309dbcba485bac20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38614456af3c7fe28c4ec7f560e0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc92226b065f02e5ff3435fc86f5d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ca3caf059d9d145d356db8aa13f58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25608ee11eaa6fdb9bfb2c49458665344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27ac350750b913ab457cb8a541e76e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3721bb3ebb4ee99deaa7a66d80ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8857a0e319ed993b0de6e21ba6b4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1b14f8256dc04bd0e24d58272f4b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25dc89143aed83e01e5e9ca92e6f69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38df661011c3c6b93b207de19c0bc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd216bec56cdca80cfc8cb29ee527c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06acc9fc615b7b4783476196b9cd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82973cdd6ed12e0acd6347321ce196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8d7a549dd309bee193d064c34e0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4bdd3d9a799049985a9de6f42d29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af431fbbe0e5c6a0bea4a7173aacf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc79abee45c6a619754a35bd7c2b14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef6e57148978b81a40a61ab8b5858f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43db0909e28655604ae374be64ec1a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf22a84313ab301e34e999bec7014eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c501f7d217602098f834866674dcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777bf87d160f646c13b9ee4819511d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23a527679ecc393f9e5e8c6c52d348363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed81febcbd9d374318d2fa0d8c0361364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c5c31bd6844fb3e6de6a30fd8fac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04bc6839fbcbfba96e08643832a80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7cbccc11bd7df50c678804e1c750d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de1b3714c8942ce33616a697a4ba2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987c7dcba13e3fab8529ffce251a0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b117a6142a020859d227b9a65f661e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84889a2575ffef4ca458738da52c41e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397a224040bfe8a0f6d5f1167ca821372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d35f6ce2dc326e8940f55da26eb350373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c59e1139b0b82e711c08fed4b8bee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b109d6d8dec4b58ea1741f41a6ff5c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5aa579301735b6c650c0f283eeb70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95005f2c71842a02b83a16c03b1070d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40e6d5dba0d03b4f1a14654ba68ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce08efa52b269ea6c337bdd64eec91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8bf5e963c948cf80e98f1c35abf90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adee4608cc6986591e66dc7f4902a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a243f656a7285b1cfe855955246c43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b8cbce801c08b8c7de00bd7fc9801383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60a39f780bec494c9f5afc310b46e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0ce9a3e26e49fa1e0e8e819c59182385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b2727b4a811ccb6887e2017b8757386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82270457ad0999af851b69e570b48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efebfba736b5c2f35087ec97e15442388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841c60fca5f75ce9df117367c5ba64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e6bbf577118774d6cb210502f7043390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88935be643be900a027efe90738f3637391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9ded1c4dbf23d92457826cd83d88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bacffe40ca3e3ffef407cb34bf5bf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd21ebaa31a7e3c6ffd87b3fe95f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65363bb2f96e7c12be8976e7cc02da4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4a16e1ee4005127003e49d5bf516396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230069c74d5d2886ca40275f43bcfef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988af5813746032a89942d5cad08fb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc692b9a56e61bb58b54d3af16be17bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3b0471826dbdc4ffb4b25521fe08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b372675be408b2c79ec85f92202a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981c62052edee4604a7391c04cce23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862eb64c0e3c9b1ac2a30c0d3442ac6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e1cf53b4ea4b707c25190e45adcad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda78230361f7d8dafc9f2bb2b7b4753405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ccd6438df294c3cfef35c51c6bb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b0352a4b3fd25fc516228ea381a69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817316088d42ad12d7246d28214eb77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538caba81b9d5c5c207e4007fcb52515409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855debb2c09e2afcebe9dbc62dc3b7b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f91d9bc5f8a360a8b21471196fd1cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190632af09d92a520c360d69c07cbf9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac092111a2139489bb7c8cc4313e15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd97eeaebd15f8505114642fd6167414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f4936b4846d78f1e131f1a7a7f5ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bcd2951b733b3ae6f6ff6c24d0e3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbd8472046b4363ec22fffabe7981e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103efc7621167564426da50f226e4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc6c0b7a05876e2e7d6ffc515651f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984a559068837bdf35f7a1142ddeaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5208a1fee60e66b250a2a3a0bcd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff1ba26f12520463c78793ab7ed86c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b166e4c6633d08bf08cb73d7bb1e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53394bc2175d904500c48d8a6488693a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07127855188d9c4c70834136dd816588425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08757918346788c44dddd5195785c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e66136fd278f8af8b8052ef59441a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6039d71069cdbed4028843c52f0907428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d875031a1465fa23ba9dc42e60eeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb1dc7fd970b6000bc8bb21de9b57e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b511978c25743652897db8844f7a83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb140b16031758decafb2eca17e60a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bec73943d1e424c6f6283ce088a46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a744c8ad7e0dc1af2080e03c7d20fe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e103e11e7c4e40395e41f1714a4b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e99bfbda8e2714c20b0940916bfd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6695c46ed13e5262f5f2c4284115f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b70e3b0a41d254fe30104efa78ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd3e30f0ead30f7e6d763bebb3c0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387433e37a22f5702750d3b5941327c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb9ee3b7a39dec6a2748c0d9dcde4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f8808fd048bc09676995a4f62baa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c4a18076214a5a3ba30a061d4e6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b8c7b89cc31eef759317660d128c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf87625f7068d4779db62b64bc7d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da3f22aa036b5ec958f505a0a7d07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3896867a1e128f55dc61b1acfca9d81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9225198ab7c5bcabbf1d81b13432448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503505e28e7aa7f91dd6ddb5d7303197449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576f3185fdd457ed534cbad37f3f9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee485d489b09122551df5fe01774f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745252e210f6dcff737890aa8f2a5ab0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae3fc99720d706916b6a0f4c078e19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b7fcd22aa19c9c8414f3c3c0c341454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba1510b501c7be4efbf1e264e028d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ba398ffbfccdbc04b9414ea74e11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0664c596a259ffefd8e3ec34be5f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa0228e602c9b6985e4a0c6b50b87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7042bae57dc2d9e9a2985afad8289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff3aa8256813cd29971b2e026dead460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90ab60eb5e762d4506e9b6dade876f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c47526ce44163b47dc95bf9b609d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e3445216ab0eb7408b12226aa362463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9033c7cd9cebf232306fb6bcf47afe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a8b61ac8ad5b4cafce006f93008b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734553c2262f5b13e36b724d1ce5e69b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d49717cb3d7756185c78dd315978e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8bae59b480efb8f4f0276f1dfc66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1fe8572b0c191abb6d0c38dd0524469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0b1b4f7abfa979e347fb8588072b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ddcee1eba1a52d4c76cd506880652471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365274dca6e4a3a32927be6a2812db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911925ed95b11cfd639b8dcecc9bfc17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374484429f4a110875efeb647b941c37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd83e52d9ab47998c8e8612f7b3519475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494bf6f9d14a02c3b1aac5574b3fc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928e093f9582926e4af2ddb460fde39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398f55885e87bb4d0c15e9b16cc1f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b3bb10a0ae02bdd2546abf3c084f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a9fedeb12bda18bdf9c339457226480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b2318677d4a03ddea5fdfb06d814481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549877077ee3c4466b470a9f2847be3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e89a73b60dc41d2d79cb1e32c0264483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49722cbc28f03b3cad201ab364eec76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cb7a722188d59885d8f5e37b2d19b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d32ee92457e4b5fec480d9b04670d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378f7bb7556cc7daffaabd4542b1f95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740c073914cdea7bef539235479cf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78007054fc56a390e80f21924836c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449fe04b07968c8889e2a260d8d5c9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06a09fcff5a4acb2d982b14e9da75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0ff649190c04d91a0fb6e05d59d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec46b163258fbcdf09cd1eabdae81d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd34cad80f462d2da6704210942d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ffd6ba43eca052efcb21c82f60291495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690711943a7bfb5dbef9c9804a6351496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882fb73c04059eb4efa16b6f272277f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94f209a1700ae6d88c9df25f20735498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cafa2f085e8db9b498206f1a33185499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dcdd6f8195bd1c77a434d4360ac32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0396390f4ec926c0abc4884adf699501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb121169da457aedd5f67467b3e99bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05afaebf0390e0a43374bbb81773ce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f37fc2a0014c262c9844ca8ca7416504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7c1804b4d634e1b09cf59d4aad8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488cb764b0da92f6b8f91528c681e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425e953891897a5931f49b9197356e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8fbceb78d43917c6b507c8aef017508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0bd54a13eef6aa16b42ff5e6ea72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b753c0ec8d499c59ea02922835ba5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd0044ef6ebac4128a20ab04907358511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda17986e039ddedac42fc18cf2390512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3718be60c8518148d298ef9f0a165c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf058f5743424ec52d554517d52a51d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a24d65728f3063e68a722a3b76154515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f5bd6474e3ce234250235134d954516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9899170ac1eaa27c6cd55b65196a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae982d141469b477c57c95a1a4f87eb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904f9129adc6fb98e5bf7a660aee32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4bda0127a6c5232b7af01c59acf98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7185d461399ab300a2d3945561f45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8882c779ed24bfb09e343421af119522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a42d79f88f624b4e9567de658e5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7082b12076083bd357f3c462e18a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5311202f380bb81c36322dbaabbbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e9d28d3bb41d7d2100325bfe8caf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a346d617dbf993c576f422e551132527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b814057aaf0f4d1e17828616193ad6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725d4d9a5f77c2bd53fb64c318cedc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e539c34693cfa450f67feaaa93929530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265922e29e6c477b104875d4d6fa9584531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e2e40ef6cfa2b2ee9ec65706d1355532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e81230ff154766a603e1356c76be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803bf01819ede92fbaec8a8c0446d42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d663e390318a6ed52c11976f3eab6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27455b6e0beee2c91714593bcfd589c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20fad3dbb5b60f65923f67281cf88a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0d6a6082878ed9e86c9ee0a2678ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c84a77a83ebeefa78f4e88f053d1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf88e20242c86d6ec04b2ad377dd03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7182bf0321ae624aeec26f66e1700541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7395ff96fbab7764c53a729a836a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f11cb7a4b4081f939a32d03afee891543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b74483707185150782eee39d3d854544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271364762c81517dacd7a3718ff6f77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336233cfdb9471d09ad807e2804e114546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a19d9865a159cfbcf63efbbc33dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e06f2a289061f08550edb60be3ff5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6837964f1bae0c26d768c509975a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f5c2e3f531197ad06b926675eb66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d584abb48e976238d4c32da1799b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef07d9c2096f03b8c3778f7878116db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006bc36cce7e32fd6b36a78d7d0c55c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85bb00a2387ca7506538545426ef5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650133d1df8dbfa1352052a3c6eaf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c53cd6b00be6984de08aea7722831556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cedbc771161d4bca2f8184cff0f2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95b79970776a95e67089e00c9d4124558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a0a5b74aed261d977e0cd95a4cc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c9b36c4fe4d01a3f76f9755280ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00f0ad8876694a2e4b3dc482018e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875dc3fcdc20766a9513ecfe9efa374562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87f78f5c1117ae326d81c6d9720cfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb770f51079772bc210dde34f5abe21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b05848d4c3938838956d97f27f991565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b71933c2dc95b25a9e23caa12d030f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e617597caf605c690755682c04a1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bb0091947054bfa2691f0f3c817ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1c3329310f80a5a54faafa8e55a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b9744c73b38d3c99c4b3f4f928559570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7fad61753c67ad69a67c2f40530a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a402afc4ae2b17ca543a9a8a98a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459396a2ac9f1568784d6b858c01f04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4391a2c934491d63ccec6c9ffa8bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e03e84b8eea3f6d1384a009e9d82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd881a3762280fe565f30b632210d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3353a499f6b4b7cf2ff9e2d203b0220577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22639873a7e9eca4ea18d68d1c0e510d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496808e259745752452f253e1922ae8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9f8e02931e9472acead3703b2e6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962496a5d95f1eef40ba9e75180ecb06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb3726bea50e5fe18d322fd161fb09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caccfd74d09c415e5f622b50eb2ccf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0e99cbff1dc039c53fcb9858b2c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14465bcc56fa45d34f4d48a8b25362c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f34fc83fd5d496bf64599da940ec76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e73deff77dd926dc8b5e3dfb6bfc95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c5711d22f188f08c2803b37c980ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630445b1b9ed0b7c239bb81b4b522c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4c9f32f9aa9430624028c5baf8c98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e6aca1a39f4c3f1e7a75784e85320591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45238f15acf8d8a357fa08151730423592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6693cb1aa9f17bf982f6d2998583593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b21e8ee970739aef5262ac5315ba8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450e33585665885ad96f3d4ccb6e3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2c431947b16922a9b07e2634f8b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d09e866eca71742b6d858f20198260597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf30fac0de4a726973f743172b74a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af37bfa70880882f1f803602eac66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02969e3d9a2fc5f3195e43ee8f9dc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada19fb087d9d8623deab3549a2d89c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447255aa13b9978a4635efe1b1e9062602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f48d15a1cc2b081b4520df93d835d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185970346d17980f5ef3587d3f13efb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79ffccd01eea94308c446cfb7efaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16eb6e70f0bec2592ad6683db52aec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f47df7e8a76c411e06f4eba47acea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ee08fcdd465ed158461b842fbbc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc08fafd9f5a3eec2ec3a03a94413609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc9259cf88cb07c0db2d2e9afb6e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f3de39352bed4d07d355b53ebf6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924165876f6dbc1acdb82ef821c877d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecaa043a004e60b0a912eeb8abde5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b73eef94112292901d09327a1e2fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e41f2e4a1e22554362c8a72019a29c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518437e4812801292fdb6369337d618616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61d31d0544ddad99c983a07efb8c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178c28072b61212af47c54ae4735d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e7f7b34f6a1ca6cdacd68a154c8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a3c498aaebc67c09d5c5799989e17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72364db2cf64fdaa6654f345e26ec89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f829eb0164e3d4d78b4fd09adb7ea9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e255685f8396bb3cc6982e2ce1872623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af051ba32df5a64ed73ac7b95bc29f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d60db9a0a7931fd3238921a55c0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf2b7f3026971b92e75e4834a5153c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef17aacc35697ddcb4bf70fd8836dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c81594bbdc5b12bc887a1b9ac2c3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cb8f033b8880b0526c962b368a7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7faab8898d40818e1896984bb80902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f33c2de0ebd1eb901425e729cf531631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82222babdc7a8d1ccdd679a160484f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473066dbf684dec7220d82ed20fe4afe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce6a08275be807076a1de02551870d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d160bf17f942ca8f2b48ec5c710de86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e1053d443d3774907a5aba28a498636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02a679c80c090341a22076f266bda9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abba501725f9f376cae1dec64cef1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef7a035a313b0b994a24ddd1b3c9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d2250a68b7864115c47efb54aaba7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2850504f463ec4979917e43c0fa17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171da8ea897b0d8e31349e753a2c1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d056f07b58c1856010338a61962c4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2030e1f461a3e0a67dcf7788d87d2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861a2719a62e29c033caef31971b4d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e257d692833ace4b46874244ac28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590f16493d3dba86f6501578a9838f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4227c4618f3f10647f179010d7151c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182062f30b2c584c1b74a99abffcf7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6527cc5fc66193cacc8c7a804ace50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d144c49a760d103b04962629e8f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d31132ad314f68493892ccc20e20d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba7e9bd83d42304548e60f50cdbd3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257769ff8549273044e6446c47a3e64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723004b1909299d40e423fbc02dac329655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804cfae9de01ad2ece3df5ff938f1e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5755049d028e3614adbff6ff58c713657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4b6d7ba57a13ac43f0bf0d2480690658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d37dafa7de5c3e19f9849ae4b379f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc3dd259d115e15556e169e1087a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7321e1a3edc7b40419ccc90955fcf2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e632233681679e370fdd8c1fa72d43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216f99db06fd8af04a800a0241b885b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791c71af70a9fdf15e12a1a3a03190e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aba0b6d520f9dbf8f771fd6140e86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef2dd746b3a64d17a0306eddb734a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866cad3c323bc317d316c1984a1f713667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632509c1c6b336bcaeea1210a17d3b30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfce53d250be1ecad325803f684525669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe03477b4b74d70ae790df7b1ecb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a4fdd2ce19e1818a671aee0fc593671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cfd3700fbad491930fcab48539095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2f02ba709be0e3858466a44d6bb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723622dac6eb770e3db143ff87436c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddf3794250a075c2f2e2642326d9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab24e96733d247dfa3e4ed77cb1ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948bb3c2bf73b7e726facc659359da7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cd2c3d8f9e1a4c8cab1c614626b81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108670865957b3449ef027963247d000679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cf22e1c933956e0b7a562ee30561d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de8154425e6348144ea34705e86126681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76778be91c231cebe09094b1baa720c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52404ed35cf183fac806ec4c2b1683d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c74ed8ec55f697bda94222d4b436684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992384d3c7b8a101aa2d29c77f1955d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304cc4e8d6afd7a48379a0d84056ebe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce5b051025d65e77b3eb84fd69bca7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ced1c808d225cd288ccdd7571014c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad9658c32de62e74477192e8c9f41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683bb61e53d88b0f4e8b44212e90bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfada58dd153a8015b8706ca88f28ceb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76375d3f574ef4047c3d0b0237ba9b83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e924aac63f0353465631f772f1920cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f04d29c732d2fd5df0817356359a8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ae5d7c25cee9c3596ae1a8b0ba54d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0fbcb0feaafc27ec64fec144284e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ec46c40eb68927983fae765d818a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875f8465587f193f50339768d89ade698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3775ac39c03f2a2d052f05cfd06cb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7013bd78a368392c927907223d4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c94a0daae5afe680fe8be560e81a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361ae04997a8abbea97e55196df871702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c71ee27600a946e763d642efddb97b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c37dab8d334df61e4850c650d76a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e54de9f70b2487526b754b96feaa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f46302e2c470e3e97921ac9ea516706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42813dea2f8f6a6b49547c1b90f1f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40645473ac30e235aa4a8776ad6df5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb5215f013ab42396f5249a737827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b378cda929742331acd113296b897710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30c0cfe17997a2c46c4dd6673b4e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59c5fa00a9a66d3150379a9bf2858712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459e2be2c57426488c2f58847534c3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287229d40e32d29e4b0730f6bfebcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f4cee82d40e038424fe00f2c685be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e99ed6b31fe180f3408122415b62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cafed798d38377f0c9b91ef4fab73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24dd026b9af5053ada6f5b995189a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27308131ee0fd5203d8e8886b24201719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc999bd3074417526e12f5e8d09ec115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9e00553a1c990edeb38be570bcb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20f69f4141f34b5b5ee0ec8bd20da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514d6942ce26b1a187b4146cf81e544723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1b721fb535c3fca2b667e08343046724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e207abbff1ebdb2b1e1f5e340431725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a3b12865d930076b76900cecd112726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a0ab97e8bb74e390e5240e61530d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef7f95b908fb57a842bb9e71c2d52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008254a6cd89114b33199486038dc84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7aed2b3cfce1a6822b7411b0f1e9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf9442c58cce4b8f99ebb22ee3d0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ba5dd4ea9a66c3da15aac9ff4d1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d75fde725bc9e2da5d17e45ac9f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bdf2fcec7b92199b953611068ad27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818ba471a22c6b7453e47981c6a8b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf195a78b08144e748bee1cfb3b5d4e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd275c76cee29516b76a086ffe9ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cc7792a904549d49e0dd915f575fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ee5034d53804a505342c9d51f675739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af661856a6bb016e7be299e194056740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6591dbaa39bc4615fad1d847bd99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521461ec52d9bb4463b7beed6619d60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a8124e36baa6bf58cbdf35dbdb3de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c54e9e45f9d1eefc6ce40ac93ab2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a97ed5024e449c49335441e23d7366745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b452f1160743c0e0dadfc7ada4b23fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b2690ba65cd049159ddcc77b7cf3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0400d1325d7d6311de0c48a8c1c75ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edfcdd4b3de86ebf9a4a3092230668749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c8ceb6a407f38fec85eab1a6765d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5d7972805b37f594372dae4a29fc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30719dd360094015ec95fedf51dc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cabb2949e6f49e33e2b6fa06baba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531bca55131caec88a0d4e3f6c302b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733d306213ea7a43b9e72005373ad0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89075d7c3e6869f1bd8c0b96a02f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a3c31c46a6b3ff861f811acb19b44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f0b98d13ce0f6c8a970821d1b37f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b5e7259e1512cbc50c20915828a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>