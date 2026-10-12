--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232381510feb7424cbef042e15109b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999c7288da6908d65cf19a72ddd4842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1739f6845bcbbc125631ae7a7020a713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c56f8f4dade0256b11fe9c6ec706d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197328bff92dfdc795178c73f42a5f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561759fa1f76dd69ffc973b51b5ebf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa069f88301476467dd812ead28e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf2d75882fff023afe889d8313d56b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae239b4eb0b07c59eb88061cfa2af99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b70471ff8dae7ee517dcf20f7007110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9f6ebc697d90b9fb44b9b165b65811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f2942576698e62c9abd1816cfd39c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009335651b12b34b7c60ef4274e8533a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd5c6d7a6be5d3198befab9db2985314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f91703223edfc34a261f93d1a79b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb127bd4c6a35d57f12ed946a367ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2768c2655016529bb87cbfba4ba6c0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d34a3e7f3633fa64e5a9274402bb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b986fb6632abde0b350b07ef4debd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1a040656e9321910b3c26202115e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa2e3849625a8e7d6d55daa7394e9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287858a9283ebca17dc9672795de33be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2eaf228982cc7113b82e4d8303da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26513e72bd9c9bca4895ed3fa4de1b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7061a466da19f3967942a48b7ff4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210a2ba57d69b67fa643ca3d65815926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43df35747cd8e8856e68358761e575f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81779c772f0d01d996ee1849e8804628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3eb37c6444228c2bfb4fb1591d28d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8ce2fe5aa97afb8a4913f4e659ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26bf3f7685917fe1f7da7a1a69334931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4da5b510a28d7c4f99ff923be36a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f275deccc8673246851821ea6b9b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213fdfc52f9d88b9ed9159a6dd09df834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292cd9013974bacc51c32d5faaea73a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab1df53d1c790ac26a239597efa5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f70743c3bf2ce5c321bda2d9ec9ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedd04e4682b674a1f53f47cc3b649138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079172ebefd30c0b52d41add383ddbcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebcbe1fa9e5a74563e18f48f2e58ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a33de0e52b10059247be2c7c59fd8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964274a9f65426d94e2845eaa3c5b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d683c90129ae25cc7df26bd775d0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3632ebde73163dc183dfdf19f3447944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474582cfb7bfc89bdbcc49c0fdc7fea645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1b5b8a511691fa0b0c659614e84e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572dd2060c1c0eec4f01fc1c4dbe6a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d5e37f59f0510b192b5e1f8a4b4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041446d6e854193d3dbe75144f6fab1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67643b2b1d8b1cfed4b2296600c993b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039276c7d3674aa6232d6b3e3506d5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ee444c4e09faae9effe1b600f3fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68793c119fb22138603e5f58e64ddd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1bd6ad77443056569e8f3a9aaae3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a998074efc7081f137d1dc63628355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f11b468eb46c9a60350627d52c5ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29fe5bb992526445ba29bd6affd8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76734ff5a218f2d2aefa30981285ec5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5df2ab8b6ae44dcf039ea7ebca4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31249e5e5e43948191225bc2b786d0ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed37c91f3baea2c6f2b9c26195709961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d2d6fab65d6de19cf1d177d1c3eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eac80718b436b68eee9bf524085d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbdad9d759d099b7fa6bee94e1111e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547d1b47b72e9bfb5824f98d9286afc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9bd423e956b0ccd3e584037b6ee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fe9d024a4be1e64739c2baf8b06b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf58f6eb13373f86251bf15b0dd950368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be980cd2795530e935a46f1195dbef1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab525a33fe4334503c7b147425fca71570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a5e9518790b0194ca2bf92be694771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c66cf7b29611691ca1d73762929772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317f3e64146e7715a01fd9ee64d2a0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b5b7380bb64177b1c90af9bba6c5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8866c539bb130579640f7392efbb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df32a6d317e7e3322760faf6f05033876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99865a9c79c91022c294a9d50e6c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545b1f1b6a0e817b5cded737c29d8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c50831c802aa031f3d2f2b66d010979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40407ed6d1b4e7f47bc0488bb72e1cf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd187a0150569570599cae8060b2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977bf51ce8a410fb44bfdc619fa1e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae341e1be29694a7346ad77ba4b740e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1835b963b7032dc9bda42e53805f27d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2f0f3da13a6937b4d55725dc28dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e18fe900bab5f0bab3875b5cbe821086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327eb1406e584551628bafd6f153b3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f6bf9b0459780c59dcae022d86b6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286be6ce373da73bde4ea2e0ba2ed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f4f0a38b9be5fd51b201a29da883b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84145222799609bcfa84a85698691bb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f162f0d49120eebebc4acbffe17292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a59d6dfcca3ab18490d59961764ff193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b9df036a588461b8075a8720711a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8c420963ede601f672877c5ade9cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdbc9877eb9a1fbe01718a90a7146896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed23024f57cfa55dd7e47a21e7a4b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805eb3a5a12e0ea216f0d9f80b8c2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b4524ca3b54f3dc15cd1c589e05399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2196f82b72ab18d8a38855e56dfe30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d2bdd30c863e191e43c218a7a37d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98491f9966e660c24ff0921f619bc7a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff93d5afe6be05876190a25fe8faeba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a356db26eb8ac61f2d401471f9616104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b03165d130effe9d132fd2209aa509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d210155fb6468f0676eac4a400eb77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f04dcf0a56f8d67662461fdb41d6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd49c592b6e10b5c4543e7be225df6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d42b03f2bf2a6416bc4cea66c54a1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f560e0427e32f97d962bdb8826bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5e967552b542569b4dd8c7c9b0f9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415614083407ba7db92905c0458871f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec9e5b3f1bb02403296d635b1d301f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e130aacfe4081e52d340888a1c467114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f0a3097afc6bfede28f49cf14e8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15a5713212a4e6b8ef5452fae9538116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f397c8864265776506ff3246640ac8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3f80e5d3097fd481f62df488f2a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2a6241c5c439a954e7d44dc61ea90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc985629eaa4e11f4333472ed08b930120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350aad052e657edd4cbb423be4fc89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fc95e6d42d641f9c5010b0b184cb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4841a9a3d3b49e4fbe56dd364384e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5af8f3cf8182162a2743263e1c16a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863f70d189ea7a9a5663ffef47e57a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a9cc322ce89e5393933cf9bd6b072126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9edfc0e8fa0641407d93a90a84b128127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec153d9f1ccd122c387c69fd6c5f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f81fc97dec70cd2857ee6e7e76c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438f6a49ab5248eb19df2f0fd51b69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaeb58f3766a80444e1f988137706c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca19f1d59b3d1552bbe2dac4bc1dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1246bb6012154cfd7a5b0abc2250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef01be18d7d95dec8236ccd1c5f84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bc0db31dad20f76b1cbac0a765f0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed2d66e164bd00ba3c8bb36fd6a755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9fb6e64bfb7b09773995afde32330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39171779fdaf3cd3cf5d90eae4d11648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a41fc3d6484fccabc4c648885945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c59557526bac808ae819647e203e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ac3a0d5df58a99433002b586fed1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cba794626370923a180453bf4552d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c553ee3c75a27142afcabdd8e49a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de21988438d12901e885d92e5cd314144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c15f8518da9f4eef45acd059e0ac8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992161579592a0662ba9069fc3ef1796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfbbfd8694e2ec29e43791bf59d4fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c797902a7f3d841f9309517b86be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e62582033cfd7bdf8323426f67fb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73789ad08959df0de2d3410e6ea383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10784790e0a97f12c85cba4e9f661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda79e15ed302544c3e26ca9b48100152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25445d620868a2ae29afd8a0689f012b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52da6cf77552897b91a1bab4b7211b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a0a04f3d4d200f86c67e82f71493155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65ac6c9af5adb7dcb9a0c82f57e76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a8670bfca8d21a2d40a69aa1a984c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8069413817d3475c7970e5f2d701624158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f2282916896c2d5ed48bfccc7521e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06587b3b0e9a43519c6fbab961eefb35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b447563a4b908cdde9e069606a26f20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30bd1bcc0e294a07a4b2b15cd9ad1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff53ae921c776afdca7affa5b85b06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007669d199a6204c7bb834801898b905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411725bf9de3bd6557d5492230be393165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45644678f13d99cadfdf12bbfae5c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa11810bf33163de5ab6647cf7ea7fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6669d71a5c6cb0c780b1283afc052168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d9adce3d7885c67c6f08fce9596da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245607c72f438f3d4dbb523b809d419170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26169ce0a024d8ae9c3a34428ed7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1431f806d307c1c3d3f33bfdda3bc63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cd12d732b7c6ffc4653616870aa40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e7fa14487767379c9f77985c9e3f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2baf9b0fb216551c185789ec1d69f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e579273b1ea2ffd352640c0fc1fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2fe9f355b303bff5fb5e1cff1d338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18493c6953e6b5d97fd3848106f15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6febbf9e0cd33bc47feed5207005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa064ba46d590e431af5125c0514186180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5d5379bacbfcfcee8dfe0c2b781e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fcd5ff1d3951aa0f00393ea999132182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032719eb2e395e987c169ed7d7808e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0764148863e115cf6c022b9e9537184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4906527141f703fc825bf40bb551bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be618985a35b7b2ffe915d3f6cc370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02e1dd3f9ac2ca99127f04e6bec6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6cc120075109916d00b284189ffd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8d37d7d0c475ebd4f9226c1469631189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327e87b29dc999b00f16a3ec17e35d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02770a5a1e3ca7315b157908f2a383191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc26ed0db97ce56623a4e12093fc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b99b915e48c09b364bab81dde7fc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc5356b1b603dab50026b14fc3b94c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02be660ebe9839dc79c809ab1cc5c13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853669b6a80cde436960897703e19995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99a6efbdc0552eb57b57754beba6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b6f78aa9ed147e403418f1f553a1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d76852773a7822d6ac3375f2b8da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b0da285a772ab02aa76e8e07fe8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40775c84d9178a8fc4a172ec540ccf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aedc5434d586db52e60cff3012fa9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcdf6cf17d3ff71260a0ccc1e9bf66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87036c4ae365b94a52835a3af56c430204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173532bb28316490e8e0fabd4bacebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ed76171b9b5c676083927181cad8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e839aff4e85a32ea1f7dd7a395b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876afbfa527494cca58446fa629d5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c347fcdade805048374cd968e5de9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132b5e69962e9e90a76ab749656498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a42516b6e0cbf9ba5dadceef3551211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1fc701a0099d9f6000a3405efd91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652642f2011d74431b4fdd928ba13c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4441ff04d1355f843a610ac5b50fa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af8f65f3de7464f03a564033eddb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd49264ab4641d6c38ae6c2dfdf966216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce2a6b772e752c08e3af2c0b0c589217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4492dbfe5f0636286b223eeda3516218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415749c298e6c623f916d7199b4b334219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3fbdbe62b71fde86ef5c6337ecfe2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e9b7b541f918d3e88f75cf9a89b56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4e315c4e47e21e5f306df0107f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c61acf49cc89891dfbed50bd56066223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf0cb88a30d1886d91926710e6c9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67702dbcf38f9e480e9d66f27015ae31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831b5f8a874335042e0a8cfe1dfdc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449718de6d10e7575c2af2e9d40c4aa6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba686442cc10fefd48d9504d02038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ed470ac704bc3460fc529dc9e53b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4acc465773f6b4dd64374b4aec72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee654d76f13ac7583600ec4c7afa11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770a937844aea99630871b104a64055232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e9e5a135778fcee993d4af0153ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4702b50138c9b2471714dde971f463a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266261cd06f13e0cd6bab1f4048b8a71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5bd603c375fe34f4de025c845c992236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aea7de653169a6337a1285505c093d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea06fb5dac47dc013b20429c94b13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d16b525bdaa69a59278af48dbad7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83603a8fa2d9024460e3d8e9dd46eaed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe06939a2b68ba2ce0a5bcabd4170d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67162852dd1400b3bbe94a3858293b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9d43311b2422214872c37fe491f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad205b5409f88bd8d5019fc73d5fcdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31687a3a0cd939de8f89815f16daca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bdd392b14ff3f3da474182e939818246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc25d679b7e2503aeb50d82520d6daf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59721b39b0d206592fbd0d67a248c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f783643203e2f4fa640b2a34375b70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea477419fbf07147708a62a0e0479250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857ec7200db6d8ace8098abdf0128c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8199feed0e4a5ef5768948a305ce8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc673963381dd5d99e77c5dabafbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fdc86ebf2a2b2ddbf06b81e5b1380254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f483ea86d96c650691094d1475ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29ef24c160299c1c8b066a1126553256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99baa9e4ded87a53f5a35c95a65881257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba835c14fd4182b1ee2a0e11ec5a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7f7ce1f4f73fa80d67dfe5ea5edb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c181dcf01bdd8be40a4021430376bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b944dc0d69970c391f45678a8ceeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0c0b39864fb7d0e263114fe7fc362262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff14df81638c667c9884e20697837a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d367cff63322d98957f8484fe2a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d7c90609b038762aa0f3ae4ecdd44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696503a43c68762047a5e99440a7a3ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb43d5fdbe18fb592a0394f1ef3943267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee88162f47c752e8c4709d64723dc24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a675d730d344972e2060b8c34ff1b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031f52dcc961f864548fe4d6c5c33cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac45eaa2811ed5cbc342cc2f7e73130271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72435d43a99379299275b9fdf34b3256272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bf78efff6435b655614cf21ae8716273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26264ac5d64c72c6dee03833c746bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facab215fffcfaab71f12e5763c5a85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fcb530f2e88bdfbcdce5c3970c57e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d0c1b847d8cdc2367ee84619eb5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e5fdcb0a706b10cb4ccbd6e6e9e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c293b1779a692d185d70edd63a175c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391418b17184e6f7fca82389d2e39ce6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d966e990c5403ab2d79da28f93958cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8462d604012289fdac9b8581c24bc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c747c0c684dd1712475882ec9973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94685ff0d73601a9c01714a5b477e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9169d03021340b5d11210c3a6ea4c75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e0f0f6b0dc4dc0468d5fd309260ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e486ed8e5e1734952dc77390de1a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50fcfb9aae62f8a6bfb6affddde5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e64899330c6012833b1fd3d21823289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f66c2b115a192b9df03a5c0e8a80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687871e96ff12f8276ec8200b075254f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744be817d8ac8d1589ca452b04514a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd60c96f72d0a78c0779b51a5d00d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94868e46eb82ce9744469715d816cbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662c9dc18d7d8c0c4e53c7fc8a81e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec2a570c2a2eb8604ef560f138634296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd88e1f91ff4ec9b58b012a75e8f65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4aa07f09b44829ae68d7e3cf45305298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93714d0329d1d1958a3b68fbdec6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e48223f3fe5638dd462113029efc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455103acdf0a759f4f0122e4f85fb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51c7a4cc4e13de3eeed2d8c769eae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec5fc8674f6280f7c235287ebc6ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c20552a2446e78b071fde04c3d197304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff91ff5d19522e0b27194e29633a0af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186333cef3a5f2932aee42f558f4f2ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0adbaad9001a9a90ee8f9f328d508a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17976428a551fb1824002b75b7c9a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ce991e71a26edfa4fc97d048bf1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b14a7429c326ec66d92d62be83451310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d57f1b84129e131007c7d9d5673eb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1aacdca1bd5ab5e2c2a30ec809821312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49bca156aa02357b71e2210dfa44b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c13c18e5115e76e65e80a94db7b8d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db65233a21cc3e3a4a7f749616a485315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc0c6eabfb158fea1d62dbf41f83e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab52ecce3128859c33ca0b3d47c38e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b33ccf7e0b1aec36c096cfa8a8ca26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c89a37b925cf074cd150350089a8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90c7c5f5b69780e7bf51706a66e357320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e5c7c14d2b5954d46a3480119648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae8edf4fe4442a2a3c1c9fac841502322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658119eac04581485b7c8935f67fcebc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53515352e13671b4597fb9d0208d3927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00230e8d939c0bca39e812c00eece7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d592f7e1d6d5aec89ae19e18878d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68d320c581c8618470ecb1e728e910327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14a105270a36c721287bfdbe50816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9200d5a2df5c22d0c82edd458e0bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5a4ce26540901b384f140f21aa8a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40be90f26c70b54d0f5694f8342a7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1b7e9dfe1ff35465a30cc8b1bbee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad137f6953b9212ed79c6aa6694e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc56d1ec2fa3b27e4277e698591ab84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2430b54279fab9d75a7d2bbdc25d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750bdf89fe63527653f3cdb3cc5389336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d5c92fe4aa4c1432abde5c451393337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97759ad9adfebcf904b72ef42c4d5ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb2fbadd34bc6681646234af8f461a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd12fbf9547a47802b3101767d26eb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da973964bf7e3e9166acf29e9b53a8ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae105a9693815d5bd39bc4d363ae3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb9380acae3ba45a5f120ece72f47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e640d1c3479cc799d7543ff9322fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf42e1c3891fbccfd233063acf1d0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5266a37eda61c905a7d3ee90e9926346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08572676f07c408c21d29cc4025483347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67e3a6d4b84be4e42dc696437d7fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7544b36478e28a1ba5e2cd1e0aaa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa4bf4299240c517faa6466f66e30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d43aa1d769e28daef4e0ed91f5011351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db058f7bd18905309658178d41e4de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672126255e6f5568151c3ae74855b6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a2dbc32872145ef4ceb991346817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13857f6e8ed4180d7cb15e67b269ee7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d08090f1713d22fe86666c8550f09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413efaaef4d30271228bbf81de7b029357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd31ec4c2ffdd78264652798a2da0fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709e12a2374d6f11d8ca8afdc9b00d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc385d6ede385d8b2cac13f810aa99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8471607396448e5818b14c7abb82ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6b861f50a9154a38f790f6ac63514362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5d72cde9cd0a7566744e1da2c313363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a5d694d45997c95da6dd450a3f85d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701d6b55f32b32209fd03f79964e23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef820c4681e4a433498badf25ba0008366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2cc11f7e5863f8dde161cfa6392ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79398103c65a77028ea0260c07b31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afda68b7b8cb6994f9e5d7a205da194369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ffe7673f7fb200ffc72033f8c62e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b01a39f8910c9827fb7efb97f9572a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbedc972229560fa46f6e72726bf9e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e19883fe627b1adb69466ca0130794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018d09f330508fbe2a6257fea1cb3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd203e1d2b3903986fd8d0e46b8aaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a72cae4e257c3cc37639d13c1f3c00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ea97f27fcb699a6e637fabe1fd33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a7fb95226bcc345847f91fcde65b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2353f8294774378a99e246d66aef6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f2dfc748e2cd03f8fa4402a7d699f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e7c97ba59a4343ade234eb66719f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a60396b7cf25e287ea60e6ec70b78a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258c62c8300b8c2fe71f7611aeb066383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6341793bd3cdf0bae9995483ec93ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2287917f9827f14663f2c9447a5ae0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff308c21cecf00ede6e552a50f692ea2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba049d6fccaa30b7fc87d00dffd92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ced0312dc503ea8fe724b3a9fece6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f150d0dd413e4aa09e8adf062226a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66facbdfbd13ac0bb6de32ee4d718fe4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025ac873b7740661bc82e9c6b53ecc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3cf0c091ab9f7aef6b85e7ffe1eb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7771d4c5f80fbf96d0084f15247a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a0938423cd77c59fa43709c67364394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c4f6e42e61a678fbe5687e9545732395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699262c84d6a89d7fbab255f289bedcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bce1ee8c9ef197f9409293d595963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e04d1d446059a88f23179ca3bf094398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b10ddd99e317e597cb8d381663401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a09f6972db9e82a01e02b0303991d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311a9dddf6754bb56bb80dafd78e23b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd07fc1de730ff55af71de09892628c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f08228ea7e906d62f9fa74c83576b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e331205eb72da6235f66e51de1c29a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb64f3baedd15aeac7808a5973f00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f716fa8e17ff5b64d570340507511406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e68db8489f5dcb3096fa03576d92eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143662b6adf93fef5f2b8e2d8669f78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c008e2cdc577c7242b64cecf7cfa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061532d904a2da6415d1b55e781c796410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc3d2d65379ed4b17ace542da15301411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7aba0b2dbdf9066e475688ea4b69b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178dc759dba940fb9a2253dc6edea7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a43c5135f35dc6a9926a1f0dddf02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1b5cbba7225014a719d14a07d8b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698006fa8a8768113e68c1503898a7aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6411150b94abdf986927292dc552417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e30f39892ceaaf37a8c0eaff59f01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd794a0d4ea95a55d8a00d88fc492d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5c13d3cf29c63f8dc92ac92a0b53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e073af80e7069868c6f700fda906421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155944eba42c09a00ceed81ff9ffee9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4eead979b05d8a0510dd7bc062afc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa1af761c6b7153203549c3c75d1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65d592f72aa87cd7b280a85a1aac5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad2d544bc9521466cd0a7fa937d579426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ef172d53d1fe53f993630d555e87e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e20d3ef34a0b69edee0ac05a3b0853428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae101fcacada5d6e6f45a04c5e2823429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b8accc142f442e6705c665d92e79a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125298927387728d495fcc45f055608431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ba09014f8e6b16915a1e76f527af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3def2a1d9fe28921a1859792a47d40c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04310d40d3483e1d341672e99d2d70c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a046c46fb119b40fccb13fcd610c88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e1a36a2ead73dfffa0f753e26ba5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0e180032fb347a5d4183f814e17c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccf31b516c93d7cc116852bba2b823438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9588772acf0dd754c4676a93a35cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32f40f0294b7d50957e79de3b58b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad4d43419835957e5d20601221d94b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbcd0e61b1e90542a083af63f1664442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b5e2fdff56306e0493f4d947b8a08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871eccca52c49753d7a409a489fc010444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963742b1797f7b1adc5abeb7f14d91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d86df1587be22275b2650fab4839446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed3f0ba5bcbb20ec7057ef2cbd161447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47892bd5900a8647a8212a8e3caa1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e16564293355bf999d9577172b09f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ef2e50f3a96d597934cd4eb687d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ebdf66c15e66f055dac3a3046833451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df721a9be894b591d95d7237f9e17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645b63096996df893d0b316f05f652453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59cca93f049b78771969d4b6c4a71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c19c0e1de9cadb033beb91f8ea924455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c4e577b200d254480e3a864ad618456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668f38867185f4f31ba1cd5d8c791f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef099eda9490c99ca21f80931ef8e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dffd1faf227432bc948c301c5ac8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2abe2173fe9f4aa2e662186569139460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d535657fb66eb85e75350af4ce255461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976d6572d0fb99341bf28c7094bed2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc79263228e22b847d48c1e34a839463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bdcfdcd988cc333f1a68c0b4de5f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f94c6fb3386114cc46e1f47a737d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55837bc5ebc95261cee45bf707c1cdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afdc55f01bb3fc0b3467863d74adf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd204cc9dc3bbe43eb935c4c19be3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f4aa16efc6391cd84856c0b5690f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5752e241e140a5b261a034f453caf61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b55b85823e3340809b16b63fa144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d977f8fece2ffd1e0e6d824f868bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef56ca5e1358e8e9642d0ea61b3a1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655511fc11589bfbb4604dde7a971b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e4d45a782bf2329a69331c29f5275475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9879df9751c82f4a1a7ae6a42b24fb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5970b942df270d0dcd7bcd94991ca4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f918f63c083ccfbbcf4220c2b5c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf77bd3a55d452c12bdb316f80311479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fdb7cfbd95ed05265349224116498480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e0b8a208ef314c5ada838dfe6efdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3023d0b67818b91a1662a31c4b4499482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dede7457c504db941a753ae5efee4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5811f81831c8fb9e6f715eba9795bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9106ff73c1644059c1d21763a3560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650f135750213ef2842e41b2638f8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4fee544a1f318c51ea503411fce5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c4cb11775bc7a4b752a8a36887928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a05015d915070d4aba8065529868489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed1f78fc84ad245c551882d642021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5c190635670331c9d0bf384aa62c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb342ae9de2ef4c1763b3be3c944a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe890e20a61dc9ee9c176ae2c7050a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882993a8a9f8788913185675f7cd1cfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128cd4b0eda55e5bb0e4811c1776a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc456c705c6108ce188995ea7489f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3a61dec59a01f77c63ca7abb89fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8182b1ab3f58339d29d68531354e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f37a1affe6542ee2a814457334f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b780ab566902dbbd559201e9de0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3f5436edb360a63bbe7145dd4f58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9cdd558658721bf4f7a4481306495502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60274fceea9544b9d013361ec8d295c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258faefe4667277cf6bda845185443c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e657ba4f14a8c174035dfa821099e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32304ae6940985c230f5fea714100908506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f745640789768fe18d7974f6c7d75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4937b4c2fabfe69a957b67b0495417508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5b0c7564f340af1df44ac9a72c0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8d7539681f6ef38c95ee13be68b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a318c15b5289b7222d30c63e9457f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83dae323f601fbbf1dd064d0d6fe5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6cf9516e9fd145a5183091185eabd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794b65aa8182e3ca583e22863540938514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e913c5e4d69dc327ae13091f422d42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48b19e05617b6442fd4af56d0e7e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030bfbf8f29397e53a90c30777dfd63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a142b34661a27b553eca5f01fa5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1384660631634fa49b4c3476b7e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ea94e9ca9326f6f23e6182e58d5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfd68f8a8a77f93b5edc9b852d18b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78082e21bbf4f3851ae29c3c624f2a9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c30e5d65fa51ca01e2594f3336e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98098e9110aa6c7e17935c2278923a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23853f29013fb6867a97537a134726c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4bfcaf6734e67069df18179706de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba576ea297930600ab46d2978f779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cfec4437e52d7d4575fdd804c5b50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baabf7aab796c3d80a2a885a41083a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7d45d6c0a5ccb7961a41391b261e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd05ef5d11383566f2f1d12a621dfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcce2e46511c3462a05ed6b24ec8413532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52145a36891b0af2c478e7bccd6959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c264039a3609e932469ec2ec80816da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433a7262caf77146066432a00c02f0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982742856fe532cea2047d1dabf6a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c626884883f9d030d2d4299303a74c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e10a6cdf3f23e4e532711892d2193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b56d13f831664d05987cde79fde58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3449870eb3e2e6c580ad23857d0d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd10a020069842fd9197dafa9e57a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5021931b686b3456214e03a33b75636542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d53c1c6e6f3c534521766cc31078543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a56a283635ee6e96fc43e2b97c89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7626c73fa01aa46ddd70450f643d3ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd95efd637c35567fde88cc7656e70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea7d430e53dcb9a7fd8fa4e95a62a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2361b6c1d58d92dc0be72bcb7786752548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576c74c702120e9eba1fdbd584e343549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692821a0bba70618704f864e09c7c70a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11a82d68a298f8065cd2d42ddffdef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9914a38e523835f30f850eaad607552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c33b5d91b74b8f790a5e8d3aa11e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8ce2756f9f73c54427bf33d7c109a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da8beef052299ffe885a19f8ad4b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a477d4e20f27d1701e50a1c6578776556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae7fa39b83b26f095afe6c4b812f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c005aed5293313a54ea8de66494c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d1002257f39e31b04d49bfaa3653559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992519eed7f1c1bb7ff4f50c6acffe88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f38ae78893f42e3aca20888998cd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece16d09ed44b6e59f9621ea686599562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba13b01c8a1ccc810db3735ee9bd42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276cba994c4abce6872b09e8bcf7f5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f3fb62820d94dc9a6550674f6bbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c743643d5627acad7c370cb2a4823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97da99929f6446adb12f34eb53d9023567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be22ed15758275a2246beb1d05640568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3d5eb434282e5cfc75e0d3764eee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b933d0ff02d74e8e087f1988f24160570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b174f19805533e26357edcab51cc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ebce03cfeebdb114ca85a926a77d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecdd2ccda871756297f2bdee1c4d7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ba12eb6e679fd9d4ea50be569c00b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37e26d580a9b5500bee9ca5265e902575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d16e62eee34e364df749cdd889ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a324e398834dcb7ba84f9da74c4b83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274940f4b998a79c750e49428fe511578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12caded7c5298f6028e57ec2a64230579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5d317aabc86f6343ee48ef227095580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02e165a8f8f20776b78d565e1e9302581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d41c7248f10228cde73dfbc57ee17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc492dee958bb69cb6c038934ecde46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42446d5b022b8973bde36f84e18d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4486234c06fba5782fa7e4bf91994f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488feb1094ca0b5f1d6a37862648d998586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e875647d3fb06f10701e903fac0c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5531bfeef6ef1b152a38a3fa2341f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599b05664a2ef547fd86e04e7b70d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe7409373cb38961ed3e0557112ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090add7fabeb03815ec375d9a47877d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216ad6b01bcb00163988656881d64e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02c28cd070361d206b03b89cfb4321593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70577ad720915467fa07c10a37ad9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c710eecb3bcac72158f4b014cea1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d26a19110e30b56032e984db1685596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c0f3c822331c6215bd3c0889a982597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25818ddf05d40a6f0588b17b6c2928598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7277e9485de1284abed417a090afdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362b2d4ebedb4f9ea69978608af6ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014001c73cdb5fc17a7f5abbb438c32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae372e1e83ab1b206dff09d6f5a1c4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dad685512a0c171d33384770e3181b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d8193bd2c208dd5b417daaab5077f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a086711a6314d790d4b3d6787958021605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25529faf7d8834663c9dae4243af30d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6b65195a5c4477df28e671ae96858607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60223a31be85a5f16cc0c24cd0cd5c05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feed3507cba0b05d4dbdb4f79b02a2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e8496f6a6fc0d6c80cb666f9ccf0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ba0b8030255e8726d132d69471505611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8cf50dc0367255af99b7494608ac3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9569cae0106a68a15a5140ee6947613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce6d613db2cea2edcd44c40a03e07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120578c6c8f729d055bcb52f88dc377615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150d56c90b044bac88c31f1cf4729fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc6e11f1318322265814a43c1d3c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5c8fcd31515ba3fb8deb7844098e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ed9d7efcb380408160d400fe729d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f183ebcd86689a9b1e5faa0f9093ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8349373114de809ef0835cbc1d15fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd273d39340f1c63e0a1837541b7f48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e178f60ea2cdd93bc207de8ad2809623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada89d55c8d118a01e94dadfc326157624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae18ca909fde5bd2a30468b05dbf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754392b251bedc1742357bcb78503b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f8061a543911135015218202f605627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8abf6da712fb661343c23474c0585628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42333f91513668105d7ea61341e0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131363f8c49fccf62db466c2ddbb13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f8ba234f83da3bb9e44cbd89f3999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506e2c3894edd15de52891da756c81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16349fa8c74bc2e8b1984633fb767633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8762ab60e3da2172c399e15f3918ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d679ee2b167bba7ae2a4ff58c64c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a887baa1e58e7bba73feda69d04b0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368c1a0896b39d76d92f5ca4db65290637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b333f52630f68067015ed06782345638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5273376e2dbbfe051e4dbec7dda77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23070c9cebb61bc90cb830327655228b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9fd738224dad9d6b78798ced982b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4969b096c92dc5387e6ce3a814b81b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918095f529206ca3ed017118dbc9e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6cf00c40d39075c8c4265fd8b1eb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28145bcfffc129d2d0b7e4186af27d6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4db5994fb593260360eb33ba862389646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8baa526e3487d479d126af0025a376647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faae4f5a1730de8347b825a7238877648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e1795e28f59297e013566e945e4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c095b6c88656e44e1fa50cf42dcd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54099d97806e78734bc28ab64e9f32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d997c0a1feaf8bf1b7abad3d7c04c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757163480a07830fbfa35d31f0f7bd2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561829f28bb3ccbf1f9e919b1e91c85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce966a99d3d5834d9f77590c887302e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893199bd8e273c84346b29f234a4d49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3fae1b59251a02ab728942f0dcec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a61c7d4be9ceb174a4ad7e3a96517658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca383f6c103dc7ee3c50ce5f783ff3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b18e2258b41fded6817dbe4d8964660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0caa22a065b3bef92cd140564b8f03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cd318b5e696b232b8fdae6b91fa5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669171f78b552b9da88d29c042da58d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019fa13614dfd8742417aad0d9d122664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7477f68472efef01834dff80767b72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888e745849b31432a0cf07fe6fc4ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f69d5a6fa20259bf6af2b4b411a4f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87cb4fff2ea505a10fd8a3fbb12b94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc02d7a6b1efee4a26706fa72e5bac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799dc27f1b738a4a8149d338796534b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dbe3a6d5e73ed183b5f797dbe27db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352952a069cf837c4bf113ddb21f4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61dedc7dbfcef6a2e87b33cf3575e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3968a86c34de3893e51f6137a47ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb22629210e863cea20b0ba977933675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d10ddec30dc7b97b6705bbc9878f8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe644c41041f09220d362d3afa6e629677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f390d34583b9198dabaef1552dc0f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9406677a21efa302ff1b5f304b842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bc7b975ebf0c84225f998cd330104680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bf8bbd57d2c677b86d792c2b66dcb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1b30c781e8c6eb78910d45437d59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693f91d3aa804d153400b54901e161683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20d5ebb229a74882a6511bb2df081684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dec0e306e7403c7e5a121f5cdfe66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49290ec6e293ec5a5046522ae9a6487686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039c7e0946361558ee3ce6abda2f3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726c847caa1e960ba2f34e836e267c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a8b649d7356941267af302dd7995689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399b46b5624fe8ac6d07a3912c07c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac194e9b8d9d5199b6b34ec418be108691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad9291a7d81a8065bac845118131f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114ab30765f48e1a8da8b97fef94af8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cbe87062a5e0c480bd87f9277f338694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f428390ef4405cf284a8dafbdff6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323f9c0d5306c01f7d1547ef68bd9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73884fd3c9e6d4f310cbb423201a67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ab4ca553e718326025267a9b3625698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29b6ad001c46da4369eca69df593f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524631d99347e62a68e980a31a319ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac86ca63fa555ee8248c78d97534bc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753666127a095616681ad1d4b2a80c4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e7996d6b1481c69cec78d21d0fff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cceb21ade3465a1cadda28d5bb5451704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2bf5ff521d19295553040f547de4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b7f2a19ccd216b59285ee2c91caf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b812ea7bffc7ac0a8187000bf4f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3852f4cd22ccf19a34a2ccb5449b508708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450684f09fdba23048204be76d89967709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c85efd203cb0a30c891c5d00464d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5408b00fda5fd93374b22264cd9c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b74182830878120b3debe6a74bd73d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ce59dd1bd3536f8e1c5861c10f0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bef7a583482cf0b690ffc04cd1ec5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a175865bc64941909d14414dee7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715e3a96a3a6c4f056220c13bf372c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caa0402bbd791d5566f2b1eba95301717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f12b7b0954540e72458e7864fcfe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559cde1490a8db34ccd8b6641ea9482719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76bba26a92757671b523e212156bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17377426c59226be0b59860e76e3a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b118f1711d453fabc0243b5c6ba49f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6368e33c37f0aa422bc0264e839e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f6d2afa402aa19e121ae44fc5b54e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e285393abdda06e60a923750b315725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43359abecce2fcbe9611c10e15d8038726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166359af9ccb89dda873d62f4a26844727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f522a5ce70ebb32d729999c6c6740728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a272a5b58d5d57678179f7369df4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a72c9d64ddcc6f2b62e620e2365ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062091d52715be5b93bc339f4b1875731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32606ee0e6b8905e9e6e5ed65846c1ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb39226cdcbddc6587aec8861a6c6f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbca127867825607bc43ec10bde2f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c223292b31b306717238878fbc06a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29adcd39a0876d7d45edeb859f0204736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bc65c6cf7257bf7e4d56ad67bc9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fb1e7baac98ddbc18cbd3b05201c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb0682ab0a12e7fe775a5411b5b814739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852339b0774942b9db8ab3b6f2275cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af013228c0f52b8386303cd20acb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad879e33b1ff0dfc51e504e8bb064742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d6f0ff127e752e9d442964c76dce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab3df74228fd7c172cc60a81a2d7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683947ce8840bd4b058c825a696b4cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8ec3e779878705da7658b9818629746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc387c7444935040cc61238a44deeda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52be22069946132a227dbbe3b0d96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b0414c1144c57eec0797d08cd71e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1efffba8dcff809a4ad54cfdc5cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88e3cc2e356b617a91acde349f9df1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0fb544e1f9b854506ef930b7c4a52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd667b3ba1dc51049f3afc4b0e963753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef04537fa47f9baf3c7648b2ca9af31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1128788e8b900b2c2e47760c5faebc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79083e3529e356ee8520b6363c067573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f766062329bf2b441afd5a839c25f074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fb91a614efcd64c341270d6f1d1c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab7cd35f95eaabeac0df5fca6e1c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f96093add85b1481728ef84589c1a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee788a77d5308e54c2dd2a2ebefd0778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792762a0275422dba6e9d60c14e898a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6120ac0f16c1980ec2a87c2c4ef9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80391d2e031df33bbf76a33aa6b49011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bbb46502388ee474b64ba19da74c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b96d08332a9da0cb1e840a9ff04413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a61bb8ea350aace48b3a68f7d5cff614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f2bfed679923c60d7e09fb17577615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43446715fcd2c599dae3e2e8b7cc8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b75aa0660b03e5a4d2726689892c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a1e59536918e3c4b0e5c8297302618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0235ddd9b889208c0409ca256c63e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24534c80058a0dc880958f0d666bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670370aedc307053ecb5fa6163e27221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baf375d77dfa296880cf7ab5c0382a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565524b0008185023fd1ea9b4fcc850523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075555affb63dd8619b35fea2a75e3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69de0e8133f6afe3f85f71d1787de9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154c6d494bfaab868f4f487e2535c8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7db7c46537ca0095c1613dd9c022227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124adcfc83861dcaea1b72aec7e74628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6132c411df04736c04af4c97936e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf5c88f7656bc5c2f50910cff27c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b6c3f8dc5b5993c8c0ec763a1f6d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4baac716abeba7defaa742ece7fc7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691458fc09d413bb2a009468301ce7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee767ac1b5d6c2914586dcbe8a05d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d64be27122337ae97bac3a207396735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b2e279fd99892dfc5709f77f310536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b195825b61923d94061835fd44e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafad7e4f736416733b35e92d7620538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff486bc1f65d56f674d4599f30b5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d937142d00eff269efb324640fcdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859fa576fdc00953ed925a47d851eaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d03ee52171ecd8e48086bb51feb8cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7f93f2ce9dcfa22a4e49b112e915743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d47505330f1c410dc8d31d52ec89144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1127849e6e74cf97a10dab92c47f4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f698c130080852dab3ff88c75a55046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece702fef7620da5ea88a202b567980c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c35420eb897d0f483c44dcb2ab31348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966711068ceb32f889192b77d54cb8a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61746bf2eaa6ad079895011664ad9aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090375abc0b2f481592b37468c7dcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78da8f4e2ab7e9b95244df6721df652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebcc8364c62481226292abca2813ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b9df3fa1fbb26fd43f58dc38e9c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb3fa9d0f927d0e3a09c157882919d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d493a8b3948bc64445fe67eeaa1ba9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a4783cef3010839779ceb8c1357857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012fdcb3aab6eaf2e0ccc1e6bac39758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696fcbb22bb46c52a778c3cac5e6a7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7039f138edd4c46bb4eb26cad9d5e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48631e63a5420386636c92232d69ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087df799538b603ca17e4f687a0ac962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a763cce1077da0b999dcaba3a53246463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab0488108a1841f11261b59ee8e04564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb8dac1eb4f9308e77530c2fc3e6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb317192adfd076973b1a57e00b5e88366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956f81f5162297d3e29d7ea6a40e5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db1f6154ddc97f2bd569b706211fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443082924d635becd7431c381e24e6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf781e0e6e92990bc7ac0aaf79cb4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e373c8d26fd731bba9666eb3db2cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bcfc3956ca869f90dc88393a5ef4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20336730ad34ee6371690ae085ef4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19672ce8dd12e83df254679e76d9e7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76463423985265c9f44729ad8e22175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0957732e1a144f80790636ca3af376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6495542bc95863a35bd8cb6c153bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea6d7b386705cd4c00a35225240b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b10a99e4a8b52432c25e3076cf77279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484e3463e7567c1847fbd114f02b7b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d50a4bf5956c22ff816c7f32152be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf61b449176ebc541fb454d53f32be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c09df26d485fc44d3902121205eb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff27dd38521a3bfd7b75dd5850eb8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85545783fe272ceec32321e66db5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfba420e140e86c7fef82f9382f2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844baff2d10b38909263b2168c8f098e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb03a0c30304f8cd22227c0f25da30488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555d816602a1f8c14fc25a6837219b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051873bd5a3dbcace686dd8dcaf3135090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66262faa2722191bbff8269ce4162d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d9b10935e03a685ca27d6b496cc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef3db2d9b34453b688e4681510af593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b8d9860d0bc78dbaf93f2b51302e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a3c69860dec01cd3c7a175cb475cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d034e34bcbda7b5c3641cc572ed0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced445197228683c12d6fdba886e6f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84a26e34f4204f937deff1e103314d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f41fd29eafee26dc8b2d5306e2a8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fead53d6bb8b46dcd4809dd1a7ffb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973231d1ab158fd585f8fe1448b463e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abea4eebc018d4d93308d37b6d5383102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4421270b4ce6e308f0826628df6c14d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d25dcda7f8d944d10cc083297d755104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33f05222bc24c0083141689a16f7ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700df75af0df5f987e1bd81cbbd1123106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4fd17fe6ad32d03af0cfd5751e7d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd38abe62209dcdf37a884b8160d7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781a7ff59533e45d9a6dee2c10257f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b365538405e7124b5479fc88bd2bf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19664d09834b5989052e629815508a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0effb43c2acf916d7fcec82601e86e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485977150cc21dbda1d4e9d3c75eb4d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e402e94556339842a83836f5885f11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b54ebdcdd949ec3e3279c69f8d833115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b3453699d1636a661a81183dfc632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800cb45890b2db547cdd049bcddabfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7dc38a52238689394ff12ae18c463118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff827125da72b29e6eababd3fbd1954119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262bf84f1886c91b8a9ae2e6c30585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2dfabd209b069da5dcf3713f14cc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463ecc438dd687d62667e4760af7e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238467f28c2b92f587dd8c890d0a01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e8c9591391eeb88a51d5ef780b5e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc8db9b60d7315aa2ff34d0df2737125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709444f556b95c80429f55467b7cac69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b01e31aeecef8ea1767a1e7bc846127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42db743840d9f8f538ceb5a795f1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2f16bca1ff36fa3d2a4ddfc4d2e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac2da131276c405be2a758525be333130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feabe20a475ff718ffc57adc8f04457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216a93a7da739c979800096a388ea0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fc95e35cbff51a7ab9beeb724f3cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e3108e59fc5493428343d24ad165134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679356922b87cfacabb05d84745476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0252222b966427e18d424b6660ba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cdac37abb8378b5451be3ffc1048a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc18f9c8f5e46882e6c0b5f5fed995138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d251b40447c16546751f995fdce8d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af59984a11b7476f358b209dfb5add140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46593b62bd04d1f521bf6b8c520bd25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f529c92e790d437453e0fae50cc9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3844987767a6ba89a172eb02c48b7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558db222fbcc4d650aa32438907a62b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c934c89e7afca8f825fe4f99c21e87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d913c5e7e30f57f65db044cdf4d05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed006aab0314bc3c700282eb43de11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09fee622b19cf4f42eb766baed46ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4c016bba74b6c286a1c3fa1ebfd5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574240d2e1c50fdc7ce64d68b8ab3d39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbed013e9b441b77ddd9850e0247e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e5b64de5e0b0475c7c8e99b2bcc86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df777e445affeece74b9ec5e37a41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baa0773c4a5b97a94b49cc2d8a5395154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b20cd7ae693d9ce754f32c62365d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848df1ef0e7de7b777a123b660d3e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69670ef8358e18949eb1c32f5ac8c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845006c36126c02f8940bf814d750a7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fcc1fdad439379367799f61664bf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722d2f6c54a6f5e806bf133c59681c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107a6d65184831a261d7d55c3ec038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978067629db2ab089c715c49b0d5e492162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c066476561299f19259a5cfe88c0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fdea5b73b23efce3513fa1bce1dcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d93c179f1b70fd38ef8132a56ff0df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234b289c5714b90ee074f9d18f5aed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a80319bb8759c25b1fc8366011e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376f4dcaff337cdf5cb4b1f09aea4e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd1cefb579216fd28b2479233969e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19448ad7366d286b9942b6554a2d34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6062393b974149df432cec3bc9432a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d77bc560e4cd081958f54ee06087a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c2a269e6064e5cd7b961bb549796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774df3d2fc4327dea1a62540f3877b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36868e56a318655500e696bbff535175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f423e220b8ee0f440c5cb5660ecbd8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f006f0f375642329d41399a672c16c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb5bee699f85df86d860ef362c85f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf047bcc89841a28e6ec7b3f098df3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e338ca74cf126ebb289478cd1a1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659f1970b8ba19c469bdfeaf5b7f7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92c0fefaf5ff9d7b3adc693510147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c94427c80064d1ae63a57dd11de3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c805abe9940b020718ee22a3aa3c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae423ee30b2680f3ed5368764737b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35987ba27a26dff459070602284356e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7e99f35247a425816f8063662108187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3991502ad321052a529330a4b0e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebc34fa3e1a150950c6c7643b5af71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143cad0a4a6009a8d04b472401e3ef8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c8bea8990064d47f09ffd995dc34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ba1028ce8caadb47249a2378648d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a938d5e7ffb6cc33a0bacd11f2bd9c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d2a6d0a2e02c1850ff368991b490194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c32ffdfde711c8cf0ee22862b642e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bcba47f2b6a9830a5f64013263fb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d50e1924dea5ee298ab29d57569cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233464ce4235600d3abae477c1dfdac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a5209ed5acaabb39f4651f235ce67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b11c25f0ec2ec363b60c15f913f608200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265d957cd9f580630f616a55d14011201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93ec7dc73bfb61cebb341e5d1acfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df7ff866866a3ebb822ce758217d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b4dbd599baa06bc1f0be598c1f00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35efc07c2f02f943cc91343470673d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125ce10224a7ded033b786504afb43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc7576e18c58e8030b6ff0de4a2db4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81931a51ae7673327c721db3a72c17e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8abf9849d129b8098d1eb25161e18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81db28f6784d71f30ade379a4e1c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeaed2f0f5005ddbdf9ece389d9633211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0437c0511414199bb88f236e81625c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b687528d597d7f4c37e60a28dc658213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f828269740de946b68ed878758758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d417fd132415dcdeb84f5ecb282d545215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c8a2e7801e7253d9f77b7706bc3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686b0c71ddc4217115596c4d9f1da84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545593c48744889f8056985093970eb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218349a142fe1cdaa39aa16381aa12b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efceae7646fbbd713e0bbe28ad6edea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40cbf884d9a6da853a0deb4197c13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894351bab0ef760dfead7ccde13ec4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacbc41f97205a05751da702c7e5967223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dff2284346c34660951af24d71078224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12562a5dfd6fe468dea4eb1b4b4cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7d2692f353c17bb91d920f007062e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4b515cc61edc05d825858e99e495227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71ef7e3bde6e87a1d7960b5bed6f5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb771f543eeddc7d1e37c6598282d75e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f48129442fd1a0768f88c40cc924f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de050433db5b7b3d8c49b9d8be82895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3a6cac76cf057acf2db5a82b496a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c922505edf0513884d36c3e30c03d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937be0e27897b87da04dd7095d737d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbdf2aac20d44240dd355b9b21eb58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669c01b95d5a42ff2ff8f6694afead236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d16327a3d296dc98430a21dd53262237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74adbcf9e1d3891fc7eb1d7618da2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629af15d4a0f70833f1b927347df040239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167e8a87c74762ce0e85867d1c868f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1dfebebc68c3e9e9a6ac4c4461677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea9afee01e1275d3369c2c60a71d2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dbf4cdf701487ada4bd729610384243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecad17d435233ab77a2bd72a87eb07c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b67f062ea48d36b87245d5ecee42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947958df19f8a85cc905d9a04a89ffc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596df4aed64140f3476f06d9d863774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49742219680b4b5d55cf6be776657248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e694c84d24b172f054988556b6882a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabcf61e6bbecfaeaf22c05a444a56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af428d6135d8f130e626a45cfeca13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea62b57441c7f7da6811abe38f1354252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5bdbd6f24e5e5e7d0264cb8f6aa4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c12b41862f49f266095b9387db8188254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948b2df852b48e31b97dd77407611af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282724f76fd03d2bd787b3882344cd23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad9204666a15012db68769434c9e7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8500469db0fde17dfe6eca7837991d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b354b0a49ea2e421c0ce9bc8aacfe7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a45f549687475ca31fb702e169b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bfc93e5862f8b7f0d800deed24480261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a1e83c56320ab3131ac896f4a64e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b964737c429ea5deeb045df874d84b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea556c1b615508af35b2080fc345c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55458f5b1b8e0292644f6154ea917ada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac6450beaa0bd10ba1c70123e28a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f27f74bc5edfb0c8a17e1c66734dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989aedb15f2c76c7207a165b4d2f6fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e462e8af6707351c8aa906c70e75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581ef345b736860cefc518b0a6d349270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cc21045322f80ced407e7abf29fb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef48bb93fc4152e7eb4177471c4ec4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc70a7feb189b847f690905ecd800f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871ce09b832773019e57624383bf23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73560a76aaba6be2ab3f694db223eab2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e173806859956d549fff36b48a6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a3867e015b51956cd53aafe9d6f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88603f7867011bf5d50bdd0e458c0e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f724f8a704d655077fb3fe6cbef22b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60495069cd53dbccb76bb88e9a876280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc520203fd689c526854971b314ec18f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f9213c97f0dcefa05872bfde07a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc715c6c1f8f07b8a23d74e45d0bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b32f22e5f76aa623b2bb7358caca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c25c5c030968abcb209bf346196841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615f14bb00c3aaf4b4f3a0f4a92424286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda46913078f51738a89b002c50a884287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09078bc08c0022b21234299582fdbe0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d953091e0c82f337df9c004d39a81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c42b55c66bc90ce97b0cfc33ecf9b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815a362082d63c6962ed390df57e7a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5d5b2796a6823f069773a9817bf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796a97908504e615d7fda92379f1af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ce045e303750424cb25c08c777a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fded2c9a33acbc9d54e191d2214e30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf01f9372f894af2da24a2c76eb5ffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde9882e0ab1ac0fc6326c7f01c883297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc608ce61d94c111b5e205c8257f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d07b9af259702426e520ecbe51a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2b0040ed98b076058df8e43c5581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d5718ad35d2679a39724d10a45d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0fd2eab8ef16f9dfdf5b229c99667302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc754bd52997dabeb6f3b828ad4b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451005f45e8f3bd9392cd8cf8e77ea5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e99d9d0ad31c32fd3aee4a52309cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9766e3e0efc9e09ffcde318982144d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba3d772a660d955c12fc94f83fcdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34d8e1874ab23e4b83d2796dc59eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc684b823f0d10a39a56f0738df53a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222aaa32d58ae7e088a410d65526b9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded38d360f927884451bb72a8207c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b95c8fe8d9f979fb3829d784772c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a4b0e5fc17ae70557b80bbf5e96c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02135753915b1298d512982e7b1245314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e12014a82aff1279d64f7302b176315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebff3d33f2ca3e6a36628fb080c619316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c3f0010bd0e3f6870917c44ff7377317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b47e9657a798741fa882cc8f891fac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc07f48de2eb48eef25f861d9bb23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1478e3cc23975fcdf9c634eb77e1ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf1693082725c6c7cbcc35f756aee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f400449240947b32d5450db036304a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a279ae9521a8f79a5c8c8d20f04a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128524ef303165033ab0867116c517d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b57ff186fee4258da4b3ddb7ec134325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b90c829315500d7438be991b26d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2709f58fcedb89fc93319e2cf131327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a50b875d24bb3e1b9ecf480459d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272dde54fc7ae294111bba7837d9cdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6561f3a2fbdcb0ede3f4c31644e3163330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b03ea60e8357d24264edca14c2303331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9282f8b4fca20496f029232f0ef68a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59785932ed25921d04c48a03a0b90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db142bbe3a88e10d9321c8cb562b2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12cddef78fde6fc89e6419865b4f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50950a88f3bd638cf02289b37bf106336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec03d278d26c5def2e68aed560a4d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67b80cd5ed95a15b9265b20796c03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590774c82ae1e9992a42c588f172eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e8b8bae6fc95c7c0dbc55df1c375340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037d1863761aaa91a11d6d308a292e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d618de5bca4b8c9fd0641a1e875fee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b5c60aebc1f1aeab255e9ee69c173343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58edbec3b5f93f7d49f6aea1231a13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a122a87e6734d0d50ea500c6a10adcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa9563ea124b3ba9e1aae5591c2e2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9111129349b63271be78da5582855347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511c404d780d7355f2f0bed60b3454348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac4801c8f1f0fc59bd91870349887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178f2ed298f501b75c8b210a3c1bc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf08307c56ddc6b3b1a25096baf356351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6dbe06755217eb5c157a88f9648d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e902d3792e0e997e5ef29f672e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede02b754b8746bbba427e5f95ddf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272f09474e59e5085fb6fce1ea60c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493584811f34e4ff35a0a8c6b38208356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37bfd8a180c28fe2c39d9207c841fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac979fac2dc4971e6da101d5c61da9d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205093dee48a04224243cd3a05d1eb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d266ffb3eda8990a7b8f94c7767e78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892fd82c0e065698538001027fc126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b780fe9dea7ffbb88e90d3f6461c26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1a0bf3fcfc9445d32b36c2eeff57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496c86f3b9f64da120db7020590125364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc12485f97ac1a328ba3536acd3e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589124da36211df57f94a2b34c25361a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093bffd5548e1c1b5e6c7098f748434367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740fdd0a2cc44509e24b1e721098fca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d055f36636c99dd5b031cb831a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdbaa5f90643bd6c1ba3aa5542758d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a270d121ff5a1431930e9bf8869fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e1ff469e638c6908d75347d47ac89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e0f3eee780fee2b4d50b69d5a95f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f21bcf5bd5fbf6ad6a0a91cae363374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff51d2cca1f0ac40d8f970b3e7b5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e54d273ddc393f1db66029d4c07e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773406cc1d61a7eca3332961d5c743377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c025be90840369e44c625803eff48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840f565521dc55f5f4de6cf7244465b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee572323c8d6769964c64410444ed4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c94f8bdf0ef4402f62b41c5138145381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d85df716502a01bfb7ba335a971e72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d593cb62b6f95f7fa503214981305383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d3db2cdcb61d3ea43aba3ad26a438384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99f3cb714ca8f3c5673d589f1eba1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358d821b177ce4d5d35ee6608151544386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d613a4d053cae1426b41c08436ca5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e1bccc8a192619deab250ea096eb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690a70151bde85157c3f3bf4b9c31b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf630c0f819f9cff132427fe5b5f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd417c16b1f142ddbf0afa53134bb43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165e1cd79393c72cedd1d550b4b41b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c34655063900cfce6f440e327476393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb06729d52293a8dbb55020c08323394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe7b2c68c2e3b06a877f4219647c6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f65dc578133112b980c6b90b096fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13271ab56bde0200a0186dc79ba7e522397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec185240d0d855c549b374b8e0d5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0447d6e1dc7c9f60177ec1288c671399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ca1deac16a3f69862179798acf44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0cff1d60f4fb1e130531c2bb266f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad2b7a18c7d563b205c12831e5889402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b76524af51c3496f5ec0b3d49682403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1219424820e2754dcb0f5f7412c5cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9532d906b927fca75cf28b57340cb2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e7f290979e4184473e734acd8db4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a597fb9b0fbaf373afcda8a8685451b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa6db5d2ffb6f56b47022f2a5d943408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb546e4b0e59837d1e1619af5010b40d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6152fd04800f2376daa76289b154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261109d2c655927f0e46c331df1f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62df943a372f3b4b2e22b5c1c2c805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3430b8c97841115e8bdaf35d0c825413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124efb97c19bb3d37e13a532bedea575414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc906b6767a86828b78a5b7be9904f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363901534d14531f0ed41b3247a823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d69d503902da2fe4b582ae07b397417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a172e7b97fa3840154b2bf70c8002c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9e69c24371e8c3c905b4262cfa27d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bca14e79ec1425a468a3da61a89b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110691be3110c55c095d8860efb4e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558ff346ce39d4540681f3e9771d06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c200ac65d12d30c2e76fe69b6fcdab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e193813ab5a71edc9a0b5f0473876e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f5a3bcdd3433b0646189931adfd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059165c16f24c3f81141150d4959980426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8515b25fb4e28dd2c6e04a9f982f6fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb4d7fe103e697f098368121eda754428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e560f2372e4543d5f47f2127642b193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488b4fe2929d6830ca6522f689690f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f6b18f56d7d82e6f4885e618fb17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ab693f2ec777b945fc0963939999432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb79079a5123214369adb6833be9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c536d645dc2ed0960531768e3b41cd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea990c90e83df6a936c2ed35b5ebed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982861ce05390a0794c9b46f0a54a628436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc96dbed1e685af16ae9b2aac81f119437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2fb91b7c918e3e4e07fa56f1f9d46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3bb61134bacf6c426f604f65ee33d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ecfcaea2521b0c05e986001608ee3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4cc6a3d2eb55b4af8b7427ac3d2c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e2875a30b1e898b950a7e5174b8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0165ab5fcce9f4db35889c555d01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45f79a3daf99192f5c56c55847712444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90ea87830e3f68d5f0310ca2ec43a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a2446135db525ff4386f6b97bba76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d759855f5b50413a7f369e90d5b75e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a04fafcc0fff0e71db0acdf7e2e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250a25aedafc87d3e9d6a9fc1eae085449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66bfd962f821923c611ad693b31a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706698856b46768750b8b335730be6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9479143b3f248d47896a0a92882f89c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd89922b43b2126932fb3e69e76cc37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf736b8fd154cdfddc0ac40b3c4d97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee5eea185e046350220110e0d2516c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e90a514dfb0adebd849c578d3eb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865752d06a157066b94c5324b9e7c795457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a79c2251a41dff3f45621e02afd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2dc934d5ff04b690fb32743c3ab77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90019f8d79771955bbdc639fc6efe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c67fcfcdbc88c7d23be6a6d271f96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7ebaeb8ebf1afef6bc1a95d3fcaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc8e5237cb05732e3812be7a2bd71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e720ac616c5cfd37c9897ffe39a2d0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d6c0fa1ba68fac6bb82300596b6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28871870834f42588e481500793b3a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286a737cbc564de7a03103e29aaa9b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a22238bbfe909d0bb2bd16189f9b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc620bd91d590a35b3e03a433c32f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8313ace02e96f8741e61b84bea1c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962edcbe84d604c98711fb4beab0b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b702acf6c74b3f8a59ab361be7625bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334b544eb472453380cf9153f3b5ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443371ff94a5828726b91cdcc22eebd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0988a5e84835d8667a6b12f9e622475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1d2df26ea67cf453d397fbc2db62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d2525113a318daf655b141663eff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f244fa663be92c1307d981c3c1a3d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b6916e9420bd011f96b19524b8042479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6effee2f2471909b293f12357427a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a9283316cd849bf39016483b40de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cba7d9097c7b94c4a88611e95e46b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384255ace0e4c9fbc6d95e5c98f386ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e63062e61575421e06a17c4cc71c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110de5d6b9ed4b87061c1d7cd3f4fa25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c289afd9406373a3514f3a35d051aa5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc718a83e0cf16d6f8a94dccc1618c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f0a80f434fc587b3fd41c62712bb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2960a3fdb67cf82e13d205e5b479f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda80a88acb312a4547f1221378d924490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4d74ea56b7a2933635ffe08fb069491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd612946107516434df7af7db0fd1001492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29741aebc8f4ea2ea38caadcfee381a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa2f8687d6caced668952c95a5a390494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da5641ccc80e7e499998cb9c1810f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fcff2d58c314f6164107b5bb9a9d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb7d3fc4c3c4f66b8ba56322d256bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe114201f4a77e5719dc37d1a5458498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3464ee830d5c6dd9c85d4a9243c67f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43590f520d8ce31d3254a08f22e4637e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b71a9dfa2844f49e586c1349498e51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80266cdb2c7b59bfb2c0af30089bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661067e2c3517b84616bc007eb8b9c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49999c277ef86828fe1ccdab1ecd6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea773e5eef745522b93e2d33f559400505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57100ecf3dd9d6cadea4820c7bf422e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8dcaf36f8ea98ac3cf9216b01cd28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d2f8c2905fb2d9370df2ee94f655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e5271c3446cc278fd952cabefb94f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a525c7f1306becb9e3eecade904ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5710e4806ad1913e6b82df6c6d89220511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341838fc1292f7dff99812dc883c288512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85a0469fc1b6dcae9fd5670d82ca3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf019953581b0ab05e139c8f5c582e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6024ce7b3cd4fe30a60c2e638c334d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e0c9d06d5fe54930d12a5b9c3bc25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be187dc177f8bb487b39d3e758fa6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122fbabdc70a08d76cebecbea09004518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d3591cebde710c12b3d205c7eba50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37dc388349f9d91436cd292b727b41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049d027fe4670ffdd6923cbf57a326521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b17d183a0b392534f81eeeeccd932522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9559c11236ba3c6ae5a9e21fa0931523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01af3127159eecfec6422a6a9a081524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571829208949d4cb4848d9a6dd5515f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a956271f3f97e04245884ab8ede7aef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd18bd1a3ac78dfb00c91eac2963f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce8e769a2ad2a298e27376d52fa8ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb54de741480e3ccf158f44ce0481529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e114850527904fc13062defcbb7774530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433c389f90a716275fbe89a90419b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848216f0e5c041c4b4e685ca12f30d7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24385499f5c9b253135fb159388bdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780d95c955fd88e32c62913c13fc4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0414f7967d192dd7e2650a0f417e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57dca5a37d710c50c278bae33ae155536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2990b9bc9d98af2cdda4e422fa343537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72197ce3ca4b8ae8c5385e39c3cdc5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36b11d311cf989532aae24dfc12c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383fdd6bcdd9ae8815cf697f9aa2f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e78101eaebe090a998bdb878a1aa91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555057d8c18b077e79c59ab1953c2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9c1c5e29a924cff2020b4c908b31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5982161630fbf9212d23c8f21cb4266544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2acfaea4065092afc6d5f19298fa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e47d8598ed68493de6d1baace2b1cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3762e1c33f0207cc927cd9177ce6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9feee170902b353592c75a67dd1f07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cefd5f0bd373f20915223e79cab57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f9704a2f56712ec8bed7f99efa5e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c9e40772ad534925406e6680b78f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a44b79ad3794a01b33f0ca1f9fda6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8c73de0acbe2f54e869b6fe04544553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756e137c96b18e830d93d2669bd3846554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a980c00c97d974d418df8484796451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3147b31d1b1989a24b6fee0be9f634556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7335180091f84819d423ead0bd4018557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8cf5dfb24737eaefa5a2861b60627558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e431d8f8849d891fb9c0d111e0d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab73a4b730de555b5e68d184e5303da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c8cd4d8d3798ae26309558ae0246561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ee532a46546399291db4a355acb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05618e1139f89aa25949f24ff7738429563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dfb649200b8a3806375bd467baf9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5af5eac847718da1bfe51620917fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa5c792bd6d5f05ea6b5c7c764edd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87204d5a5edd62a6782a5145e513073567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fde79501acbf02194d145c72d1c3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0738d6a874da79c4d8f5bda457aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795006fa42acc0ea4f1ff6347eccf945570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab946d66335a6b6c400837a0b4ac091571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a518f6f7ae6c043ad3c04132817098572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11e9cee08a7058df3b2c54c4ab3dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d588dbd6d3bed5fd1397513d7d6989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211665158696b369af44d10e4f9baea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e957979dfc05d3b7d58cb0c880823576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05b43a6bd5db90c4cd070ac333c3f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf66224890255d773a35bb1bde900b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759b7efe6f8836cccc00ddc8b9e36d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081196cb5acbbd0fbc9a1e54def6c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012ffca769d581dda5b73e75c9a436581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094766c42b4625ec95633a94175033582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d5660c747a9e572e22c645738b6d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d35a8ef021e357c5bfe07406cfec80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080524e59b6bb26a923b0814639f1152585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbef467f0fdce3765d5e454b040e66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee534df0fe61324bdbf45feb18da9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311b2375dbb25b2efac908358b4b60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381739627022fb63d43ff3131f1ab3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f9e1036d936f1efa31d8407116d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed91a7b8fe23050921a9a2740ae9d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a230172acc07051fd41a58461681592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0665ecc7dc5e701f6b249563bb3198593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aef0fc7e03c1194e92dea35a632791594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b12911c26510f60015f438645b25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f57b266c2ff7f7d20a5fcb6b63434596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452f11c8742529b3026f88beb13a79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe51848b95d1dff825f974af5bf672598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb03d2b9aad255bfcb75d70c78488599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc6738d63a45fbbd6008c0c6e4812600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fc82bf647b185d19ea4fa3035e9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161675212d2cd7ea68a6d30316d658e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510c07c5c0bcb7d8d378dc0bf31aa2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f47825a61d93e1fab0e8117f4a33bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d16a67a40ca2969ad711db5c5c886605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6f041dfce47553d1b514f423f8d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374391769bb2c02bfd7ac89952ab9e93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e2875a757654a0bbd39b47b6d843608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443a87c44b32d9a3d943eaf057ea8ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64055325127ff8f0ab9d02cb4d3d5a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca55ef59054aa0757dafa550d63862a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c08cb77a3de9ae8b34dde99257ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f89aed5fd021d116705a97d159c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6e84c544754a35f20bfad54b3499614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5690f4bf2abad08e525a0fe4d4d0ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8a03fc490cd3415c679c03140778616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c41ce657ac0ba632f41d26aad73ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3557cffad62e9a9b6622c419d3f37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdcef11df1aed9d8b7ef6e0220fbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5681970dd4e7126751849a63ec2729620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70617ba7159db90da4a399760760e11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40487a34958de9c448e8bbeba4998cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a9934d050672e1295dbc0d125219623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c79c19f5b91d42f9eb1a3867befe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f816bf129c0d3fe500094e1daacb08d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4454df9e776c920c47b61452c13302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84b61d566b5899403f05a249c302ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b979dd9a31d2edf1adae2ca2515f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543a62a86a57960f979565716b6f6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e49f0e6273d7fb8e1b4d80e47ce49f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1cb8612d23883949020f66632d967631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b45e6ea506fba112692e4abae5c1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841efaca73259d0a0bcd84ed157a880633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7d365ed962defad31f2bf7793bd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60dec872d7f0b467c395459fee339635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ac63cddae0de0ecef686e6b43f1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa3baaa79bc3b8779f74830c0eb4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7398e1287c0720682c7f3c1138941638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d74e33d44b3550dadb2bf074bda6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173c5a28cd939c9f7bbebbc48d8d78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefffce17c99bc031b9b56bfd27acaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67fe9ab65ab2973f505037b6594b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981552adbbedfccf4e3179fffdc4037a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac155dcbca7859d0db89f29143c76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d25bba314e21f45098ee0c0115f5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e17a32f755a9aec03d0a88c94fd69a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef5ce16384fa84fa8c47c73f438b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a13d6a570e958a5102aab5fabeb22f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca43178dd91ffb4257905729317194649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aff2cfcd7cfdb99b4b410e7d98c93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58a4b1cd06397719c9a5afb3cf95a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c96a7a3bf2a43bfb0d8e3fb65b74d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80d3bcc75042f0a1b27366544896e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07d8b9cc983cbd73da89836e2f3dd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95dfffd415badfafd514a0d5adb7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ce0947f275e9cb52c06c1d13d533656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf950938792bdb0eaa418d4c523b86be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841014fba338862f51517f22f7c5d398658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f72c1ed3dc8cc1936fb792df165bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ab183180703a34f996efcff78aae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd5cdbff55ff8285e309b410af9ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3724eeb4062829433f771c2d9df29e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5aec7eceb42bb3063843ffa2cd0d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6e9b3b155af7c6d8511d83743581f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f05351ceb6fa729824c1cfd2f2703665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18d3b99732e1790e8df438057f19c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94e73f61d39d2a0d7fd7a28a045a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab70db8befccb372eb62a958c5026668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8ced1cc14d830d7038081cdacedf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2c7159a98d00cfea70c6b18fa3cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf820f378f8c54fbd0f08de63bd732671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b87c77ff792acd34dd3700c27e75c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbdee75a2ff9669730ebfb3e121fe3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0aff3a6c0f1ae428db179122dad4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33cd498bb2e26e2a1c7e6cd25f17c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14e5300dc2e9cf8fe39bffa82053f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b7a1b13f74554483d4a83b106e27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ee7a247861f259fc6a0a75dd1bc0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f0412d226af9241768de6354de8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a05420a8fc6f94fcfc5a17ccee00e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d271953ed9f66ea12a332f257c5809681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46430c8ef78acfcd272260c9ae0e5265682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df04cab7e29a72b86f3fc7d03cdec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014bb2716101b72502772c81c382e37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486f83c64ab3b2c627c511df527c2cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf2b310e374f843e58b0104915f5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80018cafdd19d575ff470b02416f9c8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73859de77a1525a63ec67af7ac05a60d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ee0ab392f28cc437fad130c6b870689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767479aac853119ef9b027fc500ebb5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dddfacdecd56eb17b42ba703ef7d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66e9405fb35a61336968bf8247b86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77adbfd9e1fec4cf07dd1b18bf963c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125f172e0adb7e76e846ddaa4106375694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe0b2d8875b948b75a5728c03a6e74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f6c5c0c35ef108b211ee3767d80a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bd53e172b8f000af9acb1c8d37274697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac9fe7e33e0f8457e9b95151dfaff8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3baaaba510b8b1e4237463ae7c7f90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b37153b7d808ac0adcd665b65e5681700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11840d05b5d8d75c706ab56ec49c7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae09f2f317159835a434b3bbac05bb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f7580392ba1617bc4a750f82814a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377509896c57d39ef808e10dd950e203704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b523bea1c26a16792c102203b8eaf7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d35c94281977a08c8802e1e206ff2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546abd3f952078e8f053e03bec0ffa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c56dda1a854bd6bf7260886406c60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56325ddf4481b0127c18234145bb535709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2808030cc3854afff4197608f1ee0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79033a807950a1ca7ad0c646c8912711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014379041723db1d75f9fc19acf9bbba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b70156d3afdd499bbaa1400277996713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310fffa56be808c17bed383b9442a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436294ee83cde74f2e01e0dada778c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e96cfcdf8dab7bc67900206cafc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2729341cc29471064362aaccebc0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0aaac53704637f9099df6171d5bc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41733fe1a548d05d8f987f9267e03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d3a1ec67dddd40e3b47c0506ca30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ffe56605e03b2952a063f849e40a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15453a6a408ce25a84a1d5a0b041a7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c31e0d1cb905728958c5610ac6f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478be3879471776446ecc742bc7a5f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d3332f2c995e107b375b116fc1e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f51b41d75d3055ae512bfe6458c00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb7b8fb78220744b32fa64e163900727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7dcd665d71c31b0d1e00971f7afe2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2612305f01be8c7731618af265409c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ad51d9f0fc2a37bc6a147b222d2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da37e984f790b87f740d4042698ae77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6043096ffa592fbb1a49d51fea374732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f7fbdc59a3a1c5d635d7af63bdec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15340417f40887d7a9dd42d0d73ef0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd8c8c9272945580d318c43d4bfbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b90a37f8d374f24d9d8baabc4eeeb8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c4079f2fd1e3e99728997b8245bd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a95d075daa5a3bbe3936e810ee6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3c73d8106c99b9ac845cb8af6e08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7dd7e1f89a55169b11a15496f9a5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968dee3ca432593ed6305036c56037741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806930890310c9904fa0a228fb03c46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda83dd049ab10468511891e0b5d9f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ef3b6ca14612251deffabf34d585744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398889b9b572997895820d4189b72dc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969bf451fa551ed7a4dd2fb0e8e406e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede93654a45326db62e19ef6269575747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333f164c2b564f17ca91eead7fd7fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0129b5cfce0d702ab5bbeee3cdde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b61273d499a9afaa220c9048376a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b741106ae879e48fd62c4d648611751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e7686bfa8877a49e30e2d70b32352752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc81d4d9593c26f6986bb98e4c9d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9a7d65f55d610d13a30f6987672a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfd1c1fd01b4d3f1c21eae882ba150755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d8141914f06688d7e04906d440914756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea592ffaa3fdabc3a9a4dcde66758a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>