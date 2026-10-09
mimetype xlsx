--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fc4307b734aa4fff9e0c797079de31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73d9264a19a48781ba36794fa7f4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05403defbffaf19d9fbb2eb3c22a96843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a7d0e0b1e1b5c7ab2a644f0b33694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dee357339c1fad12e045bc37ddde55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9c9339c57a8e0c34d04e1804b2bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba55a4415d1f91fc748e8d8c173e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1c1916bd35685cfdbb0718b7195a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31985361a5431fa9d48b4d6c1d0af99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639a3371bd5c27b67dd558ce6ae89d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199a2381192181290ed02e60b4716c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b895a29d74b366d0c7390021c1288912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1c702178376bba2c6ba9bc8faff5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393714c2561760f9c5f78607690c635414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b724e19532797ce20001f94c155df615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8075afb312c074fd297681e8e467b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63876feec7ef7d9e23a66f1352826f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ddc387cbdb5fd12df490d858ddc4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbec8dd47f50b5b5a403cf9523f16d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c43d100436293cc6d63a6afc5a02620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ae6d0879084214fa5e14cd149e7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053171e19874f5f5fbd498c2fea27fbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cccf088e2487b58a8731eac319433a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb91f05e3ded6ca1b936f3e284aa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3bddcaedfa54d0cc1b6d52fb31f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae47c42b5690a268218c3e3cd176026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03cd3e6ef134ee2fb90575a495b13027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1154934c5e777831fd356f88b65528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cebfc89f9be9d4f51cc8f966580e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a2c5637371275efa7257853a5a72430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793c675bd8ed8e9597508a717f7ff4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df60d7bb7beeccca40f7d67ad4afcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c20f9f48aa13d49a20f3d1d2cf9e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f546ddb11df482d7171431e00947334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b8cd17c9e197489dd70e1d868b0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f78977a3db80a209753892a611fa8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd69191a3d6385ee46178f8e6de3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd99d5efda292d2d822fb761a929cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34e147cb82c36879dac8a6ad32ea1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619933cfec1985b4a641d52f985032f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e057208e0c3bcf10f3722b6fc159141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635db1d7060dce315a428255c29913e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90077dde29b7c6a48e65f23d7151271643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8959146aeeb9bbdb05cf7c66042c6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60579b45e1c3a6ac6128dad54aaf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc7dd35f3a4aa53d0db012bf36e04946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2a6d134561348513db569153ddfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6395eba1fa7a8d44499eb17137acc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc142eb879ab4ed17e68963c067b13d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aa1670bb0b7e55d82c6d88f710e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e48f7f906895eb863eec022218bd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59871505ea6690509640300984453052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354cf197976bca05ae83bb77eb151cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c570b13512108b1edfc6e9c2603c87754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a59ea1649aed8d9f9cb074ba0232c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e9c127ac4789d8b57751d5bf42fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dbe8c17513c34da6fbfd3bf0e861f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32cd6eae2e4dc53e845b3813683f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346cfba1b33e8365c08bee36cfed4ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942825d5a706376e81af92116564d7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719eec2bff495906c90d061eb728eeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8170f80fcf9b047aaa901b56679d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73085a53fb55dfc9dd5395070c4ca3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e182327faabbddc4a511ec135a9e23964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134daafc5861f5fbacf2b48894ace9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b25fc5e0d8944aa75cf3ebb36353f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7497f2a5b40d35023e26032a260ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0d4ca8da323f2e68a9f0eb46b26568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1beddede4576c811513dbc83662b1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92819bd2125068887014d5aa58c14470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75dc49ff57a0064d77bb170bb44af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e63c3df3616270ef8f7cf503012772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792c3e4bca897c95a709bb3871e4b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d240ba6f5de693069362f09c228715274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203874c170d6e044357af5147f640f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b382e9e9d884f2497d1a8e278a273676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d7d901a0eb1ec1b6c7bae258886577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d17c2acf73d77317994a1f3e5ebdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971ffb05334fc41c9f69fc2bc8c45079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e8480b22be1bb7babd8408ecf896080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec3734634237feb381b73f295401381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607e9a782facc6285a7a011064eee2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72148386fd1aa9c4edf54d9c2dbaf6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36087e8d0b943d2d2d2774c63ae11184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4ab13a625c33a5de9c58e55a34f3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc82f46be081f76f3c6e78305be6bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21007efd4e1660e21854777b88aab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1a5da9f5511b2274798ba0ef800b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3db1f2e6f8f67fd1c8dd123a711cdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6bd00322ebe067b3de750b2a0f8f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dba95939e7b1119dff66a15faf1b4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0338f7ccb3ab3e7c0c3e52e17ca4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdcecfdfeb120b4c02ed965bd266ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e065aa77bbd99431c00280916456694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d12891782775f51c5709181f9709395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1adaeaa5a1ebd64cf8358247c927696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a11e3eb02eb59c7d1b14dc5d1a364b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212d9b38e9a4775e8debdbbcaba0b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94eb18e242733d6cc137b9034befe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c0a336ac16d86b7025c448bbb342100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbddb7b53ef2d841cd7517384b705c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6a4983f3f37b0eab3da1ef4860ccd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b6237a8c5581417686e43d3494339103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335729789fb49bd842994493af3ba361104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26605976cbd95873fd0825ccfda4cad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96646528426ba660957a563e4abe8af8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b27877ecbd05b122d88d9df248366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2c67935290fe6b4aba9d12509049e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48444d338674f08adfb4cc0d19e1dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44495122337a23b8a24bed430b9972f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693c68117f58481898ad54c5711728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b17478287f4638a08409e712951d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd13dd7289bb1a517798b8744baf08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b070f80c7c0c64b8998c0aea5a8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40dab22f03f47fa1857772dcb66d5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151659a14206862b5318af8930526619116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d022532d9d2c2f3777d0d5e14c2e97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967607116e4dfedb6a6db5584e2c4c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba680af25c50827dd92444978f386119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009b3ea9485e817ce4834f0ff5fc2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeddedf9943b0e66687701d1fa097d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca48fb154fb4fc7d2723e394485fa86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9fb51c13d5aa8daa0486b8c1095ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b7469b40f91430f1786b7a348aa6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a53fb307c4a5dcaeaaa9dae43818b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cf7102e8adc3688d27d2fae5a9e71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93132b3779778419061de11c3d55a406127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba126414a36a6e3092116e31733caf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d3ceb36faa4be30f4ea8d37ba7cd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d6f84a0f81fa9a4ea83776f5954ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2a32750af0dba343db5a5d719bed9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b11d76f92b9a9a5e094325fda4394132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a66df2f438f69b6e9618d55200158133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e0b778eb8f1993b2635be2141821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d326fd173201e4bffb48e94c99cfe2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8924cc00d99608425204aea01f624b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b5c19ebc90caa286dfc456b867c04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b5bb89b8c9bb6edfabdd40516e978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d78659041e1dbb7380e5872d55fc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e3e061143b219aad03fe112a65e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b78325da7255f97d9823a8d508cf53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb87ab861b3f3174b542f307f88db6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34d0ce67e23a51c0f914f6aafbb93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54875942e4b77a89630ee0b9c9f6919a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0e7fb4e6b0ad8f1a9b888b3d67a27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c6b7ec39682ae34427b9b3a3499af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329052474c42320e9c11d4caa794616147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5667aca8a5c4031550f231a3a21c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c48affd154d566e52ce554a7895f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf490fd54989bff4c7b5bed385c855150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286d185d2a8df6d0ebda316a1c56a52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ffec50304a9d41d4590f46976e6db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa84788d5f9e2e707975c51a25775153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3257ab65d19a9ffda668c09dbf8343154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aec529f84d626094f00d72507d01e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b034aa444b9f01cd20274809abe1ffa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dca4e0511a3fd9890898e6738bdfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4356b4a053fe262d9808f564db66b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2b0136eb0ca60262af5562110322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69699d054680a9dc207276be79db3689160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529117078fb0c9d2474a50e9e8ac8212161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253a6664fdf5a2f06ceaa971e63eb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0037da56bba208d1a9b258b6ac6047163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00252cbe3b642b804e2da661b793db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c1eadd82aec6e18e0a27c4aa3c75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86ebf59be04a1d41dff195abb642e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8339688a8758290972235d95eb447f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85ac7acd48cb7c20170acf9ff3a73a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f2ab0bceaf58e7bd39c953e0e0c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613deca4a9e3ab7348bec688db881a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f8e3030c151e86ca07466368c586171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f40a01a57e6793ed962a2ac3345ff5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7461f1a9a0a6c1cc2cc0a931f5e299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8562827082c125744d2f66e834348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd93fcfa115506e6c2ea0020f94c2f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ada6545281f77ed985d15b04fa243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc80c1d397afd4e2cd0f57f1602a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581814ad06bbce29fdd8f14d4741cbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993da29ce0c10dc85c95dbf9e09c6d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf85232e62aa04845996bc4920315a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded22e720d2e8de7020eec47b829c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889ead83d44268bc9f00bdf7d198b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696759883f8acf38a4444e444d01202e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b101cdc3ac6151c550ec7decef02ca7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e40034a3f7e48acebddb7babdda71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a0cb14b34d6200413f62cef520d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e83ebc2731c30c2d15a602af1040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3b118e947656142977f0b5a60d03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982e7987072af3d8b45aa8819494fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e0e4c6359a60747820f6d60ecd57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd8683fcaf60e6887a84b4888491e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7b939d66477d99961e99d0682ed1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c210701c29956ece824e776ab9fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ef0bcf33bb887f65543a1c9b8af3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b8938815945876f96958c94525dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e4ee150bc46c90e9be6bb27259a53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533b8bd29f26f7c8c975e6099ba4f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3923bf8534207c1d5a0583588aed0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479830c8fd9066aca97f4224a4c82e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d74da1efe7547d83882ea78f2410200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a782ec4c68a7f4e62e6f0b21873ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0280ef5a20ecf9e1d77618f542375a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a8c3dba37131f3c96edc06fc91f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f758326598f60ff06606451ac15406204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ec05b866b8e0a8cc7790aa7e97c68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db68161474f8cfe7c038bd2e863ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11f34e33b1c3e63e20cc13c0f6c21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721118d94bb9e0191a1f0283a3ebcd79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d29f669f8d4a6cd29e43f3b45e77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b3b369f3201020878dce44cd5b46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744d91fae9a0efe630cc721540fdf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766a361221be839959a13a1cfbae675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef3fa3eaf2e6e8c26446d3f892c48f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d564fd37b82366dc2fac58cac8b5d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791310e8a36e75a77dfc7018b0e423ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2f8bd56de2afc275f0d3725c07a2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea805f5ae8bf67c10efb6881dad8a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18502234f544914ce63b2f4486df182218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8781b385feb3363f2fd89fe41e1ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe539fc5b40ea51f3e5fb545c165f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0462cd71d66e73f5092d28fcc8342221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae089b326523f182e8fb682034899a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8c0ed6085d822b71a4c54fd5a324e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ee3ea5420d768ba54b8e3fdd0cb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe72a7d0961ef6a3e725c94b2da2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc7124f673eb12a9f862ddae7ad5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b110c78e72aa3c8f52d7398ccf01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6fb52e6242c4f5a172919483f0f85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176222e8e28750a500ac29cda2b8e08f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c29b9186852f9905559381a957b8ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f308bdf177446336e7f97dfd911b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216178cdc97d800db66ad09c5c3fe83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db983cb43cdb8d8ee64873b1f823dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59e26fefb567327c7a4ff283bf1b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4cb3af51f0b7d7c2026849503799e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311c04844865d69ffbcc8bffd54a413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c21ef420c2d50bfa7477ebb0cc7f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418a9f80a212c4a5a2ab42ca7d57cd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ed562d14011cd453e4412b14694c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d164f96cb1e81e61711922a120e0027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f52c123814917a037705ca66616ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8ac0f5bf7043e4eb492ca0d27ba9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15af166cde036261e2b827a2b2ad17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972fc5381416959be569b8b6c192643244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32883b035db870589562b40a618f827245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fda36a48c73c34051229b0a46a98e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda471d05dc2278b8a92463491dc228247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ccd21bc65b074defb8380fde24078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d060914a8b170a698964704bbf7eb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276bd281546c9343ec53febb6f103c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577057648e19319471d210133feadb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8906716eb4fbc7caddf3f1a6949c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb5a848b419c2dd5d162dbf5f6e0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361c1ac66118f0acc10ac2b67a6302254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38fc599c4ae42c55c6fb86c8b5bba9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4be3bd9ae6d55d9c8f5b6f475f66b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716705a5916de7c561b0ef4c4aee2828257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12179363b000419fbcf9afb7bb4e5e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a154fe14bd1ad29e14706c24430039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2965ae412c41e454bd8e78476bc24d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08dcaf3339292eb0a38cae1a31bc44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173934b02f134f8b2575e35a67b9469262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aced7e79fc288f5d401ab2763dd27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d890ee5fd152c576c450807959389264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369559957ca0ecb6ff54ae8b1bf9fb61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ab984c9381db6c174a81e3a9da25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8aa8e8e15c6ff132ddd51a44e6d9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551323ab3561dc64d7a5f9d183e8b1a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9588b145777a484f6067a5dfe27ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63fdec6e52bc61662d719babf60be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85be2971d614c775729026329f077271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2705cdf60e437e9343376fcf18704a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af088c69f31c16bdb4d0bfaf720aaed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59e4936df3e0fd91c1e1f8f20c9b76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bdc7f19de72dbb890def310cc8475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbe7c7e6d7f70570f7a9607f8f0b61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a71a1cc139f611dd5093864b6ecd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f11fbc0bce6a8867880d54eff24f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70612101c0c1000ea3a1eaeca08a57c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde76de17afad53520a71e62ffd4e0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7184a995b65e692450952bd6f2b994281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ed4adfc5f33d491384b5b10aae7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ded1168a79e43b858a2cfb683c510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c921dce44792511c68bfeb403222284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79fe2fd9d248cb7cc0a48f79d1104285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1903163873c78337b27e551f1fd505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42737ec94b21f89cc09bb757e0270601287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc6e8160370b319d24c44b15a6d82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a92d11f933c16439650afa372c43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd1d71dc11fd28b17b6ff5cd16409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455020bc3fa6182b8681fc93831e26c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07a6159b1d8262b810adaec090a5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35946887832ac0897709fe827dc34a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae4318065126b6c98ed5e59536d95f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794a01e3622111184c6619811a4d02d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786fded05b40b608e36d6d144a0cb31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daa44d846d3fc301db4405ca32dde5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07c24bb5ea8cc6ea4d32cf256425d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8addfadf3121cbc0ab340f099887fe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3269da0eff7d72a568c575f45e48af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0bee151fe8200374624b654756fbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ab8da1329054fa8e6ad38b3cfc4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2cecdf0256f1036ab5ed15e738bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be47559f74fb2ee062ae528feb2b43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd008e9766cfca5e7ab15b9f771820305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b40c77e25728c1f9be21535df9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3ff66b2a5c94fbfe475f17811720307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85df9228e843061de9cc19b20b4704d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582008cdf3a59a9310c1ff6b1342685309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebc2e32feffa5ef4a10bf89c22cba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cfbef8c35ccae97f6d71b6e0bf622311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc3322d79a533cd916bf56313e230312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001e14f0376e3fad32c954422f0ad5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd7500e46fae472e6d01bb3123c8f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9757a2eb7cda58b5b8fefa84317c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd3566c69484d8dfd8c320d3c8dc73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f989b33c5a42b50e01ae801ab0fb18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2493686c9e7d0462f3633c7f7981318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0818ca17a43be9e17ac897b535fa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5afd031b5f091e3a998e40966a16ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28cf41dbc099586f3d71a8953deb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b858f242110a91f5bef782249309a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d79cd1be5325fd227f927858613a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469042b045e33f88b2525aafad068849324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2028857fc28c6291c5482582201b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c6b40dfb03599fad40f663833d94b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f63157b1342345c67863c5514122327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5163aaf7da7acc586798d68198c511328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f15e2b4c27044f77fa1fcb8061435329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535f77d690a0a5870f7f9f97cdbdde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae63c508598a6f03b5ba9a849fa25c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dac273dfe94f15f907c20d543b09f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ed14dfb8cbc0a5c56cc5e389131b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738223b8c5677e193d7807ba2807a70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfdf22ee8aa52237c3bd3c6b69a6b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2d48ef32ceef6b0dc993c6ec3da0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a91b85d33a830754687826f2c79d59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3018bba2f90bcad93904f0fc683789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fcb098449b284941743a3ea970ab4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae304fe2a75c34da0246c54288da408340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8fb97d73dbae2caf1dfa1fb2db7e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b926727d31aae3c801f75ba6eaf57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6a6571cda7a7ae1d9d89ecb2c534343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3612de8e33d473ff8ea53a716debb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298db3d01c10a74cc72ace13f0c59a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88e8b644426cb25da8072277256981346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562dff8fc50908e636cd22a14faeee6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4b8ac9735102c8df6d18b4c514725348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7235fabd35a17cdd331860a6867c442349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48aebcf17ba7f44cc61d3b8eb163ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b960e01a2bc1cffa39d603c57e9993351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fce2b029734886d6713bbf8e33fd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39228893f3f2962fb0b79a97b03accf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdfc620aee7c1bd4ebfde52cfd4bfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bcf41a9b987d0cfa916153a0b30ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b4e2761232fce2b240ff20ac11735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba0b3702257d29e9c39f5b0aba8b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0f5c8cad564e16ef3dce3300132b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fa56a9cc6ee863338ddf80c2ad626359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c855af9e1fec1fcef6bb5eff0fb1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c156a8c030757758bb8bc74eecff904361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7972f3600fb537d1d53f2b51394bf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e7e8a049f3cdd0e0bbbf00b5785e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8cf72f47f7798820ffe52ae0d6ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19566f58c5315fa54261448ea6df79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b00c608097c37de9be4a246e0da33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358b4055277601596526cec18026db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b88b158801c1272f55bea4bb2fa9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d0830a9890a3e7bd642bcc3f0422f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce8e0980d65cdfe6318167badc4a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd72354b0e1a4ba5cbb2a1203b220c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf4023b4770a9fdbc8a40f32046ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcbf80f14511bc262431ef853233a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae1ad757270600e20e06c876805960374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ba8a846aeab09d20d4588f90b763375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4a79b9cf278d08e2cc0d62c831fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d52226e81cfe90e43c3acade7f1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60eebefbdd2bcfb538eabaad3093e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6efe0cdf69b10a2320c7eaf444cb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ec336aff0c152f852e6071f2de6ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e6ea21b58f44285a3b7ce82a80b60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf4220908ccb71a704efb3d2a8d4bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ffb6c0c4b660fdf9cd810407885db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b259481dd9c1529d6862341be36a6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf85999a512c310f961b9afa59bcdca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf5ae05805d7aaa4cd6017671296f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d965a931df60c656b293bfa5aa8a65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8614c5a140f3cbe779070d1112451f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b4e91c8da75bb87217779215f714389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233655258981c7860d7c1613a53cfe1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe429d9f06733f777e1caf4c544205a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e049b985fc21c6c59729542cea2b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047fc5a4f87419f492c7d069467c44c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6bf579d00042a4c25e4b4949ce28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef28b0c7fcdf9d076e870e2b0682c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9233ec3e75792ccda19b3df3cfdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f3020c6a88b5cffb7ea0e8091dfde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2104a4c320201f8e0deaf84728866be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d153d50b4d2b87daf6c6798336a3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9edd9d71524befe1be3ebda0c5ea87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae6d5b3e315353d9ce0c9ff27bae8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6085f5ae94ed84b5c9e83e9e620048402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b059dfe51dc6eff090395ac2b2331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c448b52eb96f0df9f12463b1a5163404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a30516e11caa2c691f2f6aef9f40a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b1718d3b1602529ea04d3f6f17b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254eaeea13c8b79f18655347f033705407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1917ce2f0d62034c38537f6879034408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559b361759ccf07479d9610c126fb5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f26f159905ec17a54e77e8367d62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ecd609e65331ce11ab0f55f828d2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5650e8236036f1dd07d858558a0ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f467738ca458e055af2c979fbdf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a78c451ac20135a2d649418b2529414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8973a30662b69304869c775dbb84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daad3493491fd1fcd54207173fb410416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8907fecef213aea2d193db1510ae7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348bcc1aff2f7e24f071d53b20d6b1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944e8ac3215939793d1c899f912353419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18a8b5b6f3eaeedcb70f5d36f7049420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a53ee2b87324c065ab885a18ef80d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f25a8ab81073a4ce1f90b9d99b6ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f7eece97cbc7a5577bd0b72f3850423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa17273fbfe9582ff073714796345424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6a1ffac3ed32e53a44b8836c7298425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e85aed2a511d96fdd4bdb7422977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da02e69b04485d43145ddb62d3dc0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28166a9c44312c00ddda1b63a2815f90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16156bb54441154a104089c5abac1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abc640f7e78642f9b38861ba9a5849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b2510e56ec75c10f47732025d3a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4867b5cccf503a1ccd9fdbf78a70344432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231302ed324f2f6158fcf23bbaaa76a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f30fb5e874b88a394696bea3b708e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d8b4597c2ec85d17ad8ccd88a5a8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d30881445f61b78506b77cb3b6335d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769d4d7ba041534838c8be5569b0591437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579246d5c9ed74d52ae193a1b692e36b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd3cd833dc40e0af71223ec6b1722b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e486d6a3c18008119296bee046ed6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e22603974524af00174b6e6c3d2a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608070966b2b5d3113c4c8a6bcb6309442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17622a45894e5d6f63fe5185b9bff90b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38acb67cbd513e32050031378d91252444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c505cf110d556a07a777d9486385445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d81774b8c0b8ffd0de69f58a0d26d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a76975cd228b0b42d1be84d87cb0b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ef61f513ba34f79d33d12d2718b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cd24ee3eb8e87b69ba2e5d93dee3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6897a03d587ace93f1f1db109e3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf776abd03d606c7313cd229b290d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7aca36f9bd4b6b5bb7fab0ffc6f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140818aebb4dd562821a9f4a96d06f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4cb41d5f9cf718599a74d5ca149e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2511667573245ed369bf80f9ae2e4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290f0a22502f096bd68f67b738c0623456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb1e630568faadd618ac3150a3e493457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442476cb4cdcb758cab9a2726846da6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e2a81d53e7edc383ea50d91c7ecb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8702320edbd6648f2ca47b771587b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccd49ae59e1647416658025de81150461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b5523f8db91cf2363f1b95c373276462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7686cb2f5d1d2f862475cc0c9aa98b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80d07e1434f3af089e7087e877feb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca4baff3bb3a71430001eb34b0a1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e89629926324a70df7c2eacb27b36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faeeff1f7468fc623b5d8912ccc4ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68427bec4f9dbb46a9691cd7421c4f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f8150e11f6b537eb3ec6d54d365c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a25ba7755466ba6fd0e4ab7680ef3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec072c6fdc32f3ecaa8ec309c77eaea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd37e335804b5f1402947ee819f02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8bed28522ac3ce8772b20bb60e07a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b688d8a0266184097022fcc6e314b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded45874fb3c0a19cf72cce23dff9d6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636a1d8e0a3eb6b8c7934cb9373b96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b4b88b2ded1488227e0dc1cf7df2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8a79efb69308be3ed92ccb5c4bdd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f1d9d0c84233bf04fd6b95660d77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ee1b2bbc98ff2fde731fbd21ccb89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7470f69d87eaf31788ab11ffcfc9bb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d042f6dcf6067a35b976dd4f148e1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7a97829fbff85c70c2471c269902483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b413c4b41236821b5f1bb98e856856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720350374f3c555bd8140ed207c43a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676927eb8c86a9eef8f799decea88f16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4327cda4d83acda51eec53db1edd75d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225a45373fd81864e6774d377a575e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7465820c3e875f612662128bf005d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5fdf703c22e05dd16134fd18934da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ec3e8cef6075c0b0cc5299a7083a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a77333276da379a2a43de2c202776492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f0ff78b63a6a903c7974746117fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78068cc0b044c00f36f559dd01fd94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b0c79491ed0ab0a9c25b52a3d9ac1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd95281fb30865d775827d9e9b1cda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb85b467c0d81196982b0d4eb91aa5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c7a7730a6aa91abac911eecc7ef3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df344504523905306c8e6fba8759e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e75945253e2d11151f36ca742a2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c6e09aa71777a36f412010407f94f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2734ff299413631eb0fd844b655904502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc66359ad20a0b9bdec2711d207eea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd03ecb7d2a6a2db96eed99e49b9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8701ca450e8b46157b36e80d98e6e6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2687574d1a426e62ec5e974cbd068506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9bd491c7eac3e1fddf7ddd5a5f50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9893ef00d717a133543d5584a166f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad97673e45e6ba6611dd4cae3f17114509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68247c28cece24b2e059b3b289eb9531510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ba7e821f06dfc46fe77f6169bd70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d70fc99d9358ad7ba5183ecc9fd8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453fb996870000b715b422fada4ff84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1a8a8ce6c83151e3c1f01a6e45f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b8658ec5a2fcad49be272d009d1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117235248955d5158752102fb60b3ec6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d5a4c584d4a10bdfbcfe1739bda10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f8e3a2531e277a263de435df5945518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c30681152e539a056a258b5bba189a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6b702b5ff284bf5b0be91e6454d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590cebde577130408b18a0808272143521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd44d746cff83b28b653674ae87e20e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde52a93f0b4044a5e8e1c31ddbd6ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc256f486e37b51f830a522db9250eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bed79b7b44bca72d3fe2c18b3e67c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2e86f5b1de7ec90a3118fbc8cce9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e444a71876c26353a27b82111cca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b654c7ad6de818b31dc77081db653d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f4c89fff7433dd704c5e848b3b2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3aa3b45005a20f224a499f1d29d10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3bd7e452ad2966433596942fe9fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2870ed688978772bdf17146dcc94e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367298cfa5e645cdad608d64755f962533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c559af4138ff1f3d9091ae895604534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2117bae597bcff3f07b261495b5a52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97076ec79ee07bd0da0ad4bb405d17bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fee9c48fe55de757c414c30657901537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09823b8a349ed26adbd4d10a53056f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4dc93023e733d942c04788565ccdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab7b3e5a1bb82c55599f7428268c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925937c548366840fcd778e3132e85cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac711c47449a048bae1a585c9816bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5e02b82da085038febf18464e83f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd70c5dac13086bd5fc1d76dd085dfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c36b62ffcec6a9ffba5171a625f9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451e3359f642c126ed54ff0fb2aa969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e9b6a9dff7c9b05e4c05e35c0fbb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d2c4dacefb3e5d042673a414f975548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa13048b40b20fd5f1dc05018041ee3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da98e4eaaacc49732e6c9bc3480c260550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d04bf19532ff05253c4dbd9c4a51e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c839de9da285986c0ea279a3a159552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846caf27ead3cd654611004c011f814553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39912f0bab751c4818f16df00d3ec2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34887dbe89e3904efec7ff306fa23cb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ac451a20d5eac36e5d79256670154556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d48f8bcfb07baa9bfb2cc90082b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfe54e0965ee310ef465dc7c682122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8935ae035ac71a88c5455430a4ad721559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f677363838222f9acbe38ddf6c45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9adcc25eb434d0d68f68b56bca5095561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1fb827110f725ec15a058da5b5f07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf95fd4b4f0d420484fe24215ea3bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a00ade2bba4bd2e2c06e4417127f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f84af84a42493aab9d87a957b39387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c1a85dd213914a2d655f0e7edd91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417637cd0f79ba396329a5188a0d3d27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b11fd35cfe68175ca202b25d693b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87927314c2d449ecae5f83dcf7382c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520233f45283b3b5d189b5f6ab737aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4917d9cd4412681ddf20863c46f2c17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada98874b927f6b30bd9172694789f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55f457da133f3e1dc6311f38898d81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79cfc440f1131f8a99cd11946cdf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916e783e3611655a900628124cfe94f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d994988648f3f9ab68bcfd1a5d95eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1566c8e3e6d788de566248957652577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386642d5e609252b137f9fc59170f4f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da31f89f1ff93bbaa8f33dde44cc31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e1c09b7ae4114979ca8f4b958b3e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e672c7f74289a005ea3df17caf11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be389f707a447361ef10e1a5b1437c36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716c14f2f93aeab422bf975fb8b9482583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940a7995cda4aa4cce41fc9bdae390584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62e70589f0137b2820de8d6237f82e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6712ed1771e1934c08a1643c367dea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b27373ec8129ab72b75e038737c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df84da05e452185a368ada0b7aae90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8690f1fe0906d5a77e7ebb5035290b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59520dc2a32bea1528763a220ee489d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75594fdb1241fd8f6bfc9b75804025a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91234298da1d83cd3491d9f663e089c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344edba59bcb6754ab3f2ea0785afeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb8c5fdaf017c9f59689d2aca82ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1502081979d7e8833eae932f902ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08f9f75b6fb98a18c1098bf834b501596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7301d104547c41b139535059102afb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246cf7aaecc4225861f305919745987598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152798fe19056f9c4a98623a9217e23e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e01ab2525ef59c3fef72ef2c5e653600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd23d45fcc83d8b92ecf868995976b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63094aa57d4d5ef4477323cd5d282b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e06d67db57508fbfa674d80e27916603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba1280b51d2991f46f7aeaf4328d5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8968cc0c70aa6ecac4ed50050ea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a338ca115cf02e29dcbf9741102201606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24834997745c1b9469b938a64e4e7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeed0e8617c968c82596824f2e2dd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf865f13e435187d6b7edff6baa66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0402e29f930169385bbf8b54d62833610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c9cfdc258e964e1cb26d1be191a9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d86a173fb34d3a750eb39892c9d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed62c6defb26bf5b079e232734d86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a61c4bc47966ef03da52b71946ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908686de5ae0652220ebaafb5a42363615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55c6a7ef54490c755d8b777dcfd9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31627de08b35258886b5ad28f01f11fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302f757452dfd38a7eaa131e8cb9326618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e32e2fcf0d388db4bf4dbe82d1a73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914c2db887b545ee63c630decb5cff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63817c83aa84400734127b092fbade5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c836df50eefe0f8e288d15acdd15cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082da82a512635699e12f9ba741c147623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a218bf80547298c349fe88cb30fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033314d6bbc50a9f9f68bdb368fb439625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9ad72c771406de8436fb2d1234c22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0497ffcc67b2bc24cc37bd1977d97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713f22b1fd37ba9934c6d54df9cbb0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546f6f8b155a0e293992040c6f277a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84eb7d0837059eb828c176a7fe7d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c4d38f3a7338f97a746f4224e974631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635e00f7486a50c1ef8ec4a1d89d3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf42609e93b91ecfccfacbc3b9f6e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750231a0ef277224a777309cdd800eca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3bb586a93efda753dd3fca244871a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf218a0ee8b2dc359fe829c0f955db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da199a9e4da71a5c7d557ba4b8c9c1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8731366281d4a138275e2a2af17920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b0626ee1c6f537b553c96f298a543639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b6359e3cc46657b52472e6ea04cdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3688f22f750dc954f5989b4c7447e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b18fbb26a3183f28dd3d3826be9dd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5172afb94a9a8d76d4ea665c5e014d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25ac94649cea14a4f7d395634e375a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc245af46e9c3b343cfc21d4b69217645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e59e1a0e0ee04791683eb12791e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaffe8cdd85f01fddd004fed836436d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a8afb4a825c312a63e87f2516c5ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525ba7fedab192d487b0698f69d1a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb390987e488f796bccc12533a76e82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d11a1ee953cf89813d13f3d6905f74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c9abecb7aeffdb99072c6167688e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce72241b17bebe48b9a5c7fccf369b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae430f22d659bd21015442e2bba4d5ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f34972765a3ffa53b87b3264531d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bba2694cdcba75cf7c159667c822c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c7dc20c9133a741a623a0e1918615657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155152c16c3c85148fc5d989038a953f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586f8fe8c9dd3fc61fcf9047e5aba0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ad691f733554c79241cb46cadbcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14584eae506562f8e755f236ef0717661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904a11d9508099a485fa56db1b64ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf269380594b11fda763d720e52e5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0280baaf728fc5e1781523625ad730664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b2a82f3f5931a9111cfb481acee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d2139760cff73fefaa9b730499d82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776922b50e6811224cb4fc49c9bf33ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64264623e41f3383cf1b18e810042a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9705b3d327fdc765fa5d172653ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76430ba9504110b03cb2565545af900670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9536a47d62ff2172235b2b8e5e41cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3f209d30271902792ee2de451b70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da247a78f92e22856efa6fc59b6849673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1369ab9c7bc54eeb11d4a67df36306674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc06db7cb09a63ce78607019c5717675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d8b93bf49ea495e8b3ce8eadf549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e311cde79e4daba5a6e9917f74eb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258889623e2fa9ce641f8d8a666566e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830fec465c46891deaf2907d345317679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaddbf4d3522e35899c25c03ff7bf11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef663cc2dcec809e1ed6612d5cb74d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d972be0d709434ffc75ca13ae46f4b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef786ae7473722ebad09a0a8f150af1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c12e7fe7a28d9e12566b2c6336ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e5717f82208b4e414cbe99e80609b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c526ef62a5e15bfc1ddde7d3be3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c686486a9d5a54c5b470dde6731005687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d300cf9e6a4856f46667c1ebce805ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eff8a95820a55738bed0c27e8027a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593b5abd3b0c77c527e4c9b609cffd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a44a95adbf66b0dc3e42cc453f3d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2223d31e84ac70e9f43ee50ade2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352740898c006127f1ecfcc0120e468e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294b098eabdac6aaf083fd4802a988694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd78e1727eee51750211743c3ba7c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb764d6de1caf6a3de0cb07e800cde37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5ca26f201bd4ad1d47131f15423d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5751c8d7e0abe0174a62150b8b29d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdb8f5ea19a1e487540fc5ebdab094699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8676e4ec7f8b00d55ec6896b8cc74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e44235a916d06ef34b4609cc487b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327170e1905248a5f1a7cb5e54ee876702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c108edda7e63b8df4dae771105df6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00302edd91a9ee332d087ec46dd081c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faab93b177711cc5dfc0f8985042d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e0fb3fc2f8c459188ae5541ce382706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d6d880f34f5a1ae900a5d5b5c0f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600531506f1c23a970fd728d6b498c8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19348e0c5acbf64e54c15ef6730e82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf9021c257b71a36d79acafb88a3c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b90fed08243243c28b0ec431f945711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff09c2d993fc137e7b9a6a47d4ac5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aee010d8ff9f3e323e68a8df4654d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc472046d26518d0b0cafb0891552ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774b08e4109d2b410c6dd4ae271b5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0914e3c28c156086fb1596c64e0afe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84439ebb1797cd5ae710216e59dc0649717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab20e43279fae862349a788d62677718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba0ac975705d937dc98147a9576e99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8171c2267d8fc4fdf79b3ffac9900720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e68500c775a73ccaf23f474d14b63d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5b168af6f0a68921217e0f8cdb25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc54e07c64bc966bb31cb363673ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5cd92a646b2e20560d22964ee719724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3529078824a7467fec1d919c85d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d11d205f1480bfb7205ae8cffe27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee72cfa03e5e1a54f3b1d95d859049e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c83d802abcb6e38017a8752c0584728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf96155fd39aa8082acaef377766e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04151305290ea4d0445a551f264fed5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac4116f88e84bebf839ad0bbe8b67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ba7940c8407871783d5ba03e3536c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276424340988f91069f0b3a575729c4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75490dcd3cf4d61aae0b549062b99d6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9accd34c22b5e88187405e5b09146735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218467c5279c938266721a73fe2dcce4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af387a016407da939875d0979fd6f15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df42afb188e8a296cb710a1593f1c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b281095dfd6e88c3ed907813319ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c705cd3c51cc461de6da6d0000d87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf24f10bb9235091f39b9069b18a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd6fbc2363cfcf31f067501c83ae8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c31403f269b6b3d4efcec280f39b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f2df0075baf7b3ef1b1575ca4104744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096b1c467a3660b32f34ce087d28f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1144ae75db6245558cdfcb7154a46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd929fabcef6da56464e45d24dfa26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe631f47e761b2a7bcb3509a990859a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562d774cc61eee423fc09807746d50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba1fa99ba6ac6235a37f7106a82e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a8856abc599cced414698540fd3ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39271786fa5b6a3bf03d16dbb33ce6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e56562b419c08afb33d14aa813bee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce731364d5a25d042d53ced64ab6792754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52567acb92bcb5766c8acb4ae2a30f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8200d31fc42e087b62e434eabd4b83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b20ed3d16a6a4ac5dd94634dff7a32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126148c5ca9c35de8814d2d4a974d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46838759bf8b3d5204ea0017420d5c69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d70efa7e107aabda2899d73cebfeab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504685c01b04dc59cc3ee060af21e7e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc862af115e972bdffebcf8be0c773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c25a29973f28e5fc9d41792578c894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922fd7491b1f638be111ce499ea4c215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c7ef26fed8db5c191f5b4b37c94ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c99cc3237eabb0f9a368eb9ac6da77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21e0eb44bcfe9952ed2d9d827abf928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c94737df8dd43b1b1fe46ba7dbe3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925120c2839ecbdc41ccfcf3a46dd32810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b94b816fd9b7933f2653287d2ddc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1892cfe8988c237aed42fdf6acf24412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f89d44bec64913863ea8d389933f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280e9c0922caffd35be8b5a1cf9aac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a04daf0c067f81fcf8e164478dd1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00972c4e86702ffa3b04ee0d9b5aa40a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d96c0dd2ef61fff3261acac0672eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baed8187a31d177aa46357b080bee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab59a990fd15b1c5ca47735372b1bca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb117df86f0beef23f96ef88dd10f6a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c18e0abb00aeb4d41ea9ee5d9db521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149eb6549bfcc7cbd617ad5d31e92f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d17892d74a93b819a8f499628678923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d63012b0b284609ddcdcbfae51771d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d9619a503dec7b304f6c189f8f8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd188695e49ad9a73abdba7bb96fc9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0baa41a31c345b951c870f9b3a61727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3091a5e092c8d87a0b158dcda9a5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da830dee41e8a705020bca9b8bf2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73907d1d6b96e95280e7dda55f2a0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662fda94ce80db99e473f659215b0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079adfb400129b04020f4b83b8b49ceb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7dd75fd9d902d1c9e1f42b1f70d2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49b5653c2369e5e310366573bfffc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425ad1249d26ebb0ba1d498c8ad7f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069f3ed3b74ee379865b0eb3272820436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775227d1cab44bc7fdbcd487fbb9358237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cea57099ce1e2da501fabee8116f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8cd55a3002e1bcae4a783c918076a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771ca6673ffe98e7b5e94bbb88f0ac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e41b9f7657e7e33b14c76322b98a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f251da4b0188feeeb0707a1d7714ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58e6e49405226db8ac15e44c46ad9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d1c077df2a878be80907c0ba013d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2df71bd37d6cafeeffcba924da5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acfed1b5231f60f54323c51924157246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66065c07b86a0f99fe94a99bc175947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91937caf20eb8089234189b9206be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856361272e10d7c3496a3bc584e2428349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b29818465933166907aff90ecbd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cf5eac8fbe1bc793ebb78f6393ccd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3727657c4f7cb4ca32688ec868899c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cbe00ff6dd40d84c0fff121bc26af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3d8d64442164fc1e64a6e368761b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef5b3c076ffa2fbe3b06c583b8f2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ee88fcb87511c0b091f6b8a0a784756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e27c3879dd45bc18dfe2bad039989a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496cd9f168e22e281f9bf99b7ad989158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f0aef99e7cfedf3f158187bf522e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ca9abc3d7845b78f9e1e19ccbd57160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690454be7bd0177e87d6a3d885ea5e0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d63f998c9c1670ff0030c05536cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b9d5c7fa0f0331526bb6e0f54f4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb3b68ae2899b5946e674d393483da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b3a59055141c58b86b0af7ada6eab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c9099af6a7437cea3b95800c47e6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50066bb5a03557c8cd61e861792422067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b14bb0a600202f93e602a5eb78bd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24dc09c77b32985f22b224246ce9e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b55fd173648df78107cf43be516c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93790de5511c92fac299601d43adfe7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724cdc102a098a7a9b0b158b5665bf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea0e803d695f03fb8bfe93a994366473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfacb15a211bbec3c480e41b62c20f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e157767dacd1f7031816be081610175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9264401977fb59bd9cbde0b9485876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45be0832d814766bb3562f5edaf4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965577b547530fc4d0c43c80628539378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01800507673d4170d627b1f626993e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb176ac34cca2d4e867be701004e1c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256417ffe5dcb3c43c30f6b62378b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893a14cf0867bd8c90032f3946851d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a712f9341e55285b354dd834e56a6ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9ae72381afbf1d0c0980f7ddd65784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e9245a01c1023dd4dafce3629e2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a803538fed95631528f3135319d85786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e71cf8a77f503b61648dfa0aae7bd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5fd9c29c737c80d2ec121e9f4a8dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eaa955482e934c594400f7884ba6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2b61ac013261b30e66146a32dd3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b3873e6430e2062690c48ee77d2b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c79d294739f605f59ee2c2ea61150892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdb3674ef9e2115655ee5c60a8d4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cd7e12c0fe1296df127f9306d6f0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb66fc2e49fda24fc0d03cb511ce0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803a4af20505127a0a3b9d36eb0cfe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209619f4de087817a6dcd63c8109c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96c4d0033184bd16595819207b7f8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c5d68d25642bd133614261ba8d0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdfd41c4b916f91a43da5faa1133d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085819ccb0875f250646da5c41c6bda8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1f11612cbd36d049d49c0a2e537d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639890c6e845031a44381f9353458ebe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8b638b2f14b6aa008e55b6d76269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261775d46a867420292f740ca31c739105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b4b336dc590932f95dc01ea4bd07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd79ff939a634a0424112d0a77d84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d2a0129eaee372deafcf26040fcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718031b0dbc541b12d81b085d68d386109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f977cb725aaf8b7ca85b1070d72f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb753ca66ad4993dcba02ae7e8fee8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fab6b7257888575a84bdc4b5b0568a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a02b52e5fa9737e0983f7cad9533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003f6778374ec10cf8b87e3f942476114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fc1643e072f0726b2bf9f4f19fc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850cec2273889a19a3895631a9d22f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a104448e2c20b45bb9a043b79acd18f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f7e878f22c50e93197b0b8d2e726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4993d5192365d81bf8e722921ecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e761bee0fb9cdb19c485bd1a9639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6bf8d7d751a7127e1e9de2e08668121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cddea26a893c750b83ec0d96bbd9a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b05a380378ac7f2df2fbbac6b343123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8725081872afa8b03b405957a808143124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f464c28bfdded0e4763276fc75635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000231f78ab178f498cd063221407756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a10afe38091fb151eafb8f4235b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fca6d251de3d01f4f5129faa64efc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa7420fe3922c9e15a53c80a736c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c772b40f41d97d8c41b1f3875fe659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500674d19d6ee0eff5f0113becc54331131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7f64db6a949278fee452ae1af782132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175d231f529b6a0240caa6e7fe81a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f3e9d634d205dd688a4be499f68f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ca1f4ba49ef79266138b882c8d3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9a5c92d04d59ed95f35f573a60578136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224fd6f0c8855c656d5b66129197ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c6d95d89925394758865aafc59ea6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f1c02769f9cb7ffcb8b12fdab91c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962428917e98f5567cee49befdc4bc77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a120afe9c2f7993ed2ad0ebb2b64d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe213f6d329efd15045010bc05eb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e0406110f393d28491a14531b44c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9e4c4775085a946db1ac12657cc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7017bf5f3044bd98adcec30607a098145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9b863326106f92f4c7812ec65bd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc596fa382c5c3d883794a4c1613d66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0da4dd554828d403deb368a81d65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663332c2498e12cda158b731ae61a92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd267fafe38258457f00862e58b07bdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d804140060cbeb21e1d420e9b11573151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fababfe97f19b88669f191612e8f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d980f343f8b330fc3a8c4816171b9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1dc23b2505ac86637ff2b6990b55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb21968591af0e32d56dc2bfe0bf0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9de33016702c6517b98260f502d24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcf25a5a5995f4baee06e344f1a9d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef5fdfb1cc51271a5a724737abe676158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa550796e5a992f19b3631df283081159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c6c51f17892a53046cbcf4e7281f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56f7b23c875abe462ad6686515cf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093160e1448fe0269a14d460ff868ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ba55c9be240854460af174f5011b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856cddc6287c2b276fadf2b51c7fb06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e1093ddfd5e0d8efe5aaa926a0e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863378feddd451b36f063098b14ed8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89e5fe36ed8485dce8f3bef42805c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8da29fb96b09131c4ff8191d21480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea364290ad65c87926a57cef8266891b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec4324bd060ddcea0e22ddd70de921170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b43443fa4779c1f972ddb81440b28b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da921bd1de9e7807fd106d617970ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18231b9e41107380bfcbb38fedb0a914173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c09775505d45f13dda6ce1310134174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d95364d7806214f363605a4fd7f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1ce992bb6264cbc439500b7c58e77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16236282897b49abaab0dc860f0c26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5208d0b03dc5225a78e701fe8abdb27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9328f38f6b9e5ad2d08eb1a378c130179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a33af90bdad0c1b7ecac64b0196d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57dd9ca77f6304d877f05c856c707181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da67b1e429487fcf8e138f716ffbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8b52dc85629873d111047c4655ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758d25e122d7f627b8928192a08173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268e48472c87807ee24ef2deef4b93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60fe584cb30f064435b6100f17f605186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35265bab205d81c141143c2accca5313187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc04375b8ae685f424b84573fef4f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99248599f24a2c86fcac97a1f2cc22a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8942c4be8d37a13aea2705f8ae32801190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1afa9b01692168b9d8a812f16f6899191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324726807a3448a6416585c9e413043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd40f321251d9a101676d4e44f352193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371434ce07f7f5d8b3738dffdf14f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2fb780d9ead17f5294f671cc2ac79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc2dc115cfd9271b6efd98c1f219d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e70ce67a385cf66fb390b1813e5f04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e57de996ad8d0f98aa6f034621ef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68dd57724d0c0e9918b94ad9f3c83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa85991c7c1aebe311fbba19d1dc4bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c8501c020cda31ab3129d0e09a8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ce4d0c6b0821f2eda3b40d9a8c7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b440646dd2b5a27031a3859e05f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3784ff0d64a15310c3d85c3bd1da42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc53220ad01873c79552669b802d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fcba4890d7587bd6824c9902c1a86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95e3368a9ea4cf53cc20a3a5f7849f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319d95940c301167e0dd9e44b74b9a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515956a70b0820fa4be17e69df269af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a779cdf063ad5838d6cddca47f80e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a865c5621838665768a14f84b9183211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be129b42e0646a490831b845365a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ea84b0f6e52fdafd75886222cacc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9fb8c81a6f01ec77d47b8f44442f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c157a1aa607c14d1c578b41ea43d4f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58dc259622de949895eff94275028b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714f7338b7c05682e6619db8b57e31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f5ae9d4ee4876b70f26b1319eb41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdccda730ab6def8ce8c2b257ccc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583686e10aa95203031b967791396a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d59fcbf65419b4760a50889f5cb6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e4f4185d284321e28e68b5d3ceaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638dda598305ebbaf9d0a160bd90e94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305f72cb86995c3bdb8b62f0bf3f6eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e984afb5395b0def18a2a7b89853e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdb85fa50a01a03d57aa54ac199c75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696601af13b3b27728e0a178fccf89fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643cc4ba77c710788aadfe38a40334c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31baa1710951197cf2019b1e12861229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a0d1c9a0ee54584dfd0a26b1d0021230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e618e3709676cdb70e1aeaf0e20293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0012d753e808a2dbda1d19138800bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18924df17fbf99470df771b15455d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c1c06f9977dfa9df4cafa1636998b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a4756870e9d1f2b4d09a15b30126235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe580db99458026588164f8a26ae2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc567945c2ca40d9d1bef9d844b78c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128ebff5bda545dba13bea6a5c625ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a05b9c84ead46985ace275fc5ca08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2330ba27269632c9d5228749eeeae9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2a7876a705aaf3eda0d1fc78410aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b58d70bb086993ca39de09bc9d41f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e2661e9fb0211a18e242ebd2f0db8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7a0f8fc879723b7e59b1abfb1592244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f4e3844a0c7b92eb86304c6e55864245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2532b52de3856299bb52af1b7ecdcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667caccc1bc97bd5da8c967be91ce617247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77202b8df1563fa9ab008bfa16bd4a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346917b217b1db33c59fd098f152a6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87820b29f40b05304597a87ce24f735d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f409f382f8dfdcb80820b223fcddc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8115f11ec3e2c022d6f8a138b0ada1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949a3c3cf63e77ad4682cb0707e154253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fca3cd9abe0bbf18ae69b71ba9d87a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a19b6290c754049f16cd5deeb28ca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca40ad84a58a5c3cf80e9357aca646256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd756ad8c4678a085a71f4a2d50088e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20617005d4c16791ccc570b96ddb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106bed1d3556c7dd0ee660f4b5bfeca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff61e9722b50f1954c1bee525b925d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38ed75bfae4394412c096f48fedcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b973e0e9a0ef0bf2de323b0afb08a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c54ae927c57401717c7c765493e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613952320e0797a998edac35f7d22d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c02ecc1c944720397de40ae131945265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238795bca4b7fa0227acdafa037cfbd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941358033ff269875a0e8bfaef3dfbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ea7de58d41e6c344b3698c6fda95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1769e1759a3c49bab2bb95fc00ddd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704864c235a097bb34fc36877a01ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff68f2caf2580e9f1d8123bfceec9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca118357e5176a15e31da2ec58cb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae838942814ce3be2db0cd778a9135d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a91f5aa84852d8310d7f2189cec9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e173ebc5cf930f6bb51ac99f9dc6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62e22aca4b74044bd54c2a515bab4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc97c55d22d339f2b727a7b3d90dff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a6ab7efe2e55f6d4b141bd13e8f3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7e92a321360659895b3672ff2e082279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ee092af009de6ece5bfd2033888d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd09916ffa7737d81112835ab9bab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f54532c1a7f987264ec513281320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f944e29d73655b198a378f264406283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72da4dcaac8e05108efd1af715bf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcec6af8d45c3430f8c8fb2eafcc9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb5e0313e596e1517b57dc9cd2777286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974f8126e101b394b915766dfcb23dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f4cd5d84e49897f193fa8750c6852288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f6bff5c54a82a2bde4c8b92c5b4ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e6d8603b6c00ce7b9bcb5c82c67a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b03d1bb89b76dbd6068cd43572b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f7c0ca6630917c39851857820eefc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef0b003867d880743c6cf29b6362f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731510a60955e9aac7e3435c73a8829e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7877eb32269e340fd358f065cba053295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e688d20bb538a7c5880df8071955a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03056dade925446104520e4111c57c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6374dd5a772ffa714789703bcdd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53804bfb00b153ff40ad9949680e1b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190901c9a9c105091f019399c43e0880300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bea1f00c10d61cf7afe9560305eda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655317784d5163b54946c01623e48b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d2fb5fe66277a6cf90044a920d04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b785788e51322ff62f0bea52c5031b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369347b247eaeb172acb268d340dff7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1022682ae861a7233871251d1276c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050500230aa7ab6a2864436779c3973307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b4c8a9bbb1f2770645b79b521b07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51baeec8eaa7b6431902a7a3360d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af0e2a0e0f70f635c9d7bd891b17b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3ab9dd598ba906352fd6fc33af5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b5bda561abc9d9ae0cff9bea1c1ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef73e56e25f0fcef17ef00c38eef2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4ceb994c7d1a74127f7113252c06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ddc05a9bb011d316752c80a89a74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e1e638fe7f4d84e4c029df947e7e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37a7623f4dd64bf8ab4185488ccbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e94643d1bc396f9b279792590e68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba24e9dbef5e1e44ea3a0e4e55d91d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0d427adce964cc99e51b03bc4e6ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff9e0aca89d8b039ddff2fcf9872f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567ae47f891d3f913499e53cfac6fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10082aa4dc8cbb8d38efdf4efa94d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6243963d66df46e6942a4a1538c2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378464b93e1537e83b30971d8cbddc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df320adb2d40b3c64ea7333ff49aea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4ca17b893aa5cbad771c5040edcc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67daa549bf24a1ed5c13f2381d2a40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7192b33a74bb8dcfe582c2c97625329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c7b6ccf038bce43a4e0d810844de3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133639b415c902da8219a8c3389cce41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac3f022958169af5d7777f0c7eeaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a1de045027c9eee3cc64400055cbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687da9f397db91bafeebb58f52f3bd27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee7952c1abf61b4576eab40bf91eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5ce6999ea4e882c71d525d0e78a8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2bc644c880e632fe60dc046fbaec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357903a8ded5fd76d1dd39994ac81a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c078364cb9a77f84965e6075c6e6ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822467f5668cf73dc33c031cfa03e4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115f297cec51d78f892d9e07659809341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa658761a03b3a4a0cbff6605152d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9d2f0a8249c84806d69130366c83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c8d010529e9253ab34db3bed9b076344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df439694b845bb0e57bb05ef5d7093f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538648dfd6c2baeac146868641c8912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2d0c1ccdebcddcd53cc07ae4cb10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3632c9c30d25290f03c393577cd3ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654542c282fe9527f263cd5544f6296349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb28993dd6b39941b64d3f54550dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc65ae05bb107333b39ba8b90dda4b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf611dffb06b85b49ee193df06053272352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc56f2aa395b0db24f4887217591bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f9bb743328fc2272b74d1700f607354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0255c28fdc69fc9cd9886b0fecd8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a0bba2e9a8e913f3bc7e74fe9ebe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf44b81d31fde3ffd1d491f4cf7e0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d706c0fb97d579d1e3a1f64850d0800358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564929a375bb1b0b60829e8c8ce45b5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f226aa0a23e99c74c0c0c62165dc369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6173a0e7d9dc5ac81c6946b970801361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154d73549a2e30baa836051812bfcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364275fb23233a47ee1dd8c7d965b99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c7ffb289578ef2c998d04018fb1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3390e0a4ea7cd7a9287994c7726fe40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde67ce3e20650db3c58bc4d33c675366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2394f7df36c350a6e5fbb10e4e35c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cbdce629850ba83e7b5e564b10491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bfe2daaf270af3461812309d8a234369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eda2ef2396fd1d012f211eb411605370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45088b3c217022bd4cea346ac8fa3d5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1c093c059c868bae88405ec2e40cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4191ad3078e7c1783861925a6804e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d935ae9c871c30ac1f5ab498caa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde15f7551a699ff3a1e1e87507e155375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5832d696faa382374f6e408aa64ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59edefcf2fb036f17894db5247197377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfbacde029cade5628702f78c73ceb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82a0dfe4e41ec4e58b4f0a0b37dcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269617f3cc1a2dd42f19fbb5a05153c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0fe5199f7fc3a99ccaaa680e56b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f11d0a528dca7ba8d60bf5d86cd8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d2b9dcde2c5c24cc1df42c299e63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291edd1c03817d346ce1b3f76b7e90d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edabad63c2339077f6efa1403642389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba755fc6f1ff4b1128fbc03e42f816d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7449f1ff00c18024f208c1f16f2ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc093ddd4b5f3f043a67caf71194a7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2daf710ddd31170ed98b4130dfbe21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba27f061eac80b8777140c6d10a07e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775abd1a32fea264d5b258f57c4d104c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b848107c45d49190236ea796c62d24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed5ed5ef9c07ec63c9e68feadcdcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9bab2183a6753a9c37e033f300ecd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eda8ff540e735b3f2a32519ab57da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276db2f7e271ad476a35fe3be65e66d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec87e9f772777595238a7ff907ce5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8ebf99b4977fb5003bf929fe46e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a2dfbe0af9538230ce47adc053d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b5136c05f211dd3841bff7f302233400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1e9b7ab63ad909a1dee4d8708d28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ad26c841ac1aa2a28fe107538841402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c25dd749d62644ab2da645317bed8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a564a5d57b280d393c05fa0b85c75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f146d9e47e4da07f8d07717f8159669405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578e41ac2b58e7214b9e118ea72dc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20908029523a94478d79c4f186657407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d467fd5a7bfff29bdf08eba08377b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fc139807f08f0e5cdac2e9180664409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504a4020752cdf1b12240a5a1dcc696410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37220c866c4115a2044597f348f483c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb363160fbd43fa240e293f4d65779412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213f67fe54298ca9cab04f180f2d2de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786e8ed6e6c6fd971f64fbd1510e795414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed25f03fc564aabc3eb3edbaf9ceb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a041932d7be929b6b81d6a8432958416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5872648747bce682a2392d4e572c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be28bc71ba477f4675f43c32690e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91a554753215a1bd7ae577a75adf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d910a3a4c72c9d13142f1aca2079c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43861d4878931d61ec5162a9850c6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3577f4ddb633ad676691ce7eb7bdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b5e6df0cdc429d57eb342a01a1a81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f20a9386887605954bccbf2380aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c86da5b52782873407fdda0bf485d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506804b1886661c6361b9b6ba5f81ff7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedd6ea1fa3460db5af72f7b67a0118427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4a4d65a47dd1b16d1fd47abaff6c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be1ffb7ad7b39a936098f75b18099429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e6456a282d489a4c0800d799d060430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2b91b084175722a5805a58d560a6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49449d750fc433a2e77544118bf75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919c676a32e723449701d81acc3acd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a60d4a0c58fe9a28953aac49445eaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babce35f90738bc8d3909e747d3e329435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1551fd7696f179338c8124a9a1ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ca4118aa90aca7f9b136823179c96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06223aae0c534605df6eaad11721422a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbb5ea6d4ff120b12b94fa6e108c11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ff13da4ffc4cbab956429398ea0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222f7397caae691853d4b0e00569280441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854e8f202702fba752a76d292dee8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18283d633cf4aafb5f02c14903630abb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4b05880eb3e0e24690e8acb726b7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06338415761fbd7b1a199f9a015fdc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140ef486366bfc289e50ec45e5b11e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527aabb623e07e0ea9b1dd7d5f99b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa227142d8df17a475ef764761e4930448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5404ae6354caa521e0b3ccc4186d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957df684c3d128df4d35229e1106293450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73ed9cfa1d98353d4d39f939dad706451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3510e61c7f7851b2932429cd59b174452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348cabe26f21263bf0dddbaa4edc39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496accebd250068f811b5cf4cd1a4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f7295616b510fba521c7d2212b3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2dc5f2de371d42802faa10369c088456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073b8d19536d3362af4eb71503ee52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e603273c5bcd024e970f58913f9cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67d5e4e3d0f3343e6b1dab09c8a6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8547919131285c92287151752773ff1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5814c413ee4cf77da6f34c551d7c36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937326db74c8498aa92f8f96edd0d9ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632659d07de9b50b5fee6deccf607e20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0653ed834f3cd9463a5c2781c65a809464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949dc04253c479d3114b9c808026e8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095569736ec0a2d588557daa729d6e24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce07d1669b809d935c2300d4b52cb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b47ce11700c5e58a96ac1d875769d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e91e232420c7e18d478413f96741469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2935858dfc5fa3d8b4efccc490bd0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ee6307116265c9215a66bdc83bbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9d221de6451355e43fb4feb3a6d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640815bcd299193d1e0595ef39da737e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613a449c5148bed32538d11348ad44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ecadf5fedd35ceaf06764e1b5797475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824bbd8fb9b34f04cf8adb8b9f9279476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff79be31d7d5ead445ed8998df46bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162c21fa77a8170757ed519d71b01c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb08f0b466644a081720af0469dae8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61853f6759b8608ce30cee7d64c21e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4380a672588752691b0fde0c3d38a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06070be0ec21c262769b303e95e66a5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4b788ce7f82f193da09ef7e52d257483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f685b78af85c37b21ca735a4b0963df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a964b690e8ccca9f809213c8a4e2ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfadbd7f3f202e31b6ef030ed18c72a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9417241e3058581f047e0ca28803d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f70ff14c19fd299b24d2808178ad6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790368d56336d740215ad8c26ed5881e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207eaadf9a3596bfc85f06b0f660d96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec17b737ef8f581261fdb88456ced3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaac0e5b4e46fcacf69e9d5f1bb500492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7016be4731d00d71497a944f9af928d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac8e31c5deb42d0ef395aae119bf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af051ffd6f20a382bf58c4e7d6b4036e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc7d6b5ff9aba8d9e4f6750e68c63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af15603b7217e6a9c178999bc1d94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be370bf161c93432621c6f77e489c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ca0a4ce3fa190fd4d254f05ed188499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e8f9f8ab88e2a6ab10341e9ece885500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e711a9d2aff9853cab8d7740a7d129501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf3ad58b376d41527adf3ee9ff4fd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b609f5de42f7bfcaca4debce3f14f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac700bec94dd3111bd694879e20b87f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5250fab2659b2d357826b5e8431795505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739aa75afd2f658b320d9c4606d3dc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32cdc9bce9d0a237d276f06e9c8102507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad33a94b607618b80a1b31af5f29d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3a3d04a2a853510f1658198c03c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec424cd525d286277a08a8c0d6966a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ccf0c028a8a798cb8353172c7b65d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494d14ddc70dc8d4f8df09ace4a32e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f16ed405e069dddbed08a7eb6c6e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ff903648d71bb07dcd35db18791d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b19582ea27f7324c6b3ff03c1f88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd62dc9c8d8f8ad94e34f8ca6d5b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f044927d6bf976b07e81f9646063d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb81b5a8bed75cc7b90454f0a3eea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a318088fff22fed55ba87a1c93e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9080fb7159bccfa868b441e4ba4ac50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c9a2327ef98d22fcaa7a475f5300521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12468ff6392ab42c191437f7ffc08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf4d44d48f10cd5fbbde81515b316523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f41142606c9194d12a74befcc77a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6896a349e7ee5a66570d5f108bbf30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9fb235baf27285aed320e251b6ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0180753a9680a65dde5acdad421b980527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df2ed102424c4567bd678a4ba955d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c304f1319a4aab5d24fab6b5d5aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433559375c52b4275621bac0e4b57f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cd5d76d290281a6012f48a9843871531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29b16b3e4c3416d50d0bab6818b88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f528ac41168764bedb85ac4ce06dab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0018164ec7614d03f626845dfe97d8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512462a31f8549e4c5856311bd35e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206bb63d500a52d620e9768a9c1ced1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934b0350efa087a1614494a02eca24e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c509a91048290a613a6f365cf0d4722538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a47b052ffa2ebdd3cad9bb09fc3d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508df8d725c9c5c1c4db779d2c09ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b429763b801c59b302d759ab9427541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0532d75eaaf96939dedd7bd0b6e05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d10838a5d58804d2c5f039dd2ada543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01f594dae33ad393bc0c46fb08c50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06e2cfd0040c29a0ac096a154d657545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15203a4acd6acd75ae26fb4ad9bdb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3b7e8b0691a589c14ceacbcfa1d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937a6224cd1b1965bdb75b379ac1eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4457427035688ebdfb987627159c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1569b97c66966313feb123b11bad5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db092db8252f38c560e62b9fceea295a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c02cc85d4e0a2303fa91f1dab4cee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246874694622aee1c94ff97d326693e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b576920ffc5c1d4295e027321c93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d76b2dfdbc76e8685a4355d126d30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d898b916b47c2ddced4bf1e5b3c2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbd2db3eed4484ba913dad3cfef818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b05c5390ca6a1ef5e4faaed3f243b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd966adb2caff844afc057e053b51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb768f678f746997f2f713432830b161560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c35b665327e7ab55d4c130cb92faf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b5cdd9365580103b74f9bfc454e99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925428b6c0357ad671a80c4f97abc0ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c14e73e632d387ee37e0f957b8ad8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48904f7b038142ae3a360ca8dd4944b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e61c65dd679b458b7f328907ee962566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489bec7f698352013d5a236eecf4b26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d4849c9ccd558f7328592c22f85e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b835f72fff0819d21d1dd6a30106a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9b6b1312a3b8261bcf92278ed894570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b2315d6e8a1c4bbcbd61702d1c45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e90dd94eb3861b9f5b1c3d7923606572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d93020774489f102ec7dc7ade26b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3f9df3590325c67052be0c947548574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd371e5c01cd0742988d7c47c1cd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e034c926826c4312d11a92942ef5c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a532fad673a16b0cf028159988089a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b7bb534d0580990019473347ca06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a744f0e7d7e2eafd419aa34c1937579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc09c17c61935c1523726bd148b7a2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febcffe1da57451606b7389300754f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba67d3e8e31279402f75799c685cfb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12109634d3d8c1df139ea32f473f286583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f984b6418760ee01d7752dcce0dfcb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09850865338357f7b93f6d5f469fdc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daf2e4d3c4e782f2d41ea332204a28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d3054b815447ebce7564d6578cde4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623e6b2ad215baa10fdb08c64e2564e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b483320ba0374b5ae536b5fcee2f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3735aa12f219e1cdee17e3c776bd5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db3adc7ec1a558f8d3db8856bd11f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd3944aa18764bff34cd8bc2d21414592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601e39f50ee0195c3c570875acec22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee64d08aba896f9095f2258743ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74872d19150c4fe8a2ea17f7ff77781595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ec9a02ab020461380c4f797f221a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e6c3e2acc1503ee03eb026ff544f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57863c9967727127f73282a94f1ec37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d4dc7a9a627d437d6f9a0330df09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa1d0d7c4dd99ffe1ff491b4e96e10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45bc3b13bd2c847065625c01828d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4a6f3d311242e406e632544dca8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc8e5a53648f7738685ef84cb1c951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb9b4453919ec4d9985fd23a8902f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743841f9407474c5f4d06b4dd90b87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b544afd0901f4b1d5692f637820095606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd61f5e699b521057b98164b87cf1c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d77b8a90176af02d286e259b62e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd39b4e30d6634bdd29314639288fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4393f29ad5d7ac4f61ee0d3886de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a2ba3ec00cbebfe6ca89569ad910611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2eae33f97abc40d8bb50aabe7d9aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bc0f1b52c2924414a80bd32a413e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b6c83acebf5931cb9bb5970bb63f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f07307f1e451e1e328fc450c83eeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a0140b444d464673d86ad177479f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234979cab984799bcdfb6fce0f54dd8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b16fce60743aa3c32eab4341ca2c73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8320e65364287cdb60ad99de6c4715619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026732ff3efe93070d50f1464bdda57f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0aedadeb57dbd1e4f102dee9eedbb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5eac2bec4b2eca733fc278c35480622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383353563e56150195c035bd413188d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c21543d182782386441ecd074c3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16cb3ef86b4eaadb523c86da5bb8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939ecbfb51e89b061cce1136105abf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371f1004a246ad508ccef096cad1571627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f0c29d42bfa87c98d16836937a90d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0516a66ddc82fd157ca4ea54eccc2c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27366cde07311ee975160422b8307d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89633f78e4c6b5abe6b6caccd20ce247631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b287d515bfdb7e101337e3ca2dd7660632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906570dfa88e6b6c5c9466a188d188a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb8cc95f7f66fc01b12cb760247ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbbe150658f2d16feb436f7db4f113635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c00c6112afcaca8a8c2a38eae36b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c354298722a4feb006285e7be41776637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c20013aa828ba3d5e6af212ceb654638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca063007570d713a2a3c8856ae02f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ad8941eb612c352f3a4d10c11e30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446191d26e63906375095761bd71c928641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3c8238809ffb9fc51d4cd7961700642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2829752de652635753d9515f69ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d3a723f8423d766ed702e3dbacbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864011e2b114d1f53ed250d0cd44e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570924880956be9cc7b6a69cd3de5f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e1806e4358726ce0c46aa6c7b103647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c5e69e3523353274619dab51d5127648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce096c28330c6da5ca71c9e9d26031649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0cc197566bb3ab1040316876a856650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361737f35e4a66fe722196f33e37df1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6450a520ae562ac850bf17aece98e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b3d9f360b7176a0e57d04f6fbf74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a0f5060bc7e13745fb2c2fe60d9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd06669a12d4f1f3fa5e978b8a55e54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397cfeec943037a095f8b3777df0289656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf473bd04cf7ae7303c0bdb7930985657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16be461d1529b17522e5534822c06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336028e8949dae14812d3bfd73fe35b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba4e7f24060f17581a3948f32bbd50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ff14eb1caa432a04b887934bde87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b112d3d615d1e5f0e608005c99beb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ea31f7c4097d477d4bb0f8407ae9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a51dfafd2bfaed3e6a22c09ca7e1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c64f5149de28dcf8f9f84bd8d415665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257499ff33c48ff630c910d745cb5d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd6c8df2d05e2b55f6fc5d5697cb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6997ae681edddc25c45967da40bd59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b2e9f9e53ba38ac2a3e9eab4ffab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591363fe86f7e7c3b1a7b5fb818ce905670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ddbd90097cb8bb6d1d50247bb3774671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226ef5717d0a85c39c55569b9f0d6b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516855f228cc0c867d9ad31947fd03d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb4b19201738de7952a13e57acd1b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beaa3bb2e9b4aa4a74a3ac7bf9c8d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a48ba1d174a7a0966b8d273efa7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd9954d4ed8467f534f0c5b11954e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05612a7fa15bde3baecaebe4cddec13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4950ea42c467c3835aca40afe17f384679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f827257d75ecae1256e9c29385ff3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385b671abcb362765bfb98e1dc6f7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2116cedad27230b78a75e80643e67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907e7387f3277d16244e693e95af30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b4237baa14a4b844ace368a615231684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9201b6de8a644b208bd576da976b7bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca459170679745b8f412c16c4d09663686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96feb33881d78c30018e8b4937ec577687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae4e4d5ca52c91c7ebf09a91d1de4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdeefd6cdcb153f6e15ae4d64b314689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70b37e23bfd1d97e2d2db8aefd8bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508fb452edc1cea4475b36ab7f5c72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fde3ae3723e69722d4cb760405e22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d435871d90e57033d7d2600019ff5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5d0259ff334dd53cb89ee988d8f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099336b9001ae63fa8c7eb2b1e3226b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804826eacf7ed3d3778a8d078b7d31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb6f5f2552ba3a4a4c14696587e273697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba327285f56a3d204f26792437f8f611698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e04c69492a8eadb252c1a39baba48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10efa623eccfad2a57b13fe656d2ff1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be899e283eee356c191c24fbfbd9a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cb47d03d233dbed0d2517677f9b1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b7f9adc9aff5a812d7cbf30df0d2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89eb0b6286f0949cc8bf75d3538c7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70cf3d6b512d3e3f2b33598486d9eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126a327cf643614db07c48959b4153706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07733fb496c8f97b90068abbe01037707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5422ef1fd135d6889cafc5eae5bb2b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cfcd9576b12a4d73dd3e3899184f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af167d93fd96e95bd83444615c701710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce60853540ce83ada0f42c4e17e8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffbc6be171a921c27f5aec24e74c9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32dae33a666a86fc1e29b66f82db74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38ee09f37c7571e86572046d46850a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f3fab026928bb2c39af1c77c0048715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59664bf75606d242248c907d346964a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad081157c994f496afa4d36bee9fffc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1cd41bd3071fb9e577f878619934718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8448ea17e8a914525dc8b41db0da9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb6dfccde9fcecb2d54a493dce040720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0dee8e6de0a63a0fdec80973a4829721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8d0474d4a0d9e8f3a227fbc046230722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244f4c0103a7759ddb009d6f875e71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec67b5fe91fdb71092cf4c50a396c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124177009303509fe58e0790467428e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb03b9ed33c5b52720cddca7c08082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb3bf7f1a99a4099f9781a6688e28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed54be78876c9a459b2f01048ef7d8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0855df7a6e5aeecf38120c4b61d4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a137328e1645876c11db7805e9520b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e19695e0860af6cd01761294cc01ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d7434c32bfab8a4c10f5394f962e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e7b8210cd8257ecf82bbd56c5798733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bc2aef2a357ab1cffb04ddda40e0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd3c83e21b2b4e93130e4ef819e92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384f46d0e6017ac2cf3be055928d2d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b882f4ad379491a4dfd41348dc72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e168d328fe43380d06059dc259474738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05abd698924668525ec333e41a7aa54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ad6e34ab39ac27f2a584cfd27523740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78148ffe06e3ebab3c94bb66a5812741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32759635dcd4b0ea43ba5ab510da88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f7f4f1d222939ea4e2d9432a07af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99bf416a3c18321d142e2992a996d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db626b5561a9ca3eb8401d7362469688745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b8393dd9c1ac218a1e830849abf3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ddf62f69c197a8af2aaa7eb2e413747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045ef5a415ee8183e6b570efbdcaf40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71af901f614984512fc214a8547dac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39b3ea86b591c07529d4227548410750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7587a92a686c6a899c4473b1c3b5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbc7be13628f80c62c2357af03fa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aa37d4a4a498762b8787081a00dd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8d15ebf793156cb7458387b859f8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3361fae62a781829467f4138161e1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee65f189e48f39727b5cc410517c70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09224a3c1928113331f4e6377653839a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b704ffe1eff41711d52e7bcac9a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b34fa54a062d4a7b3216ec49b2842e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>