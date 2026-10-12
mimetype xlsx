--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b115881bbf632572ae90a6ded3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceeb0226ebc846c2af4812dcf8072d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c86b7853599d9269c1bad947b6333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efca3e17f0728e88bf495108b9dbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae99c897f517a8018ee896f0e0a2765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c33f984f31274ab08a6f95372e75d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac59035fdf10cba54eabe971918ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba8c92ad7d4140867d843bf59534c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb66461109d50e942a058e836eb4439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e4fd50e43ad3f639c63c7d0a691610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a39815755c0876bfedc23f5b34adf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae9ce3d5573345c847a7c4a84b8c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9db0bcd0a732c0ca3f08d902fbc6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b5d87d3d16a7da60cc662be3d01d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e88a638028123aee4b5fc6710a28d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983716820dfcbe06a0bc023dbde5c48416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57971d8f0b67826e9f14401020e95bbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67befecaeaf6f8c0fb3117ae006751b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f57858e9ed57ebddbb96660f3785619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76412bd8a41724e4f3c9c28ce5e63f4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c596f7f51f1946968987a879fb2bdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507f1be81d94d4e8c138bec275be2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc75d82dbc4d0eb229913bed629adc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da99752cac291fac2fc3c8f1ab088524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1edcec5162b55136c82a1a522f6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29e9aafcddc64642d94d96a63f872726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd665573e84567fa26724022abef8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d90bfce8549ec7024d5428a720d0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b538c9cfde35b9f8416cdf3aa1bcd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72bcd379bc04cc75325c191b716b3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804df09515b68d8b3f100be310ea75531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7515a03e8cc400935c4278f0c9bfa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0881b1fabeddfb377556d88042810233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeb586558009914801c88603552d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a227c96d8fa8629147ad91f91c7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792794c0d78652777e149b7b5e9a97ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7a55c457010669701f2aa659be4a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc962efd80546e6dbcb4f4a1f3a9c0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca46a2f762a382bde002412ae671c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82ba7c3e50cc1b38901c69b1e4742a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc918c082cc272dca27e1c0d9bd9d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d3a7facad1fe15194e835a1a116242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127808d6decb28ab266aa0700b9f1ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f74f728ea2c238f6e832ffa75e2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ffa7699cca1e9219755e854020fcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1166357cf4115f41d80d246e66456a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646443d31e5ec47726cbe576cd9a5fdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73461e3d2a6511d21495f96b189857c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a791ea9deeabbe75f328e2f59abaf7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dff7b163288a686cb7f079d4fdcca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ed10c6921e800c2438cf904c49aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544862deb6fd789e0a3dc6d4a9aaadf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31734b00e909e9a5f3695fe1ac3756353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103678103486b14d4db80c48dfeb85954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a8f9ba19ebad55bd3407d8755506c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93b91156fb8054e99c612d17d31c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af06451f085e3afea50ed1d7134ce257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c905026cdf0c1b69536c1ff6cac958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030870b013e07bf079c153bbb23d8ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8504130b841858d6821df23d476af4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d02cb8f150c35fafd1c994d061a2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002887913899d8b792f62d789ae26a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622365f3263174d93ad708f16008b7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b3ade6cdc2f63fac4e083769554e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fecfedb2d25ebd4f5fd108318087a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bf7e7c3fc04364caefbf76c4563b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a157c45ae3ada761c4a54fdf4eba0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ec149c97ee76581404430a39673b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2580bc7bf6553cad7c43f95e640869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a8ef8c4fd3454d33f718db30318070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dee3baa937a5b5071e1903b17df6ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9930628ddc05b9514442432e4083f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c9803062f483542e3630c048080b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55cb197fce90b4d6cca0b7c186807b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf559b1e755a0a17098ea0cd6233a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9195060a8f87c7294ae550d4a78b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3b4d70d184a1764228d35326c18477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44409cb842d8189cb368e2c1f502c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205460741a6dd417ad1f2dabac686779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fb338ae26fd6882940f04be44992e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97776dd308adb32aa41e0bfea8bb8cfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661da7b6954c916004ece955a8d5b8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce728f966d9fb952a7fdac78041da683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d6df45e8daa683fa5bb8ec46f26884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf310c03c0efc10609b551f3109c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e4a1e38a7b32f804f7f53c3da54886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9112e420d54806088ed3ead0280da4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c136d6a076bdd1167dc5b91d6319288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9388564735f2dd32ff705b54d3cd0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb91945841c6de0a9164d48512f3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7ba3fc960535d2f14fc73be9f25a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108515918e820c2256282779f1b4eed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3b3380271b5ef214f7319c29be4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3940bf1480ee4f9f8029705bcf2788094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e67724ad63105f5aa6e547c78d3c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6724fb96015fb107f01700e22f5fe996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f53d61f2f2e5ed11918ee09f801b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d676792b4716d0606bbe8a3c31e2ece98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096957559782a836d528f836a34e9b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ae715e8d43d93a1744e6b67a3a0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b26d5bc818c17a9d7850da6b3bc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7951e6489c040a0003df0c4a3733102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d582887d927ca65623ad71f50438e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173351000457c7c4f8b11b5419024f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c7becc124a721c5c20c431e59f40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31eb724521472c0d1dd0d68f2b6d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116c94a3ed5dfaf1982625eeca28c68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72cfcf06f963e41881c2ef1cce90c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e99c85c42e0a91cb6c707fd02ab86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0911d611318cb02407b49d348e62157110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fac174d9b6ce1767284d5aede1c9fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ed0df9ae3bbc56b41c18a28f91c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b3481841dc87c0bfe58b49bf14fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ae74ae75d9084e43c909428f7445c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad601452a6d755992fa881c1c7e30b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd3ad6caaed528a35f23010af94ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92db1d98a5a1a4204dc0f877eb56a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb7e1ec1033f7a80325f553e6a0eb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c76c7203b16eff504a98dad3e6014119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd4873f91421d9d4d7b23bfb44489120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7318beae7930671e8b35c049bbd48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c275f1027547780552c48cc2f263b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f5a98cbf4f86840ae236fde679f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd4540b8d35dd6c8344aee3ecc1d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24906726ea9d2ff880e2e254dc877fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90787ef92bca1902073e6b175dc6c990126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c1ef5cc0f9f4a7e618e18f1b69d44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdd65353ae4dad6f7b9aa51997e8b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf5227df9ef7f3b5721b620b415ed8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ebf131869342d1839e8d8ccf4414130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a7a11093ee7571dc749927b259710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684871c19bd5637c35a71c1172836a55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a2d2c8fe9e4b287f683030afbfc13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25317364459fc485d2cd849101f4b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99fd6a9f8062ae517f142b933a78cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e101923fe3656bf1fe03c0b1797c3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654496edba30c0069b4e61d9c8328e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7de2a89a11eedf43eea07babcb62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda91bf57ccc6efc25cb49545517d1cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c267d593297368c655a20e7d26d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce500534e97bf88be028f9bea1fb69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcded0b6a9e5f0faf5f4df3ab9139d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9516ad03fbc03168ae16c53ca08bdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edff764d94e15821e271871208342d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e2bbc30772c587fc24e7f5709993145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aca6dc426b56fde8bf88867367f0de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c6fe2470da413679aae62dcb9d69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df35d904c56c0445a11665c25d92da6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8718e1c02c3beb70eba053e915e7c35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceedc79b941ea184f902433e9a4cc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392dfc57ce578d57ce1caed0e44701151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1191216cf32340a8e12f22e4a5f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06797c38856d53158c31994c3307a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11349d94955adc3e7579e27e47991b1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283538e2631e8806d219de0edc547a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ea4761235cf307f373e0170a17a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baeb83cd6455a65fa3914de972e815157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc631d74f1a8dd1f0062f583286d6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d1eab0c705ddd4d6ba079b7c6fdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bdb580c805239b7ba6d09b33b071f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b9cd4ec8b400aa714c68814ac9848161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec4b385b162cc51469d85695f4470162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d780d704b298e7455595abe816f8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d8f4dbc30c4f9b1515e70c15083f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc033d26cd38887dcfd57203a4e6eed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21ac518011932460cda2ea094bfe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2b61563190986880d712ef08476a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2d3916ae4d12ad25150ec66959b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05edf0ba8a5ab4323752e50f4b75d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b575910a77cf77d6315f14584c5c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc144a4e66667ac68a65a9e65bbda1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3e32bd9c7d95aa9e0ec97f916bd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0122a8938762a3882c13568ec7bdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd9f299c7bd1204c980d11916e140174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785e4e19c6a5aac4f3e7cfc1864bd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be911627961540f2bc6f59cf91e06a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70fe3cb2b750f2ea151a1fbd0fc207177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bdf349b68b9d2c9740d8154efe008178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fdc62dc032b4acdc327d76369a23d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda58096040f912ace24c0b034909a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e108675a90b371bf9ea732c82c76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd02e87687cc9640fbeb8d1b2737d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb663dbd6316e8bd905cc65dedc81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47269ecb93bf775e9a8f345e134ff884184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da97ed3eef5c17160ad1bc90ec56ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdd7f0d08443746a958c0a0c20ad7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96038ccb6ef8d4770097038b2c92be5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d0ad1d55fb395dcc4b01e1658769188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62547ef24f9f00db3d90181abb4dda5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd32eccf7428849c8565d727de626190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f7050cc5e7388f11f73146faaf4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4efca17a54c3767e4a8a3983e5b657192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c2921af1dde97954da8ad4a3de9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec417bdd0869fa7b7a6f15485e96cc4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ea3ff339a0f8cec7c4540f6eb2d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019dc1b1d55e20ce0d6a03315df003196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a38a30e6a59a3b169ff60500660a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80ac4865867092176d6bb1483d431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea4657e14f33d60436cf5d4aa12a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e686428779307d43149bd19cf718eed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdfd493678acc6751baa778823c9b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f0df76cb295e5a3f7e3965ea1a96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a8b2e4db73e00df66ebd6a832332203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2825e59f49e80ecb73709ffe2484c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545db76bd5a973d7a693a8a6dea4e9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a4c3a55da5b2a6dd4e948b6508055206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1b95f0e879f67408b7db5b23668c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46ff7e0607b44000fe8aa54fef1ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811161d45b454847cadd34446b8b6dce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64710c674645f100572e5cf47b910146210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ed080a81cce58ab8b7cfe4edefca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b31da23751f6d90e17cad8779238f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1f6bb4afc5a16e71add60286c795213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e283d1650a762f915e5e8a78dd29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c79719a4b20b5a8867baa167781c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074c1beac34d10dc2b5b86073d380d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a084d53719901f8cef54ef497da1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1964fbeecd05ad0febd6ba8beb3ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e94fa4065e40d38160db46797ec010219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a33bc7be93ee47ee63a0f5bd8e9de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a95eb2c5e009e2b19227c4fe1fa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e10fcbe6ccf9dd8486a435db654e50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1bf707ea08a5154be955adea2240223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724fb59ef59abdad935b126bd201f60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0985c808360ae75c9f523ee80b8bf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a03558fb093a765f9c6a780adfd0d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723c2f1e92a356fe407918d66aa255a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69635123368cec4e3c1d2f18c0d44a8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ddb0764a3af36ef624cb71ec011c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da872babd48448c903b77d2b0d07425c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057da385798eb495fece76195eaf741231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866e6a27fb667cfc97384374912342232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa6f8271ebb7d81929043066d46f40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cff9265950f1eba1deae8bdee5b2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71ee1dd7e5cc753f7dc8759814194f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266ba9955a3b2980a1083b7a91a478236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374ce856f87f48974d1e32bf6ef884237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566854164a0dc88f453e189451c3ed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b896f42b7372abd9b085fe56767c38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966069b70d722e0c31b58624ad4e6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b270f156a9dda0e8b4137607f5ee90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ca558d88393932d6fae04eceff2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c371e59cee8b1590910b954649e287243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4e749b57c05c316416b17e532699244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75b67e7bd065d7d0a9af50d468e2be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385872c4729d91854daba7eb16b28cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b62a3209fdd1119622961c07e877c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b2bbde54dbfc28a8bd68e439132d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542efd7e22a31309ead7a29c3a654db4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3feadc9940ba9fa593ca84e96319b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f6197b11215b6e2e0e07aedb770b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b39d822e048dad98bb89826e2ef5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e90bada05b5a5f860cab9075a5b50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3138c2633f3d7bbd5cbbc6bf1ff7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fdc578debcc9e628490ad9bd61e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42631b659686c7f9d9c27ca9a8b1722256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c66ec182533344cd47ed39180e66e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2433a1f5c16fdc0eaca9a0056469f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77621175042f1ad9df8f7eb8eec2691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1272b7fceefcc9fdd21595fe95bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c43b31adf666033fb4954d85cdb3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eca1a9a3837d3b51bd7ca824368e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304feb6a200f5389ef02e64f5495e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2237992b874238fbf359ea6b57621264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f64c6782d9c12b06591d7f5e8b3e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc64de6db36810fd32e00f37cbad2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293554bf30fd8c3e916a4cc1ff8f6a85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef96a78fcd9e088d195c39dd33e047268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752204ed7a01869e8083f384b4f8709269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0738cec0e0f81b04a5de4a292db92b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda79b4ddc5b41ab572cc7e595b1925271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da105d01a9c3e06abdb428185ad164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc15a41d74c6e95cf984e06c9f837c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388abad943f2612d79c4c50647d07e3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57d8bc30a48fae1f9b92f0d94da0e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e8894e4e930d380cb9b910e79c52f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49e99d89c5ddade0a57fe54c5f120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793e6f009bd8a7c95602adbdf648355278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f28046de3d9622db02a4e1d31c9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e105d6f18b1da8ffd11a2fa093720a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69865bd74c1ae60d2787530b4ffc6aba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66062e155595bf07b5f7c3f00121722f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da28a8ff2a219478ce39d03428eae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15751cef6d37db698c1bffda5e5f14f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b2861322c65447602d1f5241bb9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed75bc0a5ab9a8d6e30be7159827e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf36872778efbdef967752648c013287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed88190a6b67309c6b79944b817943d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c3bd8bfdd94757eb7d8c3b8cb004289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99b286805d9dd86377cd2d28ec86f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfea2df143b03899d6b2e6713eb355291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9f78ca29f6a009876d03b5ff671ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d3828825e980867daf46a90d0e30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62e88e6dce6c5569c68e35dd33c185294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aca699ec94f973cb15625f842e5de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1adedff9b672b62db584a7e92392b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3029db4902d885bc0f4192494b591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8473fd8b0a6e075575e18ed5e64d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeaa9bcd2bc9c7d7b1e4de921c2f83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda8cc06e04f9eece0eecb3f6447f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ea057902daad94eb2823cd92290d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9c95819dd7cdc53eb1b03608c849302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8379e779501eceaa80e982d28bb1d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460258e2e16a6dae96019b70d333cee5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf703c68989a8aab65073211fc5ddc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c695ce80f8faef44e4cf374f34acef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49e58db77a84de4032c7829485dd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904109a1a865643d197e914cbce3d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bb5101f4d99ed1c979b938677997a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae64ada38d7c7fae6b71de8ccd6b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d75e5748e3646802e36d183b7f7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615e42fee1595a76969f3f0de069f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f747f471e814e6267c8e37c7c7e358c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47548e87bae87d56d99007c532a79ef2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccf645c8809b499c0b54e64df5cdc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274303c2b5b479d4f34b5f67219f10e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb264bf662dac361462d0e93375a71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce728bec44b57d7220254f2136de93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4094b0c841013f9f2ef0434b798e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb010414ed3b388fb74fae459a5610a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2220ccd8ae2b9c044c250eb877dd79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f62a11131170df53835979b9ba797322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372315940aec70a75ee0ccd33898cd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bcd17262fa5d66f3b78b3e40dd634324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179eff6bb42015ce6c3a4cb38d5453c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172855925174ed30be4ae6456ffd4ad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4477b43e18131250fdb9d003747be6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af962de44ece39b0678cc751788e135328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e852f8b673d5ac3b3eb0fd742b7806c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da262eb8fc5063e13daf8c536e27f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0abc589e09d26b4f0752b187e1e9f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886b697ba9d2d0c8660adeb18842e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0dc6ba6db4cd2a1e60043cfae8b90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab7ac298ed705c4d7f996a6cb26d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85339b4423e569269f246bd437a5433335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fedb6e3ce4d8aca1d0250d9c5b8c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463eff701d4d8ca1397fd4f1408fa16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8a8e40c33dc0d959786569b0ce19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf84f476e01f21898b59a4913f12ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771cd38207b7b5cb256967d91261b35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c18fb51f1c3f8e361c45df69bd8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991eac890ae2752c9e54593feacf098342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4664fb3e8eeaf598c9658f55fccc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e2d485e10ad8ee4afb2ba323ce47f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebd88804a5092b2ec33a28b6e84e84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f6e14841a3387402f097427554fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a540191fa9749995f2fc2f2d9208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62cdc19d8c36c0d72106d60aabfcbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d6a2396a867e7e836aa2030ac9319349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337328aaa855bb63e1925ef007b0ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aca9f2dccade79fadeac44bc8fba6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b376fcabcca5b4c78af52dff24f26f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263ddeb71bb46e89d2df5a977a8d06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55390254dfdd9bfcf80d11f2cd7944c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc35412390a11d76fb236ee880c85c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265884c4b4d8fa8a1705d895e683a10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c1d7207a5fee62506b18bb7ee74e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1281ef2861e8db32affa42624b96ebb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83827f74590b4d828a88df74c645e2f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398c15e55f6d8dbd4f320ae266e92a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ba9b3730bf7bb71cfff6a16200e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb4556dc65850b58ebe0c9863dcb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a70739747d219feba95225d78adc8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcdf32fcff059a99b07db6a051186b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffaa02253a543280d4bf09b92851f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bee54b63b100e0bbe607ec4606432366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a56c35bb6a3a3d4c03958490dde5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b6a8e6b2864e0ae2ec5f1f9f52f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ecdbdbacaadfd4cc983cf18fca0d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a2307061c6cb77d9986dd92f179f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf780e5f98b991a530b61a5417b0c79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa53167f6ffc7ff7948f32289e86643372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab7b1c9e5961c61b88fdbb298f3c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b3c3d73235a5c97811e4093696aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96258bbb7c65dd712b9bb902213881375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc2ce44e7619af2feec9a000543f6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0df8869ad71e30554d0a08472b7cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618386cf6cf1c144c5a49b19a1db7e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3874814c992456c58dcfa0dd920deb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d0b6439367deeefae11f20801af6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb329aeaf6e7140c30dc6eec5908bd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b69bdb24d1c77be77e1cd72742da2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73299790143e6d4f0ac4a0d5f75e703383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b079e626c96d9d4307434be7cba2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62488e3d522429c00f5b8dc57aba4c4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f517d21128a52a8a30feba19bd83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c281cccddd3ce4a957b5b0d5a9050d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3cd4d7280a784457852b8969191b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc17d5d16cfa5ed706796230f4359389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7dfef44639c7136f09be9b1ff8ade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556cd6563b2c13c97c1e01085d3e53c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9e01a0d01b9050329866c51478a13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff904dc5565005b36147b1065e7160393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905b5b57a46ed0b04e22dda8df2f00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a1aeae9a366b34f5e50e570d52743395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef7fccb4c064a6a79ce10f5b29fa5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036953c52372c19dc4b7698cdae9d15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309feb8ffd2c8b221b3ac9811e182a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8ca0b1265ffbd6b031a8f3c0bc60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3bb026de6fff959473d8baf674688400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f9642d9e8f89a90ab41b504ead71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8e94cc20d39ed63112fdf41af366402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca85830c304cfc69ba5f22777c348403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa06772b1c03503293ae2c014358c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb323b112e326d305a7b01e0b49dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d6bc49179f3481d47cf8046df0e17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd9a1b12f550c3ac6d6d6d5dbc070c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719bb488484a9059624b93c45a73d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74cf104c72cb0ec734a1d8d54c3f75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff706c7c3f1c00cbca2f9cb540b267bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ecaf04e1d7524166849acd68fc15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5b5b58ebe04919de14c3c46a045b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2be4ae002637a8985aad7632aca26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb0b45fa31d4f746c7deb6b146627414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3009bcd55f10733f09683e7e77341415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be58c6f959a36b93c5e55ac54f7a88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce34ed1b4abe10baffdbcf45c4c1ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5711eac513f3b0ba781aa103b80ef2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057944da9a64529b971291b79087a9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa93a1bf28aa21dde8f7e12efb60bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ff36dc3e18760adda7f12d7ed41f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65165009ed293c8fc780b8d410f26de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed9a688e8dc0d3adf9aeda36d2026d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e364dfe60c0baafeb1481ef1f4223424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608544692f3fd0ec8cb206d6552e22cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c1919416656832d29fe350bcdc61d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bced4e68f4a8d020bacb26b5053a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa716d98a701bc21115c3981f1ce586428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b479ceb12096754aab22f08dc2e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c8da087127b6b63cfc2fd3b51febe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4e771dae835a8d228b8c1bd9506d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a86e1a3b102f35fcd64a4e9c715b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af19f376eabe48fa068d68db86fb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4f449992be51f2dbf8aa52af34d8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba6ce76a66cccae433716f00eecee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe321d8dd52939ee419852f8a5aa71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b41709a73998b28993077db27338d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c09fe6b549a9ee7ae508df986d0cdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a31cc2abbd191ab1323d00f2c3f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d38ebd2c7f9f28ae0cbbd27f8d318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc07e26aafe59a43617cd124222a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010eca37bd36a831bcd5bee59a39a36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea01afa11116b00fd88914fb6658669443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ee30fc54e3604b3247d6503c0901444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3aa482c87244155488dd3d79dc092445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b266aa28174ad9b93ba7025ad37333446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc44495a50fbf3b46ed2d759e98ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10960bf853d7af6979092ec28747ab7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea3c3f0206a33ad79e25bbf50c1f63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2edc96daffc415ab076afa635d6a7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3727d348f5dbc5eb698ed107ac308451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92ec60d6ef75c08478b21941291565452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d48d58989c35fdc9debf8ca786c229453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d70564df4c27d67cda7e26637d9121454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065b6fdfee86ca01d73a3f789c3793455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da90f2e3d3729c0c6a3ec184a8bcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5a9a829fdaff504c878d244f734e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3313d53eef39fada3b982d5115a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687e4f49201eb0d424bf6e66594e84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88ae966d9e0274bdcdbb23b8b98806460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984024a93d87aef5387415bb332a658b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6eee9edc6e11e8a1aa79aef500dc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d03a792400a6798b01b8aa04b985463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c17126d5ed740787ac33099fd58bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7edbbd607410b71a99bb1c6e3cd8bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc9d874d25678ae886281699bb8fa3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9406e0377203ab54965ea3900d281b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d14ead8b699ad23d67b6a03c612c31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29abad2e64170a17da2defa6bfb4b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d2799f08d4210328bfc35e75ef8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c979070de57c976110d34f52200c54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc677f7d626ef31dd710da2ec9082472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b9acde7138a1610203ec9157f3b3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477487fdfd25e7b1a1fae832606375474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db745e12be0fa266880d3869aec057e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab0665a5c96aa59f0106abd146a28f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2c6f3af4c492ba35df4c8a3ace32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb1a212095117aab03495c4cbf802f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af9d976dc8b9258f49ad5cd9a5ba9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425006166487389c807c72d3434ad51d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e729690121ce3120901c0404dc07b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9163dbef895403671a99e49dc325a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0304d0f5ab262bbe30b5dc622ae874483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117fe3fcdca15319eeb4646066762a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddca86c72fb9122ec34be9c1a18680485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a7949e8808e0af447927dfb11a676486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e819d281f517e5dcea704038a79ce05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1d378efe5bc4ac008f68192a1457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc2ccdd383d43558d1826213f2532489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074efb26d463c7b8b504faaf540374b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0b83df71b1c1127bfd482cea56ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d17fac024f080e8ff124832569b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee9308c850af740cb4b65e9bab22c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70817a994db41e5ea83883388e5ce9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4f2463a223f4a3cb81fb8b60b692495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b140694f3500ea82186283fa9854ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12bd905da410368b7a3e6a1d300c73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d5765f940e11ba997073bf2c9713498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f58973e8a72777fa291932af7012d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be16ad30af0be0a0a06bbe0ac0e0b9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf277043c5fc58845657fbcfdeb38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62198fa39718e8d499c51ed4b896e499502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e79f067eafa3c4f02308d44e596e01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c23b5c68ad70d5bb72ddff9e47d58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa2708c52ae7a9737ddc10b411408505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9fb430d4051b878ffc5e32db9a287506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79993059d739c8ed35042abd341934507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bdda5c85bbf7f30447b1f58b99d38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291f53c298a08b91039b9187261b22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81707ed103f45770a93641d34877bf97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c8e9b9985c724c77a378efdb4959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b046f3b6052a37a9a9525733c37667512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f9ce9c8d9905b65e452b6c7736e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc5ea1977f10cb3bd916cbadca8fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a113ae32a93b54a9539f0baed74351515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed1309d2711a9d31cb76b44589a425516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06bb98e3ce24f641f058526b0b55a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772a02ff15254b377280db9ec02b0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58342a0dd591e57b288fea0b743f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00237437e05d7404886ab3b797f0c88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1db8259db238496d5d49dd7b22829521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e404f2d7861eee1171a60a6c3c91a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02644e6f9acef9a1f31751ebf34ec16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b317b1d8e60bd9ad5ae307d94ec570524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808364dac175fb1714cd1275e9def86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6e6f66df7e5a530f0537bc0f8be3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b1ffce6023cd00093feb916eee34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741189bca414a3b6ea0a9333c8f4cf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc6b4db67f895448ef8ecf2727741529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9543731d3331726f22f05ef06b50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deb28d0d6015dce3665fba18642ba3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994e7414cd4aad914a781a787004d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eec43bf8a46cfc98b932127932670533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c94c26787aec0896e893537b35eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d779e69db4ab53984a586b734ed8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ffbbf00b92efc3ba6980b3451d82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc131403c00a7c68a02f3185e242ce9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a4006ace6eab8f953c40e664b4b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e348342624d386d1a92b24e8ea17e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f3b3b03bbe010e034204a0006568540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b86d36060c8b509b24f26a0dcab3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b670e8f7947836a38bdbb9b7c7765542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d29e1fbf66d5d620fda81ce5182b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c922717719692ef7b1f77912533473544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea99717045179fe1b93de6e7ea946545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709f2b6709694adfe2d943b81d1738546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e6f92fbc99e3010822797172eb8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b390bc82943fa0f43de576d3c359a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28568b54311ae492f37d146cf600d4cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388afc33b17739a524632039795cc30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e07ebaafa774b38dddd3a06b71c274551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8778923c3a2431f7c0b2165e6b18eb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b1757953d527485c5e6c4a5db532553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43e3a807f3de4c7909cd76ccf52c75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34241844fccc2c22ddc6eafa86d750f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00a57d66a214b8e051c5a77bc8a79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a27a72f036bc0fbac21e43934f6e89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0989aa2a81f75c96414d8afc7fe481d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa8e65e8b3debf5d6ec311c903433559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa72acd9e0203cc47f3a11af0adbb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f99620cf75edca6ae60ad2ee5d7c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eed8f9607ce05937c6d34ba43d55e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302a34a58ca0c12085e4ff005e9d0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87796cad2c0330e0bc5e68653afde89c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559189738332cf4b56030443bee5459c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154d669aa45fb6a99449ef2567dc86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792e5a26f5c42e8ba80b00d5885c8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d4e59c0073f029d076722969244c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467da0532ef4feca598086e5fc47f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a49f296a092528b883ceb191fa74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db7620d72ba4d50567a8adc4c71da3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81302931e5399d8e30a0b6bca818c141572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf412d7301219c05f08eb67017422ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f2747e6634994ef955c3b1594d5a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ed382fed3da0de51510a83872b28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0867d81e485eec55fc072ba4417ad3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779081538c4170ec5c24a366394ed59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e1066e42bb436a0e27209b0621fd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a7b8105563068414c3a163b9f472c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875fb4f5c60c4b6f76484f9f85adc64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7d20a4fef6c7659eea10e85a138a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f1ef5bbf14b0b8f73bc52ddd290e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35134bdedd26c6b7d08c15ee43a308583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c36bcbcefd1a3b0eaecbd92737a80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d61c1bab434fb27397d275e104ad7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ac30cefd1325a8a8b7b650a2380cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d4898d2ca88fd03bdb7a253a76a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a9179393a14d62ea6ca457cf3d9e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686273671a4c457a695d33edb292fb3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640dc932352196d1e889c1fa9bc2d1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61362cd91c15546f379f0065d607d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79676ae82d747c319643b247bab7f96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065251a7518ae808be80ddadca2611f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708701eef9405145da5009308e43971594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8add545b5774d01863c0c60589bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef46baceaa0958b937281b49ac0bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d5e48474471c729ad9b25e6a0f3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c20d3b0b93a03277b8a16336536e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c550ed60772dde8fad4108a60abd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1db6d3d9c3e270c409775aa64c27c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163a925d77e2b8b27174a9f36cc6c56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc55030da11a73f3b9ea5aedefb5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6924e09560e1c131402f42311bd543603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7834e3c36eae2295d03935b676fdbd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14b2dc7be3fcb84f4b9d323d371853605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a59ade2992df08dedd78bfb6c9907606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdfd969837f9adee0dfd55486cd57c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f27ff0e9f6861519f194b2c8e4730e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25462f6e5ea2d07a2526b87887c669ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bd399670ae4a739183077c9463274610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7756d0de0c737393a239d5a0a63aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25be6c16d8516835c7636c4641d41d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e8889542297e21a2a674ea157774613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46e0ed43b968171a0dfa7d62cf632614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf10304543415c9c8d7b7e726e17d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc78f7a1a85c337dc94bf4345900e55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd91d70a281d84d5e4bae3eda677f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac7d551bd3ceb681270c1438d3b2c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fba99aaee455e5d06b0c91be29c24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ea090629d6496f3b49603dfdd0b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb6d66391ca6f69f325ce30137009621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e838a7bd162e6b30ef10683a3a51f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed149c417b25702ee16b550be28a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d21717309f04552ed055aa58f77dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad53fb035f445f2f40b7ae97f948df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad9af143e2c9cf49a71f0e2187138626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43d3717cfe106b99dc93ea22036df4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8520f08c397a5c4fcf80110a6e8989628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97dd4f9b67725259a42b71b20c792c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d33c27694531f106a9465e6009bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3703a618910751c20c2f252f18b14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc4fc35ca9aaf13dca7858d2baae0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67fad7732052adb810173253728286633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcebd5dd129d714df5e6575019ac8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50449491ccdd4226fb599ca3a99658635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc4622d6644347fd2253d75c0972a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff979eb794c7bd1af6362f30765d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984f9eea90bd645dca28a8da899533638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cbf49e83b4a1ac76d24fa084cf125639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405d2d719f151e476f7e99544e09cbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0857eeae05edd48cf8169d318b0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e036086b9669da7164549a25dcbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9e538a7a5a3efe84869abb439717b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc853005dcacb704cb7a98037d55376644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7226b0038b35f37e258ecb198471645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9a196d2264c03efc6d2eef4f7c11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec27d70b0325f3bed9274a5ed47779d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c629bce3b0bc6be867e27309fdf1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a0e38980f7c37a00e68165a4d44e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1937f3bad9677422b698c1ce722b046650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8699a4e2c165b664aafc56422a46eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5788a45eeb3276402da66f23f54d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886785e15c6dfdfa7e01c082af43d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51f5daa7d58c293cb88928152a0af4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384190cdd7a744145722cf3b4220fd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8938360ef81ceb1bef75bb3e6b63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26903419e58fd576cde2887c1481af26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e071b64212c8b5cb74c74ac37c89e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954997f21a11d90c62f2a1e0d8cdb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef8d2ee0df2a5ef3117b01e0b2a767660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f5750b054586a80ac5cf994fc94ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df3defe90281cdc8bb8d6461a170cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466408a21110ae545cb9df87708587663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386fd0c177d5d294dde49f23be2b712664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a4f94d21bdf3313d8c760f20046ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941716448a7d52a9baa584572af0306666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a0040d8b04f7746e5bf0c781e26c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840d37dd25c158ad26b619b6d8fb7b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa0926801408728611d174e6ed4a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8da90de55fff661b16ac215bc9ddc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87906ffe9976ba3194afdab9c2d1dae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4d375d4b7f41a824e71cb8dd0042672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215a55b91c5718712bb1b66d149d7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6f53b26bfa0f94be9bfadc7d1a76c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113921d781a3219ea315de61d1f5a94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777dbc5675525d1fdbcbfbc5d47aaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ab76554c6c0df8048a2c81e3cd81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b8735a0a31f9279aeb08dfbbdf1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7e502414d8514e5db2646ad4b6bce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266f56b4975f5b0bc750b4d8ea0303680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0159c9e29a619eb104752c35dc6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150da1c18e40f974f2e5c8162c7d18e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a89631531ec98cd7c868fbd643b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af9c7abe1e02995785af134f445918684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2837bdca2a80ed144a1331a8fd1abe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964a662116734e6ea3cfeb0d868cb19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901fe24ed9dc716c78232a60e952d80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb128fab3878dfd4cf5efda9ae9d29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe808eea32f549a69d5a262a84a4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57687da63ad650d32b23fafaa17f5638690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d77a0e809421960a4dc9baaf956a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e469035d9fc5e90b3f224c38c4849692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71686584dfc4c63bae34f3e5c12d69cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27eacc843598a83ed66096ebff710a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f994abfcd1af6c9a36cd7ff7b152695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc29ec523c5eb82f3fdc3fd8dfb8e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec63cc78c77cd0c1ca03c7b3aa24555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8fc6ba0876af217dd5c9359e79759698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5aa494f46d7f0a85863768b1b6be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47108b5076b8e915d408ad51593b46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7ae54bd599e8fd9ce88b99c1aebcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b3633911fbd954c779b6b12c4b64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65f9b3fcd5231814e23df59ff392c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c814d52a160e18e69f0be193ef8a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d394cfcf4fa5b2f6011be1830b3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57cfb29e294f1eaa669788a174c55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1db7a12ba7a28051d23c1c15ca2575707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454e8aafad267e27f314d781327256b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce817fd4cd9f4c9efe9b232ae329b06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c535e3fae26b21702b984fb0ce9d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd10b225a999d0e883f21addb8bea3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f258c188174f52de6bf94a7e83ffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdb35c90eeea2084c9824c64c6ff3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fa42b3b7afc14494b487014311451714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f26f033085d1def07473e1f295684715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c094573022a8f6a28d55605c49f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2a7711778436638a309771a8f38c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a72464ffcefe3eeec3a88d33b8d0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aef4ff43090b0906694a868105caca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e08dedc605b95908adc38384691ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387398cdf955ab49ef26da85ae408fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b01d3f43e8b04f1af07c40b41f1a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca140bbffd63feab68380303b1e0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5eb6a2f72456a2e13ed403153116c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7859da04c6d6c7cb4be4924adf7f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def163eb3eb6ca827584ffaa67c6f2fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41595ef1a810dd900e3e49237f7a7cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb12a86ade3742fb69377c1528ff31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77089b8e1976844286f25e9e5964a0d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697ddec59dbb9c4411af7605aa0d95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea7aba609bde54fceca8a7e69f78f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae77daf5b0ef86f59fa9bc4645964a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168258f1798b5b1bbcd68e0d60148c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526afcb869d4649f37132a34a51f122734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb221a411ba0c4ab36f7798521cfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a6c32d7434bfa0085be85d5751b73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6afcb06511a3b2cad1778e693dcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8273f577508404b80be7f67fb371cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c65b7e61c5fa2be58cf58e8070b1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c7306f4b9ef49f980049255179455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0972ce3cd740f1a9c9c1454c5723964741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892260648090a1fae31810275c369e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838c695d612edee479632f185e106e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b0c3d63bf987a7ebf30c4f294b65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0146a23fb32dd9b378ad7db92c181df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2f29e9e44196dcd222e3e5699a32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e29531e05d1279fb6cc103d11b103a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a5ad43df605380110806d95b0bb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6832f5f47643a577e1ed209bd3968749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338348e95836c541044cc7bfdefcc162750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc2c4763e3e5bf9e7e9e3531ec37b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085a85f9a100a988293954cdb58a9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa6951ddb14c625af7970e6a9d45ac753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8e28ff484cf207b26c4dd98c13b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae270d781e057742774d1f632e1f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841eff2b6cb6836ab980f3c959d02313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93100378910b3dbc27cdef7179e327394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f2102e0ae889bb2ffacb3753f36cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb341bed9b96241b461d07696439756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddbf658a9a724e5b8a71ad482952547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c15d91f0c42d425730a52554b1f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4a6bc6d8ca80a332575408a7e6dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97580f47b87aba55aab1c768d7aebb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cebd8e2d019da6dced90f690bc1ce511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d616bf8fdb220651b867adffd4fe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5c598dc76d92a1f9699b79e9e0edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6dcb0b7a704d501a2ab1b452e0dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb412f7baf744f1b896d2db9edef9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef354d20a5ed202ae071b05033b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4444e4f0e4402d2068865809b2faa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4f5c7141ceca6ffd8173ad338ab618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bda612dc6cb4cfa78a6e03da7cc8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c3b6228fcc29b3ef84c2303b82a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683138f822e1a3a6e158c2df4cc93be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ce181b0f1ea980afb18ed49b28d9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b64604f2a95cbf963a5c59793cc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a223882169ea4a599c72ad15203524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f532ce95b4c22a2ef94671462d447125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b806f63028bfaf0560e669b18077426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b291848e51b1d3e3e32b92464799a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088557d157019ab6b0bab6d5f5bd5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb44f88b75b978924eb0100fe45e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b638f8a2d98ec6f158c00941624e7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcdf5c326934d4c84d698c5795a25331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3966f5dd8c460313a0441dee87d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfdbf21c1db604dda9e2410498384033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044816e2f2c54c9b02040bd4390681834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a69c0971aab438f386f0c7515d94435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703091a439080abea178948d25a3dbe436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da6e0150b9040faaaa2f492b4ad38e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a9d85fd172e47ee49a13d773298f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e4ff00e16cc1f85a317799fe0bdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287529258561babd17c6c2e73198f5b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d82489b2c9f77bf04dec5397472b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8374b07c353acd3ae245e4a7f5ddc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a35d53652ad4c822bd714daa14c7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8ff5a36f4639e5bacfdd53e246cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d805637363c1c3fa8540e1510bf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e41a913de5f46edfbb02436bf4d9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dce559f1dec46520718df5d17dfe047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ba3c8e41f4a3b0d95740a3e276be948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15d25cf88d0f18a7d2d7b514d72b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c56cd6643e354cbef473a2e157d0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c6549371e511ac6fd1b31204a98b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2114e991ab98a8384f1013822d4eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df59bd5d4fee7a6e51687ec1bdde8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700aeb9255966a0525e3b7f234580b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651c2910757eabc2b6bc7a120cda8f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e702dc909c730cb730bc6b4f9d9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e139ef5c8c78b6c21c3d86d0282e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0a5ce82317f3790260159001e36e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956a5158b07fea563f921f838ce42859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec0fe928701be13219786ea48a1a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804379d8a89a1a0512baaf7923d258561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c08bbe164c4ee6f2a5c228cd361262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0ed799540f9a77d2cb5c9672973763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ec924b6e30386d76eade442c70d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c5fe00034a7302d50fe59a60fa5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87d83de1f02169527dc3e54dccc75566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf969c6e239f7b97a4bb6634c681767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9fb1f2c36f4ee4e4a7665d5a2454368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12df70c040708885d98ddc23dd49a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519777853afa1308ab7a50c1f294c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0361643c943fcfcd5cd065df00ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38505597259edd2cead1e6e21ad2eaac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14260e2aa67edff9253612234b7ded2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d03faaecddad63b20af86c672fe5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b44117a89f9c9a77120d5c645ebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b279df46ef243526484d9316d7d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340627d102f2ad5049a35820096c1f6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a609266e1cc5c6ee52b8b186d4a6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4c4dbdd3df5d9dd5fc5f9044b3b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acc31c1ce40a998d34ecc332250ad180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97974f43a1cf4656f3203e94397d37781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b67101b40a754bf5873867874f7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe588bdc62dec2ce6596de7849d4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280d29abcd62dfe5962b44bca4918284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a43728fba34e7d5c7fef5737d4c2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37cfc4a6240e62c2a5d91416b883c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2bb026c1523225ea1ee82b0e1160287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c608935e20dd481dc64ae242fa66a1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c343b7216ed913905323db1c3c9e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f72ab600797bd7e87f6010df9db5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa8ada68916eb02bc94af9d3dc35291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbcd8ec744af44c07565f0d699e78492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c961346e06d9e24b1abb03c97ee2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f511f55d7cc6a2b62b24bf0794ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5473c08561f9432844d4fec01e564b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661cc5fbb71dac387c4955a8343e0f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eef6841989d8be8c3f5efeb4d33f8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39912a466a3bfedb010c1a07eb6149b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a15a096bc7414945680a0caa99d6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077cb44f7853a86f3909ed577d48248100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff002aff6f4168529af10ec2997e82b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5850eee1f5cee9fbb1d0b639b6e91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f32fc06c3d9197d2de6058912c9396103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede174b3c11ccee75a75a0085ddd0db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78b1f36d2dcef38535af9bf2042252105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704639b79f7def6ae9a7e3c0ac9e3086106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30cb243aaf4407e6ce96082683a77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff41b1a16e253f915222ccdadc621df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460be52ceacef04d968f71853a09ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5f345dcb4de0c012071b52e43dcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50b9c95605d289fb945f589d92dcbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de1702258d6a92292b2a0f5a6fba5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a2318ee88e4fb42725fd3c4cf88f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d4b0d9ef19ca270a4ef622a2d1ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237a13cc7e65eb2cffc03b820f2ee23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5d7a8ab97b3488873ad64d18f43e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a62de454a4b366f5c7d87a8d0b596117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5eac193d3fda5f13fe235fb195d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c66375e959d723bdfcd7e0d4a58e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ebdb8315c4217166445be680e5170120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4a27161def8c8724746a27e8f29b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076b29b448dadfc29194f13e295e4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458b30790640524db8563c1e18b8f30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dfb99362873538790e16c65e351f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c14978b9096b0b3e84ad449bc2df8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862464626691b3ba8e47c26751c287126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc9b5c042dd667c85b00b8099dc83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d716d873b15f2eabb8fac231878973e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20892e137ad3d1bb55dad68d5ab4e5d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f40957e7929329c81a37a92e0afaa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb975949a2c1f987e213da6f9da6e730131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20ca83d0f8349c976377a110c3757132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2df676ccf54e398b2a4a2158f6681133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488515a28267e6cce3d4b54a0ec960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1742ccc92929be3d90433c3f97c3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e45b72f6397a290b564c70a0ba2aad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4d6bf32ea67ac8380440980f42446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb899104c9e8dc81b3ada2cc710ca42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f158a29833f4bfa2581dcf4f3d68a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97568a7a1c07e686d64214f41ac3d84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90213ec32dc189bfc60698c68ec8e983141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf50269877f5a858eb6dd4d23045e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70662b1eaaa77e93872622dbccccee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e583c8372b394c7de5f587928bb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae2594e23f8e2e1425db0538197f61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8b56f2dab381ba637d3c186437f4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf254b8b30171891a3a99ab82de4f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e627e5a74b5190de46ab3575fb7fa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc8763b63eeb950710ab4c9ab01fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d3c1b0fb61cc5781f9e82099f7796150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e937d509e58b7a38da2933c56a134151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3cac031bdeb16cb40c5e8f241a330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065d30a3e8fdfdce35c16a45dd51789153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddeac5beb98c1c67cf24ae8a6c3d30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed183c879a37226dbf3f96b5126b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed87cf370a9efde922b34cde64f50f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb89b011f9ceb23f07afd49e9b2e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99282caff676c1e1cd281fa7d67b3c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889dfad004aeaedaadafd0de0db59dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167bb7dab441ede97e50a41c2afe9c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d80fbd0d644bcfc91451b0fd58c50e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e806a0c932d133ec939e7789e2d8cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55cf37549d6d288cabd4dab8d3ac7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d1ba5a9c6189f2c44703b96199ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f4674462c2fc1a695c7571cc94e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e75d6ea59405e6e2ab37a32822c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9a933177967b0049075379cd5983167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd1d332d59b606d80d100677ceab6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c7e62f2378bc2d469f10a88da71d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c8bd21631ca666705a73254ec432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a13c772d78861a5d31fbc4c245835171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e33f120b9312422f2d98fd7cd08633172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c93f472948ddb9ee4a3c78e8721a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cbc06da200c4dc74a4a9e1230d4b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ec03e0adbbbffa0c22f68cb43e153175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9a9f0da1e7761a1c960708769474176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06f5e662cc29c2b26e157a5b31ba10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0705dde917838a739a4bf83c316c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50980303ac59dacfaa5a1dd65e3753f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e9f05b85460499bfda0c787852311180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f34e82ba37f8fae2e4e2d7266975a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614fd0eba8f8144025224ad02f18cc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc543d356aadbd7b14c3035de3150183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8bc86fcded2a654f9efa368ed8db3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c6f91a62ceb183b8af2b5e991f4e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a4788f609041e3d456d2fbea7ef28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562878aab44379a01cb6d2e7945b8dbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648828d3134cf2af3c7dba03867a2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84c01cabaa16f3161f71fbc2508c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8dbf495fb36b28a8bce49ead422fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d37be2f19e95723875efeafccb0df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d916ffa2c5dcf3191abcdca7d8478192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae54ae2abf842040e80f5e3497fb71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9393c83af417dd30311d2d164f1d253194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc458576cb8c7aae1a4edd48a49e92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cbffbaf10b5ccc282d98623597f00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c261e8c74f0d7ff96b0321b0062aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845294b2059dff3dc10876892777528c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7335cfdc0dd863bd4229abdf5f3591199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3a903d2c5e36c136c78e63da63118200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7861ad34bbf27192a7169615c73c0ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bbfa6ff56c797c3f43d9e2b08d52e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c203529776330886c837c6d30fa81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036f86b5018af021337112ea736c21d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a367bbd3f82c4c5d3e57b3c37cf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2e9065a869f1309402aea198148bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c34e6850bbb3a681bdbf75e03d27a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe6ebe916aa315685fa56eadf826d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341858f902cc739dc4259e64bf0d5ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba670407eca391914d67d226efd3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0f7d52ec82f22776129be8106f6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef271d212bd022668d81ccd5507d7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c36afedd172675fe4dbc5d6683440213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc490c195dc6b27374d9daebd4e9a9ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5d64b4d689d5873cdf3d18e91f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fecb8560b76c2bcb2d13fc1af4a21b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519670a7707b01ae5beee0fb6db7fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4075f324a77020f00078995157ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a7d7093f05aec3030b1279d2ae2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf68c508950b768344eea79becf7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b7924949eb667c292562fbbf407a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99a5241ad678c2cf25b1b4e8283268222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd46f5eeebd6e022d6de9fe9d6b387223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591c9535835779771017f464e75ee4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1d015dd805f64ade7bcdeedf44b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9edd956acea31938818a89e434db4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6ed2c2f9a2021970596d9e1972eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485cbd9511e066413fb47cd764d3c69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7807edd8c58dc02a4e13672902aa479229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3deba6d3bb2af75717f43ce49743230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9b8073039b5a34106b3cdeb408bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8294f572e71fc2b287abe3b4e829e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17b0d24cb2dacb038f28c55f0c531233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e2fa8ca1d52c9a68a4cd91a305e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e5c3887a3265357acdd1d3e08980235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc378e3cd239f79dcf00842c5480ddc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209944c2bf6e64fd6d6691ca34ec4fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9686c4636dadd74c1073a996bd1a36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb8e269ddf60f27be115ac3e33bd4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50450db2f8aba9e525a2183b13d65a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7c5abd8b0f7430d1a7331d10bd91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2a84a663482d45973abc235b07bbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390a727059db08c52b93246cc5b5dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eaae420eb067fec902637cb2bb17d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea691a53a1bda538de79ecfe5611dfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c65a564d39ca874c8fa74c2092c2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee984dda79077604a8a0e586025ebeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a067b1e6da531bc65f1256a1123d8d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a03ecab2bd5b4a4aebc358109b840a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9e9053aa715f285a11a3630a3eb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91c47e5dd80df66c8e37cceef9de5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c56ac041656ba977f5af7dd08769d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b2b7a0dfcc3f0f7fa4d09aa672f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b45d38e99d93247d4edab7a5809ed1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea45dfaac29aeb19ce84d637109961f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1e83f9b4033d6871d58b57f85ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f57d19dfc09c5381013795a3ffb0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aadde59406878061843d9d411c333258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8cf69ca39fd38b2d55295bc46e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ac2ca38cae6ee6ade9785d0f5dac1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8157366553baffa9d5de3208b8a5b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b77535a0bcadeddada5f00b01dbef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902020e2e986d59a68e344f214a69815263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee6e80d440cf41e7273c9ea8df881d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de21d0b5e4fbea44bbcde2394ec733265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a56646f7124c7d89826cd185a68f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c99f5521d63d5a7d86cd90822ac0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0faab7793adb29e6403c75c03d0a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba8a8ae0f69ca587d89b3f1e3b1d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8d6a9835537e2e88269c47813c99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aefd9c7fd47ab8515a1ab5f0c4217271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29857e4e87fef12572baea3230bca08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb806ef3a4c656f086190e570a7cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298694f8e6b48fc9604a6356fea9aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187189997c1597afc90d6b0331867a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5e323098dce3b695f8e829b62db90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50591421594b07ed67da796e7232881a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed40a711ee104d72138813373e43e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad476d87e03a76dce7debe02a3d5482279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f4e952a3adfb6f69a327da87c441280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18273dc8d54d1ef49e77b2563c52c5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f0c89a1e64696cdb9eea65137ffd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbcf5f227c434cad258e9808bf5044283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e46a46b154042d12daa2dd5987b6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cf2962de30bc73c82bac75c01485d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abbbc6f97f390f0956dcf9649cb088286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b05abf7619a214b15e77ccdff13d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d9b8cc00bdf84add2b8658922d170288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745737f35223b967f623ea511a26028289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8a05b2380244c2c06e8256f7c3177290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97cade3ad7b4a83752a48daa6b8ced291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade9862947acb6948d3e122276e14aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9b96f01ba598e94deadfe2bae58a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7429925e6197ec7b2a05960fd312294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b0f0a12076f00513cf16a9ba0e56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31ded51fe707bd62697fe4f0ea07c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab5f07eedd5c4817fd12872658ef54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b96d15389f9ae0cdc230e1f0ed2aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af5d28940fc6dd59b64b8572da613299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b2d18445bc88b65ba4ea3ee6c32b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7348d76974bf17260bbf40a6b871965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78ded8131c486467d451a7b70cdf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb5ddced87782908ab97cccdb6270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51080bc540bca5be4f890df4cdf58bb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9a50b76b2a8ed25f2dc920e8ae63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76c18f405f9545e370c8ae6ec4ee2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321e80e7cbb4444bd83e526c520f45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc73ff24d1387b8090863f963676d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d15f40755bbf50b0f294845b3d584309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef4dd1827ecf1f22b9eee54b8721c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3f6646c08ce2abda80ae278722e1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9a685deb5aab7170a478f3a5f84e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd808a717389e26a631d253179758f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f28aa259d9df58858b339895c2904c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803a3e3b8c136d9e0342b0a17b51a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7259dfa7049545b696202ad3c218316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2d585ce984d558d3b4efbafa4673d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678e7627696c03569328f224b5a5b4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378328f3a59d91dd89a57e48224e60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f08f2cdf5ff60e6088158abbcc04ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746ad00e18a93afe267b0b681d7657321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d388deca257017d339b318abe1697322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2867bd27b4b2f5aeabced3ba5edf4f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638977ab5efd820af18ba3d286248b81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac5e9c75d726d2be3e78d00bc4823325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b85872af64b59b6db9acad719c58c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fc6946aefde1b2eefe1a3a944f85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3d6ca6fa2c913187a753342f4862328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16f894daa218c99fe4fc5bf6dfcaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584fa86aa50e6ccea05668fb4d29165330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb8ef0ad07a0b47c19c634c45d49f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b5413dd3d8ed8d500f9af13bcf7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d197d0c3253e207557e9fb6cab313c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b907ed7db4f84d16a51adb2643c2ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da53de9f6316e4cf2342b163646c14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787e77a1a08a7c35c51024c9d042a3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce58604d0439ecb8da7c5617e34d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947643bc07bf06db1937e9da68309d8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e399f10bd6919c12487b8b93b590c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378e742d418fa8014718f4e9fe1a62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de78a58f12f395ab8696423d7e618341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c75ce69c09de6abb55dd8d80a92db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249dee2ee69d1650f1504e32ceb86c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ed97f8bb9d20ef95d4d39c6f080b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846f4995e9bf455088858c3b2636c14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be61d37820141c9cb3fda7d07d26225346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf856dba985029bb1660473230e4b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a215b0c994e8802842d2acd747981b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a1cdecc46c497dfcf7b179c60e0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042d9015a520220d8ccf2dbb469a3bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563dc1f9b17a106308218b8736619c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a4e44c38d627655bbcd800ba42156352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46624881f6c6dc3a37dee24a906fd1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43cb04537fb2a7d35734fff753d42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a38553428ad79ab34a44440af04586355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f3934468a89e3dcb5540ae16960de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79424a3cf22fc23161104e9bb6c261357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826692349b366dec6d07f61d72ef65a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3619b6ea39f837f34f4318dbe87ac3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7411ff90fbc0e60f4c5aa3c9f7497d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd63e4bfb2de4e7b777940524b85f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598e98672bda795f4dd16ea1cd5ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85d986b0f10a4bd49a9ade017ad21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22947965bab60843d77124bd122d3643364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e538fe97de3eb6b472dd7133f2f3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2aadde3847ed1a4a62afd72536dcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833873f69bdac59cac39d82d2315e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31671ffeb7c5a134170dbca1993aae7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f1342804ad725a46239ca9567988369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5d8409678b93079f7957816aaf58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef100df91630e6ca14119ae53b64c343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac927469b41c89f091bd79647e69bc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e7b0c82cf6665f15cbbeac24343e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42ada80b8c24ac48b5ebbcefc784f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e30bbb95cf98ed50fa2a9609b0ec5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166245813b58deefaafb19bb431ddf4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57508d5f71929a8d6e41370f107f0b09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f2b7e36529862d226e6fea2c1fdfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e4c7907b2f7bd86ccb8efd9b5e81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf979b121943e8def5ce08038de0795380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec81c7236a05ce24376f5d8fb4dab8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a2b2fd0dd4197188eab1de4549bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a76dd8c16be34b201f3ebaab52ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a11e853c9691a3611c4d7310d60178384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e8d4afee60677b513b61dc66f7e5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a92227505c51a1f148a70b92b7e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45bf09aa68ba576c6b9a5f3fd3efe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f21196b5ff3b509a38c3318ef0ab6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afedf04337d5c0b8610948c7161b0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aad907b907d0170fad42c6db0f90b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa3574e9ba75f8b138b8b597b63e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971c2dc7039a1b7957651ccb26c4de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff34c277c54595e8e5dae30a57acd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1f619b72db937a0cf98eac0b5128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4709ff12887c3d2bc66272ff932a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3c964f6bab56fba615a392b105b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822762d2ea4ca8c2a7f1c2f7fddf3f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a31fcb81605b19fc5fd37873e9e607398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5f33645a84a3d2e28d05b5034bfbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfd56d718f01989047d79670426931400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ae5da66b50b12ded82fcc6473db4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71efa9f83f3e6b3df8852b22cd18d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf4746624de9516104d86b43c5e867403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d443c12d39ddc3a861920c62492e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba670d6541883d34ef9d47e982e56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531ca9363fbfd5a35f230230913362406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08daa6e4053f21ae6846728143e6ec0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87c9cb9ca4d4899ba0f132945193be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0546d249d859611367b9a0b220c51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803c5c61494456bab650978e450e7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525801ba13a5aef3f8e5c25729ba96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc5675e8b3a35e4d48a66eff3e3c6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50e9e8d6a6451e2e83fd1e561f4d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead68ade0e5dea788bc86b8cebcb429414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb27b61861a47f15393809ab05d2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9d9112bb87d5dc0d7c6fb3fe4243f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c560b2a9544f3b2389de12efdd0e7fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492010bac3375f174373d0c1eff57fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09840f6497feafb4a6f29f3003626eb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65670c76ba0e7b766aa6f6cb864c81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1cfc87d50dd473a127b72517dc8a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8637e8be620f3fcd9dd341d6c31d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979372dfb2d73095a0e90527286717e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beef9022c80a0d8c05325ccff2ec65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b662916263ef05cb9b4b95b1a8a87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883709c74c7787346f1eaf115c538c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110439fe57ad5b64402b48fa9c1059b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca4e2ebe3f681e14e8e720a58a32fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0253656e081c6e828b7805b8699572b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64feb59ba90cd9d7c7d4f2a2e60ad07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28622a8f7fed431ade1dfc3899016f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad6c829105857387ad4f1dd991794432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940095de0ca9d2712ded9c4a2dca3d01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caf02c1d2c22415486a7a859b2daef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec81021a0bf4bd58731c8a14a8398435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd396ecf998c8608dac9c2231e243ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631beea399d5da2838a8f8d7ab53805437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b7a44bcd04eace7b9066d6407cd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc8b498a6cfa06e4f82c2be9457d18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea775ad0c57a43d48591a5331f71b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099921458708f9ceca89c406f936ec0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11b29bcc645a55415a7e664ee42395442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52a39d3e966e3902c689b395cee75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f80653d5bd423cc2633a01deb28bb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1591d073a1310d0bf6c67a7dc12e02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0277f54ecaec8f965ee0ecb2f611e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdf1511f91cc42830d5118da85684447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd66d47cbb5a538f47d2a287744b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18943b93dc0260f3386717864be6c70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4a0c28dc7981123b4069bebf5e6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605e7bc8c8019eae3759a73805d133451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbfa09ed6cb531a6a5b9638498b2ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced36b970e228f61da992be0955c6211453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879089fce3c356c5dfd426597bc70d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208441a3746b0e85ded299e5c8ec3ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e242e5758f7feef04ab106da6d33947456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e21b1cb399b1f95b4d41cf6cc4b2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695213ee7712cb025c0f7b0e84c06382458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ffe2599d6fee8916caa8354090bb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc63b456603380c692a8a8ee508dce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52044804f1ec4c5bfa5eaa2ba36755461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8efd37e77c157f81fd063e3ef937e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7636f8e0ff4e3e97cc60acd10f6da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7410a8ba9330bc76aaf0b1d64c4599464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0c127bef47d484e37cd1ba0a25cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b6d9565d683023d9a2c7c51bacac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52606b96f6dab10814e7b0031ea1d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb911ece8d28ff943e445b36bcab91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9452ee4bfe56b450f9bf23233b456469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ebdde884019f4ba0547ba39a27849470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e686bb06883ef36c14be991d67f45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9666c1e6151a8933b17b0c173eceb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03069a4116acdfde6b6cf72abb048b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983592afce9c006189e3fef7cc7db9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b0e8ab121cde56e307e31bb6c15a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c772c4b24fb67c47debdbdda825a4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe7428f24cf50ab1b6a6998c75986477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46caad625c89c28ea0c7f0679382113478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e466288141ecd0af2cf3fb85502b70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912d34eb4f7dfc1d91dbcc9be5ff1e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc2077b417693f87edb2f58d3514a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e6d66bc99d06909e3efb1a8a58e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179aaff5fde10acbc924492af77dd8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458016329cdab18e8d202f05208f06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1cc1308b3cd5b0de6cfb33b54d24a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773faeb05d1221926e452ea59a756a60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d95af49a0f5c6be58dfd9e4973d3aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7114aa328c63a7845cef8bbe9b98bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c5a0d34090f5fd78ac1b1b41c47b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afaa3f6fe2828230a4dee89ee0dc13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4942d6e602b897025db783504c3922b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096065a0ed64c507b3b25e4db3335df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3222153dc7a794d05c93c24e746a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f924c2ab9fc91697a36590a50f6e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429308c88201c279518e3d31672f35d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815060e744bcf7fe6ca4bddc301159c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b3f7ea6239c4ffb9f7d7b55a1c55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405744b56f7eda26406e27b38091d2c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37322195035a2ef761db14decffd10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e321c20f802ca3cf228dfd78a0e9c82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4029af7508c023611c58860406adc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c2342d917eb8029c06168f5ee93d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a81b8778b55b30b746853733fe733503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe0e062d84a2038eda6951a778310b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786869997f8188e670ee499669e4216d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2747903d077fc943b18263d6a6ae33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa35c5c1e317e241be802afeff4a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0e3bad21a541e83f2cda6a95ce4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85459527e0fba426687d1b3a6deb9a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41343045b26d988fc55d840feff539510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325061793e0e3e0464ab7d3e12d49fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac081c3c569129504129b94578985d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83f3063e2c74e3905d32ebdb10e52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439851396e0e40ea7a6ad5c105f534514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac4b3ff0c9a5d6ea9cec2f4c62e7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93abfc7797cb09a9bab227566127083516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d905a782b4163f80ef0e4b6bd55ff0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f3dd5ceea287adb3d1311e537e331518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24272fa977c7483afe2c5f9dddf641519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f236f53677132110eb077e1767afacb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c0ca948e77960dd3a2db075562c31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead4f21436052fc0a07336bca5ef37f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5305d03b0e561323d0deeeb86474a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05127e60b2751c7854c67e36ead6a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e193e372953f1395938372faf9ccde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd82c3643f8da36cb5f8630e4866e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fea17f24d60484400264e79768bab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ca51e34053433291499df551e4aaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7f0cd370c236310c41dd95e43468529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7d55465cef92c171b0864189eb0d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2817e1833e03d9ec66f74a72308552d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52364c37df99311cf3ce30137cdca9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd1bd64827a2711a42180a2044bf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e222cc70104bb36acd64a5a82083a4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb13a7e7abdc959cb4ba64390286151535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220090bcce5e7c0b22c0fa697311a4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc91d18d7b688def72cc5562a8c078537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc06f78a080bdf574aca7d8cbbe289538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440710a639353c05e2f0db4cad16618539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db1f3dfaf9ac9968f2ffbdb64ea674540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79d06d44436ca6302c27a639616d44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8145b4c41b2c0152f4d75d8595c5d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ab23fc587d87d19acfb713f1f3883543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf293cc076443ef185f419a5665bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e94f7a3b74e1fc9a560dc2d8966d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95634066324859ae616d06ace02448cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0747899268e558c94cacd10b0fd9a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771067fd34d2ddd56dfa553331fe28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b619336a6addc3ead08e58d7795141549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328b54c8e7801587ab0cf13ff9dd9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055103e835765962a42bd2c582087b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae66230afcf0d451680f686e543c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e441eb0029c8cb9ef77c9aeca32f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ec0602232dcd5b63d2943351e340554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af457c22f4e760d36a11773fa58ff5a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf1594ba7b5d126309a5c47d4aec2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec274fa0b2b097a42fc65589df8adf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec9415a15bae9527bdf1076a2e19ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3803817f6746c9f5c2f0d51f8876fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1adf441d57ffd678377d16ed2c47e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79665ce691ab9ea5f61dd743a045d26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d49a3150483dabf3f81fc99eeaacb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2a2f0572a74723bdebc5a910d50b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a11d64b51a0f9ec80595b26fc6723564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ea38364483c3fe4d88fd65ff2537565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9210d572e4fa3b6273e8583dec10a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e9d39344aa78cb948d4e869f34896567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7373758bba4b633effb0b376897ae1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f676b6d9e53e867d3a449e8b13cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b150ba2c8fb29364d573535e1532570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345ec8423bc3fe815fe18953977d907571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd04220debf4bedb3d064633e310af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac03183efcc66fe0cda2bcd8e3d844573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412257fae05504521929684e701ed50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be475c2a58d327a765242c63d6846575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d80188d8d04609b836f44382060c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcfbe840aed9b5f80b4c270a8d9ff1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fa5d2345d81c0bd2745580afbd22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742261ea43acc1e75a0488445f2d52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658099b4c4d2ac985556241fc9c9d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657be31f5ba4385bf012d704ff53823581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f04b0bdf852a6aafe75b921289a42a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d6a8250fdce8f4cfd516e8f03c5d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138bb7f8ef9fa75da158258ef95f736584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c670f13646f393933c7199f8d2a80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93681624ca2cd5269afa99e65f3b4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec7e997ddef06f59645ebf6d21d5d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec81f1b02c81e00b7ac2c8e78acc666588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017150797ceb4ce533c855d56d7b45c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b18201156b9a1da69071e3617bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f91a3192abfeddfee57935a5e16f09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede988ea9843e044869d4a6e0ef394a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4345d50e3532f86a82beff59b9d21c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1faca18397fd18781a8e5c94cae6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe29eddb545cbe99ebad7c661cb4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989252e5fdca2344d53dca5192617ca8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b44be1c6fd9d46189dbc970277f61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cebf4e777371f8026edbfeabc3d189598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b85184b7d26f842894b7710c756fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed299dcf20e095f99dfd02d6be4b7da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab4c8b4877a1a4556a1c0b4627c4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba64c2b9ad48f1532779443c51608f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcb71fa0a46365b5d4f9bf3c441ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600ca44a6027a574399423055396a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11531e723828de9afb040b24d1fa2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e2c3ce73eadcf6135227d75e843d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7bb00e051ae4735db36c03f0f5f7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cba78cf8e094504009ded6da5e18d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb795dc01e10f3f0049850e6272032609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d30f38368335f508add9a56ea5eccb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe11f678ea7558d3eae5a962cb1a7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa39283f293dd03a6f4a76c25900bce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed99a8ff2df38a86ad9acc2795444613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad21bd2e83c20487f16c92acdb30486614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4670155e5c3515053880b8c94e3e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d10c853ef29a3bed854be4c15c73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41d6271b528e70f7d8341632a80f74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc5b090d7ac087aac3ebd0ecabca73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5985fecd9dfb2b449e9c18dc60cb31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8450eea684178fdef612831a5de416620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70c546dac088b16e89fdb4715f553b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca4c87c1d89e0d941f9a2bff5961e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784216103da1590201073d58b45479c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19478b155be2092631ed7e72496aa2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cac7873b78528c50475f35794c6a8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562ca110898a1529d44853a8e89f90a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51397f43984662712453f60eb993c88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10bb82c7ee799acb71658e1558b6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb3f1e1ef6e3a7691ace626938cf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15fd6ffc1ec1918212d956accbe300630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa4e0ee1a36f124a30eb1efd147d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853186f160cd216d17db09cb2b568487632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed33bf983e813439410fe9c6f74685633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c0fa0fa01f2bf24d4b9367f68ab49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835e351e1f078468cfdfbbd8abc6164635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e45ce31c5d134507c824f2ab4eea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726eef0057b07338c2de6f920ac901d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf851e04d7bcc818f4babeb547991638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b8d236dacd1b5a40fd0fd25d8008639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d942f27291d390256a8b4f03d5da8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee262ba456ca29a9a0914fa258dd51d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf2cef1a10898d7ad40d46258e6f64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff32e87440716ecf8ad795bc56548643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e646ce96e0ef6717d4688690655f8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d012e4ad46645649e4ec580807c9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ec1a8a77f8da03b2fe78ed50e03d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51db4651175c0562357e38bb842e834647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649bc2b19705056d65d69905b0d6ee8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e249a55a955cd05742ece2e32d209649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635da83c22c3bde65e345d46f8aab5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bedac264b7696044fa06db1bea0d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056da8cb7762ddbdbb26ea6dd3ec7f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477c49e81566712902152b6050e794653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaeacc8314e0da2e18945f2e0489aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece9a5786fd2cef74d1abf078d04b7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1cba68eb985a79491fa7c4747337656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f885bdff70897e6bdef1000375b0f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48a110fe528c782b72897a0d1ecbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71c2e82984978b8214197a05d7cf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b37f7f81d4ca392a1bc84b6d0033660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860db5e0151b3e7614e229fb94a3af18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e51de383b1d721560a5fef6d409a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a03c7efadf6c72b2632a5caa5508663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7abd3894db0491260532b8697e04b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df927761efa650b4858b116fc0996665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36af0ddc5df1bf5c283dea916bc8e69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fdbb4b46bba6895ea4ec6a2f6c545667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c17a05685a4f6f03df2620c80360668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6952f614e94eaacd0945a0382f9e5fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2a9a74f9b51f18170815dbb43893670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652a876fe1ec1c4519f6cb064940937671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12735dd3f8c1d46750fb915902c2c69e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e5537cb2c853e8cee0fe1c6ee9057673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70cf46744bf44fe2e114eb5bbdd9d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64eff912b5e821a9d0c8d9a40cd02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c88996df395b7d3bef80d19f696691676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4541147bd41e778dfa09b73c7ee43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037316c9d05c715a9a54de6c99e2776e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9352de91cb6451ba9792626784381679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a031e23213aa23f1f852f43cffa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ae030e3a6009704d6fd05c55706d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215341440f8c41d61c3b29b43c1023b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c031a293b2ba387fb2a469b02bb2902683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffaf4c09c1b1e12859fff90f03b68d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb8ed19bb8bb4901b688e6c6d10095685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fbd3eff6fa5c9943175385346807f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c6334af96fac6425bf7d45adb329f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec69908965b9d46b119702da05369688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa1e5f5bf476dea76838b52bae368689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6aac107961e5651b18a1a1e932e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9186c9ba21b7d41239adea4148e7286691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa151dde25d562b97cb04e9c2abf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdff7a1c9570558143f811438e1139693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc795fc0abf62b1f4dfb453ed2be44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d71e140e27350e6f95a371a5defa5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b6aa970e022bf5e8f593b91e11d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3161cd36b3bdace73b5a0ef948f233697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436829380b38302b7bc43fadba85126698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf71aa2ef7311bdd448ae5184e9398699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25c1426f5ba5067b3b5293f1684a7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a7f0187be7c78ea6a5885cf0dabe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026dbf7cd303136c891ce1faa300c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec0bfdac7bc0ad320b56ca4b660585703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe527e8e51fe31b2cc6a79a7df2eeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313e8c0dd989107f32034fe2eeb4c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62153254928012e6e7e06c72814e4e4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809bbc0476b4aa66d8ba66fb52063d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc241386ce541e6b2b7ef1031256e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2688d7d2b5f8b549ba160724b90851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d5c910b112fd01a3aa6efc406d3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715561dc57d1eb7baa416c0a21f70c28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b87e341c10fce37b9b6371eaf1433712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f2902e843015a65ca299d0e31110713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9bb69ebda8d2e000bd016af77e57c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f21676522b833dd8383266cb3dae7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e660bb10dee0e454bafc4c80dd5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb31bf944485ee54fc1751cc2d34a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27b061d963f2258449301a478e103718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbb7288ac2519334f8aa660dca6b13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f263be0bfb3c5e0db336ffb0b2a349720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4784a3767d94db0dbaf3dfd3b7176721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828c085769c5ad0a90c0ee22bc220a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57884405e1452960c3cee5c2fab7650a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f8869b59d2337d57bbcd10125f7aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59012f1c1d556c74f49eb30eb6c2c7c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6dc7c9a951090f312c9375af96a95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b44f708f682a67c90ed1440f13e21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2639bed4f2e7f60b2e72ea494fb19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147a06e48e15fa0b9dff31c455d0664729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd1cabff7365cf9796b1514d85374730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df9551cb08f7ff135f54d39a15791731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781840249496eb1ee7f37bd00c31cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45f4334316de32f999cd0246e70514733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e908951f98803c4f4a7c6208cec9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c2277b8733750139ce6be9a87881735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed38d265bc9959cab492984c54f7ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d3e92e541df95e1b331fb014fea3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc00fd138be72ea225aadc557c12c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2ddfdf13d9b3880532af537ef84b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814699c1eca391a24e0961664b009966740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aab59e177fda1fa26ef1d1ea7fb5e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136922276c211b0c2729004138d76ebc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae543142389c5ac096ea4984b7ff45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8dbd298a3c465a2259469fef9723c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4f15df2d3b8afdf0eb2b3b6e6cd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff953f274ddd9e1bc83c3fa79cdc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357c5f0890cb644154aeab680b4c911747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1585479c5de0c0b08df2b06d6d83b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a4b2ded47a9a5676ea1c9db70392749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534ecacd7c3aaa40c8fcfd9dd6cdf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6874a6e2552950579e39fbecc19432751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ba1f57d77eeaadba84deaa88a528752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90e5f6a0cd2a7fb9641f628a070c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee72104af30d90d12756400f14db9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03a3af76440cd5c0b32ab9eb58881755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc43aee52a2a7e42768d19b140796e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3dd7968707f2b48fd60a961d78fc4757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>