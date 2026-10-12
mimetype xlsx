--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff40a908f87f2f67e95123f6dc8fe091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099c41324c4f5bbec1c87c740fea2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a90d1532a80c66abb50d5e34adb543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c77885ccd205658c59bd9c45a1134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3f2c7759967d6976a2936a6f146e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f6d208f617b661cdd6a365dc9f6046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d839427c3d378ecf4bbb7cc002fb6167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe805957574c6b0f542fc6723fa53918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd94127744b53dcb15fb4f3f1c759619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f48f18a61a14c73b7df87daf4d4d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278667ac737b2344f5055677aff8d4a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67e3a24a2181b2260a2757d3e369612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d0d6196df8084c5b445e3687244bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff940b350309dbbeb205c2e872578714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8af229462a4756b1fe220e88a40c9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f02acf707f86ee2da70dd80c3548d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee928a1db5b051c22292be2c4d4f4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081212d5cea26015b204799f7af7291518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab8baa01ce9de5928dfe0244cb6bdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6c379298b528dca48c63eec4f77bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674b335f2a610c63a0c08a4f2516bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3237ab9cdb7adaa46a197c32c0711c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32db4c05f346ebe38dba6c576776723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c03d2df3b8b56cd9880d5a260ab07224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83935819eb92cce40828db261fa64a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663eb31d324b5d63295ca2a1c1693cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb44a78dfcafe0664b3191c97cbeb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d766bd7f9c5f471e88792b21c9125828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa70c3ed287fc4c07091645973e4d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afd6c8150e19d2494c31405de6d14e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a46dff7a519b83a6ff23c3f09186931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69c1745ac91d44403cccc0373a1aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfd17fd2809464908bb3ac84d6454d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7734b8d28f02835802ca3822ee474534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6d9f10ed7764adf7e4b0e0474706735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a220daed23a79f855282c9c44ed89836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be892c709014a54a18963e6a4cb2a7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d475f3eeafa6be4e62ff86aaa507b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4507452c7508321486e21ea06413e5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db6a636e79cdd0bb1d7db63823d8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f2589fbc0e25c72865985fcf456c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb84035569e30caf49d34d7e8726342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167cd75af1cfa707fd58a6cd84bcae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6236317ea3c61f7521a5f9ba74d72044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e90d962f21a1bb57e4d3cc37dae8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b3beddf4369714359ed28705473cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddcab4f189d2d8f2afd07d733cf59647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ac5a7fdee4f9cd0b7e5bc416348948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec0f39b8342d4ba8d07313cc7d54249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a463ef83d3c836dfea21465a921950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b30439bb6a3b3870af3bc774d6f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816013f966e57869c324b078a2852152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bcb06560c7eda807b9663ef4e55253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3cac16f51adc84bccb12bf581917c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4349600e0dbb0ed7cf68f850461b84b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e976995332f1d4db21a26d58ea41156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494ff16c397e14677c3151fb1140a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56406a5ba24d9023ec14f3f859c57b3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d19e3cb55fa8481e42ba18b84b3b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989643025eb6c2cf2ff2db871190d0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d0052b02fc7c4b2d37f2ae6c065b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce6e9677fb1b82db3d13201a860a9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69739efb4eb9c78ad99e9f4ccf532b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94119ef00e57552dc2547b1c3f1907a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24290247c2f0831b3e1a35357ddf171d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd413157c29ef59473a8e66e60bdb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef387df2d50ad7fa2290a84e7d227667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6510a62a49717fc01370dff390cdf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a75c131fff76c608aec92427b035369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ba78b86f5d24f4ab7120a3f1e2b4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b542348a57dc095d873ad750d933f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01be7098436c6c6388a8c2a0db036bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b92c1cf6187f9609589c71e93e23773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde88b7a1402adb10901eb567df173774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6caeefb61a5b60f4592a23d1ca806175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e29d37143ee5e39450b95a013acc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18188d6bb6eae610b591474c1bd0d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb0fe422606ae9d125137907279c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298608fb9cf2729ccb91b6fb6f2a47379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7bd3caebba87088d48d369acfa9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611ce15ac2786d285cfb5f5fe8d1d4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761d21e5fd9095516df19c8dd25409782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e80a7f7e197f1a707336546272b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af869ad90d3c14cd1547dab6d8c52c3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96fc11607ae467a478a11c4ed985de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dbfcbb389efec514bd4a989a53b3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146127130d0b654fe9589ba0fe5e9a1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6502b30a2a872b0cb3567e4f2be688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558093d3779a4f16626e0dff83282889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d88af51054fdca4424816b2e3c0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc31bace8aa1e19a9ba19a615072191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011510fdfd10c19628c87afa47adc7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f80229eb8786b2dbde7414b816d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321e859bea2281ad3c516dcee8e0d9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db8729052480221e5d06f0260ef7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae75716f974d8c1456cd56a1f36833496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e55ad1c88c3adbe2f8bab2387d99697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4c5042652757a77f58cc3de35c1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666014fbd69d495d1fd0c94b0a99484a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9ce86ec4ff00fdc131ffc985c5b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc6de36b2d55ff2440488b9091d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f53e687f297bd48d00f570c93476c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee12a014b84b9e282539676527bbba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d99479873ad03331adce8014f053e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47badef42399d218f7974cedb9fcdc2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e999ff20fb14cc0925cf13e18bac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4bebd4d65c1424d6d7b49cc381cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77defa374583e193e70e93a156a1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769088494f2d036e98a74af96b299f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a91d45f7726c7a6faf959b0890c46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c587b68f5f1a6f1bcc34e07a6d2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414bb34e4d1132866424049d28444a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72df178ffebdb45561f391d7cce703113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d80a47f2a49c2f4616f02375f6565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9cbbe00c76570fbfd03af8d006969115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d766bbe4834d3c8aaac7b2ffcbe4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab274fb70bea89e7bc7ec9bfb8b07b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e283c5a9c1c52972455331c1fc45e78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd39ad7be516ca1b55d90837e8c747119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef9577b420448ef48df720857fd1c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50b2d21321dc29ecb43314f88c2b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252f8ae19f1a579d35a67827f20bbd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f0a2438cb6ff7be63c96ecdc7cd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f152d6e91d2a0cfe3cc652318e39f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e8ec96de5b1353bb066577d929559125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023e808d70f42a2e3cd3d7e271ed4c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60d8211dfd2a026be8ff2c33e33d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b1ee2ba60e98f5516b3a7e8bc11b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255539577e98c97401bdf75034a1bca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dad7ebcdf4904e5991a404e58c9db4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837496c57f84ece96d87e51637abdb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca6cf09038ad209c2ed90aa62621ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fbee75c7c2485819c064a3b88ac3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba72aa9505e72666c638110884d1a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f3a14936782a6093f77b788781d3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785928d1f7471aa3d4155cca9d315e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6025e2ac2ccef995c1e459f3159cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de3b67bc4b7ac969df0701d6c27fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddef89e57309412e5ab5162321dc06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4342a68c47269947eca34213cd7b92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b707ff8af37cc4a6d1a33c4d3bd2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c94c14f106fc41855414a35b01158e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a259a749a9318ac5a18911ff414c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68482373c0ba53cd88022ffb01a1aa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa426a8fdd6d8f95a2abc14fd8b21f25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe112d88dfc7df751ced290f44ec88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e41ead4d11f188d666d2dcbbb33d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aad3aff032e6ea3ce5d2e752314b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf7db31350cfa6d1fb2754d5080a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7203173ad0c55082cbcc9c103c35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd37cf4eb2518f701faeb8847540d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3fb237e5a4b965e8a775ad1738d74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60723d6d5cbec0aae2fc05b8b954dc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6054f3822c6010bb7b7fe496f84b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e01811e06e87c74d533f491a9a590f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c2ce782df622a4fe5667c5d6805e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd309784233116d9524f82e4ee5ba6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba400f98f5e00899d2eff3f9d87fb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eed5e308c94709f61293452c8a4b25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366d40ba5e27b8270b673e1f73df50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6092e7de5ff8860abb188c15e8b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d95310229b780d0553f5c1cb8a59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ff166a055ed497692a9a4f1c95ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4600f1cc11cd5b98f70ab95f7226a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5aa44bcac881f6ab17c8845bd1e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad21a3780c623634650829f1fb2c402166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4ce546720c529909f7d1093c57d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c395cd99730a65a6d671d90dd1a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad7ec86b1d36bf846931171ba55cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f52ff0c15a86cd8fc1c782950ab39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f9da4cb62255016f9e0da81d86a80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613b9506c886be332870eb25cbe0df7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf177dc5e19a9c3a9fa8c5fa56591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c010844fe5035b08fb851169a7267174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c4aa39cf940a487d43c0e27745ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af80710c85e1c2283fce01d4f8aedb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646718198feac94e4e8cb0193c174686177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2e6b14df8658cb427bdbff9385b9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408c20bca026cbaf365a38357f0b96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b66349cfd5f5bba7a725301ac0446f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da102cd5f0ad294fa2521f94457e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922e332db15962a2d37a6f50ec2f2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f90e73271879493ba51233733a6cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986745c431d49867d408a24b3fe6bcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea586e6df67fafa6e890cc522a24659185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279569c98a5644ca2d52162ccc97645186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4744ed9766a02b02581037c65521b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db46b3c7cbbaeece16226566d304c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f17188a43c8bcb4e357ddd9fdab7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d7b0dbb7f04ac541765bcfad0435190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693349798e8f7e0b630fa918d08641191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852accfcb7fcb9aa6eb8b193ff0c092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265e5f2aadc76b8c9baa614cf3e72c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f0928846f73016e98969ade1b906e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f892fc744c5d6ac15dbb384dc1baf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d7d0c35518afe5e7f2bad3a0e88c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99a7f9630d5ddf199fa2fd1e1a97f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a80aff91ac277f8b4e316fecf714198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d84423f353fff4732c13130ea28e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308cd8a5fe79e15542bca7311faabe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa776b03219a17fc4abe91a325c944e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88e125187e4eb1d1943fb42fc1863a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921deb068457453ae6422c3fbc9a85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c1fc25478866e6f4370ac6cf18b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092917ef0e2b42400c7890b4d5ecf45b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9e488574028dec5a2c9b16311f99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0bc5a89449e8328bd9a83fd133215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48281fac615c1b775766ebd389a0900c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a54258df7c697f71a7889c160428d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b245906b8f410ef6a196f38ce775210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836390c0a62800627a4aae2f5e73291211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e06a24d5797f30ba031439734d60a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302722c9e183e13aac084d5bcc3e88b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4ce17c89e54969194abc5639ccd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b193c02c20bff4cc0826209085c3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40c7a8f8880ae667c4050448cfa88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e970b9cb9fd29a7ceb0be385c1b2a41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe883cce914f063fc9c1cf797ccc4877218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a199e6683ca0b727fcc4f07922bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626d25fc839f010c314e94431bfda0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1b0690ec06a8e264650408b25837221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b53758dbb06ed93c26022c699772222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4cc9e302718c959f618ce9b67ff15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107d6e121a765362512f223169bfd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d06d26027093601c8a935bb04733c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8545712c218693b75462052c838819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92da4810e21335072984dcaba708d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f5bc9a95f3c51aa67dcc02dc840a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940dc49f025440446c804ebc81df78a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631f352f614ecc3165bf57063e54bb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84b03e69d67a61b453ff9ffe08ac31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff6b2374b354b4987700223d99790232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c10375b2b351a06bcfc8fbe805d53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fdda9b63f5c743603661d473aa620234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59784c31484c0f5d5a1bb85d7833eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257a0d9ba8edaafa0a0bf8f06e240f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc3dac4aa22af66211752717821f2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac15c0e555188900c4a590104f64acc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946de507b8c116a76723a8feb13262b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade507ce1408ce6824b15346d11af7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a3c37c78d26b2af36c48765392236241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e6409bb87eca3a2b6be6f4f7d04f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a01e9eb413b3e8153aba8a6cb357e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ebf24e5db510ab36a8955514fa921244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ee1facab3e1702d71bfebbfd062d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa55c42e6625f903b0a73bd9bf87e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c151bdc99aedf11e3e40e8786093d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793f84e7e9819b4aeee3e1c21594778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661fbb09ee4dddb62792715f7d3d268249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b56295cfd747edae222913d5b4338c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42071fa8eee2e90f1897f650c9877a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f446e8329ce4e60ce2d0269d5d5e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa70cee8e774fd3722ada9a484d65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0d0af772a678e8387ec7c54713fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9d7eae458215acf8acbe503351ab5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d00bd3d0fd0f1d1650826971c455c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c632fd4d086e67edfdba0d9b87a661257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576cedbb2a8e0728bf9467cd3d7247258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a5ceb1375cbe2674361f8cd91fd77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705b7a8a62307206b6e75d6e35c0327260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d6862b983b390a633b4ef1d1fbcea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d375c63de7c0fa48a5acecbb4c64a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8593fdbedc6c37c7cad9ac0124199e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3bae7d4486ce89a9a0cc85d70050264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c6b262482c8cbe2a0135c5ee83df6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b9b115db353904f7fe77a94c2e48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdcdcccbe3962dc748a76bac6248ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11643a0f12e9ec4ac1ba1afe5f9d2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fdddb47cfb8379c18b3ae1f6709af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320dfe417a02fe1987da687e64bf8b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1306d015b99b690ce2ec5e7f6427d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efa75e10491a9cfa03cbb7e0f180fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c15c7094c2e97a470951852899a46f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4c10b4abcf19eddae7f0d74e4b205274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd43520fa79d9b4b9fe162b5346d28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164d808ad01c7ac9567e0a587da615276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f1ca26035bf6f8a3fc6c36985521277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d31e41e7a39f92186c2ecd07cb1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e443697ed12e4895398a94f45ec8b0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7a5a2a60cab01d8bf101cefec137280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0885c65babf80b94d0c85c8949e85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6cd60f3e7708504f1bdf69cf76a33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766988f9f3938d9ba9d4cafa124dd62a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b39f80ba394958a8aa798e526c626284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe368556e67a0fee0cb3bd95841ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99b1e9ad032723107c6ecc7de1364286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b96db8b22e76a10607deef1ca91ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1c05ac6497b90b9b39824e633999288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066840770b92dd62fe47bc313406a47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e2e7922531e01bf8b2ddcda882ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec587c240537414d6b72223c1b437e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b033a10ccd0326c5e6f61e26c67fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33539f1d7e995bfc1c5464509494d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a171935e7db63100a839f21ab852a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1297665b14150d0a6e8a224d82813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23355555d9ecdebd3cc0a43ec849146a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a53ff865655acd9c96eab5534f48a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f5852d3b3844c1988ab2e40bbda5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42e4b2e0730c6ced3a8f3aef1a8d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ed5370f827ad25e7b9e09f6031fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c183d7b24486876c6dba65b4735e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b1c44796338483111d012bf83407302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fccf61e3094aa5fbf4358bd1bcef25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a5ebc98bf834cafb63c477eb3cd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c03254a2b1fe30f00bba38dc6fd4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea47735b892f33114f23c808a4cfdd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef19b7ceca4310fd7f9e37adea4e4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5b7ac7337323f76c73e05060a442a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198cc475708eb4de14525aa3e903bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227e084725ce42d355f2f6065e2cd2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af72e24098026c97c663e5a2a1fa18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3c6fdccc3f89cd3b77222b743520312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4e20807ed151fb9bd854630f392c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd7e4bbda8b8f2b3f46e89d9c204fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576e59762d8d53103cd363e1f99adef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded5c05b694a2fbd43ab4c924f4cec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd6ffcf6fcf67701a47d976a9c0e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15685040ae0e681b2b28ed7516e62207318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa504509a9912e6480e27b4e5db9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d6b929659de7a7701388ac67c2186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26eac028d9d461c8fb3800b946392321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293444bf098170f10a261936d0949246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32362a7beafb62f0ed5cd0adf648f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f5bcddb91682135fe162d51af5c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497991d66ff4ef8adcd4ea594a20ecfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e01ba0456270b1f056a6d4500ee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995923b2affccb2f43ddb25cd6b911f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342254347c88de59597b25cf5c645b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d279ab3e5d60b3e0175b7b40f03f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5aeb56e46aee03d0e450670027cd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f1ee22cec56ef7be0c657bf9e025331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ecc8556becefe7da4a8fb2f50b0e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0a6c4667ff8ddc6d52e1c9f12c912333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b50d510d43e679b8a26dc39fb902bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04c91b48768b559448ba6174254d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5871db4a0c7d7d76b6a951c216446336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee75ffaf6aaa2a7f1354eaf6d4c1d86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade4168fa452df7d1377c6c5f14e9cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90995eddfea9a4b35570d733d3140201339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae7902d049496682014093fd76685340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c27a526ff5485b16029741e61d151d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b41621cf0c1cdf0bce8f42a058d4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e39a0652e5e549c2acc1a6dacfe2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59f43261058e896749d303723d476344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45368db8a6b743fcb07d747dbd03f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504fae301b832648c62135a3c9fb8e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e3ce08167044f9920c768ccf82a85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281d5065d265484883960be2ca0a41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd7e47fa5d404adb235a2c384aeae6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ffd374c03ad28c97d389325ccd61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66e063249b896821d072e9e1b64a53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee1feb57ae662214a56f668c99636352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb441730987c53fc124d2094cdbe244a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c748193545337240a0bfc37cd898354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27473e2be17d47a1e9c3dbdf85a68636355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc784921bd2ded00d762d53a3814a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef52d8cccebf3540790b6865b20839357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f96d9f3987ba06cb431c1365f628358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eba2d39bbc5089a9d282f6c8fc4b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ba554ffe24eacb37301696e5937a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31950d7aa884c43a7f370de6f3a1b6d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef8af98e8b79435e0f6bbf66ad939362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0cdf1388ba051fe0bb36a3189dda5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9debef85be8ab8b63c7e5138d756c63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad32d01618edb0eecc48fd0855825365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbf91e0916fb7abc1029e29cb2f4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067673950fa654fdd923f74b3db54cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7082d171dae8f3065df282fc87da4b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957029c6fc75e48b268b3ab66081367e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff3e8c271da5c6ec8aa1e5d5d120c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09486e5911f67a0f31437282924691f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0996394438b51dd4a8d6b7c726526c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b5e7875658c2540bb1e1c19b7672373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef562704b86308f4c370b12c0dfaf9f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a13d10fc2e8980f974ced4c538803375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d0789fb8e5530fdac3481144624c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4777c2de4bdd6de3c466f1c6f88751377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfc00bee4a7d4f11bbc74775950bb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd7355a4d1dc699e6e09b04be06e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37eb2b2463d5d48756bd00d6c7146380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc57cd61d4abd95ccc709c6c992c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6eb4aeb37c4f15c8c7afa30851a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30c5a1165dcb8f71832bcf4b11608383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf227a4c7179bedf17081b829acc14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9a774ee346c4f48b2427ff179017385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510d970a6f26df26e1124645208bdd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2211882fee63f11cf08a78c4dcab8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6912f6b635f45ce8e7fb21b11a340388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c459e3523c0da969b62e13cb6eb303389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799db91b180fd4e5f259332ae846d76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4715dca4aac2eb20b675723b5779f1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23cc0b1665da29144f045f5aa69023392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c70d2878f07ef0bc86c875e35891393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a05d4ef3f2ee3e2fa77fe47aaef8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d95ca8f4c1a1e4f04624011d20fc86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c2f17fb46371f2738f9a76c2cc93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c108e88c1aaf7f6b70b6d9759faa4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8dfca5102bea59c19666b5d2ae265398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc44bfba2ad1c25d55fa5fd54eb5e1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ef04ab1b56c6536efd3ea2b26dc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0560213591e4ee6e562947d9ad26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9ce9130b224cd25e6bd7c7c9d9336402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad4d6e7d7b0f6dd1b57d0ad9e0678403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf06714f2ea7ed53dc2dea24b0179404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913160b8019dacff35fb07f0a5727d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f43a6693b107acaef5bb822721eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6567e72a98089ff8abf21c5860c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fea91ef1bc277b4cabbca006298cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6579e6c8bdc60922d4d177172e08201409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e06a76a64cf5da44bf8072632a052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065308b6b97521210eef5f10baf01bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244cc987f2d25fa5153fb9ea9b6d5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b63102eaba6c43180ad306f4491a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae4728dfd84a108970b3fbd882789f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366607dbc3959832d46c2465cb07ec3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b09617c5ca1bd5787d3ff9b8a4ac51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33bbfac7774373c3e39d9dba5db98f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf1f31fa911a6f7d358358149aefaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e440643366001cec89a34c9c9de9148419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d1dfb08efd523ea788f8e4b5da750420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8232e889bdfae583e96d4e3aa90e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251791621ab8b348382abf9d43adca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f57516bea8e8badea31ed6afaf3bf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920ed7400bb0274f4a4196e969f20e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdac0170448c0f33b0271abdd09feb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcca84a0e3846ff7a6cf595f734dea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8045e123dbfecc8a85ef6545f4a94d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5ddcd776832f530839082b30a0a31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec2cccc6bce69ad1bbe56da8419777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9df0acad11c8897a6ace7d8aec5260430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f574268e30f53fdd4e7e20e4da13e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91f2419cffa50c6f6f349db5118dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9c07fb3fd84d162ed08065bfabdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f472b753dc47da4bc865aa762d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e59c689c4509ecbd12b4f22eddd68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870d889779778499663edbb3b28d1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e262159313a57177da7fc81ae3db95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e30a9b82defa9cc1a1e0871d30e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcbad070126393bdee5f334c14ae38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846302b30c31a9f7d327681bbcea5f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078af88d489483fb8e37d347ccc5e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9b069f145b538543021d9db7db6e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8341ed799489fcd1bedffc295a68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e11b4c914d6c8991a097c6c46d3f7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c7da1cb5c796c64a6731149c15e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae564e6dd9ec271e25ac427263b6eda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fdb3085482a83bd7837616029ab7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1e4accadbd01b8d7b431624ab8fa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec536c46e79b3f899c2d3c2a454a9b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e8b5438875074f4b217e697e8ffa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4812f770422202f9c358d0e441b58b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d762e5a622bdcdf243fa3686cbec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325715a53b1f7a5a3169ebc201d91f80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccc3f1936d26d94dd1f66f4c8c88da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0504c4bacc468edfee249f34296f4b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c6952518e5e7805d5607b6d29566456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49999ba651ad3d6b152f03ef2d0ebe9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0063c62ad12908a9a119cf755b86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45fe0e22711688cef0329ba715f438459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da2936f40658f16a1ca43c132252c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473bcb562fc9fc0be5efa524e4f4e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d805b01bf596cefa68238e82fc77e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329daa62774c379b9c4a54167738db4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5aec31a97b3afd9a0246ee18e8f52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4d4c677a45ea09d00bc5870bec999465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623ce92548375a20247d25494259596466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612915a0e9b78a33707055107d1a432b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9a05bb13f96536f18ef8522fbdb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2422b650943e465ec89dfe8fadb07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e6a81e4a28d16939267ccd81b548470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5991b9578fcc0ac21fd9786ed6399d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d8af138417067cfda8d3c4b10285e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240dac7fbca9fb8dbf7cd7153d49bfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fda314b5b2b99dc43b3df916acc86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8aa9d628da3a7d5c4b7139b6c84d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cda094bb504bb705e392a93b6d46b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b47bd9bd720fda93cdd34df0df7f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b436f1e4d2d48a9b3146b3e58e6a64f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6240d7b0fafd1bc4dbdcaecfd73f8c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad2f1b5be4020e6b56a2d5318bcfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eac050ba09b579942ab819c932bcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eddf4307b57c25937ee0b82d433a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8da7c683a5f210c86082259abd517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc8a64065977c54263a9a45e99db82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ff772a778fd9450aca045b960cff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a798396d1c744b1d7cc9b72db5758486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098babb08b32702eb9fb1187c47a3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ff729230c6ebfc8756244a43c92f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e65331aa8d93b717b49f4e24138d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac7654dd8e2f4e5e603217d2484a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0752350dae83945df32b946ddb487b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaf2ba51d348d41a3cb8904b2e7d35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97452478f7f357628e90822caa260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5343f05c02bac37c624c19d1831d8b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ebf4b32a454670dce609c956c37fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f292b9dae867e8418a77a05385f000496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dca1b2ff6106de091d2a9e59d250f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c392074d8067b97989f19b7532678498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7312883b1363cf51b08c7e21bce660499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb59570e278a147e18a58937201735b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a45108ba966b6dfa01cd993e290b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907a1d711496d17a8199247ac4afe97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566f981d36c276fade24e50899f4d61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11fcc16404e9b8ca3238a182d35564504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ada4e88109ba1317f6ddea43af383505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904cfd5bfa3c3ac76189fc3787e13b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bd1a25ffbc2357a0d1f3c61e97bfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b353655f2919c898ded40a6f812595508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2366ff767067a2df546c4be8bae6aa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7857538d9173cec6663834b905888f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7c5eed2661f5eb34282c3365d9b05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef4e32532d3bdfb84946fe6f2bbd61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e1c5b7a7a597c7223585287496c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5111f4cefb3b2a31bcf67a8e07e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5fbcdae6afd94e347e14992e04c32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ac5c4510c80cf1abeb8dcacb250d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bded6efbede3ae361647ec29db164517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb9de4c44f41230589ebdcda79a13b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e12249a6474092d59eb779acd09c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2058cd3585b2d9753f8f4d45e553f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37ef24332987985f0012610536944521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312f48c896b2b68b20416c9b4e5acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8290dd69c63cb8fc33632dfed5bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76df0445dc77dd0164c511c770db6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1c9bad15f4c3c1265324a2c41424525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1915c7877938075b10c759caa016526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027a3712eaa55ed3a7f4c346423b14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2389494cd6757d2e34d31df0d0f680528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1db8542dc879f6050e53e849e38c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94dc59776cc049d157a927712eb7b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2258f80e665784b268bc5027697bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b942d42c3066c32983413391fe18c90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9be0c9a23a5ff8134fa3f8d092af3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c97a723acb76eebdcb3be3612570534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a573f89acc234b811cb235e55122535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d118716c5e8eb8ac784c1e249b46445536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48009e4f120efe3da64a85699e6039537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d023882cad5e55a406e0f609998d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af38de2f6e8feacd6b02ca6582adbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975a074295c7ec7f4030a10a06215a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ae597b94212acac591423ac23b9de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d64d2bb65c60b61cc411471bf5f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baffa0b18ebe0492f560e3fa51c91d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595aaeae256a5cb9b02eccca7c1710e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff210ef405b7f150d7b56c36185f62a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210fad3fd179fae406320606af9fad0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10382fdd4403d2537fdaeef8609bccc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36b15668b8ef0f9f44344959bda49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7e234df90cd327d597ef5101f41d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8017dc719b166ddda07306ef4d3e6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d227879ab4da50ed2588b7df24f885551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5410c56e7d5b19b97d04cc4f0bb8000552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259f79d9da613dfc80a74102cb73d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae772679feb87f68677b4af79b17614554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893af0aa5ac96f125b0f73684d5bd83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec24198d55d4e39f76fb94a59a85b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceb34f8a4b32f03942fc09982050e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61fc0530035d5e2eab2483c5846ce5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b7ec8cd6b2b6ea0f36e7d3c53ed7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f211609a098064af33dbb3625512b41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aa738d30e4a9eacffc841596e2d24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a70cc58cde0e9771568eda82fa78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332ab30f214d61fd58183acf4759994563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2654b1fa58f4fbd16547e2c9775041564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a53c782c76a9fb1e6c240d4d464f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94320d943d163509e8a48ae5ad59ebe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf0700e09ad137a04144e8b4e7a5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacfabcbc4f9bbde36831b9e5f442b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ccf3ab58276ac42012e4d9037a254569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bf2b6c67590087e2d0a8d449cf8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6c70c6b01b77b9ade94a02c30ff5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33531f7391075aaa7879387cc5c3d4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c81ea281127fb1d15f4da53ad3231573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6943907f773d83ac1677e2ac7418c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66704ada0bdeecbcdaac6e24c045618c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9764a251a25f5474548537fca83a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe0e77f63680c6e369920260fe77a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c29daa3934c8f51edb62b93cbbeca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0006f6fc9b9a37c0237677e712be2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bcfb169765f9f624d2ba6d12bc2ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ec41669e7195a0836990a36b89fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9ac8d4c0244936ff3226be3168817582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e6a0e46b5a284d8dd7b571e5eba45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa0f1e6c1c02f5af5698889d0230d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad5e0efba5762a2ded3ab5cc12f459585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e76f98cec503e8796aa0d1dc68006586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab5714761c407dca1b876782e27e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d9c69c6b53a78e683b1843ea7915588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e32e7b82b695d13db7b464a40ead589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5044b3efc14d3ff81b1c5f745ab432590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a1110a26ae1349707ff479700d7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df69594422e4783805fc01ed7fb0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c224dd628384d78409bbd06db3d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f86c070f5c72ab019e9c0bfcc4f2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee693f978ff65b72ed65a62d274e5fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09909e76afc36cb2ce2413766793f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e3f26598654c6d86255cc7d60dfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a95be1a8e19bef9a9a8224458f4e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad60121b4a941c6459c5d27ceb531599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91334bb3c3e418a5963d66087060fb4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24687d103f2226f676fae33918c0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374119d576fb0304a3b55d32d7d10373602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c24c546c2878e56edafed91f6ec9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cf167a9f217531e8be770607c19bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9171c668526c83a7cd3cce6a0790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa4f474ae1235ca210073659d7fca6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531149fdd877530d48371c719493aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cc0c9b4edfc019162e66c037f85c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebffd932a76cf0fb9f6886d25c82d2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d391a59a3c54119eb18caced05894a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652a3af4fedb7265b7949b327ac2ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2b9509ccf5c6ee51b6f5faba3d1b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883bec59d8e27b9852973c8b509e629613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff455fbe662f4b1b2450862e669a12f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686029ca2be3b6bd7a180ae5aeb7d0f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0eafb2d84b9830347cf5a735f423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6539bac4d2066c1d422f398d016e5e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dbcd0c9011eed2858426ce8ad0aac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1e87611d0e864bcce50b61dca900619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c3b8020d92996501679b30c8c4eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618c266b5bde8521cccacc3293cc5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c17cac4a07e9ca0e58e62f13aac5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9267c9dd0c59319699076b46630b168623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d83402f35b57fe4a240a3271b7c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4f55a36120d0318f7cfeec9fa54c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249b030620c099eec82df706ad7414626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5292bdfde99699d210ea98e8b840d9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5837f1044751c4b314fe8123a56ca4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f49e335749043f9c475c11cd41ded0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93baeed8d7e2a8dcbb5b321e6dd71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b8fa48dfa1b13d3c7964797ea576d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18caae5863573134d4d181c1305ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a95529cf81e3c4da9824c617ffe21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798af4fb7d2be1c5ecfd7873f83916634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad2e3babb7c96c178b519a04b739a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80e1a590037d016782dcbeb834ae58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3267ff6fce7a2f8773b702136f2fea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5138c45bcdb33edfeeea776018d0233638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570205559e76e2a2610bb9642b1ac67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682fc7110f82796942997f18c6b432c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a9deeb0dcb93e66178dee9bb089c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac947e220266b6c13dfe1a2373599642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9efee78ad094e52ccd315eb4057c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b83ced49d86fd5e01ebae1c8ce2c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4e8fd017a582b1804fbdf891caa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd299e499b8903c6b52014c5b36bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89751e0aa1e3d37ef53cc7b091b976a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4a41ccaf5800dfdc420084019c3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768da2752987418b559fad880cca34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ae0d221f828ef5e62f292b28642eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb69bccf152e3011ea99fd40a2eb75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7d4aca6b2302586682f67a6b15ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528998f54228ce604a36c55f05e22fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901a28ad6b3153940cc830b9f5d537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45709f7f68a5e7cc79abb1fece788a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f8d84995338ce1e9285153fc07d9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebb6fd0ecbdede4a5483d2cb8fd025657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e628ae36917f65fb2c42f23f017c8f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b6c2cc06e338c2578e163d3558036659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea68955bfc583062d2b779c382d1128660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8c7d2a2160e6defcd6aad2a8d728f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd83a0e1394a77c0495049ec76b689662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b09a7065b02a41689da8d993c6c3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e25b602b8f36f7912b26a84c09324664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e183cd87380ac0e6d4dc03e1e7ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633906415998f30249cb4d2ca239a4a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc38311a5698ab6e7b2978e4274684667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046a9f2383ea8aaec4d918df2cc2e22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72694016333d86977b878fb6c7a80f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89798e559a539fca13d763c0adec8f22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2e6a59e5c4e972f6d800b9f0fd4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e8e224aef805532dc6abe7ffb9be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a310f801fec69095e32617da77b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84ffea8f807692b69d6db92b4e4cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14f93cf6f93922fd8deceaa957499675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ebfaddc9e87e7d79ebc5b945fe358676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6f80a5b673ac6ad44a576d8b74b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a0739e69bc932716317dd2ce474eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2eda98acc4c157f5b2a623a7dce3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3979c4c6be1246179d2c92d351567ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aff7496bc82072581fe2208490d42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f745e6a24f9d5d28b8dc8770ec7735682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cea84baf0405c5333166f3fc79e773683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0b9463a046b48ededbd07777407f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c6c3486fc91038e1e3f0ea3c51fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4dda9051a4d141bd388ad7c4f7496686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d25bfa918c224b0b9184cbbb6054e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87991468ad08cd7210aee9ddd172925d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3f499ba19051933d67df56443498689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a5beb660110daffe6367b7a5bea2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b1d1ff1fc24650432196f3c8670fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c8b09145b98602538f39143046324692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd325f9acc2d663aa3537ba4289cac4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dcf6e2c6595c57fe1307434c1aa30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae81b627640f2325277b15dc7f3218695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d2057dc82249fa519659b0b05440f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc595358c7f3b697001b391b4180aea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab56af226e63b66c869196c4f3a96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7b943d9b802c28dbde75a9f810e33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80f3c77fc8b275196f4cabe1671730700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39233f93d5e1c0d839f07eecab8d631701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68efa5050a45ee3879e8ce35e73be7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1a148e33c7604329e0f688717b010703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02897371f06405582c50ce7c628a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7e197fcfa0b29889ca21bd446681705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19e827ad892badfd3bce3860a335e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294591a8e3397717748c2547f2279170707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e9d3abc2ca213523948738ca6f643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb2619a9e2099600aaa43e89995db5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779a0755ca23c10c917a407c466210710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c79cb55bf6480ce8c68d564f54ec0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69b5cf9aa45a82d94e710e33f320c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69109306be86571beb0cc01ae4dacd08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7f23747658cfcec0625f65f12b1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f08a69ea9319a8a199f63b17c6c3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3364bb71605a54656cd80b9fd7bcc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acab253abb124b7db08a247e363c8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec0f1276a0e18c707388f62c80c465718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72036b7567907c129f8d23b5c532afd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600dd0fa7457326e17deec0b933fca0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eebd5da1b1e05f4bca693c96883890721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c77997304c08c6864a3f7d7b13bdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1580d437cfa2a503ecc2d4f6e2569723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8c160562eca4ab5ac3c69e81e82f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7b24fe2519ddb0bccd8a12fe4bc5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70f288cc9055476d9e72ba5c0ac251726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf74612a891866410dc70de5c0c5fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93108d58b976a7ff2772749797d7f766728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e198a8229fc89bed31ac12f4d394729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa82fd754bf2933359c2b5883d6ab8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87b234faf20efa26d4f03ef4a5bb14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b678d157d4179aba7d1c8589e22c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6d8bbb1679c917b41f7783bb536e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a38f9f3273336c367754f4cb4522734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d489e7879423ef195d2146b06bd4ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d86da993fcf260509659e8cbd417a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92f38bfc25d2056d3213ca70691f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe6c3189e6bf4bdb58339f62c60c11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc50ef4bce5364f68626e0cbdae56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f6fc9b5b552e40f67b8a54414a83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892c16b9acc5776be3fbf5ead7c28a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0778beb6830d88254c240fabc08c46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e779b01de65e0078a9b3a167167164743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109c2f109fecd67f2138d5624fa17af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce822283edaff989762cc2a69709aa0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bfc5d2675204472bf9a5d58e12cf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db536cd0d9475cb8c9d41c580ec99512747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbdd02260a805e1c7face0c2f1125d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e0849bfd4225ab608538bbd7e0eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a4763b352e0a5cbd7da5a8ef03e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a249221b3f14826273af39cb531a20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd0fa8eb2bf2ae1aa03dfb59ab6da7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad314e73573a4a77b8a77f69228e54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54a5ef4f5f9d95dd6d4963602510fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02797ca7d18c63953659c44ac2a662755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f3e45d9179b9624c28e89290f4e36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758fa1ae8a25dcc755bd149ef7ba596757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99f00c4cc633d4726e528ef384b55b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc8a7b3ee7f309eae54fb2c5a8480759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf4676e75406942ea437ff5ef8a8c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171649e4db9d0c68d51da99f46ccd162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abe21b1cbf18b7f572281c2f830cba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff2d2d0fc4c809926df93b41dbce624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170ca00893bd91cc5eb49dc3c1ce5315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb28d31a11aa77644abfdd7003180bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1516e9fef0064c54443fd60d095a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cfc3821237855a1050a9534ec91378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951ffaa75527d546adf2d144ce2ff479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574976ce710069f0fb79282bd139f3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e98d4df749c2447029e4557be37cbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58064dea47bdb173963e2f1b4025212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daada6166df3479418661b153519c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab4a9835de1191a1245ce5fe38bf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df027da3695f620c79fd95cec4eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c9f4f09f6503c42a24fb49f6b5f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d2f6656c00900580862211d8ec4a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e0127847c9549ce0e69f2d40e07e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d472e3670741888eff265850bf6fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a6c966e8cf5acc90424fe03e51b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f6d61ed5b9fda4058135b05b8d3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1bfa6fbe2c01b0d2b90b1b75e9cec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53cf543fc973801882254df1fda7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547396408b9a9bf72a3175855b0c5bba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d084118ed69dc2cbbc12b3bcd72c0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611b2cec2def8773daa93394e3c1c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568288e9ebfa8964748a5083aec337627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6591cf59213da653d16dbf87b611428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d405eeb26e14abdedbaacc22993829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2ff470e139525538399207e6389830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1819350616b69681015562bdd5d6e9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960ec0dadf540c4af8806481995aa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfd6296d68494f9341c59ecd11627b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fc4b7be02b0bd68175ce66aa0835c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1f824ae6050ce82ec4fb24e9fcec135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db159368232712980efbdb7ff0897a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9cb32133a7b69a892f708eb13d51c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aafce7a05682774b7d9abb3f7f62338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0430d83893afeb984ea4b8fcb2dea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf348b3143cb5f917ef96b0bb9e56de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4f0061adf9d67d81b86379e8901941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207cbc58abd7bef9c6f766f5bfd9ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76343e764cbbd61aa1b048119b36f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d990e6771fcc32ec58da13ceeda544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c13eb0b2bf32330cf1b69b7f0fd4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0adaa389926d1a85dc12f340d35f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac16a94f5e52335869fc96fe815e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e07a7db275606214d75852a25cc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c3e194b415dd945547e1fad4c7dc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61e99e9dd430b794d0b40ce91206a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764dd8e285892274f3b29a73d4ce8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857fc2acf232896af51fa8357ca9e3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04794bb2951a3fb5c82e0b99cb8b5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596dc0c74a5b17485774577505ed03f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727a49a761c068d98198d26df5c64155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772011aeef813eb1a72dfe1daed7faa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f161b15f3a2318def510f834dc040357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5fd08343967093602b5def306c5bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38f9365d7f5dd168f14d9f0454cac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cde218dd5e86b1416558bcf2460b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c5f6fff214cbabda4c57c7cd83b8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458490f71ad3eb05d77aede33b828662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5153008f01601ef3c14cd5eb4c317a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f16dbb6c7c101143585f2af37a661264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a620df2b0ff5ab8ee21f2865763765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de48f2a1e868ad48eb92b915ad91ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863909dcad31ebe2933e78c1a844e4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14304d524f657709e426e60946d1e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c1a6e4bc08f9b93155a7f1938b29d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692729a480a58d5af1e93dadf2a3f7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a515287368dad9e8d404ab9caf4b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d06f1de00add03fb099fe6fb6bb1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf38a1235e5df39fd3df6dc47c7ff3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03fb96d602e92a79f97188bcd515874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3777abde4e5d54dcef4097342bf14f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e9ecb97abaf153dd58d4c0ef579876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0245bdf3e1bb613f572fb2fe60e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1932865a4f3ac876927953838450378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6713aa5e7e8127faf5eaa28f4c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfef65475bea99d17fd9812a5c8d8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee96bbeb3c1128054014d12ae8560ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef6fcad46470f3fe7c86d72cc1dbaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6186119a3b98e77f1e17d028ea0f5ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4c02f4228506cdebada5c85bb59984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadb050ea7c6ec1b311248c93503c0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c07792f45793fb0d6c33bdd017fb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d83663edc6c3c80d729727e79d3c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1cbfa0e69c31ef342297779cd1e4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977377830a28589adad6821dd50547089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5c07016da8b7584004024670021890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c83bf559f88308dc2781d3aeb71391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734f68ed33237d757b18c07040dd67592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7359d2fdda49a0636ddcb1c411a04893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d2ea3dbc3f23af05eeb489f28d9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3cdb1b62a7211882736dbb23f58bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda43ee5f71dc671ebcb9ec8298b1d8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619378ac0de560484c4088ea6cdde8dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e2c1e6e295b2edddfe7e761e621898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457acd932362412fdf24864202a7fb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85832b1f03ebd6d2b4a60481d83194e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66a921c16b1c307b6d1fc74085ff9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823fb45acdfd52845dd97ef441b4896102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0219cdb27a3b54f84d30c2c891cf47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e98b1cc8e04deca386affcf9e932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ed294bf606f3d18c22636413a82e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197b713bfa2055492799a311bf8901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8f75753fce1c4cefab339700a5c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0385ab6e3caec8731a5862f2453a9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972a35b5981d577b1d483d9e6df61d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe086667f4e68beaf3d221df441b72c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789afe58bc7e73f3b336d3357b47b2d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c654a66742ad54c6d024d21dbea45b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc95b02d6742ba14c01e2a22ef72e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f65241b824801bf04bb4ed4c7dea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e62c03f6910780ffc9894146fffa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638c867311c73d9284fac34dc96d175116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2311e16bc088e9a036c5c8cc2b83c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e68560b05005556c7e21a61b330f45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342eb8a26c37317094706732a8694d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4375cce16c488be8bc35b93c6387cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff0bb69adb80ef7d5687df0b8b6e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5313c24d366e68515e890d5d8bab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603fbf69bb6e0dc67e15b8e7a56722f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f98206fa90b9dfc7341a05082572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58223583dd13d8c548a7cbd10aedabe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892932a53013a34911391cdda5ab1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891904c082e52efa68b3f7d945b0b7c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31197b82950a2dae200b131a1cb68f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f9a87347cef2d996ee7a46bab04a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb3010c08eabda68d175f8d99bece7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8101539346b8260e8b7f145c02fdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a222662866d4449436eb4417185d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc4fef6703cea3798375184d17c97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36010ad39ecf80c0d52b590d13f48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a1420eb796f0e08e90fbec93de43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb841a67e9f19357ad7a4281250655136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9d09a9614be14c2197dcb8bb63b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18667a2293674aa024b55c0eb5c574e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266c0bd6202fedb31d088bcf4220e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddbfde4b3ccc7ecaf4dde24968ce93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282e44c62e9cb177cefb2cd327d4ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c0d018950c4ed0d7f376db63597b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5616f232e53caead15b9af623756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e2bbe51c0e39d8353f1c54f35ec5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7f871203cd2419362a26c6aff0a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb48ff5bdd06765166e7cf4d8995fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd62ea602d954eb532fb7446a6af2b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5518453d8656317ea00fb27ae7568d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c08f0499a62704c19c4d400a387a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fce72d3f1abfb2942a367e525c71b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273198c797767cf4f0c5845c69ed73c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a09251747222ce52fe95b00b25f97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef10012fa91f934a33e4bfbd61315d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d59ce5769562d41b91a78b08c6e2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ba65cb975c7574b64271fab81ca1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ffbcfebcf091767c1431c3ee80f32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949761b446bc7cacf9472ef87cc1292157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad235cdadfa6b349ef33f6e117e8a4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b382373107a8c1ddcd67381d2db8953159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e688c4ad5470ac4276f3f6b48ccef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880140a6bf19d00c9d9a7f4b01056dbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd33115aaaf9d55f72c34a36953e4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed85f4cb0780e1e7a72b452cc218dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff3199eb410e223ae104697f8a1a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f521ee699df3878c0a5961aa945804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652a09f582278397dd1d814c27fc5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c625bcd8fff6091d7542b4c109e85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254dcb298498e99d6b9432de2738da3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f1a857bbc6ef5e11666999be98d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91765e5747e4e4c663c076bea84cfe5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be5e6bd4e6f8aad6c19c1e50870766171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba1fcd94a17a53a5e2a306712e90dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f2efcc6b622920419918a0d64c16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaccaf93a2d1f8424fd1518e8042d96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f06a7afdbe24b7773d65e121a63a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047116a424acb81e49fc4f2b2d6493176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d21d734cb629760248b6e0ce30d6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f8f5edb6900c57c03823c2d99b999178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aade7722f0a71c0abc6344b069b4d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a3f027a3ad20cade6a96c75796775180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d61a1c15b9aa0dcf8b58e2a2992bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7d5a1787d6284ee49e78baee304f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65b75cb28cb317be71581a88915a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df26924c3d16384d1a77b17988f3ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c66ad452a04b04592e9565b64591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded462161cacc31648f846b772bf6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80528092f64cd01258d4f531d9d9af46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0685f50b16ac5c7e487c254d80b28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbd18cb7aec54bc128975a0c5ef4a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242cbb80064f7bb1ead20de2ef9bf43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388fb12441167874291b3a4d2e0aedf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae675fd9b73480454880f14edcab8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056ecc9eb93140ee06eb4027224c39c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588e0c3a5f6c5bc3d05d17bb8d37afd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c59256427220fc8f1a329fa0d101195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853811dcec2bf1f55041dd886a094d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e956434d9d4ab9793e8da8242bd74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da3ccce8027f20187a9063446458d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c2dba0b83eaee29eb05a7d3ae63fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd7215f34f23198d18d659a65cee72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aec948dfaff349697be0029b18de61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47807d7b3e6e8e5cce0bf9096f1e12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa722c33fe4ba82f13d7bfe3545db12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aca2bf887699b60e1b93b475eac6b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd56fd5577f4962ac44bed43fc461a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd39328b388039053c244fbb8f9345206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbd4e2a4cc694ca93b251e7e0be6aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c605a365c4d0611d1e2c65f33f639208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505841ffe36d1c0ce08f16180dc392c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969901394459e02b7cbc276886a4dc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534557fd8b7bb6e96e408a95e762796211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783a0173e89af37e095a5d00c49d38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13815a27c7bb8b25f70d62f99a4092213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce8280e2bc9ec7e4ea467286d18dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ad830acbb003368c72efb8f8c797215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997e7c1815e06627ec1f9740dad8f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7d08393ad154e7e7bd837db686d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002475c1403a6773475e2ea4ec7ad5de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e62038c3e61dd95437dc8af47951b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fcd1e5e27cdda1888feff9e3dbb3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3faa5a43283ae85f57e1cb0d78c99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da95752642cb22e205d48e39a17e0ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28aa90044418e5a5909e0737d01ff7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae46948b8904dd71b8a9757e85b6fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dfd7a2f488979370adf27e14c64ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7979ab4997f4867bd8cd9d410a66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79cffd95f3ac5b2826e3c162191eb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee02cdf5be77201d0de2fd60c0c856228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f808e5e651bb913624816a80fa275229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f754578799cccb52f8629634a613d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822c2acd59691ebb536468fd6b1fdf2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2100090fbe76e48c7bcee9739601f81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1654dc2510e59382ba03d91d45c7e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4e3055489ea8ff2a2c63a0a4be8d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd35bcd591f25b2b70fc7a285c4250235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07395ea0299ba24d417a706b60474236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dc4354ec2b8a7b1ce370f8ede2731237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300acec706fc6e6eaf18b116d461064238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c21658e65ffa8cc7f578d310c0b8fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d42a66bca276efee4457bc8ed21ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb70672fddfe5a19197c00665b8b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dca362757b73eb9cd6cfd86380550242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8017befadcbc6677ef79eec201c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7cad67ed2ff1c4f7fe76684da7aa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713e46938258e46d41529467da819e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dedd0c7b05a7dad476be47b57b2ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743217f80b488c222ff54b85fe4083247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad7d2395f302fb7ffbe5aa98d8b6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d97616c461c108d85af9e1ea20df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dbd17c4658f9d86ca3eb1aac5b3bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3cfe07326359bd3d1c46bd453a6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7837c8756d163b388c017097dce464252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced7b5db02b9d8b7a319f8c38b4b7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c63056735d30cd4ec75839e45c7ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49521e7af0572905bed8839f94928e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ccc134a49ce76880fccb383f9d057256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82bbe29b6119f8ca53ab9cb8274fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869016ea60f0ed1c9ea6430ffdcff99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cca3bfe9e7eba4c6c78ddcd36d3c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7900316016c572e3a16094a20613827260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7685c1bbc92a2a718d7dea2a9a364ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b1a4c913de066f8c7eb6138b689b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53ca73a7bbea98b521af71fa12cbbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914190e8dea6d8a2a5b18b54ea05dbb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3547448508a2523c0cb6df7dc4f19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba6672a12fdc3f7843d03491c3abf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf6ef8a899372fdcbf15744e370f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6180a469dfd6ccf777d8c3642cf8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37441fa69d0c9d04f2165858fd7697269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4733a1949eb3beed9dcf90d0f5d8a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe280abbb6fb69e5f3ee9b6bda914b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590bf07b13468374bbda4bf2e5f5b3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c37811baed0ebd627e9be501d4a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde2829dad7a10e98472cc84ab97eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4965c93c018f5d957d55e76b235523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee4e2f49b6f72438045c4a7e4b923276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383719c6ddb99a2fb7f3b2244e0db0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb82fbed3339058e7520ab2b4ad2de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6e38a99de77687f916306ed8f369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fd7cbf2ba121060a8ae1b56c2c6fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3b89b5ba084a1b3ea8a2a7465633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be1b63486958da70d2b678c46623a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b5a4e4b163abb98eda3dda740948283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef712e87a4724d064b2d2911ffeea873284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1a0ce37b96f8a3af1414f9eb4319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc7e6ae455bdc69e36fab938e9daf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df0f8a1ecac94689902e0dea85ca6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5918110d79a8a21365508f576dcf4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a3ba5e4d20f676ab1e5bbbddc12c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93502340a83a269604a94baf4f0ec8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6577ae420a0e3fd7849b205d7c252291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e435e277047712de11c613198df264f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ea05a5962354426a7f0a0bf5ec91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749361d4f0b79c2027b6d938f7113d3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50765413c5d59eec494d7597c46f4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bbe759687a1e0781b9efc32011e47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ec295abdee8f0435c62a00183ddb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da272536aed8d61b7b2b21a905a7ea9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bfac4cd80b599cc79ccf926f3110e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f9f78466d209d7bb5ec82b1866e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce80d77885d24aac834e9733cc7db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa266ca8b0d861d15981b893b4a035f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fe6fcd63cc6490f124b4c43a66adf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7bd677d455f849ea9f9407d8fa6e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ec970961c20d50fb8bbeaf4450fa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0523094210893ee2a0c64576b76615306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b30aeb88b51ad06f7e954712ae20c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157da76cdb90466f1bfa0736c3a500b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172053feb99d13fa8d8ea75183666be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b7349dce1fd0fe67e339acc361fca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ccd9f25fa5e4c318bd862aae83799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174d8f07789c56e533ea4473a84a08a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff51dcc5bb69bed64bd41d4f7763628313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc25aa070f0dcdd0f19daec7a638ef6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca6f79bc5c2d5e313850f0d72cef5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b011ad341d99ee38a11e0c8d450736316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bec8e95ad53640273c8047290691b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c8895f0eb8ef10ded8a885d5816fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533527392539eee26936bb11fb56b1d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426cd040389a69ef795e614e36eafe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b42df3664708fd2cc3f5fd5b8fbfb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136babfdd6e304d220275749e0bcf24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619f2c58e43c9f2c2add281dd5a220f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bea2189ccbeb106630c6a035431bc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8900e464547104427c93ba1af7c202325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec85a193a7eff78f5809183784ca89b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932ebd238c05a5485616d9ca6535986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112266972ba3dce8d196492d0eda1e8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b541912bce484f8f93c75addfe4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb640d214f1d4de00587b6228220de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2609911c47fa8e68e69e65e0b2323331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200752630a8fc2135340790830776e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e70bb85b2d66c214723d4bad0a52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663778a38cef85e97323401bedf96b5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425afd426608216539dd8ecdd9c6e78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b73d268e31f35abcfec1457c4861336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f99ca4693cd240af39cb9c295916337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2acc0a5f0023a864fd88bf7e6b44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659163254fe5393f2102a6ac934e780339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca5ee4f68d39e813b4c0b39b530363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277223099081fcf73c9839a82c125530341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc102ef6d148aca732e546cc9c267342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f5f8794e6c7e6e9ed309dbc0c4de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c63e964e940112f221810bbd934d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ec906bd78f43f25d938015c5e2211345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee957a18ba31e643a7a1fa90ada8f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c4e4f0da927c38c749aabe5ad78fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc2e866c6c6c1db74e713f4e8cc7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9626bc8ff7da0d62a9a9f2480cf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf075a5e8bf258cae65c74831c7f98c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01d148c8d7ea57c31cadd9aaf0a439351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c44dcb5e4f2283a1de29b0dd69e13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e9df4d006ea29b5ff350705251190353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc25b1c8ce1dbbf37bce6883a8ad1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3339570cdd3c5131d38ce948a5ebc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aad4144387880da14f033a80a451c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfb1b858f132908813d2c1c7e797d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9f12a329730eccd3f35b91be9518a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e300bf5b800922a169e7c6ee374aa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40737f95a96b8d3c39e30e02aed9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77da79f487430bfd696c50f8318dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d0cde62cbdece87ab9d099cc0c53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ed72c2f3bc0e56458f70d434b1ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eaa07ff889484f6995fb3d9df5003364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626504d7c7ef8b9c7dcb1f5717db8a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5472f4b9eb96cdfcec43278b0435b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8c9d6aefc1237645e18565fd722b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888097148636c95a3f51c7ad5d14e60a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ec4fbc9feb725e74133bec30f5ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dad4714cf553546682b3ddbc347aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4ce890d5abe8f1a550b85f8e1a691371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb7ef1801a74c402a81a6f033b45e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b599d87f1f4e5af8f98e678f220597373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc42cd7532a903530f2dae1e97149374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dddde0b19a5696e2aef44038cf7e24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf21b85a5c1f686dd7cda591df9a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8b8a73e36fe189584a688a0c524a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d99922ffff95a0f5957da98c806cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2916fb88f738073365b8734c1fff48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe27b13c660888c5a84d0e8394d731380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c21dcfe5edf75d6ff14ea65693b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c4ee2d144b2b176a1c34840c0c61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cfe7c48e46883ec0826f6ffa6cdab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdac5de2f63c5b66565ed713eecaa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd4e78aebe3b97fc236a8c2849467e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4df6ea7c7ced70297e77db5ebcbc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dcf0a7a1672d091ecf9681b61d92c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073edead08a5ae87ccc7016b94aa317388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c903d172cd5cbd6120cab67c8324a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc032fd063cfd839ef955d1398980390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29baef41593a548eeadd71547bee6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888469243258b3960c35cfe94668729392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc269abe1d720772a847f9171937e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a4ff19e5a164032844fd7c16d1bb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87066ff66946e72840778ddaf882b85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f91aa4dd6899e1d23930548f04d770396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c89df54981f7a0371291cccdc228397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abe387c1894a5618494f3ed43df20d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40dde00510155eaa931c3d1ca43f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b29041d2ff670da4017696995cf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb116e34c47dc0896cee95c837eae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec339f51ae7bcfb99fe13a13eaf3f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347b7b1968f7ef497a882aa6409318403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da647426fae52cfd9547bf1e62e26fd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca781694937b82c9e49d18134a6f4970405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea6e5220fa66c9d11b67076679f0be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ae6480c7a6cc690eb9ea1bf9c432407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee49928f619d1a4318c7064a71498408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e554b9581827b89cb18a2603e7087b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43554e5fc9d600a860a390fc08999e25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4b8e91d565c58ca7770095b45aafe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e4a258398f20f45a743162a95ebb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ec489340a9e049df42b183e89bd97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920954dc88d72546c977a4ed27efc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db399331fbccdb48a8d97569f2e6b2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12c64e923ee803edf2bc3b79cfc118416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaced048cd1d55c43a48674a7ff30f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf65a708830d5a5528cc99a4c063541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841ea11ef6b673da95d7b8b8864d21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f29b1033f77ef10d5521730c27e72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98c8ff7599246cca0a734f64bcf7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9dd1ae987ee427eac54e97a7efd66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463933319ce2d4f3b8670abf775f41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc2ef249109632c112d1a0583ed30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94c943f63afe5056fb41e37f0ce940425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d000d51332181147acef64ef5fcfa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5020c366ba0bfe42cf778595dfa54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089426d0d06e89df75326bcc5820af2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae0a13c8e6571e3ec70d39f5dafb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497878645bca7d53bc61e74d9879b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7fc517a60dddd0ccbe9eb6d03cda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38995ff2c1981f4d66867f862d57b7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b30de4570b3ec6271f8cafe69ef7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a60cb3ca0edb2c832302102ffd30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1702eb55d0b3b4ceda36b025fc2fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a61318802ef28d88dcb6ec6f4fba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17730c2fd31e06de3c3b7ffe3fc7287d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd2da1f2781800d359740d48d7f23a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfbb08eac055ff72bb33e313fb8b57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c089ec7b4f05e10902599fcbb38923440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77ec2c9bbdfd6ee79eadfbc6da205441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241ad90bcaa6ee4a57e513a102aec3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe5e459ad7860d8dd893f47bb05fad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af7b7d39bce520bee549c44b5783a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f78b2dfab28305410a958366f34b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84dd739cfe0d66c18d3e30e6c1de4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2ead4f61300f6f0b874f7c1eaf48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ef4de2905f780d5bff42a2bf359d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec6e61cef618bda363e09cb6989091449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554718f9b0e26508d9b1353d3aa43b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4dc6f603f11c78c0378b0b5c10006451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e14edecd0beefec606da2148c2042452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35622c8c5865990ac42846c864dec31f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b994dff21f4c841791bfc0cef18021454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a030f9e12e1f1d577f5fd63a6121f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcfd6156e18405b8b0b488c9530144456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b5ee7eb6fa398453faf630b40d98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044750ed2f2ed33d6a9585b56a65856458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e96aaea0ef2e6e126938c562b05fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7a588f2948039334cbd6ab2239dfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e153298e5a1541313664877312be2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02424da71cc98a6c1af3ca65e147fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357996847479b5320ae3ff436133afe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e38cf350952b37aa4e38ddc12b1f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9837eea48c78402099044aa27e17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fad1d43e935feb6db3f180ed347d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44856aa37a8fdbfdacb6245edbcb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb0e7412d6cd6ae05cc460f9199c2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ce8027854f4342f075b2d99f190ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb58c2f71c38736874355435443582470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014af27d1e5cad7e37a50a45e060999471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10049284c35f6425527e65ee7edf637472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce734362db995ad970ab6e81f1d046e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f14d90411f3fa4c09bb81ed57ed00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02807e1d9c3a6424c1e8e124123c5ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4431e71e36ccaecceeca0f991890cd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36b86d8e6caa1ac4b15a49f713598477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a612c16c2e96e3921b3c9d53a145478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4401a271c2cd1dccd3a5b01a3140aec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ab667175e442a2450512705dbbe5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158bc558c52ba358c9de1e878a16af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f87e00a9fca188a4f85f4f4e1d7c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b41ced8ed7c768d439ed85a255d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a5a91837110433b8a3dffecc4698484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801474f0866b9663c13c9f8397bf92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb96a72765cec4379e90739b700104486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af46f3c28556a5d0cf84a6d029fe4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60f465afc63816e806de8e30d8880488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638c434165a374e8e964a63722471a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40613c71aa790dc89dfa5af5bdc8e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5cc85b277dd3765ef65155857b227491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea2348d54e4c093f69c0cd14502d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad98631e8c459aca73965c2baa53cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3599d6604af9d6cd84a9edf2edeb85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b66d987a4276f848f5043715c4c25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611774ab76d348596f50dad028093e82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e36ef2e1eb6889bb95587de09621497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ebf38966d981982d562eda084af9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9b028d71168b82279ab167f5cd45d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f29db5043767ad78d72c4e9c13865b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05180014a094bd69f2d90bce90a1fa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fcdf21c45ef2f02ffc609756e3317502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dadc583afe4ddb9ef954b2ceed697503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd290ae8e9d2a42d6327df53b7264b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd212e2a18f3a0ddfd471f4ab23299505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01210f77b405c52e705f4460d9d1ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce91be9264bce8d446bef940faa7eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912b254a90e6f03164b1d1894a28b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866f070fa22a43e07058f6b5fb63918509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865abab6f0ef80fb8c49dc8a688d71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2392bfb3df8334558342f7378e0ede3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812533a6affb61621824e54d0d8687f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d90809ca6019fccc98b6425c0b592513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f1ab8f9bf3e976b17b6199cd07f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135cd243fde56f747bd548489ce4a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c349ffb9948e948bb60a2046e03a7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971e7461ea6eb1d3979c86276909d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f16a6c0908f8c5589e5cd85f6793fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8019685c70b9d2918470b37cc8ba54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b5de415776847e9c8526479ecfcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407e6563a386990d9e575edaa4a2c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427494710daded02c67a1265826bb185522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd4f95507444002bed1afc8d736794523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ee471e390031b0fb52270bf025cce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce25e5f2f48880e90eb3e57f0ca2b7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dd1e8230d64c3c3e643813219fdd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f055bd4d066aa009451650088140527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f3ede3cf4cfff8a0edbc6ea4d9153528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5195fe0c1e7d968e235b157821c690529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814289de61cc2b2c1729d278bd0b2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a3711d97dbec12d0179df3add067531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed1649d099125bfa7b4475605e70f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785820b76bc99404df9bdcf933ae586533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961917318bf62291317e4820e57b913e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc4bb107b4c148984f614c9b328fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668d7e2b68168e2626bc0dd3ae2cdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afcdf6100daa582dc0ac97c95472c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a635674dc1b06d3ef67e4376034d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298752c9997be4cc73f00fc6db58106f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f82dbb9f38224c7f232abce9fa8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c299d2b0cd5dd74e8432c9c754ca1fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5995659e92cc5be0b3c3edf64713dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d061cf782525c5045b35f17ef43fd36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab71d2817cd3ecb38d5d8b35e928d5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5564a99473bb4a996c9860da6288c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d04e2cba5ea3b2f95318b266f1d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28101df0bc327c1b887a00d51c9b83e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9900f9c9991313a70ec05cbe33959548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba55512169f2eb85df7498c892a18d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e0c49a17f3e51275bd12c97757d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b8df3a7e12b0bfda4373156f3aac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72db5a6b944fec83516517812bd80e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48437c0f403c7e26abdcb5134a341c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d645b2495ca699defee54b4a421f5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f80fb86d2b5c95c79ad05f39e331d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18577e8928b03aa574df66419c59b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41bece3233515ec0111b8c63589a23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010ec68eddfa8054d5acf6f65f7f80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a25f1f1a6b1e30af0833c59568d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c127d7d3a199938cae22c75b31d58be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f768a362c5ec3173e1d81c147f45f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f77a63e4aca57929ace46f9978648562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc988845e80fb88d3d02b5350a462d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a5e2ce704b5401195d647dbd2b93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8d941302d143f152e1069c943ccf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec5a3a75fcd70948c67ed2cf32903566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddc733ffa67e126f624803aab29f34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e4f8245a8c36ab2e211135120288b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2290bfc8578516a56b3cbf339cc4d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc96d59ee91443a52efc955ae68e37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d539b07913295298c16f73c55daf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60296b718f956ab60f2ca53d6887d94c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6414a3e4d659921747fbc96de52a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104230bd675b3ba2751a5a7ef0c7aa5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4546bc29753f628fab1bd6beecb2733575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0955e08fa7bccefa9c903fd9669f1cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16050185b718d0f7be4a863c7cf44d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b80fb63a0d321df4318cd74616bbfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de16231c3ffac0b901ee26c5a3b76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b032fc9ad56d022bec42634728f906b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe7fd31ebd33f2947d353c698db70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64df64a31960cab51b9598bfed14b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088e32b12164f39227ac81c99aa6eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b757ad69af0c47a6c78e6a008efff0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166605603b56ebae1f67cd452ed817b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0e5173339e183a24cba4adb415e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44423a4a331cd8862c8fd904e2fc0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a470ea2711aff15a66b7c905f21ec3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12def4bb02f969dc090082d6b4e52e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fa16f9c6a7cb7fd1352203c3b5cb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6f62e9b1a614748d0bf54d0f78f0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56cc04b54bcc297961e74239a9bf09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15384f1a91ad172eba9c82a984917792593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a45c9993b7867993776d767ed5dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be38a057a7f31003d92ae4ae04f0ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b7b8a820a905963cb3e4ef4720986596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8afb0e31a04f5ed1add313c8347e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb78ab40d07b502452d035f2b7029598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb563cb9cbebaec7cdae384b15e1c91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed3d06b31cb640058586b197912968600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc019e8baabc225344d4c89b7570979601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af8f4090490116bc4d1d8a0a980719602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdf776f234b54abaf8cb448f7d9b1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555699462c447da24cdf4ed3bb83a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab14dc8b003a9ac7a8c64ea4abf72d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77c7055debd07d0a0d4c3d088cd6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650eb5ab9a8969ce4d820b19213737607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2260aa26e74176166e1c1a810ac9d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695494a4c895887bc3cea7680e6ca6f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5b786aba118010be81c819cdaf3cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720575041f21a0938ca538e72f36f12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db052c6bf92539285578c6ae49db35f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaee551255e4d1dc7f9312eb5b9564613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbee6375b0cc1df8c2c2ec4383eb4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442551e206499a2deb0b190b40c352a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c116fc48be992131f6d79d5ea5d8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8073e39c023247324d8f5c2c898f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597d9f1f91db0c005f8a9fff815ab3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff3cd6c9447f4466fc6d48703c4d3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76237af4ebd3eb5ab342da0e1c5ee40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177508ada39c14d47e29ab60c735d4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4bb429537bead10f0b4b64b6e8ffd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438bb3f72e89cf6a50b11f6c05a4736623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126cddf3ffb7f96627084eec254729624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce831b6ab4c71057039619268b4a83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb83f7491328e0e25bfba593a1ebbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382404965c914f820f74f07b4fa50e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed766197a55f7eb98703aae04ddaaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132b9da7ce2f38c3df22c851fbd3d6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f535eab7dcf14a003c8bd03a19317630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87f6907138bb8dfc635f9bcda16df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996aa35f97c40360b150753a286d75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a9c33db467b54cac7826fff0cb08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bba0363564eee28dfe19cb8c640b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5c760267feb0e6ff1180d18b6407c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88981134c33b43c915ba460299706374636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc4bb74fe0a3edc9eedab5a8e327c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4cec57740a25620d0c65396836dde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec26bdf8a8cfafc0e784e3a2d5b63b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7626d07fe4d1b86f441225a859d83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b995cc0ff022be3f620695eeaac12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2bd1374a6b0a3c28b2f056b5174fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf69aad58fc4d296edef801694b95a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a67562de1aa41cbcbfaa7c02531a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049451ba3b1238ef7241f69b4c2a98d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb8f5473caac7b9fd5169339a6286646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113071119b58fd845910859d2a5e0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e565e6c93f4a4ca6ff18e8a0e3d5ce6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36a9c56856dfbdd85e94be01da5b52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1013faef75ccdf9a9967ded84acfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6b9fcdcaf6277f0014381fed24fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28087f64144963ebf38095c314de78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d2878bb75421bb06038b610df1ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080cd5b8e4167cfec20c27e5f5ef499654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18678891071317cf64417dfa4c06e436655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b2ef5e2cfcb82e6056ecf848b94f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aacace4adeec47e0d47f6efccfe81e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284495c1d73abc95ad06abb67c41fad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea558a9908c69583fc625a7af069313b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f5abebfbea4b08ac8735dabb542a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9fc017aec8549b1e2ba6de7ee9202661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd7670e57fa5b90511451e57f4f881662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87ae5bb8a427253ee1be1e5fa5ac89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dead2f8475afc27886a6bb34e6eb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f043cfccd050746349e93a37c386ad6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb2c6e641f48b5402ceac120beb75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013d2d8d32523ea3dc1a6d9506b6d19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c500e0a65f688fb60c30486de629fac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1bb56925dcf4f9fb25805d7bffd89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6c754e71242b67ecdd886522ef7cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49ab677ff7c65f648faec570ef421671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4915605e3ef4b1a7b9b944fe41b25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc89a27494786bd06a1b15c2d63cc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ebccd6d0f58a24121dcd52bd5c85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5b1818b9bbce69e95e182f008b4b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc8986ca7eccc7ff2c3d65edff7f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe73d2b9f763f9019c0c036d26d9427677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239dc0b53a00e8f2d08d20bff8b6c9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c24b72e821f252ed3843d86910d5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38af035bd44b0708d369a72a95f54f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f3d9e2021602971e94f46c766822681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe33c2428b9c6edf9a9be6079e977682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff008ed5e35d264399f002b25d6d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7fb54ebb5773d9aa1a017695166c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d584bdd6a89e8ad7d8ec5af7130c3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3146732086fbcac7682240a70be8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c92cb186cac38890e8a7079195ba7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76734a3d12076bb607157c7adbfc7a69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d36d001908c595bc29a2ddf2006f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d5dadb1eaaab441baf0f40b9ec5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda08b03caa70ca2be74f8bb10dc3c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423cebc6411e25cc8bd6dd0297604c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d8bd4db565f5a6f8cda65678cbfb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d227d1c6223463f4db075cd38c8878694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091971190c64a7c4123dc7a43e91c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4e1bed17dd9a5aa40ee7bc07dc93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f58e1734b8893725cf6a6695fdd6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6283d037a088976810404637391e01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511dcad987aec6ca736785c8f0f0598699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f820ca132378cbe1f03d32f506016e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9d8baa9f15e16a5d5647be221ba7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e36d6d38f404d0b0f28f4e3d3deaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583711048dd4dfa063d1d60127b608d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5d1f12b9d1a5263d73d6b15e4c45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18db89759d8443111724e3bbb1ebf3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069566511b470d7f3ea9b6c560e7478706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200d441f6324c1d850dde73d20d8ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26db978566f2fc2ce9c3c9902ba7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ea3bd9e89940604f883e37882ef31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d437dd0b9391d6af9d1afbbfdabe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c94dc70b1fdf1bff01a86180d795e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7ae32ed2d475be92b0e7fdf03f1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf70e5379e2de3a595fb25eccefdf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497739d1bd32ecf94518b4f8923c4dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390fbea30b1ce32cecd6e87fdc825b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a7a26d39d28c5f987337bb6a9c07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a538cd7cca4e25ba9ad519f3f4456f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d8655e92b43484a0fb702c29d5f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed20ae41ce258c35fbd7c6a5e03c99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066af1c948f3f595ffbc104dbfa3e78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d57ae02e933697b09af2028a71ea4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1563e8cb3eed5ac40c9719c699debc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df39e276a3bc1d9ae61e0416fbc51b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f19ad68ef2d6a489fd69af01f24b64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf658176565bcf2528920eefa2e9f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eec2743da7443f32349228660e4077726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62ee8c9bfc742cab037dadfaee3d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362404cef4a59e7342958189edde300728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19587fe0a38e30e0fda0b6fac7901d9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79224e6ef5d3bff9a52d574253cd326730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae74140e6f80ba4c0b38602da85c868731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b786b942145972050c6d12a5262a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b06269ead89456b0d5bfd880cc3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d4f57f1fe0120cade78f4037bdff9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50770236d2b4a2ca84f0bd11efb177d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78bc9dcea832da4c5b8f828f65e01e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c9017621dc02d3cd83244233f75b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bed41feea9b3ca3fa6542b95c6d97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b748d224babde8398ed4e30918b52d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae912c706f8756200bc3abd4489fa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e29f78410bc774e9b918e9ecf46370741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49403bdc33c38650d91a8dfe53055def742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9aaa92617f1a85368dafd3d8aa92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f1c8ea7417b9d055747480e259fbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71edbad1f1a278451f6de7417d52fd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee638f22a9edf7667972f3513b9bb32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df71b21cf0bc2990c7c1525a7fd5ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a6596a3e74cf2515e444d29ac6b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724aed4611f34802a2f2cd631055de7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933079e1bee58069b66733b513bc845750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368ae1074053ec75c1e311a00ecfa1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f65b12c82b92d23ddb4569e4508d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1be22cb4a9044725561501afbb87ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a625ff014dd9b80f73cfb78e14f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c27a3d42f64f668b287e8bfd824d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6a1163b2d72245034b7f21e2cfb56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0fd9526e0479160d7a53459c471c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>