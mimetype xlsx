--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a84aaa0a023387faa434445d925801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c540b2a9887f870d50b2308c44b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b91961253a41826da7972fd57282a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8c003bb45891218a0fb643708e63f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9c259b52ff9b460bdf82daeae9dfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9e6f00ec9c9a7f70d475bd1fecb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630aee4937b645191f6bdc8b4acaf997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6ecc93baa8eff5bc31b4bb9870a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2744bd8ee6b58efddc14144ba54b519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb331c05e3e2436c081b0816128c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda3984d7e56f059dd3f447f1003dea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cff1808c767f344b00f89e073aca5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af909e7105da5d1374cecc89800c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe76e3e3c87f199095c734d9ec873614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297787dc4a9fcc01b2d4d0965057bfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6e449170c424ff99cfd5b01b9f9d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978943eda161422c5283b40f1548da117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d553db42aa0af40a37d73b40c42b84418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa76cbb6e397c134047071a7b304b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de415efe3115140dac445bb604f6db720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227d157c0e445c9cc8047bfcce6c1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af45fa0d7a9fc055fc9b769a09567a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fad306c23e769036cdbc94e014f2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2085272ba7f7fd24414d8a211a90b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2eb36c795ec35df4c46523861825c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4ee9e7f9bb4410e33076d3f4b5ffd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08903d7fca2a5acf8dc3aa49d9e3cfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e287c725f00abfe5ecda01acadcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aefbd92631c2798f931e6fbfc928d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7748293a77556201c534757029adf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a677e91a7b20d661c0662143dfa30731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed61b8ea52450ac8a891e1803ea64dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501e0a77ec04213e2681565b8d4ff533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec336f3484d325325851ccbecb4b60f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc97eced80fcbaed8bbe3cd36843db835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7c76b34e90b0d60a073cb6f1c9a1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f2597924e90df3d233e0e5e4e6e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c36408b35f4c4d8bb4a1b1cd57c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945f49756da176bed0e792eaa4b2f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a9843c9a8f2260c1412fcbee6c3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b2248c6bd9fe85cf3bc24d0d5d29c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc1c7ff278b79675f56c049138ca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1193a81989fd251d02477ef48d041d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31504c8b2535c7ac0f79332dc37ced544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71b374cf3846f13e6e36f16e8dbd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387a579cdb207a9663ca994ea8b11646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eaf4f9e1844236deae6063ea0af4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53327e3316b5a678b73399e5ffa2a0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d3b26d3640350aa67d8e4deeb017249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb761f0bcd1572dce2a2440a293f4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423693efe659a44d5c5d24db2234054951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c594c6fc7527bd1c3091b99b7761452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d780030726463151a5ac5758c38f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359655a452e1193a4a0dff9a26bd1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78029699a35c44b26dd930121b7401e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126413b33e0d2f4f743224307d45348756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961970809643b5a4f294952db3c4c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e8bb9d010caacebc9ba0fa867b4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b39423138ffd0a331585cba1cef0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298178c563969ee8f5db8f579462f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00c95672d552033875245eb90e66161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e41a7782c7929b92b676eab49da5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ff723f17a345426e8773ab76906663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4056b1b36789db9ce393933ef4053b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ab6b6fb1eb76be306c3094bd168665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e760fac4346c58a5d0660dab81ead66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c3659512e75999d222680b8b2c2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8119fb407c058ebc3835495c4f4d9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55780a81f3fc6af0eca1b0e58d83b70b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dffd3a079868a40aa1266f8b4c3aca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2584afd5413e70fabd94856e5bf48f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e10fb1f32b24e9e84af5fbec0c865372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b928d94d599451cbaa964c70ec5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef6a16ab0a8cc7f577d0685e51a28d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb00eb648b02103c2d18ec2712f2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d775fcfa66912943510d393950b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e3b41d8304e673160c5224507e95077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f4839c0846c40bc329a33704a439d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58fe010a78b86f3e46dff47366ae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582be66b4145874425f3cbd9272739ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4089ea163397acdeb3146e188bb116481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993543cc3f482acde90c0a278f2c6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46610489d2cf7609e8f0d6b19e62483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e75093533cd8938308b036996d4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0139f2d19bb206186d9dc5c256b7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83d0a301e72e40415b2508dbf7f7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0d7595cd4b5a57fd74c339b6b753d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d290bc174a13f764adce2ea4da0fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987d9641da833f6f95417b32f9ba47b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b60e8bc9b835f3ee08a30f4115510f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe40d388796e36eb78824666f584391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a31cc54db9cd37634eaf39eecaed9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f094ff00f0f2b78706719b9c72639693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321019aba3b2da3b21a8aefb34a08b3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a5879ff9562d9e930a5d746db947295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88fb143e52315031b47f5eb0d3162596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829ccc75fc45f17acc29a8cde365f1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd009a7b2843264f7661fb745fad698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33360b57e787afa626d6a38c8491bcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1144480a381f79b340dad3ce509355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dda6ab440e21206ed3775c4ed78c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01666631b832d23f1316a84978271e1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eba3d38e44b9ada0a23fe90e9d1cff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f8b59765417563af44269e6c9462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944bcbc2057c04eab27327b77ec11fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1b1d60967a581dac7c2f50c8b374d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62539c5bc1e6547d762666898bf579107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c12e1f55de26e42d3117b3ded26e7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928dfb95a18714a71ef4a39df212de0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe88fbfb873678f3a7c1ae8b13a2b98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0166c8df7f125601ce7e72d91bdcf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8a85ba10d30539e62f043d1d6d1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97df3b98c379751540a15d654c04a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c09a97ac9282bcb319bd26178584114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13cef24e44697e91c89c36da216de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083fc962e6dde71396cced09eaecbb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e90d29869066b8525f21a68cee98b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562afd140d267819ddeffb1a613ddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c68c674a22a0be7bc507d67905b60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e445b54ceded020b812998017029857120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d471b96398013c8e737b9bcc2dbea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107419ceccddeed53053cedac97b782122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed151de47a4bc052d6ac67da9a544d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9c55d99970043351e30ed5e31f53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d6ff6604ea1af4fe006b9efb3ae2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc942e47575e6fb93a698f68fd488f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1e3c4dae5aa20fff84c05eaaf593127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc4818b0e6dd8725dc3e4134c66336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a8821c0c194e7942b27413b337178129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969522ff717a7eae77c38cc888d84fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6120fa23c96ac56d88e6e8fcfd3eabc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b4761d15a1546ff8a314cd457f56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080760df70c5111ad55dbbd9810502133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b158b918fece6377628fc147fb99c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a027bd8848c766e939dc8a33c13728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cae71b6b4b765a0d725b283360eb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e478c57afddd7a6adfef88270967c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fa5fe306a4e83012ba2d317ca887b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a5525de661184b0a0f4fc5ac67f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b00d1609540e0597f82bad7a95d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439c79d3ab31d8360d217865598370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4eb5625fdd816012aeef281378cd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172e2e3b48c5ee2acc1019be2d9240143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d22cef50e7de230fdbed120851fd3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3886a9333b47982ffdde0e6e103533145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf436ed50cea807f77bbeaa50a8a2d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471566f62d325f257345ebb3f4b142f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d966ae91ddfa70673046a783fb81f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076725d735a0cdcfd8ca1cf3bd44e98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972f9a249dc29db96fd972ea876bf6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc43f10399777b5ea171aa53964c27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908b16d1e61d41a2616264ced0ac5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b45a356fe105a921917a88bbacaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25c2b04ddf3e3168044abcfc8dbc4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98538aa771a92ab5c1e3a27a6d59e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c20b01dc0d24511c2624eea4506d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a3114ea6c40e21bc81aa4fe5fd2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957323ddd50044499ab09791e9d16aa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90c7ba81683283c314ca8668dd149159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ccbb93360d88eac09b3d89254a735160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e26acaa1f8c75347e0957c114eac2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f6f5586a728e6549a0511c27fb8c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e3a844c2b6b2093245efb2c70affb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e809134c2560399c06715a956fc5ca0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bfbe5d9af1dabea506e79f19698e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6777732c70022fb511e099f8a106a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e335ef4b67fe2fece8d76057f05d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5060ff85076477a94b8ba4ac9cdd35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8425a9643b0b4fc061005de2142ff3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff8a4c197e19ab7b7a40cb12ef6968170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5504d50f31d2ffa8fd796ad9d3992171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f9e5078e34e00ae0be1138250719172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b5717277af49f44f7573aed094ed1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383122160b73ce1c9c432fc0ecde13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890536b7a7c3353d70770f395b71961175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1645bcd3f97b38c29032a08bc1162a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c60c527d7358277526d52e7a9ef7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386315f50e549367b6df38c5ded692178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63513923ff2d73b076d1b1924f2988179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c57bdd501872fa31143e825d53347180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5f41bc39177f9bec6d8e664931c23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827246eab4028ae421b15b0110fd553182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a272e2ce1f6b15d1b9a272344aa92c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e79c4229ec2e8fa10174d580ec9f95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135214f1ca34c506e8940295df146e4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c84916dfd87768f88f647247897a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eded95b7b8be174b7b5b990782e5f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e410d83746e7138d6baf2e16ce341ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e7106e386e421afb3d106fb796b58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d09d6eed02372e6d584b61547ade190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e914b498dc3311e873ce65a03ac05a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af86e74b647ac4e07fbd8a4348872a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcbe3e79df073420ef06a6d8a60216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63f92bd9ef73a80460fdb5806a6cb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb0533c72768bcbc75593b29e4086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4bab07f203e94fa3c2236037f11ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe6082ecb27a617bfea431b1d86101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4159bcc21e122f557ebefdc930bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd9b0898d00e2c240b5bcedda094af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6886494852eb346377b7d7706e1a3a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85f5f7650a68f1076758e651bc347201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd7dba2890ec5825d6d2ae6e4952df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09de5eb8284f92f26cedeb7b1d76eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a0355aa91a290081413048931268204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8744d6e3f1c06fe5fd51d9e77ae25ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed932f5610beb53dd0a3d171b15eb02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f32204a29cff7e2ef13b41358becb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1fc073c55287f0e9a82ad5c6b7fa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd059fd3090f7f440ef3c90892b94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a5a14d64117218943c77fa06ac257210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c654ea9eae3f3cd65df3ff7c472e90e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c971d05f2f29c79bc13f54fe29ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663cc60b0e37efadfb0b0378d0c4d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de589b1777c0e7a3c356e32c607282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1730faec7b3bafa431d9670c30ef83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722965c87eb0c17ed668027632bab7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386861f7feaca2fd59e4669c81f7983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bda0b5a43fe062c307e0c69620b7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5ac69337ea2363885342263971a13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78fb40782edf11c66db251a706cf81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696553e946c8467b2e9374e0319a78b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6c53722c29d025aee724ca58038d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52c8d05af7d6b12512c6eb3cf215b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16326d3298ef8e16a0ba7e32d0be623224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1c273d49922337d60f9d68ed83547225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ed6f9ae19203fb4024588a91e5f1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cff2c24b5dd0359a5c6ddec4423ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019809bafcc3e1b2869142a35702a86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f20f270f69861a935907709002923e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fad15dc973cfbd1a1e38021472360b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ac031b88ccbff394133d5ab28d2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4690b58f364e89826d024f47315167232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f5d1abfd81391a3986ff6a26aacf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d358960b007f59a0384687b5d9c14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d9e92f8e52f145790379ac700f2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f1838ccc6c979cd23e1326bc91e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40330aa076b6d48404dd19d630a6e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca341c35c8c46bc4d58a5e428b86495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517ba03587ef984622644f0d064bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ca22578ab7bcb070d92fedd2e562240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037cae74505208c2ae98f3b8ee4cd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc4bfae5af34644f410cab17cc2cfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa159d618abe91443cab843462716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17eb0e3812f347f5da42b4a5f50b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70c685892f63b1baf9e9fa47f5d3f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0077701c9f0fe50bad44454acf70c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253af07bfeb859a457bcc22d886a144247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408d4edc5bf315c61392ce565b49b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c01e4a93ed7c9d941272a37ccb8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4000b8d6163d5b08abc2b91f5a30e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0a6b61649a6b0ea1820959e1bdb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704276778ce89f34150f7dd08e36df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15bf083149de4a5a368dd028691078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb86cc3daeae25d6d2a49b8ed1b224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c24924f9aeb0fa80a490ef18e10f1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff2a33d3e155a10d7f70d47f38f91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d354f372442997829eeaebf9e383d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489af934de39d31e135f9802b94de37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bff40788aa86be93afdca85c39ce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a06d0eceb57ab9a26b2bbfbe0dd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65d720c2f0fb51fa591ffdf92e99c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbeb405736bdc8b9d42de6588a0b75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c90ce19881d8f931c2fe4bf2f56ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3437bb6fcbd7658175ce2cabb1c19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1764928cc669aa01372a54b95de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d494f693a705fe306aec73481168548266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92218a8e5f1a0b0f01964d44924bd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac753e0312892e3129278d61e99f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97caf9760ddd15899e95e2d007fe8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2916dc602c4575f9fb7542733955cf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b283fe08d85fb7ab790d48fd001141271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93853d8a9c452d3ae640b1c58c2b50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36452a3a89acd0947ab87dd7967242273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f8bb9bd2c69ba410d51e19463d9e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567648b0921c29c6115ab6e37849a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa699186e1528c2830274a3b4e39619276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b70c94f2e3a822ae0e6ec3b294dc45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b63828718cf8766a04307875ebecd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd768f25dc30e90da41535883959a86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5dd832de489428b3a2ce4224ec16d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c870cfc6b112b371d5340008cc2b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a3bb92ae13521fe936e6c0c013b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7df43bae3e9f4e0a17758793857d1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c6526bf9b6f00bf91c667638ad07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070fefa894a2d07b250f508aedd0aab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed4891d0d54189ee6fcd1a7370034286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde24683bdc3439dfd0dadf85013299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7046b47b17da1dad2062c8f927b68b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fb646bdfa40f8c47c3d66b8016075289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac797531c8d19df629ada115774468290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560dc3fa80a83b9af021014fc675a9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48196297c1764200c9c7e038072ffc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759e1a7bdc428680cc4f6fbbe6a25a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527f43a47ffb65d4c17869a0b87f3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75e00a79ce157dbfe862ea45aa804295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce3de8ad4a79aefbdff79a6103539296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c8dddb88e024a12146b4e52ff695d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b9c6ef37ebccc624c5072d2396be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d4b68e1be6d4275e5b36185580f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c9c8ec1775185929e2190da5a2af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0571d9cdba130b1cc3d94d63c8e628d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7979bba441057938f7af1116a04c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7832dffb4e0e817bc6b255fe6b979303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d47788a6ea270a0e42238f8a5bc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b026f13e7b5164bd6fd2779c871da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904a71645412c822bb7d48b74d7d5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe1b44e1f3aac2247c08d4c0a4208a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3319fa29dceb152b5422e705665f678308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa704d2f538ad95ac9439f93d635926309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ded2f7fab82f24e81aee07de5086310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641082f8b864d89c02b4ce6cafcbc4d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c304b7e019392272aad095faaadb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8969d7a58b20769398baf9d389629f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc865ec3e6cfda163798257157d85a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99430819807dd534298f0e806b9f821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35039b38fef6538ed340eda681b1db72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94956908b6d09f52046e2fc8549a9788317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b5dd935b9eea68fb8f49d5767d61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf9ce33102eb4556702a1941b35bbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51560710df384fd31174162ce1ea56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4277f8f0043213f57c15779ebb2b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be549b857ed2728146241d791e9f35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1531c8df0629a38d7f045baa1b3e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d6be541ca4a6dcfab516bcae0928324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f975927ea1c69b0313e6df1b07b6a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb69c426e098242e26047acd0935bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad442e85892b6b089fffdca235ad4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce8599452a7a7016e3db968c4ded0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3fec46a8855b202a46eaccfac1f7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b8a81968fe0065ae8abdd37f8c759330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c5ba56060df76de8986eb361e41a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084335477127209cfcdead616516384b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816be1d3adb7ef151fef58bc036e945333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb3667f09dee2cdde8943ca3399bdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ddaf32d14c6083560d0b2b382957335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a6847336ee180c9f438ab519090e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce48732d316b088de0f90bf8527ace3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d98b9e427c7128afd533d9624398338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4f332db60f653d71654e04e61e3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118335b7543c3aa6c77d50b98695801340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286204859f0a9447b69d1775014350d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd13b7ba44986f5b5f483f99faa5d03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810662c41d60e7bfd78313b7bceed54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348c74fe2463e18f9bc8812f5bb36b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520503b09920d98eecbabb544767d7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af3c4bffdb6c1ae17037fa674f82e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f0409263099a99f5783fb7a614d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1805916b553dd1da8c8c3566aeae38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384382ea2764f6edb32a08064721cd18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353635d89e2c9e41d5207b1e48deece350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b21446c7678b2dd952e2c48530007351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15dcfd3b3e58873b0544d3ac6f2785352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757c91f958d0f4ba6565660834356d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1e1900ad0ea86de5c78ee71d4ab2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469cfc3f17129058000cd55fa50376c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda9eea7140ac62fcb638654bdb092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3144ca83307625b9d5e3cd4faf2d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861ce8d5c0da195eb76044bf14a664358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840378a27c86a16d7820b616bce2c0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a97f2587b63578ad1e4e23d8e51606360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189c10854dfd877d3a7c4f460a60a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904f8deec7e4299ca192a93c371cc9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786e7f9be4b3aa44d69414c798b4ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a25b2ed1382ac1d71a640f7875ffe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a2a8211df88a9c43ad81b0eb76bef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce23e45978688da202b10466ab7467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061b295a4d201d64f8749b4b8372a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10086312914f3b5946e3c573a88567c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf84f3f537bf3c28756944de7d0cea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a448f11d109ff18f10a4062677bf18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6b6f1039a0a2fc388ad2441fac063371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f8f1791da3c4f6b872ca581cf668372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3497e6bf6aef9beae436e894574924373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8348ca7c6d64b778595af0efa48fbfc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6f3bbbf095e2b69d8be41593f40a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae5e848402cab115a020284338b74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7316dddee56f414d288c6d3bb189c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3bc6b9516e3755e7f8d08a1c94116378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ecd242c18338bc150925ceab87d68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73662c351b1d58e6696006aa3c6aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc51197f93d8ea4a858c3e1d62c4d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d342871b8efcabae1a1ff4c54901fc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060b81b232f2d302c5cf8d61428ec1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e8260e039a9739c45c0af794da94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147f7d1af58b4e5df98fa12173a75e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543b8d74c4f2ba4af5ff2e394ac4804386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beacb6ac910aa26c6f2966ef7c0fcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a954fac6dfa1b46c47712cad3c5ecd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47e4b7091fd6df18092d64b63b77d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea895ae524e6bf471e068a677afd685390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf568b82cd8b02202c63ac3dd195184391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d0792ac7b2e6fa75e846ef6ca58f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ade4c53bc7c9137ae13806ec2b0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d283679847aec09f06eca75fce29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449794cc9f5ee0e8a22902f7306a7ff9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ace5d1bd14e396af995555d5af55e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a630c57ca9655a0cbac41eee3f98765397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b138285b135e6ee43b2c33deeb7f5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697e5e6ea4089630f4be0fb1fcb14e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5520cc710578d5abd6973067592b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95307711fcaf1d00fdc3531cf5a46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788632f5ec77065f0269b4428c8a384402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6a51218b042ed06c0fc03838ade10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6263bb1febb55aee5e6c0c25425c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a5bbe01da90a9917603926c29f9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f7500a0b17ad2113a53be98d8d84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5c4f3e5011ae1df02f6fb652efb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f274e0e459e2e05140056b9e924e2e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173859cb4d27bb6ffa84fbc48d8c96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4f94f43c1e3a4e8055edf3cc4a25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b03ca54e986e3f90c822657f7ed0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f31a4f81d902bfb9ba6ab8d25a2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9756ee1c800e80685197504c700a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c334ec0731b770c63cddc01909f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b6713baa5a9d4d7ba84d79bb7acf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf315890aa774763336c992b93cad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58332d5fe855146024eaabe4251eca12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e206c1d0162610ea9324eaf6b4b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32525d43fac1dd803fbe6ef8b21f985419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06679a8a805a10a8c28630c521343d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b186e05f0bdf99924537d83964ec4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736efbd79bc81d5b5a7f9c24d3d2724422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663fefadc3918b7326f86bda06bee5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb91dc0dd26a650aa5b4b83b14955b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d83fd172ad6ad1d443dbe64a2d832425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf51c0fc5e1147fd2e6ccb923e9be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbbc67d87d293a44dc14af1904584b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642998d5de49205d8e1598b4bb87ab76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94a04111f37c7b6d889d54f6c2bc6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f122e70cb0b8e43e36e4eb82dbf2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4c8edb736852a3f01b13c93fac0fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd5a948607aa6c9617a7e69e5c727432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367a096573bf3ebcea4de2daf3f666433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be53dbbf1de42c92248d2764216963e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b94a5bd35ce264898ce795cad2d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445804afad8ad92c7e41ab369fd9415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52588ded330a7188bb92d37a696c52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f302972dc6e88e38ca97cab5a528d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc132934a25872bb4b99d9148f805d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d332abd18c77f1e24a9bc590ebc26a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd7ae07cc2fb675297c7148fc0cb8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7038464836a0ac6aea350ae85d2766442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cc8892adb18ff0451a7140e7d03a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc637770d506d3599b2d46b759546444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22a432030fb1e839831c4ca9431c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c14fb3bf63215ba44fe84b01552b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8cbce75f53ff89b2115df46d9fd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad28e1faf25c6b193bca65c4df35a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b17176cc63b99c837e480e38b0d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a570aa9a130812f0c4e606dda05b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801feb7cae88df018a88491f5ef8281451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ccae1ad95f365de78cbfdcffc259452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b947c9163a8f81e025b23878ffa7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73cd9679075756d8f04f953e116bc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976289feef268cdc0c57e049bc6e2f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea68e153472d2c2002705e189e856e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25175a4ed304a8bdb2b0b6ee5e7690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5797c925d46f48f56646330c6856165458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1357951722f149b42ac16a97b65eca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d18261914b70c3c141ae8692ab4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090014b90c64f40c57996d87569bf98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b8466fbdb4ad4bee6aa3e4b6f74c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a632b007ccf25d7a4b4b30c2910c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327efbb2fa8df6c05972430bb40c96f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee02a3ef27d11d30bc90fce4e185e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4709cce08f8e96c660020dd9a8d59f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a62522ce36ba4bd980f8da20343db6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d64e5907a60b43121454b6d4a8962468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80bed555e217cfa1af2092b7c459b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae69aa0365603614209bacbf93b53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593a4f6d8cfd5919272ace2139c949471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aeb69c1a5458b6261bc40ac189a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a49bcd05d880acf4e807991057ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1318aa7141fe3b247b9d8fc889f1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c857996948a75df28fc9312516489a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aca70d378af0aa8612747e594a6c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425304e06ff5796bf8c46bacafa029477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f00c34f0761d4ebb92c20d09d2ded478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed78294d2c86919fc71fe34a3fe7436479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482dd6e8470ecc1f05c7daa777da138480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54610d5c17db7e5a0b3abb099a3b02e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517b5a3c31b22986f212742e6cd098482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4910bf546bedbbb76fafee302a507483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24a14465b8265334a3f282db4542a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2d2a7ccff810c0748a90020d7ef2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32caabdcf1c0a7f4bb1850b69f2ab3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2169660c9558d83d18d719ea4ec1c00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef483ee1aa9fd270e9af57eda5af7787488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1850a9fdfa1acdd8b07de38be0835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba339f7fa1677ddef85168ee172d7735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5795d621dddd1b397234760c9322a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716fbce0c4b5037f7012fb40519f9a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69fd86509992eeeba2a0be9e3ab462493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee7f69bcbb63d3597cefa738d1afa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f84b6b865128b45c0480777d4826495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a3c6404a3452edd9154e1d57bae5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a3ebbde6ed294185f0fe546882eba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72d1f2b75b66411d3496d196e339c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287f7891c45618a87d7bfa87520efd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0506816e02f0f78f99e7d4057f1fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df0f8be585fff32c1e26f5f912a5d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af3aa03d1bf1e580471f711d0a160502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476459f1844a724d6a302adf2ff2ca9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aafdc1895cb9547c973a8b5e96ed8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b369dd2c00dd685df767d6e0fd513505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb104772ef3ff81d09c22375394f6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a680222d5a264aba726d9d3ba09c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc695aea87175ecb5aab81ff482df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b84a8db293fe1360585523c7041d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8518dbc1ca93a6da6ebd0f5a8c13e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e77e6658146dd2c4709752baffe589511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a390b1d2049a03c9627ed37f103f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ef4ef5d782d93e20c0a2efeec0da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b06f49a557d50ded814103289bea21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d328439162f7c7ddd880ce91ff0fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba744c90fe22eba1aeff9dddc37bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4f41dafc4f11fa3eed80cc9b4117517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084cb321cf4a61ae95312cecf6aa8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b8b10af8a148d3d9e0f6064f11cfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064d433fdba4c56e58e82a5604dd232520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe3b1fb9ac93f648b361d4c058f10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e14faeec8f64c46aba1cba7a9853f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a48dee4217140c801b965a526ad65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ff3997476b92dd096d4b1857a3ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dbc6890162cd9e13162aec4342721525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d67232be9a8cf5df2be7cfe25b266526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65b830bd893abe5975bbbda41ce04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff2d39a4d009585127f8240a1a1aca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b187b5169e175391cd9e9b89eaa52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651be0b097f6c669bff2c5d8dd79e3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5264c04700340d222450adc0ffcfb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9477f923d0e1cf18a90a9b4407b916532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ceb2c23f735811538d841e1fbe83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a6d1022d82f197469f37164a4abf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2987f6492f84ff5827b249dd25b38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa8f636d24aa7b9b6cf4dd799a5cb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad266119b8f1a002e3188a3fe9d396e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7987174174e81ce98b95783cddbe26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e31e25c7c034cf53e9ab97ba20a698539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a8d9e5ea6271322b00edadd81dd15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b51bd075db0d933127fa03b68afc74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921506f1283164b8a3c48bbff40922d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483915621595d3c5250966caa201bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad49fac752239a6c8fa162bd25b38b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72575ac8c26cbea7a609ee885fe0d34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ac3ba8c92885a937e15689038102546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e61b36569f1c122bdf08af5fcba41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e88ff56c43f86a9e21ad96e5659d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a839a83d7b532884ba19bc9a31d476549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2f3196a4a4448e6eae9fc5ca595ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347487f1972689721217ad7cbc643399551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4ecb877b7da78534950cd466bebc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d9f03eacdd92493857d3d5991552553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db4f5a68ee81dbc86b7e2e843a2b58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70a8ff74688faef5a6fca001dfd1d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa654e482038c65177c4cb11ec4fcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eedfe8ea3ad494a80f286a9cf739c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6939d32ba5cc4085f6ddf1973dd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8a74795764172fd88cd7242e0e39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6567d7ee7d7fa1705dc5e352b88d095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ec91c907a75b70e09aecbee6104d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04d869bb9aa31e957b69fbb363db7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf925e7a2f1fff77a3ac1170f8584c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a4304d3d3e3c96036798b307e1d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628a0bd474ca2f2c4db4953cfb5f29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc80791f680afe40e25d83d20a0148566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460ef17e6e0eedcfef653204a9690ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30036928769c628a4303b0f53858c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8bb196b2d54dba5ace324601355ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd63857d828b863f2f52e94b626077570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95901eb1815708eaa7ebce98d3ad6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f26a9f16d1544024ebd3269984713572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fa506e3d62b7b31897a9e713bf55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c288757390879bb176e6e3f4e93ca1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dc7325c458131bb6feb32c76de8c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc59712d7a672b11c570fc5f934033576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7bcf36b649ddae6a8a811870845d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c62fb26a3a4e7c0014a1cee64e9eaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033033b91bd3f88b0b6ce80ffe8d4168579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd332f6562f8ebf66bd9527c4272a4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd002f36edcd277db14385e1077e7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba908e664940837084c6eee4da495e35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c33df0a92c3cdfc6ccb21f55e2344583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b12e0c6cb868590c0ad9fa41ffee97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074aca8e021d8892381db894b3bf606585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbbb43e66237b7a5ee27ab371cded586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361811e02c04028f61a41f5e654cefd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45215c35b252f5de02b915cc25a50fda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1434bffa4aae5b859d3f737193d2bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccaa8bae41076a3413538ee6da8c1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43beffcf7196bb3fa317380ff0b254591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b0d6675efa79abc1f482a03e2ba3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285277104458e12b59820aa61834994593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d7a9f9550ef19779cd1a4e1954b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e90f9fac0707808b876aee15b36d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8749a4e9d00cde2d4cc3bd5d4f5c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa81ae1d0934f21cddfc7b48fa954597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d83b55d6bc67edb8636563b65fb456598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28880cc34c11df4c8326a29fb95e88d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b1eb15ff4a1a8821170aefd051bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0db4fb645301ff708fa02d497e6a6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31a656ae2e37aa710b2aad704a805602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c9d0e09ddecc8c37d0545684a385603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267884d3c12a17ef87a6f3152cff4e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23beaa2c89c708aa19b0d0cbb09266605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132266445303604e4e6e1b2f2de7710606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d98a34f7f4a9aed2965f0becc6f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80ab34f521f6d37ab111c9207758e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e459b024b30556698eaa08a48d084e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90cf80d02d7d1e08be71fc4a88b2e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe54f93a2768327d6dc340a808d584611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5aea47c2e1e05ccb6f5ecbcc29a69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c8139af36f7bf34921372fda78225613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a1c8b799e84c0807a5db7170f1096614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c2ab73e4952ca0a81726c140dd11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad9c27b90c2dc8028d8d0decf9abe2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90993b3363ee096f47646c23ef021f4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f249f6277eeb9a3dbed0fa3b0b2ac8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24cfc453c7d7a38b37b04c3bbbe249619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73e3fe6ab2a01a490c62c24e6a467e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a1859fe6b3797cc8dc7c240c99ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f27c950bb9451acff2bb57165387622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030dde665fbc16ef023200c1b00796623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd9e08d3b7e4d4f57a60c7f747390624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38524851e0cc75d8174d84abc4ce9f79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce0522bae761e668a4e755278dc52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f772f89960026460c66de319336f29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf299d41081066cd95c992b0e44e297628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a49389aa4dc0f6455a7d91b1f9bd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e35cb2ce6265706762504a8bfc394a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225cd2c7c001856aef7cf93a18a4d0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fb67444b803bd849837860f45a74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d61f27357bcd94e28a9537de109baa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ff9abd7d42c829ec455184ede5a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c44375e8cba63f01c065e613a5357635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81eaf5eac96c4610535150df9e5293636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630948cc1b7303022fa6b16f2b4de3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1860908ce5573e4be1f50a71c8f96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e31a177ff4e45359632e30737f08c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea53a490bcc2cdd37204d8dde6f94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a791a92f153f93b28b1847efc266b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150933390a8e321717bee254c1b4f7bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecee5eae8c7e840d4027b6ee440796643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61387ef2fe2d02c44575064f39c0090c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560f6cf6c9ac44e4bb8b7c051b65a13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f859d749c6095d1dc14102f47f04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e6a1bb718e9c77ff85851596a54e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fdf686679312cf02cf6b69a9e7a88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa963ca3c225331cc3d2e4d2581d9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce587b55b50dd6ade4022593407bd8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d305b5338c759a19cf3bc32ff5a119651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a45097d0924d7922eac5b6a8435d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60b395d23437aa74334732dc8fdcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3896a26a4cd81f6769416d67b00fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edf9c2b5d75784000afdd44dc8d54b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b9b2f64282481a655177d9f633fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dbe68c04ac492c3fe5b60a482ba55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13992f6e01b5318d16caf4d310adc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba8e3d7cd18af338d841178a01f30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af276be4b682560cead448a6f046aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4da1f09a67379106ea7828dfe2d4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255656cf04981b48627670cc7ff5367662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969716fde17440b0d2e20da45aa0699663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed586c019c0f1fa5e82eda432e9897e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1417b7e91c2e0a6eb747767d6dfb68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b09ae3cbc6ddee949c1b7f86067831666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f37fecbe6cb66ab45e7b9280c18a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ef714be61a6acc7ed7f921f73c5f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a34c02d8965f08dd34810bc4983d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fef347b16fbe4fbd67cbd23c20346670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a72513d08bc034489cc6d5046068671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6371bb1e6c54d8fd03f25032e57939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9310f3fe858631b51ceb26a7bbe3e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3a84d95a71dff06643801414d6e05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e93963ef4ea1da8d6b496a69c509b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb4c7f19547ac31b41dab8706cd796676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bfe2527f646f3e314411b877ee2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991271743187cf4bd87af4fed77e505a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e87ec5652918f2e41560ec533a52ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c76a94ba6c332f328c68990a86a924680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702a621a3aea9ebb3dbcb4effca3d88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664db417e628453ab9a37c69b77e0c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87849f2119a86ef673811c77e25b6847683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21363e00cb4e1aa10529c1d8a28015fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997fe51561521a609ed8ea642f5387685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef01997631e077d48e444337d01abf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc9bcd91fb8d36ecbc038da2aad71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6f65d1893e69b243756048982040688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cae0e6b11a8efd38a28e05ec5408f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f376a98cf15caacbc464399ee3c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d259c3b29a1a9239997e3b292811d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e5b299e72d2d5fed969bb8de0f1fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e59dcbd968f5778ec6a62e01109373693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb245ceccd50a2a585ebc5984faa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b5eba8c6e809b094bfb15a25cb4d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d6067d8862ee02c38e995f40387a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d1808d7ba8a3dab6ca535f034b60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c9ad348ff2a5d3738f6332280149f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b277b7b177d16a1a2a8f1bf24aa671699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ac22c886635972aba0cd0d561d76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d248252634ed909bf90b6baf204383701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b95e36e127ed12d938628663bd22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b541d5ab5b344fdd763bd87561ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca914ebfa1ca481c8dd124056b6de74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09fc54d5855a30fb03a46f8ecaa74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d14e2f3a0f8ecb7fce4457ff87d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd2ad38b441828d0da8e7c5e0325e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97bd6043c3fc1d322f8a4972ad066d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ea756602e6512c8432f7a3e19def709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702993f52e3516c0e29fc4a1927dd8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dc7fccfe141f45b603d3251ea1f44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aab6b4f595da63df310f4e258164a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68797dbdf23c6329dd6b6a1217142713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a06f65bf2a792dea00735db6c60abf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a091cfe15057d26d86350866275f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91c8e2ce90552349df78499b39aba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eeafcdb11efd05675401554bf2c6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e511b47eb2b6b2b50089504543057718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130ba9f39313336091e5deaeba41ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078dcc9c48f78ed9fd91783786fea06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f266213b2a5f583bc3d9477dff7e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a8a1196e2e76dfc7c482fccb1ee40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691af507a309ec0266597a813953351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df786bd0568873ca4220a27dd4e17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151102b0f8e20ed18db311c8c27fa2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe668b1cf8b2578edbf7089a0128a7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101587e2bcaa83d4bc3a961d7c01a57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a8fe6ff35619a1db9ffb9aa11a51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7865275929be789e606acb9455d2285729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a770b20230814392a1ef427a71dd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843983a84723b42d2295fefb2e754f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fd546bd5c7b5d02b16a8743e05fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc595125a41a88f40f683f01125a8b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca45fe3ce26c64decdd5d324bca56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c6e3afc6e4daf6dbae3ef6dfd3fd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b195719fc9ec8eba36eea6a41599ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068443f73853ef65ff86b5026e201954737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d151dc64e909eb41615fba7744aa3c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb37f4e0c977dcc830644b7b630365739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0707e828490fa45c21cbaed035c460740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f072595e6d83e6338a73f461b562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525541b6bbd8fa0497964a52e57036742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4ff201943be3e5bb0ade4ce73ceac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38599aac8542f1376edd998c484e1d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619ccedaef80a6abba731fed3111fec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580255effbf3c87bd9159cc063de244e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40d94a630749779c376b3bd1305d1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74ae0dbe11551dec913a8fde3f7d26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c99f1e2aa22e77caaf29951825aef4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc2ac6e9e8911d1c926ebf1411c49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bba2c450ba4ebe5178bec7c9a0a08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b19f2d51a296d1cf904efd7a0273c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622651013d05e833dcecf2ef9ad496dc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcbaed963698581889ff9bac46f8491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b33506220c52769345067678f53a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc89c4555e1985688f7890a4b0dd7b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bbdeebb550dc950f691b1b30a35514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb79b07314484e241da3cf73a7ab4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda43b6a6b88ab4ef8cfdd590fd23b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda0fa28c262b65539e25c7fbf96727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0a08093ba6b173ba5cfbf1b89d6a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9dd6b846083e15f66de35820b874b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a459b4c73be7c105a1d3edec39f65d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f92693e1e70267402a65f6322d3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc99425a514ffdae990f16645aa27ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246cc3802dfdd041e8ed29712612cf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90217d073c21488fa10f2baca443d7ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c65884f0e47094e3136062108ead215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a2f27abaf693ce23ad78193735d4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c399c3d739781532fc5e8d52cde74517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b41ee10641375d580005adb302e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a999c805eaec63eaff55754041cc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34157be6a6af43d8c78a3a4ea8d697120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7a4b5804075331bafbd0ebb19021821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf91617fe6f3b1fa2e393c11efc4cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd349cab4054fcf8c695cc21d913384b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad440ce17177dfce6b497dbae09d8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab84fcf6ae1901e6cb1e1bdae0b679825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adfed201882c084f6c20512e6f872a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc634ecf6ad05a65baacd904fc48827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd0f5fec3b3248a457f397ad83a49528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2c213d0c28023df36e898f9cf0b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c3314ba273b6d102c06c3cffa923b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eae4de27ad41a959315f33176de0bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9374d0e230f16c1e93aa4fc3e4fb29232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f9a353935b558b63f1b73a04b99433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad121ccbe0a04a9d69d110e3971bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50fc219256659f60625d7170f587ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea1e36db44a825c8b9e81b13d0817d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db287f193372d342b6763133bea2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb610e543c77abe9bf898adf1277b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f0bc10d1cb16a831c922f112abbda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8996b62fcecb1d6f1fea2da3a132640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c1526695127126aa8be2d763bf2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b5a6edbfa7044850428b4f092530742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082b24b1f38f7defc93069271ac6ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f800f5d740f8bc93e31d5aba7cc39f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae131d4c8e5a6cc75324e3cc10a0a1d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc3d1d41dd4879a71ca3a8313bf8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f514e783b6643eba9fa1267b7cb29547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb173a424e37a9cda76643cad5a7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703bc5103b542e90eff474b9d97db949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca8481dff51f16aaed24b8f33773f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b300415165442457f27ff2c47dd3f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca95d4e52795c903d2f961c59210552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696b3265172753102d5ab0a7236ec8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5fab64b52ccadefca90ff335ce59354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189da21329031929fa8282169870d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d55fb7922a5cfde4cc0623f75eb5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89449e21e27fd9a771c6608607c8fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927526d22782b86c2e2c997a6bd997058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8208a0ca5a091138ee6d9c79927f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874011a44550dde1e663f2e0e8b6a2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523bd57f10191709c6cf3e1c65f83461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38633dca95328ee65cc649a8205ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a52a851bd3f90ee72046e91cd95f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07d7b03b6a2ae0daa33726ca571d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70693185ea346a0baef5cb9b6fd0e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14688c25863c2d76fbb4dba1e91fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de8f2d26e29113ce5d61d6b26b1cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a9963e341d7cbddfe05b068b7f3a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b5c9477da1d21c56e3fa865e2fecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da17329678c108cb037a0123251f2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a5c2d94277034108b01ee9dbbe8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e32aec62e3ae96ad74f49fb48ae4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ba8a10b6e9f1400696d2c947b75573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148fa262f73aa6e4c5942fd30db4b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc1dbceee7003be02705ed06c514375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf516799e5e27ae396eacfa500937876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf93ec31e65e0972259bd9161d02bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49cc2fc98e3a32bb0689d9205fe24c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcef6229a72676f79c77d506114ff379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca9f26a662ceea669bd65f0b888aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab44da4a24301e9f43d8e64a7550da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb60776decd866d6006dc1a6440ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f1e705b68c8a4a944edc1b6c9ffda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7cd1fe5442754281794a68d110d0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d23c1f9f783ebadb4bd6799f36e1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b5393b8ff691a5faa9ebac65ff9ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30600564d535f913eb0336622af9b8a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004604102ad5413825cc21aa992d4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612972a4c5d55c0250a49b930b6a9d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c63e7d450ce04bc69bdfbcc9af23590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d5070d20c8a59982f6dcbdad18efc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c84f527e20c391c6312fab885b91892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4305fce9115319f65f43e9669ea9abd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442ddb49215989d327dd99e3c93c0c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b266d71dfca5e77154a6570ad1447395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f8676e339ad7eb5fb216ac01f9b5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202cb2ec0f380679ddcf00222034df097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359cb5db7bd2794c53010a1c9a85f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25710fc5d4d8abf7d127c866ad1c252d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba906f8e9b8efe7b587e816e2c55e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a143451755dc6bfa1f7cb55d9eee092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c30f9177c1901c715ab88c7ce2f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08bffa43613727c7a8c3d2f49052a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9972ffaa1416bb168d25b9768f100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714d951ace906c5d9649f139a7c616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de8fae5f5d4c68bd19e5b06555865106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffffaaeb1418abbb090806605b698107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f01802f0a2be174c121bf223d69d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8714df75ba6c20909bfc0d8a445b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afbfc42ada78340496776b447b3d34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9c2ceb75d0c5880923f4bffeabc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6386c060f56568bd7a7c1b653cb898112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de491f87ed3f40515db6fcd9dcf5f27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81005c8b78586bdfe4fbec9bc2f8bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfddd5451c80be211fd4e002b32b6dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e2263a335fa204d79ff9efe51cce5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3e2756016ae54a1130ff188431ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001f30c11e8eae90dba6ac2a562dc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d15ea74d479792cb9463b0e6ec500119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabcf1ff3e92330ba46f575726b2144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d55caf54d82d81c5d2f789c079c11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7b4dc21a182b55f03dd6f263ca86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73178d6548aab1d1b24b3dc299b1b839123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094a10a947056817f87ad0e486a46da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1497c80b88f889dc5a1ede0c63fc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd98e5e3939487524aa91109595743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a54b6a734aef13325f733a0f6ec862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe2bb28f017a23789501d492987fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f662fa92928dbbe8d44178bfbfe2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0851ac60e7c48420dd235dc60808d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f22c95421aeb5452459290ddaf9f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb981cc774c57337625ecbcb0390907a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653db9500042ac4b5367289b832ba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca83ff3de2eff94c62e73b789195d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50288ab5107b2321516d674163223d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955e6786851ea53553ae66542537437136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e030b5b7dfd4c5249bb266354f0ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e03a14f8062fc7cb6e82ba09b81d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ac78d633767784b8f5402a7976fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf8d9422f039491c61752e9a372cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a8379c3d92c09ff7183408e6400e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa14f9709c47f48783de50732fba9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb0c19aff6cb9093f4eb4c5a9b5c15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf14d673c05fd002793260f74b93f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea1dbf8160e6acb3227258950792b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e82de05cc5c02cd2d8e4c9e8a0d12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7000bc697f1efc5beccd04fb78ef85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d67927aa31bad52994a6c893ad3a08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a807dfc17a6c2b236f43c8d1c2b2d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a863c4191bb3ead065d87ed2eb4a128150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e229e1b2a4ca18edbbf23bd301f441d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95700e3d735547028a705f8b2bb7d1d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009456dec258661d4d4159bd0621d6c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52473258e4bc26f37df7a370d83596154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be027f6f4990f26f3482e490eab0775155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c9e4e18392b445529c5d4ea811411156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010719c700502472d0fb82a4c94245a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac59302d30ca3eda1698ddf4b2a510158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933b6b11709e0808caf6564e9d63fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14126c11adee6821069ac50783172160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd7c1ab3733eb35c968166d1e14511161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8424380fd8bd059c30ac27c4b43024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda2fb76183d06c536bcc650975b29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060409d61b04713e15b502c1acaca76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969c723455f1088c0c937cf3c4e0301165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3935d88b6c89d52937cc7a06600d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15219dc697ccb515dab46521ecdaf6f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2afb93b2318498afce1909759cb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e2c1fb27634d53e09254aad1b6b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61457817ddab206e0dfc603cb963d9d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a3dc9e696db1c13179753999325e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b576e3be76d52db1650caa82078c2f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bf2868454e88c8da1aa8ff64bc67c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e976975858af378b75edae07d3ca1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231672251ddd770d80b69aee47773e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6eeed108858abf79bdc6f221c33b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2421768f27dc214a3fde4bc505095b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f72e0e4da74ed95031231424db5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5c1f1f973b59701c601f833cbacd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb6a7722fda9f0a8d7a47ca25a1258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c9d5ecfc67ed3f32e4bc362ad86a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a580566df915ac53886d2ae54045d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3571e30829e318f178fd16dde4b1ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74880eb3ec501ef036e48d16a7c769184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9050e406035cb41f3a1a43ab92ffc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa31489d2cc887ab7fc28f7f61bb02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7d75c826eca7ec5ae7c996375ff72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a93b5c1e4b5bb6312808144fda4e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3958e4c00db33641d6fa07f6de7d1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59dc824eb9f1a4f88030018baf882d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11afeb09a7f4db9bdba41b9637d488a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef50e3938421f7362d59ddc074b0e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa84222940b84fd018a3fcc71edca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cd2ba7d2567f2dfb1b83ffbaa9f9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf6295ed18e7fd3cc42f42b9ad6813195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c287d0169ce5f8756bc5782570be6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165203fa1d9e400aee7afe010b8d74d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea088140724baedb31ac589f2deb74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0360b41e228bb899303dd25b74145199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2943171421022ca78e7a7a723f1b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b23ce35ade77a503854c731374480f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e81779eef4796336392942d8a8d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b6532560bfc10d6c2333c4a824a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd48f639575851ac138ac1d6f7b536d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455bc195b69ef9d9dc353fbd184334c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050cb5044e4cdb3e7a6018712b8faf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49722c1c9e5a813b4842b8ebf69232207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758b69a1781343c7db41e6d3677c73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d96205941f479bd8819f8cffe51a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93f5ef5cf952cb312d3f4760a75892210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da26eef9b054956274f85c0a752c82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe438b5133063f95fd3f6134827b4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8a3bd6c10a8e0c555281b1e7ebfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eee7dae2adf01d55cc2c4e1ff53c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a9dbc495498ab50ea73ed75f73ab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4489860ce1c3d5e9fac62505ad921b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0c7a9d100f78f8881623c45e5d3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863193683e19c41e52179ef66f219a2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacacf5654e05d11e83405cb3975099b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2d80f733553ae0064abe072132f95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae98d241ed84e5a568e0e386f91378221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb46fae3b0c23f881166836c54098222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8333b3a4d72fe6c166c1a6175f00bd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559c8e850045293ab7d2a546e3940f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1021300337910dbb50aea3f0d90093225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f01fa03e78cf3fef22f041f3b3231226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3132023e912577b82330429171c0b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f39298889bec0e66e1b59818660af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24adcd0dcab41bccb68168f9977ddf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e64b4edcca86c26c712cc6eea8165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708815df5e451255e26c07d220ba53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e31e1252b613e091c48fe6f7b43c88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26053c632ad074d9f4c87167be8960e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e702e3019a3945e0a0f1180f47f0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fac10de3c1c2ea3490f98dc8fbc6f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e785932d3ca68b17987946292882236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4664d4bab93857a9b1222f228fed9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b192c691a4254fa0b29ed3bc861aba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa8d8d4a2531e41535274ac1f5ea6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80bf91675ce7b0a2fb58e4149d9c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55512a53deefeb44200de9ee1f07e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492878b301db1ceeb185c4a98ca31074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3ab77243c361307fa4e4186b46ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143c2a183ef079bb0f0826b696d9670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43c332a207980ae71e2fd08106852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80455d733eb2d22591d34f3d4d33f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e085bf5a1a3ef941d2184f7769e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492670b64d82d1079b76363a9b6b9266248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1014030c82d81725f6c68fe4a57ece249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa81fd0e82b61d2867f9e6607918e30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff2861295d12db20358c21618ec63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a91b4be68bfc647a360bfd3a3d890252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c6859b1a18f3babc9f6a1bcbb418a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137b0f2385082dfdb90476356fabff8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a394ac391c650f780cbfb0dcdd7593d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f9e99bac4934000158cf467f05d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab754ea3a51e58d8281a0ece77b0c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428298a9d497e64cfeb05a4f9d2d4ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8795253c2aa7df9bc4ce44fb8702259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d62f14d321856d1bc8ed2c361f9b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc293962fdb48a092a11a37425a96e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50824046d1477cb148b9e76b170e8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0bcccb9bcf28f894b5e8f31b6325263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc865fffb9dcbbccf6b01b77ad2e88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef818e19c33d4bd113236a166b8b34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b1a1fa50735148f68de915a53594266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d95cb283ba2d3a76587c48f23b16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a8e5d1b0bab56695aad97eb1bff1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8001e199023059d2cffd10676f1dfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dee163cf59503a7f3e7d1d178d502270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221bc89c98c8b39a804c8fc7236782b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedecb549cac63c582f473a479b41ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d46c0775f63f24d4fc2b1a8f6ae685273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f1898335f5c886b3ccde5d8323a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e65ef3548a576956a77167025162d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc7951c521dce12a26e6bfcc4c6b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d8f1709fdf94054c05d4a59f8069277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e0ebc855d0a6334a015d1b3358788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed174519d962bee9a19b09b3aaa0cf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174ee74c8850e6b96d6a623af409f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff128ab2a1cb9ee2677fd59348c68f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e76c2a80b4c8b60168b3de7e4ed245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d6a4d3c60439ded1f80c3a7a324e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb584b8ed3e5a77485ed69520d0b7f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377cb158483e5aba18df581d402d66f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c748378d3a514a6366ea919043554286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258ad2703a9aa60e22f2c62553c5106287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f93b9720ad1ed085d4f894d3a6dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd45f8e579e7b9ff5db7f4636ec380289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba77171fe2cc7cdffce27cd95936d3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dac5ca8de8656ad094e95d4c41c6be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e4ffa0aa3ff89d588b795989a1823292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a42e064e44dc80970dad3381bc87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcfda9012639ceb0cba746f95e503f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd78e385a1fab1a098f05a075080fc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1b2ed2baf4fa94b8323ca4083608296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda46f4d8dbdeef1d732348e158c19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9176606c0c19f1a6bc5d056d7855bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d174ffc2a4d16d8da374d00371169299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4c4adcefc09811cdd1da289378e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f01c6832092e3ffae7bdb773fd4b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10386f459fbad50d1d6a24edf747743e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac625171b94903f2ec6e3d5f0beefe1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb3897f338d865d73867ccf83b544c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e342000074bc231acff9dce88483305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bf34d57bb01e341bde6356890252d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b9c202bcab88998a1afae32cdab6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe389bf2e28eb392d45e1058702c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e7aeb435c2cbb8bc4c05ea9a248a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6ffa89645bc7276fffa59869d3951310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6b71bff6ce66db088a6d276b31166311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b79a3af0928e6f1d3fa4c05c02dc55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bededf17957d39b021975876acd28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926e2d17b180dbe32466b5967eb578314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e231d5f4e007b3d1489b7fc173c5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9459883606e58dcf3fd58a40f95d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384f85fbd41ecdf78e22b41a251385317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83bd1d906a3d7c08c13fbc50cd06d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7265757facfa930685864473c861319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd586f3274f2e15c949f1d452dd4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5de0a7c950ae4f71b076df9b89857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e426d64b29909e20399c64b1cca432322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806176585b2f0b72e77203443aad78f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392b999645ecc749b4c7d76e081f18f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5045ebdc1e9aea63ddebfc13ed3bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00cd04b7ccf5bd90dec8938f53b3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e097c7094fc96082e8ea73e820121327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e884270b652237e96a4b062fe33a73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702cbc975486a332cab43007bada88d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294a74270f5727eab30904ab4a2c6c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804917f6a8abd43f1f6746d9c01021331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b8fc770abb679effbda1263d9023332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc41cdd3005c16265c01a99f20870333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e31ed1140598a6bf9d7018852ff4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798468a6c6566a2cb854180cec9180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67182869b5161486a8c551ac79d0b27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b236acb8f8e7650310a1fe1190c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290ff876c2132aab74938755bee7fb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93064db80b2cfe67894f3a89f2171cbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a11aa73cea7df68811ce01ba4a86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70001691901e46ba44e200ee6e7d1b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5f1c0e0a24e4f70e44a0f2f6dd234342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e1047b52dcd93752afd4587b4ce61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9347faa1a0cacd3ce0cadf02e2dd61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d04b63eb43240147578d19773818345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3b9df590018f648c44390c7060bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab118e320e75cf413638982538afba0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef6ae22cabab3fe12ac1d8770cc9d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb3f64ba13304e239ed4ab66c8957349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a243ac9ef375c54e0b01743d6616350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7d5fa519c7952e2645c05bd17dc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd380baba6b47119fd7075e3dc0a53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0e0d6cf71e0df4f6c52f5b58c07a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a2fe83f8d044bfb0cc4b2e93408a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412528837693150e66f2a84bd2fb3e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d8b774548e375a37605498aa5040356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09017dfc3dbc0ab345052fa3e67160c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6691f33cbd20ef412df15f8f704079358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bcb535c8bb07986a5283057a55e26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c87a9f52b8a496cd2d1d0c5a088f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67bc9a233fb5bac39a4eafed9c7141361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705905e13ed3efb4b1150aa596cd0b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f2255ef73cdaaf79329463d6b1ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f3b3564feb0654a266499f6b23369364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b2306c51e8063f5a89b8f7b720e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13048f478bc0e0faf836374d0a56fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e4de87fb385b90dc77f21bf618ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051a1d827f08a4969ce3ed0275f633368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2cd285baaf80be432254f264a93d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010ebcfc0716b7dbfe7397cb689c40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c7ada6893df2101747227d845494b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b67c3c4aa8f1aa2a0141bba949dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bab809622f395f585e2d58e07801d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c51a97b7000abc34d417630da623374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07374b53d5d1acb87dade945123e93e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b74cae9b60c855820fb1efecf9853376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e9ed381ae3a73be3c02c5efc19f08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff44a474f56638c3cac6d626ea43c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204dab3342e5ffc3ce17b773d19779379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46811cd65c06967770466bd144c24736380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04b74e079ad6875361e54f76151e93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903defb2e145e5150d80269bc4e820e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008236bf00f0659a313439b28e14d32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c57409b74ac5e1e096d15edee493384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9002246731da9e1e3cbe62bcbc21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abd14532bf609d7b0f4c4de320443386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b3b6c9debf5ac417d1679da93c46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d1cb0d753625e8af4fe805f03c4f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c89e3dda3e2a934fe54d436db79d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98a7310fbcaef9fe8a2d167c926889390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d79cce5be893ea8e0ebafd1e92d8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e57175bb893758e335aa8ab8bb502392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9c0f7026b37913175e3d537d20da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0a377d1cd71455da84a2eb12fa6ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc04a5f4ffc43e9047d635aa81c815395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f68a73ff4d8f6e8372e18719df55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1195db767f467b26641c9d3dd910e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449b6ee5a301e0476bf90063f5827b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432ca7a27e4a17c8c1d078a1f5b048399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72098d2d868d01aa7fe765612eb4e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec25972988a2de82a1cc1111e4fbe81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91ced7e82a8fd4267c2a8d2f4374c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968e19cd90a41093c32085cbcd8f12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f07d601e591a811c58b150995358b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b3a80bacc0094e1a1565f9786691405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159040722d31d98cced10f8a9bd14c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64900b26dd23c2d07bb4165dc4cf35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a29408ed6e4e02f6e39c483c4993a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69a96bbcd59aaaf0c352a6f56dd433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175134d35f444df0810b53cce409b6b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6a171b5a86eb6786bf4b45c18c44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db837da4f43f6bea7fbbeebed11493b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb767510564627534d5f9641660cdd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e28de96941a221645abda8661a900414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f91117748686289210fcc78718c745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d932151de515a15e07d90aaadfe5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771099c2f855756d5561d9d43e88ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a816ef315d64b18d29d1981610f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2550b3b19ecd173aabc96d437bc87c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801340192eeab4c9fd98145fecc281d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90872d51bcdaf17f0fac74e6fd4ac196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3796f002430a15b076662faea384422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d79c8e1d6eb3dad284c479eb419d22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c378b663c0d930574991dd9e84922424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ecb8b8f4aea871d1ec45f054ff976425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08ee20f642d40ff0b10262727223bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80706996c87c2b73a6a771c159a28f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb276ddcc1fbfdd32add68fb5a5f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ed085e9f8d65e666ba4fca2d52b18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f1f6f0df13c982d6bc535781fbed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208159529761982f626caaa06e7245c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43831bdf3a61ace5783e71000cf581432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061b35415a4981d3e40bd6c3ff7bec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0cc8567a2873b1b44f52f31597424434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02079a3e421d84c9dddb358962b9af3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1fcce4695284a069a92d2e7cdf614436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9294154d69f1ff79720cde94ee3e56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb14e1ea832703673e1367d01652f1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af6347f18bec5f9957de83084066b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6c3fb7cfeec5f68e5938a0c0c45c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316382e9f3b7113b210374973ae1a4c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048a63648f26fb26020b99b07a54f28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de967ce3a2cee9c562fd94554a388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109c6835cc2597183298cbdd69b2b79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cee4215cdeacec288dd4fa5f87520445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc512c2596785a30e1f2b9b0aab43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf88e4452c142b09f73cc50d2627c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f7d03abbcead0306a2282e60d314e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4217b916dcd67584c9f2bab0d76b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b557055587056fd2a6274073b808b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66fcf72986e75f0a670252e46c9d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e962944cda255473108fdd506ffb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfab526effcce889254d1a955e84d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cbb4e9a6db8411d88d35e0217f0ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7827733ccba5d090bb3151c5b0fabe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1422c1402d104327303b4f55f8985a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638b1f418e19acec8d1f8c0796332a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a303afe37698465458b565fbe73f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83570b203192a964e47269a97668a9ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c9b92492a5a7f6407fb4803a6fcef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b5d48d24067f2aa1c7bb144083e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a156b35c997fe24bda3996ef0af7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e904f83561a3ae23f9fbaeeb76c589463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e949e6c83c909aa16f4eeb205604a75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec308f0039a88ac3ee02fc05be7915d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15416aa80bd270fd9b568c9f5eef4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf3c8405ea93d45ec34eab907b1f8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d8be2fe28e714b1e63339b37bbe45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c482795b1d2407eabaf90645d492f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af50a7c74ed38bea8ac0bdb755630a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f5f5c7d8bf2f73a3b7b81246afe8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc772a19b13e8560a5f22dae8fc20f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992d9a18d143d7d10af1512ff25c248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e76daf458e2c80d8eabd8ca91d0cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad83ca6d93fe99f4287a1dccbacc0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d8f9702bdab84107061c1711ac89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608fc2de16d5f6881e2e93e7df9353477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85749715d88a330be88aac41cbafef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886f5b8ca8f73e3c19bf872e35a261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9295e12e37cf1cfa5a406a4a2e96f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914531650cd4152f7983efd05475cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f5bac94f6cc7621e474f4b26b9200482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06107823366f36889f23279e6e2ff79e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292431d0b927bf03d3493d411dbfdfbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ac2cc8e7392bf1a1f1e20fef7187485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ccc8412f6840df19dbc344c89d06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468dc672ce5a865f3f9cb9d08103f58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e216e25008e87490108ec123d2251a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc29433677b5a7ef319c0c070b9156a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb02cef943902621d4df3c90ebda279490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5952551f8a7ce12c9a91be9410dcf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08fdbf3a39371e8c10933295dc3cb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd101e9d73f3e5ebdfa65427298a8e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecac0024832490ae259fdf33c4577f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3e4b0a57d464b4bdf3d565c5764bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45acfda6098164bd604822ba602865496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931e4b743383beffe3254d8fe565d62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae5fbf3eaa9a2fe6ddcdd1f4231a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69de24b51059c6e2a40b0397866fd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852a2cdac8029ec05ec652df3168fe9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e75a910b26992460ad0dd67e2b3ace501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de581fb52da1690103aeefe2f496a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20800dda1f5d120e2078bcf2657c1e74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb984e4f859a51ec166ad3ae404908504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cccce773d86fdae938b3f09982c30e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79d5bd03afea4766c51379c0aaf82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c3dd6b9619efc5f2f72bfe196e21f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5158d87604d0bd0806a5ca68631420d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31bab504fb9926c4c6ae330fb7b79e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc9dc955dc85b5aed23c772805f560510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a15a36d0eb27c1b80b5ac55d0e72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957990a0772e9d7b406e48b3a5a93ef5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77262db9abaaccc1fc8af23a7f24bd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc1c21eda304b7fb14d93ce9b3cca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f26b4463d3f785997772b89d892e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8b85599200d139a43ce33de85f7f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8be5acfb5076b6deb3d86d9ad10a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5363a445ae04acf9df6e6d94f460a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6136d0f54daf7b1aa7ff2676bceda59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064fc7e3dec0384923ca5681b6be61e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb3d76918c0c7643fc34a48729419521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbb3cae8c65d8ca5a1a9a544c3f946522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b0fef1fbf6c7ea89e20c5024a4359523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe762bde934667226a196f5ce76be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969decd9458b33c0ad2bfffbe278e8c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09382db55b1c879c77072ebd2d1a0a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd990d5f27599c313da2796428e68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2a9108101ed8f0150556d64fe80f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89351a5cd9028bd9d98b062975e126529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956484711988884ee27e9eb8cca25ded530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff135d35b27d8928c75ff7e7e94f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf0ef3c352db253b16d424e900ddc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc602d5676a19f018c32d37426f6171c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc93c073bce46ac8f70b3654a164d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef368bfc26ea724c080f3c2642e94ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c34595631e9dab202f79feaf76c6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c5c08fc48be4697c4d58ecb398146537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec68b5b68d60179a91d90ced5abbf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53d872812599eacbd857d5e43db77b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fc470b515d0c3ff96647d63d48f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40445a7e4381551f0fd2fd4ae6f615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78a9ad82ea6f5bee756946b258f7e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1354890bfe74d356a15186a87b4dc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca911fa7d67158f465ca9a3724aeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a434b6ab21b8cb57e1f3428b989bc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50412733a62b63d4d5f33638e96ebf8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197f030b792a129e0fba7933b4f153547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8eb3e7ef61f7ffc480646c9d0ac23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff4c438f7def32031d19359b92d302549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c1c92e41fb542ae5e418f59844898550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3aa3866536c6d13b4ec7984e684b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec80734b15f9c530cbea98754a7a0d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d02c5db5fdbf9a7dcf9ec597582467553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fd613723e7f76112c87b7473b53ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f101af1aa23ceb02b6adca99024e50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3677c6573c4378152caf1813b8a8cff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b00b9a6dd72b857c36fb20d01cde28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec57e39a32d9328b0b3c7ff62e749558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a4de79b672b9be48225434444ba75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47114b2e85cffa7084818e27ac90b7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039673d6ec4e7f8bfd7852f9e496840561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ee334a73e35edbd0545b035d2d7fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80fb8388b7c17aa5b9028860bf95d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccce398506201872ed92b7eabf8c1b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f3858f4628e8aae808cabbc93e45c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a354245ce80667900104344ebb386d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8818ba0ff725ec1203a7a8a4d1ee37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf529cc6e16c6d185bbdaf3a31118dd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef86a862d4e7aa32f1bf0279295df8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537d7970a3bf8743c42f45dbbc39314570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3444d728f1903a6040ab3ae80fef179571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa897bdf4ec86ed85e66c898c5dab4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cfbb664e4d6988330561bb0d2f84f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92e5e46fe9cd6975cc12acdae52b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566043897ae4705a689f54c39aab82e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7528fe0cd74b98f1e0ec264c1cab8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a051935e24a190dfd0fc44e83f1f2f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccfcf9801bb75d3babc0b3d5fbbefa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a98002b0258e1a3ee67ab5bfa6787579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268deede85fec485443fb89647c6790580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63da038278a1063268f3187b6e29dee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85197240e523cd69746f83c9e26837582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf40ad252f13c337e42ece5811bf76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa985949374d20fe07d84f44c6f56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8d124d1e5bfad67d947e75979345585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fbf0473fd34fd3dc174fd71b998d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa59a7b9f6a62de7dd614a200aeedc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001337174bf3e044002acba16202a2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3614e699607783f18c383cf771fa1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040427a93fab69ca6b1d1e98b5202c87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818493349f2b2bc580dd08a0851a15b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f21215594e0a548759ee55e459d363592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418f15dd0facc4b5595f11ef74f3adf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc4063fba07ac802ab9bd245e7da12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a210dac20ac0762ac781c7165d65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cafb735c57bd34dbcb6b0c26377667596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17323cd49bd898f7172bb4cdbde6cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf006c6632773eda73265f218405f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016e589131b6233f00d8ff2eca8f9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a29c767415af7a4a03f91dde1a6d9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf161ec34873d06cb1d03e4be4b9b42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670464325616fa9ce2973039c19204a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dbbf47bba8626165b8987c52537ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41c87c404cc6d2def212518f35bfd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4dd9aaa81494a1dd60387266e0ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a5349c8e3e72baf721ddc93bdcd5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e420dbf04201538491bee71086e93a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2568803cbf8b2e8e1716260985121ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532787c1edacf1e011620d3c0b0ca2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258a42525141be7ff45f5fe4140ca06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d62cbe6fc37d1a69e3a247f1f5f60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7955b3b4ddc1b82a1699c907b16a9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac571084cbf3b142deb44c673e99a63f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7bb03a1f4d3eeacfa40c3c9f89146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bbe476bffbd9c8227d0f415774e01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6db7168c1172d97582ff5ace1379616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210a44296f6ea107fe78e26528f2824617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712ee09c8980a59bcea1e9879f9b2df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38739c8a30fa1f884a381b13dd6ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae968f7933389aaef55d8f6ddcef41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe4e15ca397d55f3527bfaea3e7859621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e782d0868a61161b969366d6c9d8f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e48341469e45f2582b66d59bcb095c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedbfe186a3599dfef3552bc6bfb76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af5c1beecad0cd7072a87209278028625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d97c4ad08149e312c6d6a1e554d22b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ea443e81c5d6384ede1d20300614627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff90988db3a51f12aa5a2a3ea19b52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01a0519a33dcbe32dedecdac17da26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaff452988b881bca5af51d55e9edc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf9ba96ec73cc911d1c35d8db7224b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b495a084b09cda21282becfb8944632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7e7296e73dae5738e94e9ab14af9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d901ea9ec3506c490d66fb0970d87bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c999a4b49de67f20b88b0b33a80b570635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a30525bf8db18f8e5301fd9ba8588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f988a899cc0e9a2d36892d293371ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f52e70cdf79311a57096033f3786638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cd05dd15cb3fca8b790277b2ae2c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a525a7bd3e888c9d4f3fa017fba89a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620234fccb806dde21d6a0ae89882ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a7136cc50974bfa9df3161183143642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbde54146705a64e0b6b738329c31fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647db0bdc546c9e2ad6d524db938628644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce612c45c0afd69def142582cc33ec9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ef5bd6957120aea5e9da581f2c8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208dbe48b241f3993d892dc3371e686647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3bf535d6727dce2f74ba7cadb9ecc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070293e2fa59013714f927ee3fbfba1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7960c9eac49a9bd3348e64189e95cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71624e52f64255bde4335e3278960876651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6a34c364f4577eeadce65d8797bef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab11f5e297c41e97824e023e8bc4c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d50ec3c492eea39ed7b8c22d6f0a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e9697efb3ebf739ba7b69a727d0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00d2172aeb7ba4a998177d42d5f5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f3262e7faa363f57a30dde06156f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7f4847096ed19e0da8edd5e2cce18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551858e7478073c01c753bd13578e79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528f629dfa5624cbeb7ee1fbd5d297c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c8563da1d2fe3052aa25f4c5226a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76830b24cf5dfde775ef77dd0efa439d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d1e1bf754424e96d8e26660ec4a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a369723c3d1dd529a2cf89a197d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f3f57f299eb829db0589a887195d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef24022e9cd37ba00cf3b2d07b0285666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23b848d7a13c223dfceb515cf4765667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848574bd68bec9595c5fac10058649c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035eef19c93960ab7924f11130d3a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1790f33c107f3301bbecdb2102b7770670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365be4fd804e49671d0dadeab0a6324671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73945b502ddefb648334681aa1a382de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad3edc83c8ca1da44217df5e13995673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd460f440c087e02b27a0ab894ef5abb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf7a7331c148e93262832982af0fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894de523aed49ce2a2fbbaa69860bfd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c868f88171523fcbe601b8015fe3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7195963deac791054ab8aca64524678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fcdd6acb353613651cbd12f58ea2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272fd6cfe93514ad168a14fd3cb2cbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e10570f5fdcc6011f5a1a391fac9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5437fcc11b817b8a626247fb9f26759682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd66212496c9459cf0ee2737cdc1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72abba36cdada04840d6631ac9ba200684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e06369a161dfef4a8f7ae9a24497b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f124dc179b5d3e903aa5d1b66905d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5b2428a474a7b584621d4903de8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f888e7f0f7ad3f225c3e65d8da77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6780c0630363931d766b2afe06d7bac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d41dd1e3f06242d65d39971035ee30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f5abe6c7d5c9d1f16558485f7c83f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454ac346b9d9514ebc60493ed4d50d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeed4e8e77309fad6c6011873b4c1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255975ec63588795a337e72c1bc005ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6d8369d2f4fe18093132d6cfcf79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9a8dbb6dccd660128e8360189158696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85758aae82c94539725458fd3c274e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bceef5c3409ccc44a3f261d81c0d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff2e3b15219a035cc2ba590a05fe3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73b4c26be7981ddb64441e6dee8a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8c80bb1da22986336871a83d79fdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99497dba20e370e2158b3d7b11538702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ff58d6bf9ea27362ea55266b404a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a23f8d1ae4c4f6008b43d3ade8728704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35f79c093f779f356568b27870f83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd6479be2d159f7e481676b1d6785706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8472b2ba21046fe72c585768772cc7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaef0182b2ad23dea81d3d37e62abe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10064b2c24128bc69eefe89d0fda967709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200197c8f2ad84082c9c7e8fea6e063710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0651100645228c7e1ed2c3b333edcf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185ef89eb341f98833a19cb1f86e1ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1d7121dc9d203fbe80765f89fa50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeba87a9b36d5e789dc592fda0379e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9068adad87e2c8154970beaf3a2ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1450b4fc65b4c02ca3c78fa41436ab2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5ea141232c41a1d50bff547f52d18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d155734d5dafb753be3b829b20befc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145330a33d3fa668a9b101705f8378719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb36c9e7548540cbc399169b983be69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d0819679085adf479051993143771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b1de661bc9c33823072a9450e8304722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68a20c91ed66ae6ec9f29c53383e4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d13e0feb81c165e50430277430aba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b324e55b0064e462b9af2a6672e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf716ede6ab190da3b8520c382da2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94781fe0b90ee7a2ca623257bb6ecb9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691717f58f37a13aa52c19142119bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73979c50f3e6a15e2fe139663bca022c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39656193936e2beef6afe4a49f873730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087c96161aad0f3c5d7b4f1c029ddab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96c4d07247be714c8f2aa1731365df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac777d6b7f72b2c5390bde8e556d80c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a7af87cd69b9b49b6b472de41f22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a80559a2597538a6fc8590a30566735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7a05c48ae59eda9efbf84ac4fa1a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4d998a97421c2caeb020fe4c0fb27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1482b37fdb4df3585aa8f4742f431f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442005eec3280edb7889a7aad7bae1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e916a2945f25013f2bbca3b8e291896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f5b967b6a48882ecd4b03b6b15ad8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccdd3ed8bb6f1d6755a287e7a27fa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ea8d11f93228cd02868ea932aef23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4022912fdb5a690d9e4482cad9bf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fed6521e64b100ca8d27c9b568c17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc431a6414a261606bf4ae973af4eee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b35946f746dc00a5a7b33da8e8ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ae345bf6d5132c1be6cb742c56d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01973caae0d26ba2acb8361c805aa205749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aab477d49a06bab1e3715bf1abe05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b83214d7997c71612bdfcb473bf57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39206830dec2f9a821b28f43ab844482752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedeedc1007820e07e0fdd36d4b42da753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>