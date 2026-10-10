--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482ec3d5663a6c975bea495c0191721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4715863a03bed604d24c81e2a20867e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f303229976718b220d6f2121c213a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940b670f079b2368495393436d690944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eaa602848aeff976d92b8ccc139a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239bc43d1addcf4781f096e784fbe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d95b0ea5c9ff30a2e1093153f54df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362fe44759ba602bdaa43a4876d1208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab97dca5b5c8f73651a87b01e691b829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e6c75304b0712210a162d7f4c8e9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c70c100a51f701e03d1732189e4fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc9606c83e26412940823e8e4e09512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402199630e3244d836ef6d38851e9f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d416aaaa4b1497de4b25b4ae14aed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15282bbd8a7e30166da44018aca8efe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ea3260e0e1f0dd672690129da0e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378d62df55df7f478bd23f884c0d5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038fa85fe3ff7427c876e235a2567f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aeb79acb97ace35988a4fe9e1a8b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f832ae2d13b36712dfec6d601be57c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a141a49fc40e677e77ead4891bd56521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679c6a100bfaac3a4ef9df7fa6aaae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0648f427d07a626e7f937affccd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef93a34dd421b13dc334ca3a808fa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d82d6b05024b547c7a9861d4acb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ad60f65ae32b634fa504b38519dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6186b41de4196c2930ed119a66a4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d335f03e4e643a3d2d1be10bcc4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f093eb1935ce8e8ae0c5108556ee1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4a3a73bf40712751f45e23947c0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954832835a002e229b1568fe346a7fd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5a79251467fd997b70e528fcf224b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2db7e0a237b624ea3e2625d4a719d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f0ed553aabc1269ca8128beff10e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d1811fd6501e896f9e89ea4a8fba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287191e4984ac926e375064103ece9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9c4e0eb3f620402ab2806e38d7eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cab63bc8fcebf917288b130f7b32f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394fe56187d86bf693ac9e6c0abe99839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194af37cccd5d5621d705ab66e9bc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f05041266f518fb6e3ffa6da5e90641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef40c4716ff57bcf679830815c77a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d8c77b13a7e5833232d029481721443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bd588964659ffed47fd59a04b8f9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa55dbecfb58627e52a5433acd95e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11160295b23388d58e9adb1056a2589146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b1f642c2de55ddf7f6ec65fb3ccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1081485a5de2f027da250e3eab84d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6886697ddd4632b0b986d291bd8dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54bee3ef150bd0ab3480f8c24e46c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd01346c624f1e1e85ca7a3a7a5e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d72877efc09b263f8b68ff0c3eaed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1ee00d210b8aecda98214e1b301b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8088140f23bdb32af62be9ee1d90a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab883ca12662d8bd4e7bd5312dad9c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39e839f6b41f0db7f8bcf957ae37856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b997c9a0b3a4086997956fcfa4d8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f3ff393e6ee66a3040b8c10b9b61b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdef6809206ee14af885cf8e5e5ade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce83ccba6467e47c79c6bdbe39de8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87663017c7a0dc573d78e8096767a27261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55c12dce044a3851a660c64bb2dd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43211b8374c933cfaf0b7def36bb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b44fa9719f06869d67a26042bfbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc20fd7b86da9b367243782a792fba865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5295428f38f3fac6821d7d9c32ec7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a61d65be86bd3c3b82ff6b3a3b70267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d369c9d853c54812319fd94cb743e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf14ed214334e2c9dc5debdc22865f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e33f0f95dbca6d0f5113e077efdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9587fa2e1187e23abebcb77e08f591771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132573e796f03ce938561b280f6490972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf1eefa76b8d7d01fd3cc1ba82ed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c719c34d1076bdfb1172c48f4597a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd07daa7ec0398c1ac940ef5d436b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56e80351176a374ddec4ee22cb124f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8febc061eccb218b50da947b44263f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81fcbd12fd9b90b3eb6f46578708278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a145981679b1a7963e5f482c83f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a19cca3950502ba8ca75551185aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb2a58221f173b175cadb6b9dcc86281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c7fdaebc14c1ea214740ce2c818f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07c56b6b6050c0a82dbddb1a7e99f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bed843433eb42fa7e240e5d6a843984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa9b35510d423554400f68d516ae7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83788ba6806cdeb2046d953ec12630b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c47bad80f49f6c06a0689fb84275c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedf8b559dd318a9b99d848b62ebdb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688cf73c40950a5662672969f7a633b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b890a1cf66aca43e525cdb646d365e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c203623102e97759aa69afe949d911b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a9d2e95b3a4d966d66f5fc92df50a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb55060d6748dd987b6a2e5afc2277893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca1718c69494d5e70f9a18f18bf1fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bc1e1ec11aa5d8ff7a234c7e1c31195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8724fb776e49ffd8e6ea0f378150296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3381075650ab9206a5e59c5999e2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df2507bff451cf8e66358a108b03198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca2c10700b9f1586618970569047e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb5630eb8ff4787a72d800dd07f3ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0188d2fa6168b99fcdabfca8d7f977101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333fae5a857f4804400e30ed9d2fdb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e05541def873a9105a4cf98306073103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7ce69a5680b5995cf7602a3430d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181ed300a5ca56754d0503ab1734a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e84a8a2f79971547ea90450ff4bc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59e3106c52e19980efb8b2b831330107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e2e8d829dd9b2514c3a272ef0a1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb303e4ca637e5fccbc52a206b07c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcb97a91ce71a6f2484e10f529d19f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a463821f6e315c1581d790cfb27fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df525d76cbc079a3691177803c8ef4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23369354e2f44a1760860b0b264779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b04df017af6f01fd1d5445c6fdeea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79df86edd92c0d75add618d15bddc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e518a53262cad399b62844410429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d008f3be24bbb05bf461a4587e688f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b39369e92cafb463d4b8c6fac5a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab21697d9e3b716c3e7d88e9244a01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717821d4287e11d79e89c9591884f94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b8df81f4c2cd045bd6d405b56156b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979347ee4344b25de581a1d20c11db2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbc612ed73548978d1751685222e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6f68f953294d653c33293623b2fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc4d9f2c5d960c4934a58a4a6384a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2db4806b63a3aa1d33a166bf6e04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cb3fcada595141033ef21b3055851127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9919480559917eb44d0ebd40833ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819f75b68fffb03a22eda314f846c99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5beb26c482cb98739b6b9fdc9fe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86177857c3535c4bfacc7ae6ded60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114833f8c9b57d83f2a264f58d51bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5012a3dc3a64129036d9ba0632ce0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a8656f7c465a7e6629c920ce4b24a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fd19ca172a29f7f95f682b635d332135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee07dce7c53f0e146e8ac988980fcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08df0edfd05836e12ede7e1f184c6aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df7494ea920ffac93324727127ef16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ccf1839700341939425f33169af24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3685817940151ab31ce5ce1d19ae25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b608af30425125c71a45f279bb40dc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e20856c62e788b0e1f36536d3d50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3af054cec3a4e90ed8b9ce5fc9023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369dc7927f52a47ad882b29082720e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636081928d90dec976ce49dd923ec38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1944fae28ada9f430b270902a9dec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829a405b863f4f93615d3929a3b0b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0552775694e25d5b08c265ced5b530148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736730cbef1e8486cc32f1e6b7e4806e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515378163466086f46735526ae961db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8fa209e2b1c7e47d0e9cc952ea32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984d91fab07d85229683a4a20368683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1e87c57c2601c06a2f521cd78a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cfd195925861124274c8c93a03986154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515e5f52b7e3007ced8ceac1332c957155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e84900be09f4cf58e61c065dbff4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd83ce15671f307803f243a685b114d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf48b1b7cfc54edc8980f3ecb97d19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81281de567b117fa6c5bae01f0929c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e133b32fa68ced43f665af2f9729ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ece84b8bdc2608c3a2a9191c77f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f17a1e8c5775217e4ae25e9a0cd63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a522ee93b89b52e324a5289571ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f480778335cff638b2e69299edb326164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c8aa22e432f0960d976875ee1160e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b6cd16d4fdcd4a5f8be08d4eb3ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400030c53a4a85bfdc2d9ba0a3d80e09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa868fbbb8d9379ef783f168fd44d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a40b931a804c3fa5e2f0ade6f7742169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cff444a6e14ae23d038f89b7e860f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6192434634b3ce56437dbd43795436171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0b71943ceb429c640cd6f6f3c31fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d39dfca45b779f91aaf28af47d3ca9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e330a8c6b29ed347955c96f210b1de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb0afdf2249106edf13f6817ae1eec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790225e0dab4611c0f41cb158f8a976a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3161e664bc117ca27eb71c5fe8608177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb6e3dfcfcf334e44870faaf2c3d06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c7a11a8710a49768194485cb0a1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b213a03250152f9287b72d6e2b57dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce83ac3a655de5d2aea722779920d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e67c7245b36eae9bcd1c58b6cc40c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30c74cbcc89abe10538ecf530ce0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e13c5542f66fc68cbfba97465006c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df97eb00965418d89c20252cc00a82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b49329d981a6b61ca1b93866274b0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138f36ccbe481f4d5695051ba35d66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e1c30899addb4046e94899f10191188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b4690418095cf594bed90606d7840189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef11579d2892b1b5dbd62650084224e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf39a8364fd9b0c7e90aff2672520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472c5ff90b597eca355a2def8a96fb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f38904338cdaf685b33a4ac24f49a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be297c9d24771e9f066f8df244839f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d51299957c53c4d498ec95fbdb1a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc824c1eae8e5c7a7b0d7df5a77ecdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb325df3c1d2e9f86f875deffc3fc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d752ab61692fa6655bcbb70c218b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f6806a443b285517749f620e0eeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6dac7b9033a82e0fa18268c529dd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e634e2d001fe0f90b1e8b1bdd8ec79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab3a583b046c62cc64530528fd1d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e79478b1fa9a2b55d74c514d8a5b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c75c53ad94e20ea9eecc908d88311e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f829c17c607ef61e2fc0b07df81d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213397c534ec9217fddb6238a39f993206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee6f3ff885f97da17a050be86ac7ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0660921193184b77b4fffd742f22c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae98e99ea1ed3d65e8112de1db820c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875d143c6e02ddf2deac5bea1f2432210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94d4766c5f7d78fee65e9dc2f7eab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeed982d6f7b334fb75ecc0ce2f0b99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec930e448189285dde5f2d274b113213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ccbf3b1a6fdb64b312efc16a43ef9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d11c9cd1b2b4ef48fc1d194b2a68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da609144c1691e91d5cf680c2cae82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625673d276741a3fcc2c910439f340e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0791bd1ace50a535042cf62c25dd2c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062bb51a5c2314df994b59015b18711219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b47a2c3bd55a9bbc3009ee56575e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd310ceba9c66d50d7324f82afe9ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b31a25b5ba05906715266414aacb90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d7aedd552226e43cceaa8950238e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33b3b50d04b03e819bbb9241742844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cca3cc045cd6b5460caa9b0c7dcc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1bd217001c795d55a2d12ae21266226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efef915bbbcd1d1126598d32dbbfb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6fb95b91a31740b7e7081f255518228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93f219e53a2277549ad59ef257ae9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51437f2ed180d2862e79ca22bc71184230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997bac077be4e3b3f9c8fb46802f8f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad1f818973f8559c414710c69c060f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c648e3d0bd6f495067a5a90833fbfad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d1a5d6cf4eba3b73fcc4664236ed6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc07b76b00d40bd4e9aca3bba8769e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b1a9040867d4243c38d0e1543a457236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d3181c25a3f5ad61b5bae391de0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab26f1cafc364ad4190eb8f241e5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b216b5a37a1c58cfcfccc22eaabd61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196c2cf9e98b7e0b1624c5b9e878d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429f15305cfd2f8d733ab262119e6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1328d0105d1d7fb5916a478a7e0d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc8e97bc2f251dfdcdc064de27ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078c1ed7de51280fa8a3d4807f10b10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873fbd861c35f822e237d0051b3c553245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea2b7998e351d6f3c4801fca73756246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f94fe9b722d237c16fd67d71771ca8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181980c8ddbd855f3a7db8ac5e8ed41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b34aea203b7c5a597c25fef87276a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b8a3abc7e754d0b052cb86ca877c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745fb2f384c53f8c0d99490614e2e8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc024597451afcd53e1eff3e2481651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc190aa355beeb47aba1c7895ffd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b2c9c94e80025f911976d93ec105254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8dcfd835c2c6f2bbb4812b6ef1c85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a47ab6afc9b6075570bfef077c8dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48327ff19410f93f62918bc069bb47e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febf8de73051f58a5cbb1ae5814d0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8795dd961909ff5a087d15df3644259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e40e35aab764395d4c57ec83c9f2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f26257a249176825715aa6cd4e07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f170adab2db4785a30226d86922a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8031d21e2109fae1c26c525c3820c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589047579009a4c2d2a7ccbd574b240b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78537443a2ce2d8ebe41f4fcfae235265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a37d9f073376632077d26a5592952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed28314827c71c41121b5e09390ecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64237b0487812414a8638ab1cb041268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151664d0048514dc195d13b708bd84ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4320a637ea6c7a1c5283ab2d56529270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98580a46b60e60b7e9913a64b4ee4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7699bdd466a8f8995ff1ddb3c8e36b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b67c085b05c24040db0fcc63488056273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2e9b1fe4aa399cbbb1dc127f5b3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa64f2c85f8b449c1c9b713306e7ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99bd22bdc2ad8842c0712117b79510276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b288ac07da3594b931046419f054d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54b37df33d0e88247a5175b50209c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f395b512bb7b0c161b6a2f06b2b9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cedf8c7f65ed88fe6bf5cb1a64f7d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dae41346f102a23df23cd2fd672a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a05fa5a16daab887efaab4d0b4be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2fb9b7496b0313d6437fba3e445b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e533adb0870a20b04280a09e8794bf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2016419e458e3311b2c514f1499136d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b035cd8d3cde6958f4f5dc0f3342ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afee66fb6d134e2831b6e4b354f5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0c1f5e7385b7e9bf8194f4e95d18a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73124f58e840635e2bac50131371b84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57809a7b4dd2f4e33510c713b974ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231f5158c943c7f8e5b51cfdb6bde7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350b86eb96fe0fabf6db9ae8e8298bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ec6c15ee341fde7ff90a5a422ebf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b091dfc19dad311e9f5eefd948fe2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818db67250875f322a098dbec720c2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c6f08695e0a4138de2ca4c4559d8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c30fd6b59d2c8a89593f0a47d2215297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09414f4432d8fa15f5b92fc8a7b7ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072edfcb240bb6bbc39858732249f4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248654c87d57154171ee753ddf70820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadeda1a27983a1dd782545f6661f37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c320c6786457222e45b8319dd38253302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ae269563ef048dbd3b9f58c5b8bf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee71aa2e4ede7be251b594e6b5a739304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5094f7da42ea72f79aff2d848b892305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17737febcd10217838bd5c3cd4e276e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f9e78313a22d5220b7eee644e843b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b15e2362514e92afbc421ce94c77a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e14a422b0bc3995cfbb622ab28697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabcf1c1fb28bcb309770620be40038310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f8b7327a79a31c2c36777e8621f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b402561b0d40ad1aabd3f1a24786a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d975f8b80bd2c0c042e3e6fa78cff5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5e0cfd2e5749f8a493d3ee8cba43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd8355c41a8669e6048581714b8fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d0fd4dc2bd5068567f071e0cdb7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115bdd2fa5e236f875d8b7cc05a6d87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb7841afb1cf6036420eeb8a8895b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2173b6e5f721036214509abd340e2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef25925332f6a45a39dd3e757be98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11bb1669bd8de8e65ce3d13527b8ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb9b6def6a4e728ba6e375057eec2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a973d8263b5acf7126faf52a19a9b97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b1e5455bbab7eb7997e4156ac2628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32109444a03bb76c6b0ba978153b3aef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ff88fac48a40e518131000cdaa6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747dd3533fef74c538b70f983f32335327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1e50e6071441cd0ac1dc6cf1d07e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75056625c5e61b58e25fba25840df84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1589cd0044e03c24a0176b68c4abed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb8ec18a7b1cb16915cd931d01508331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5527dc23dd45c2addcd2245d103a3c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d317dd91a606ca1e957dcc35c747a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bd6019cc3c8d2f25b19e6ee07070e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62b087acd234328716bff70915af2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f5a4715a2e824bd0d8515eb864850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5f9951998fbf583317730b4afe7d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef742c1cd07a1cef48f4c68c9d7788338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0bba043597a52e6718ef8b5908c16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df26548127a39a7e3e317f319e3fe3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c912e9c243cd891185e2421af4fbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801953d3cbbe25527cd61bc748a3152b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07583814bbaec29721dbee5df83542343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d2dde81c524e548179604d5017ecb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1e7b76e578cb4ae1834955d015f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36daf2764d0b54f93866536dfe757a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108e22bcd068c9c673ef0eaa958023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a71b9f2570467e6b2fc4d70daff2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f5c808ccac1c9132322df9db5756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2384b8df9211a20500a90a32e69121350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d9c362927f941ee5a6db6b1dc521351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e3abb8cd623ac5e9f8009ece72d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312d7f545e75a213aebb376c9fa22f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d30fbc3a219c9fb2e7ebd72865ba0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882368d4ab55c3321e6d8761b1f04af3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f800c8c4ff9e7b52121b974bd01a93d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9f9a5fe668cf7316e88fffb99310357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad552835fbbfe1357a909a735ead6fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145c46e6db44df8823776a6aff853a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15044defe0c855646709514a5b2d5ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dff8bec6c98c7b8ffcbf89b22db1ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985aa4b5a9bbc4cedadf30487dbc16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd3746173b567d0374d2a3aac5cd0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55a262b88411a7e56107e88b3d625364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37143344d167c2c530c8f3796d0d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdfe065e93562e8e6de99c4d826126366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018a70dc12d247b178905db4f91f9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef31c6e445c73b73a4c8f6269605da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1961241c638beed89617661a4f61e41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9c4e4480087eb3712fa53f6abf56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ca41b01f9a9b140363fd1de419cc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313015a6b3ae8101c2c470fc851456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61035b32f489e9a8216020b7cfb569373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58172c29420dc6b205fa50dc7377004d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d8d098d9156d6354046ff9f8b690375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611485daf5e7d75987d4af313c74d60d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1aa90ac90e84abc6899bf714ec279377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc265e1741923911fffce15b9c2082a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f694e561147021f212b1c278600bdd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc98e50071d663e4c68edec9c29cdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133972ccaa2e38dec8c466b9aeef7f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5bd74cf19a35c32321152feb3e96a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a249490011a9181dfdea9367f0d4c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2a47506069ce112dfe3d59912eb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e57439b50628d43d6a12a8504109385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd739e965c7c3b0b565883c601a5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae6a12dd78af1d675f0786196eacbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd74ceeb99fe381431c897fe9e6463388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb99ea6aa1b3123a156cd5356eaab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c06b3d4c54c6d96d30c3a729d01f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b2ce65b446a875fca7ae92d7c9947391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7baf9fb0579d5b4b02b56aaf670dbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a97def345abacac08dda10d2ce8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0b30093f3b7d8589db33ebe9b784394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9e1c154df269de8934ca8c4d3124395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cd47d25aa99083f095bf2f0e375b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2284b79fae7ead64490a11686ee1b4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3be19603fafda3128610ff915c39e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6360fd63ff5e2b8c73978bb353524c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8735199c885972e2ee5eba3fdd602400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88ec50c3bc821d79c17f06a5a6fed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b4d294bbd229e0041a51ff562f5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766f3aaff35465bc4e7508cbee7690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a66f8866f7610482ac53a456797fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c47b4ba8ac7eb7c142c01b4af8410e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f50eccd59b0fe810c0fd45116d620406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498081ac19e931a08b593a46ebf6dff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b08b666a96df803688070566f12cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b739ba85ea454b94a7d857ac0180409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d1dd3efc7e8cb4e66bfeb9c12461d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a19cb4fdd639cca167c0db40d1534411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951432a07f85e6e1aa850048ad88631f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500498dfd86ff5eeefbbfc498520fcaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bacc1884be7efe9204faf5a632909414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e5ab6375ade38ddd19293a40a595415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da1b98f73e8e2350264cabc1a1279416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65b0efd7f16a70ac5d87fa570f9575417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db52d83c5be31eed0a8f1e8687d4fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a513489002ef203955de009b933b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2e9a5fc8a1a70b2424b0a3665530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f68310493e1671b8144f519bc21e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98631973d1430a40007e874572fb089f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53eb3906456eaeb374fe51bfb1366423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47892d2b831a4df0444a0234ac5febf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23504042f6f565446411184ae17184b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443021504e8f8322d6172ad2dab5a371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2b49610ac6077edd5f003d448668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1143a24b07ee9f6d16fbf998532101e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31724198833385c807859f77147a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f72245aadb9fdc9ebaee4c29d25b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02e2b95687d7db4d11bfc7c81bc68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b0e9c214b6fd0480f80db3c1c3e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac62de7e79d81fffb81ef6194f72504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef2e12d2a7adc1e9aa3118c716127434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13ddc9afa96b2f1eae974de99132b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55ed1642500cfd2a1cfec2a1c7696436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f591360c52c3c0dada40856651d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd43d84dbf8c98952cd65ce1c1a47d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539535226636b1d9f692facf28da28b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3655262758cce737125f5bf04d2836c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0a79d57893326169aa4e5e3c6e0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2e5450b9153907581c96b2236df8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db216f21fdcd09c7acfcc4192bda348443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039aabdf15e9d675e0ae8439a3bd4e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b631b5af108614e2ed595596ffd864445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804850ab10d7c5520689152597fc84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c463d13ef855232caac8a3a1297e9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095200bdebd21b2c210fd9f8ac80a2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500db49b5afc1c9a12aa28396de8df22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d45799357eb91913d8ea1a0257cc31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde2febf8020983c8c1a06474fb0a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460a694fcdc6644dbd0bd70192487b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf72fdde7524d601bfb002dbd0add453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9918692898b4efcb72bee488ded7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e3b00c1234c52d28b38fe7f126a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1859b1dddc95888c8c3b58e067945456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393846c47fc388aab5b9737a597e0090457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572b813d8359c91a17acb47252d377458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a93d6a21adbf80792825457f2e7307459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94e19c78d82b6bd3371c67b1ad1e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93fb6c196f392ff61caf432c5e3764461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8715a514063bf5b5bd9a99da592699b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ffee22cff418c446af24e70d59d41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4442a9ff718ee3b27c7c89ddb885d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d4a30902e7683bb146ac01a0a93c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283b1ca5d920e60696be09a19f32d08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169ffbded2c0eecefc938b6c7d0c7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac17f2c9f1777b64c7116c7bef927468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501c97a1f89226f4d9322e6798b9850469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780695eb44a6d486df264ec39dd7469470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52146b6763a6355b142c7021fd79586471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d14fdc47b489c1dfcd277216d664472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9e3c04ceaf887ba0a3d053e8900b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffec5b168fd6408df01d4bc054a400474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8492ee1cb4ad7a9394bee7cbd0e469475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f9335b0089bcf4db4c59bbaf6a10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bcd0a7217933243ebba077f4ad8a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb679cf8a11a5a45c326652885699fa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d21510bbf3a77948259aae9759ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9cc677ce91911b317f342b498e777480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2a22a791e28827ed7e35e887c21b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a0a79aa66e4f5477f3e50687269c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaed6966fca03b430730d185fa0cfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e79bd4e4b87784025a81afbdd53a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b652a09fcbb358e06868cc40b5dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10532259b6904b02e62d3da852fc2e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb3c109006b3be6b1eb6b769bea040487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f407b40a23a04556c5789f522ab0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc670baa33d3edf01c3b78840b64700489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189cbcd893d02539968e2131abd77a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245381f5ae4a94f477b724646e4295bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011030c1899c0ff2db397148b2f35c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8976e767b78942263164e69c67b44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915979b086a49f16d80aaec15e75344c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b405c897b1b5f38cef6a4f01b7210e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085eeb65a4fffae3b0c49e8037832ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2344d729c53adbaa14cf48ea056a53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975fe2252ab5e1a06dcfe55dfd59ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e559bae44efe8fcec811bcd4e20aca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb12a8166fd1f59254c49e5a6b110500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784231afd3ae3066da63de3cfab9438501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e4f8740d427294e7cabfbccfbb5a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6ed1c323f4d2e798e929ca3c430c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257be3037e7742a0a4ff17b94a0d28a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c798d40a8ea37c2359b29f1389205f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed87c4b645fe2465f7db3ce630eec3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81c4e58312dd02763240418426cf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d5dbb28e6321858fbac80837a1f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aeb0766a1f40db7d015668ef8e2ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b55e9c7c91304a824523015d43c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779223c5ca7fb081034aa2231c5b4a99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535cca09fb4e4671923e9356c5675c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1528752824e297cc2583b91884013b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898bf373760cc94c5e34dac4ed36a5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953503cf5d9d2b9f05ed6492132ee932515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93bb175c4dcf9df225582e96be4a7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912cbdb3c9c8feaabdba8bf20157528517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea8bb817c4226a71762acbbefe6f71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b59fdfd191081689f1fdcb1a0f2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4293ad1391ee926e094cdb75de5a802520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e546bf81a9ec2b729021735e311ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989384e56b78225919f2fa491f7ebe6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc6d1709a4b91d73bd8f197f13fb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405613988e899e1598e967d9365f43a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea217ea88fbb04cf51ecc4c1989d0408525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c173ce00b1675c8379d4473f72a2b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206215397e8be2532b3373c198a8ae39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52c14bae837dcf8d2f8d49ff58f0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd6b15a7fd6c7c0ba9900c589c7288529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72880d912fdc081b30a8ffa46ea90d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07f5013f072152319ad5409488b49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd67664eb86eec6b8b72dbbe995ea6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbcd8c4364b024ee66dc3908ca6f23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976473914f4a4a2cf0dd1b98f09065b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286175933b04f2936e6e33dd47345d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0472790ef6933abacd77b012f47434536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ad1eb5d19c090780b5d88a014225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74362e13c2ceee471247955986d4bb88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581ebb10668b146fc6d9b281698bd2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472bbc47d1fcd524c5b4c7d0a9541d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560618f0b714c9536be9d9fd5b036c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06fa02f6e63729825a85adfffe02b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ad0f0240b4d908666c4930cd8b14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d24884a761684776dfebd7681439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed5715708d502dc1e6c96c202a958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610301561c0aa4a814867b6a7571b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75363e4a58395298e290a62eeb61a11a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012ee747d68976f7f2e1ad55be91981548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656bd395f85d41712261b3e226c2fad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cadc6ac53099fc07d565ac625cd77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaaaa7ef65b51d88d20d93b4204a06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a931d79af0290d8973c02584489838552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2bb97d3354b45d6e57f3f63562b09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa985c52e1d61181bfb1a32a36d86f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050784a9428f134c0788dfe515a2cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2d744c444fad1f9d053a116065945556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1fb4ef240d6c93a7a9aa9ffb343cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a7441a23c934efae757e5e7974b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c11fe2bc9641eaf7fb2cbd00b0391559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98f6ed5dfa4c6ff67928b6cb697d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a4d22943d2e116e79b400c44abfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b147f54658c9529ce770a44cd4820562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb98e7a86dbeaebef4a6b33ef45389563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be3ffb0885de846c0ec29b989dbade564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc76c4d46679bcf6f8508714b611f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67794545e953390a3fe88a27fa0ec5eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e24d36b4f18cd3adb9c9eb321bb74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac8a6e17b3c6824162e0976d579cb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f150228a4983a7bc90f8c4e8d847da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ec4210b02ddc689c3a555c87d6c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fec80f3d40040babde822ddd655f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd6c4224ed0af017966168c2835b9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca851eb4de179b1272fc04f55fd669b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be643f4256bb2cc91e81c184c0fd0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5bc73814bef1f15b33f9eaa4b40d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd406e945c98a6d1bffdd293a3038576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241173e562d0331dafaf459259cce3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55c249d946b4a4167729f618a401b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65970e6bab7f69dad77fbd9c450115579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179db7a540e628ba3f42dfbf01bfb8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c906562207e2fcb39ff4c516013654581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1451f206bd8ab5e1f3d5822771aa9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde854252ca59e550bcdef934d08c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe68682ba7a608b549488936fdff7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd087177fc89340774c340e0f98f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1ba156a959ca28c7258f4967f1e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c00806602cee794c8366ea7a0504587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5679dcbd8dd9d3ffc0cf477dd6c5b60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30101bf662d984c89835e808f0ae676589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73cd853b3de208a2f931cdc9f9c15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a009990ee9d15ac9d652536a873e50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6eef99f2937bdfdb78913c2bce722592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e7ebcb8f3feb0c17e9909b0acb8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245e48cfe3a7986b6fa8051e4bf1572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc28dedb5f36b1db29a9048809660f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92115f71956e6b8cd767bcdec4787e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ee2c80718ccef4a0b87ef2f514c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb062c91b84b4c897fc6955b5d376598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a266c15c6ddd1c8477a6b669106287d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e42cccd2a954f4684ed8fa8201030600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdca9cb65512a293f7cbc8e265d8da8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f68c6c2e109a6ed9b7e00960052b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee62e35a5a9ce47fb4b459fac17351603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f971a912dc6fc4a7c418f35e46c66e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608e603347a3a929dfb41a706cb2e57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ace16c70c44a56e540b3f7f4ef1ca8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2a101e8cca70406020916a79ceef0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62d50a65ac0c995def80995c6c2e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f9def8db91ec0ca763aa5654bf22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e790954e25a832e10d37a3ee63bb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97e726a46af8e8392653e4007dadb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea200a1908fa6d51aa837bc9ed8e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6ea536c00149a26cf52ae3593b81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093675979611d183a8a5c29f350160614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4b0bfc16d8749506924c0a3a118e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52fbd9fa35d5db4101fc5e38884426616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf3a1afc5c9a6fd733e9ea82268a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea21e8e584ee8b1539abf83ba734e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b1431dc8e320ec1998419057b84b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6c528ad4b25cd0d7e02df4e90649620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099dcac75126199cdcd9422aec5d18b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d1a021046c7129f9cfde4590f2896622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c63cb49cc8d7971169990692c15ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372ddd952101109cbd82fd653c2114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39b8190714d859ea823a86f6643b1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe9f3895ac86c999368ae627e316f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6cfe65ae585d0d50454392c5b8563627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7197bfeda622a126018c57c0af0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a54e248bcf70cb96063ede2f5e27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c22167a843a32e3c9b1b8bc064473630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662b188cb75680fb90ccc727a9b48c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ec20dba66fc5af87eab497068257632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765931dbaa14b0131f1232fae4ae1bc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dff4185246f14b218bacac5060f6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fca968e28a049814afdfa39133610635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6aada07a60048a3f9a7311e41a356636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac06981a51ac69f5d8708d8aeb5b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a0da313bef6666875acea01d78a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee686398c3a09d22f778a11c988c826b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52900f265fce5f7bc779f741178f88c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb15dc5c44ac6a6f67ce8dfa676655641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532372e5ed11c625ec30c00f9f933937642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d7bd967837c679cfb48fd94820f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b40bfb50bde9cd5863baea1ac8a16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fcf0fd5bf3ea4616c9599fe30ffac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17308a151108803cc0440219bbb0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f772175303ded751347ed15d100de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1fded1a33d131122619ed4d7e54c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf0eba4e9d0fccf7838d9a64671fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff9d3999abf33c924a3f84a23b3b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e124633d356dc51ff8e1d6cebfdd63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838743efd45e2e06a592cc48876a525652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945fa288469a950d274b48c6107ac7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70a61e228e6ac7111108b08187db8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8151f5124ab629e01fc4564116b6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf90d6f89b893d3b28c850839fd67a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebcc95fb2fbd22a5ea2793e4267780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197809867c6810be2a0f6c71948f9bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a3ea40c04792227a36b960763eb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58edc867a192c65aae4b7c66c6bf78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715977b0e7396241a44e9ffcbc517c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d81d4d22ba122c4031878f6bf65f00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622a4400aff07904d6e981bc6e6e69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea65d6232b632d6c09acac4d7111c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405134b323c35aced42e65733610ad5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df611b97a819e68cb9e2dd133cee626666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb629406317beec06fe21e0473e937e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8adfdcbc86ba0ff6b38e93543f27f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73148f5add4372ea606a11b3af279aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f10752217804c89fe29a983adc0d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0a6e965b30d303c74552cf27b970671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef48b576379d378ef73b36747d958a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb5fd4cbe588f548c18dbd244eb2e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24bd726c39033a604111dc7b66df0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f108391e83ae6be325f8b6ba51793f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad071cd88cee8ae26dc719ded94c1d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a3d1022ddb3430ad06d5dbde1dbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5902f83f6d0c757ef8810d9ef498afe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc09ba4c269daef0fd5965845cdabe3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f06bf63eac5c260b3bbe8378cc4dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8f0f75ca4f3ac64cbb2bd0fef2a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8355f48375f718d9c52a00c4466d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c677fc43f596c83312e4286a5aacff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a8a0cad53d62355ac106dcfbae56f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc2c7e9267271b51ecbcb043ab3a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0de06ff118f79d1b7d72235f76d2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d3302e2bdf477bba5751f75277a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea630ffae5d5028244578e2a35e206d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c50fec73191414fbd243b4f5dc86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fde282cdd624d0eadf8f965ef7e15a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0628ed241bd289a78da28a91ff1fd0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4cc3576372577ec8934b0ae842660692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b6fec9d38190dcbaf9145ba4e1cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270bfc2d6c6b07706e8833e368827c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60160d5d2364a2542bded9b09324a2ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29b3bbb2355f211e802138a7589a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fceee555b06c07844dc36d2366fd72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed82ca7c6d0858d8e637903cec2cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351683f3a59a79f47ca71a1ccf3fce0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7482c5232d4d444e1c83372c4cfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4a854f9647a2b01a20a6676623e7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca05e9220bb0a08285a299ad4e0da6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c888d7bf6d2c99cc8e123370a5c72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beca5efb659d83901c5bd81cd45eeb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0ed1bee1674e390fbe23d8f04d3ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b061bd0a226887a8ca8a344ec045d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb14f64a32e108c2feaf117137072b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbfc54643a62022e978bd5d9cc5235708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329332bc818338bafb664c1ccd7e78b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df0cd2e92fe40b46f18b143154f14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2a39a14e092f375e2169b03a7503711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0b1d974dd75b9b00c1225fefc5c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa4716dc23568094c17fe12696bc73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994d41704d27ef1a18e98b9642b6828714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df160d1036c11198ccd92876275a4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e5fb3884222c2ff00bbe3c991af2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4309efb6a81ce9dee0ba3bfd45c55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628984b7275a1a8012e5f129410fae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafb153a5fb640a39a3c219682bddeb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d10a3abddd607bdf404c0bd4ecf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7ac1e304d59a3f3e386bb7cf35192721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766034870caed0fface0377948344ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ca9722b8ca39d668a21257522d68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b73097c9238c7564c3320bae865c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d90f0910e8ef8e1c194ac4f71600725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535410d1d97c04b0035e845292b984d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460addf3a5a1fe89ebd99e7b5f12d00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547f53b74600cb097462f0785cbd38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca0db652f0fcd48cf620deec8d2b43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a48277d57330d3b0993fcd3e626b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303893ebf4c2cc6257bcbf6b0c2516c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd53d1df32bf3a6af242c4c3f6290f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd061a849396d57647b4fe4bccf252733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a96b81cf6d744b55277ced42f4d60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416fda435544eb79d75f4d689ec9113735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe528204d7614a559944fc60c61584736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ad72bcf48460df48fedcf94d5174737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465cc65cdc883645972414ac08a5ca5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c51f57e8ea2d2f829a8f62c5cb050739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a317d9ea11a1009856c4c83fb4182740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fecf8b0808f83523c71cea4b236ee9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927148150a291171738371bebadb068742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23771859068a9d010b1d10cd39950ec6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66887781f0dd458a2cfec37c66d71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd485d939c70f2abb0d35cce6a76ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921bc95a0836046a294a14d4541930c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58ac94a67d4b9f7824f4e81e407f75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3394af8cdcaa527d8b5647dd5f7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf93df617e1cb49de2b85ca7545a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a238d8aced3b665d1472b7cc2945750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615186d7b53d08d58491230baac034751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6244d700876acde32e1c5a478b458f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673ba1e5859fc4c94a6593f2b11aaaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3cf65769343c2b0ed07d4aad6dd38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e797669e7cc5ecb06fe686e1a07e465755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae88b91838b465fffa529d65f6752b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c4d54d1dadb52d5556b10cb1c199757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59bb669eadd7d7538bcaa7e6a1ff3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7c88d25ace8462c83fb14f8beec6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749140d06fefcbba399517712d0ebe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86716eea44eec19e981b43aa8cba7a882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd0763ce9039cde2551847a37f44043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f29b9bbe79a0ec62e8a17b5d150d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf367bec3badcb3ebee7011179006065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40245c59feed2b9d6c2ba21c8260f3626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1cd7153a30f6b258548856065f3e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df57ca15127ca02efdc1a0b69d1d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b389eb8aa965cfa66206781d017639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ffba6d7f135a7964f3ee1b48dca4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba011b250ea665a0f8632cb0a95e9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f853d49bb30372c263208f1c6a18912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef0c15a501282649c59591867a95513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2f886d435c169eb96110ccc63bed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aeeaaf2f0aef4d19c2228665f6d5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450b716c7b7297d1bf9c1b3639f66f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee63c0ece0b78f7e70e8d36465c73417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2cdee9debbd6212eb4be37e49ecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bec6b408b9468e822a219f22c954b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86939cbe7b4be5215e946d6666a94120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bc586961641474f063eb7fda10fd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8f790f98a6eb366ce8312e602d35422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d64d5837d1dbe78d629032ac5f65c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cedeaaac97f708c0feec3ebc585c3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709b2e6b05923c281f6764094bd62f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ad44ca599c9bd326cf6100aa8a02926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811208ed7fa63f90d7df22ebaec015bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf3846eadec45fed1ce50c9023b3f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d05cffaebf3dbe1b7c215e7dc9df729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847904d1a8bb7a6a2639cd2a35d4c1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7291af37438e4d683ecdf557691d6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773b97fa58ed078d27bd52cfb23f05232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56624b9ad46794bc662ee4abba393933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a8e6609d4c4bb88ed649fc897f0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d0f9e2a5024f751f5aa3e095a5a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4778d760222e404904068af6c6ec9c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569d10d6c590ef053036f0126c6d3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af47adb5d382a30abbdc4e6a5e5968738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e380224712422a760af9b75c71e23739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235405fd358b505a4f74290157d6c1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3653f3787b8a75c3765013bb6287c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda2b73620e60ffa357a4f5d4f3e58542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4bf8441390ff2c72d7dcb250c875d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70353a555e08566bee685f6f1406b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9838493d39bd58922d6f7df686384a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343472a6f0299c7a685d77b99ed0b9d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46f3555c7795e466ada0f42c91d0c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cea807c025d455fe63d762e4ebd60748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74fe24aeae2fe0ae91e3a2d33cd3e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3434819b7935a3d32a899afcdbbce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb2a2bf54afbf5ef35529eb2c2cac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9181e36510b958038100c73b739552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e69e6723a0c4efcae9f761085eb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1364a7a13bfddc998dafdaa3875254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca2bbb7aece70069490d28562282ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ac41e3594ee0402b7e8c5a2ef34a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05d2640d3a891aaa828f371bb4026c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba487187878ec60dcc6f8a7e21f058d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d04337f1fd59eff599069d04d028659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e37ec1ecc71eaf28678f7666c7c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044673d8a4590f868b3d6af66188830961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d08e9cebab0db488e7a2ceafb2fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52848717fd4f0fbb996aeac094ba1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e469eab318180ca273e1e7f35b7662c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfe01c9bafaa3c106f13023574779765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dda220dca19d318f1e5501be87d7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f07f4f226f92d39714bab5e67594767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c9724bb0ece097e11e6c3d4ad21da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a392aef37fce2367db1c406475aa569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42eb47378f408e93196b0ddf5c79be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3afa08901e6bf263028242d8f143f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e543e936552843fa67302a8f40d4b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503142112088247eafe943404a1321b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f01c81e60563ff878f735a48ca22674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdffe9e35be1ba9c6a7dcdd1ea8167f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5118f55507dab178eb48a38f93ec076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823656c50122a996c3d9c9cc25f9d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880bee08654e1b232d6b3cff56d84e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8336797a648a762cb68b4cfab389679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c89a78baef4fffae878f3eab7fe67280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294a7d4e47984554a1ac70da47b0dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f619aae011cde113210b64bde4d62c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1228cbbf5fef440ceedcf0f763175883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b38e35d891fe8d94009efb39c62e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd186d734e795a5b6ef8657bf5fd8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7a90ba66f86e4a0c9f300119c59f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c372c325e4aa882ece4201f429a4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35bf910979f49c02f904b92cd13fec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f42add0c663ae0c9c8d72fddca53f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf669c8b0bd56cd8931ab10d60703990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9b9f263afc285f4b1b2a64b5f99c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d031bddd6df6f1d24d2eead59d7a5c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51232fa34ccc394a71092e2ae4bcb5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afdddf8306cf36bf01c10e477d857194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536f352ef79a28c9bebca0f2460d9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a6178d9a2a4612d4c82d5d6c7721c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727069c9cf5ca91acfc67bf5c7acfe7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d5c2f386f12656598e56a07faa2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3847823e69425257b3be212eaed0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ea9a5398d69da06a41115200979b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47def7af2649bf027e5d444fcc8f6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ae3f603f893254c9e30162f171105102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2722cc5ddc340f550735e7ea41fc3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c0c48d247d54c2c4194087be3ecb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d62dda60629b1193a681f8ad81321105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79019d3f6b1962d9211cd81a4348691106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8ed8bc4aab641118fbb4ba1817aa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3a55a997a43f273985b998c9b956108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0b4c5955d63424592f986fd61bf36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d24580dd2823037a7d3749b33fc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b180e6b0cd1a896e6b089a6348f427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a7b6cb9bb316f775ce473f1e79f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca0bbab4092918f2dd20af11b1ae7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b4d58eefbb9157ef0cdc7a67bae2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8180fdbfe4af3ea921da9d112a7dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d712f105e1922a0d068f4762bddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89922ec1d097ee46eb145d654999fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba1d8c2079952b6aa6c89e5c2af61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352a9294f26f29f81dd126c152b0f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162589a3c4778d7c7cede78a7af9c98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bdb93880559485decba4fb7658b24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ee061b6396f559d055c809f8df0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00337504ddedff53a28de7caf300f68c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d768a2bd38887c05594259d9bcd2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cdbaef288d33383eb3cd4e7629641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37053b515a94af545d99c6a1441dba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0b05257f4f028dabe7164b6d0c1cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dd36922b8893f10f96944d9c6fdc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38180e5ccba1f5e3afaa5b7e7405d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4c2d14714e30e6d74e79dfab93f5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1931df190835c8bc1049b4e04a645c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fbe28376fc6a15e3dac759864974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5719866da50d1788a5333f32c662ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2224c3952822d179541afff0c97d7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf34dcdf635e4b59a2cd9ca0e010d3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3a3572c7e1ddad16d2ec9ec6f980136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb4a83dfc1f53061779c225e854f97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437f8f8685da05da68cad417711a81c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931380a168692b1604531a5d610e8a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bffc50f2e142975ed1d5e599e9de8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d24675dbf8fd378d00589d948d25d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a1c913218205cdc731d475b33108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267be6e8b8ff7c1e3f8e29577f58119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a9cc52daea417a9b8d8d8729140f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212cafa8a63cf379ec0e03a73d323e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de7f5401708453ca40b64418363574146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e83b3d6d59561ea5dac605913f281b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfebc3f74523910b16ee0ba4f1eba5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fbcc1b9c2a986049812c503c8811c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a519bfbd2f7c44b63ca3c6fa137e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c688099600ee0bc546b07ef1cefa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4cdfdf386b149c44a7a54d3173b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7552595af718c9d85e962b6af145af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ba253aad730d0ef59b3f55167d94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c381c595cf622d06c5e88ad9876b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59710992365ee3192ca266a9990f09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22f6055ff64a58d93cbc2644497c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791c0e399871caf21d5b506d4883bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9ea277edf87512ccf7a89d3dea94d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d97993d647cfc6b38ea23fc6b6a1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbed127c0c0669966bc1253344133c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714d05e000b401de604af7e5f3fc47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd72018cd5a52d651b82fcd909da1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb0a6347cf9913cc200bed4b3cb54b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a63bf8d5de93566d67172d9d8964c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8f6d93f54c9d3c1a774c86d542fe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d519c66c73dfe13cd6d39db39bd92a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9fc652c25f23537d54ccbf4450204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b363dade8b9ce4fa6556ab0d307b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364acf63e8ad2a28c58dcb4b93be38a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d247e7a650744707104cbe18795b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d592d52d49e17657e203c689221adf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805109c9acb1f01deb34a52bcf0339b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21217165db431620cb9476b6b05d97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52c19af8808c522f06688b7a261d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5b1c3566327e4f1c3d0aaa60d04b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d0c57b72a2696c0f6f3d9afe0ea8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c827da008c8d1d8d9aa0abda6085b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251de5ae4bbd43b207f14e17d214c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b473f9c2605ac8f4053ce853579552180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a442e6d3b8faaf7024ff2fd5d3142c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf9512aad95b24301906427419fdf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a1374ed4e9a94b701fb44aacdadfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab4e7227b9272110d98dc1f00c939184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f7611edf8a956e9125fab2ef4427185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e2463f70bc59d1fdf9551580e07ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45ec78247c374ea6c59e4bca1e4826187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c977b8e548d334f604f1e9f536713e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc57a872de16ea3ec7b72cb0d028c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311fe72e707fadc58b123b6e96d01e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4049d87afd8c7e308beef74d84266191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d16b3de3408ecc32a9faec3f3ac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7aabcaa3b1468e00783599ab5f8d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb6f892de52722df13c4189b27812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e736621bf2d29a8e89d9fac1b651dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39c492c01c7a28cb3b211b0de05f79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b93c266f6e0772e7135289545b871197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ef31c711fe00527f8f806d0dffad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad2a17d9bf65d062360b1f22cc59bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cc4bb081be61ece5969ee9107a11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d32800d5bc3c3f94632f33d73b70c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf3e94bfa51538124ea2fd94d6a30c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc50b893ab8606cb882f9cb4a49d96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a29bc94b2835addab0ded0834820204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800f7f119223f928f710a3cb91fb07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b3920c7c3c71f30b954605b9990ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adc7858015421d11ea547c83d6297a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de500a6b74e7feaed2bf087d444929208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d005a5bb9942cad53f61cc1beee2a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c9b5d8f78107a3036d13ec1855baf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719947d9f1c130854e7c49a47d6ca3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803c33b66d1aa002fe6f2bae127414b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b89096fdd7470b70f28a743749343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348dd5fe7060fd7fe33e8a5d1141742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d1cdbe9ca84eea934c5c449d854a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7131d2cea4301a687365f738189948f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53316a284b917e6c26f38995e59dabff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37205c9dfd78d6c90be7ee5f31e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fcd31bfc1272954f39ceb71cd1b0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01afd1f84df0ad3663bab387d82d1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330b5a4fb9ccefe4bad72b902b3094221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a76d717a22359befc76cc1d029a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14ebddc91d3122cd3bbb862ad4dd16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ad868b6c0d354192c846d2b3a8b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe01c90ebf6b4b22ffb22ce345f499225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129659a400ce8546898fc88cc5dbb28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee4f7053178512dd05b3bbc68c7b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb844588b38abcc1fad387b67bf14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff55aff420fe874a319bb5aa58d044229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab51714e884a034012d870d5f5e712230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8996d263ad508309317956daa7b10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8231384094326015b8308c9934ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a6f191a8ac79e9760a69985628ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508336d8c500679c7938dc9aa82bed9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781a864892225b90f1cac8548459bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad2d386510e165fa85ea805028e19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4fb628e154b6c523ba0446c5786d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42628920fb83236b7eff66c34b02bd5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408068e388f6fc152681854dbebe82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2526c78e098616c21b42e709f128240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb036e5c35f99fbab7b95e497605c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c308a757e83c2e89adee1954b1c22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179106cce9e83361f2d0d118006273d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d535f29c06de4f29575901222d64f1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6ab3f5e40aefb693564cf69a3d7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6565408ef0ec6bb525d7a0f9970c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63391216bc7c072f1bbbe5145ec019247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d3db5729c0f76c556eebbef2169eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93b0d48be136c0d4ce37511a767679249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63d7876bcb3dc310397d9889a46b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206382ceb04f7f28ec3168a7e681d99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e20183991e0c864b9d2a4a18f9137252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0c4521eec66907bc2ee9d96ec6017253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e266e914c721fde896351b56725c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31496f7d4f6db3af2d38f4d6ad7645e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f92279919a3542f90e1b2acd28cc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019290c4df8d4cd2acbde60e868c6045257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc47ff05c1c9284841c6ce44a76d93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85e6d82901f9b772727280a411a4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42052445b20aa51bb2d50e74a499bff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45116791fefdccdecc1afde641c5c2a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311b14cbf3b9e43ffda2da4552c5c23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea05a0e735e3c868b9d1b5cdfd76cc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e305daf1b3a22d235bb6c14203b9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa32d4cd4f014f7cbcc996e6959fc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e8260380805c8e3e0c7b6990a5223266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277697e18de6e7139847500d248fafed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36919d5b660cb2a5d5ff8fafe896cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982ef77974a7d72979c50cc0e93359269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd904cb0a28d75965ca6a2b4f2987e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83668286227b52801d6d5e0c00f4d76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e995c4881f22def860a4a6d36e0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd9cc708b6df1614f714b53162ea9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293794bde29c0e31d7f3ca9bc9da0a53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a83c8af1960a95b3da76b5a22b8fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f55defeb6b28559d1a2a64907555d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6218cb9d532fd538403262cc31fc77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691c421b174653b774a5f66658109a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a3ec2e01210d22d7fe107d35e2900279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82eda006e8eaed3ac1ecdcca8e67e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c46c71b3f4e4401276ad4689da5f46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a410c71f8aa3eb811f8dd90ff1f51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6055d69cd196f21e6f2abf870aceb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e817717cda088aa25fa29620f563cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085fc3d6699f1c4cc5ab80ded8b271285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18ff873d14b8da015ec304fc716edb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1027625d466f845fe07f6b935cd3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d910d804c0dcff02e1dc84e470ef97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6334d55d268b4b376e37380d3454d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f506d764acc7069cd6799a2a1f253290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2bfbbcdb39b4da7bd37fd263e29c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be862c36e564525d12d593f67a94a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b5127fb1bff5eaac78acf58d3f43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949cc80358ecb3132ab05c77ecb9092294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490003d42efc33b8e9ae022c788517c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6eb1efc2225f53f9d4b74ba710ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d6a8d989dcce65e7b32dbcdb2e89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de3d4d02d683e9110e17ee18bab17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf54d220bb45a881374fb122e0e9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f9a1a549da8dce6cf7934cce599df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa63df51a814ef0f2be9a74ff4825301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148d66275d6e7b359d5d0caa3c8151a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ac65597b5eb8383920800bf3ec37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869c1b462c00ce3f2fce8ccd86ea6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f522bab35022fb8475c6e6a2e68ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b55b849e1b991deab640d9c1899a8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476c040102375a7c55c3aabc360ef9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c2906f5947294a3ae3e19adc207a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8b2a103281ff3d1a95ff92e84b15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ee700dacf308cfc43039748fca57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2285a1ae5a4b909e06cd3a583737e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16fbfdf6e1a3598dac096511bbf764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95279faf4050a5b6886d344b5bd2be24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5b5d2d0350fda1010a800b9a4ead7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff57907ec0ac0fa8f00c4ab7377d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb57f8f6ab75b7a30d8dd40c277ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a1f3453e2b6bd59711c14738ec16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4af5efa27f67aee8d2c03c0c1a908318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bf35eb52d182f14e45c9722cbe23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465dcd28fb823fb3975840304b9568320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71923020e6b982ae97535f6778ef943321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb9476f9b8873a4d4ec42ab7d54cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dbef5f938b1b29a8678a7404866ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c82303dd15846b4864215a436074324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162f5824f63a80c7967733baf65676325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b97d10d6262e34b76ac66521953b51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266bfa286a61c164c9736c6147ba288327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40fc98c6f2deb0b7f4fd3fdd8c7ac6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d7383217f79695247b0996ada9e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1035d6f031fbb2977d8d4260be7c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e93e969e55fc543e857242be4ce2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d64244098fb60d8ccf570ef0bec8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe28b5a0db3755f5e8cd51d7e3e0e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf1f581587a597214b9d870b6fcc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc37810b74b89584eac703b70f705e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f038eeb08b2e7c3b24b032899d89c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89334ce5f71b78601be5002200f399337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509546f7db645596048e0794d588612338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04b3028b2871a2424d650c30dbc3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c61bab58adb706a0f1cad8825becd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e940d7b0bc14b39f2b9f6167d443341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9de898cde777f111d2c3d644142f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b39663629c637e98228b7b9abc616343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d1c1a17f81608ffda2c1d6bcc682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292792600e18cf04de1461605978f695345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f31c09011e84d6f365054dcd4341cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649edbced10590d9e218203835d0f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d98fb16c1ef0e06bfc064f20fbe31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52590dd1b4453b55a76ddc056b502a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb5294f8515fc222172891335f378350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5ce35592677836a111e9c23d4181f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb95222762fa24a665b5996b4278ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e59095a947f95ec5bf04f4a8cb9a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384fd6fd0d0c0b5b1c297d788c7252354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be8c5323dcc41df8193110eb21c95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357311e1cf9b43d7a345c8bbdb7a26e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a21852e9121b13483b354c9ed278f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57133a4419410617eafc292a50c48e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3036b6c42b2992b450cbc6f766f9dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d32775fc123f018262c56b218d02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3621d7d18633fe506f0b4c50bb92b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb67f8746d784d54aea545ffd958c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da57b5cffa0a1ab8ba0133181708a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f26532915dd8c92da012e7dae32f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a48b5c5ffeff7e3bccc0ddb727d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76abfc045fcddfa3fea69d97a24ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a3fc908815f2517d36b81ea70c55b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a36ca29d1fa1eaa362396e8be8e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df521f016cc7b8ab7d3354032a4c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435b28dbb6abc31fb80c808b4d48bf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bc8885089e2cc57522959e96f7dfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2ad9d0742de07a954633eac832050372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c8970a5d55b45644ec81c475d1aee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a67c8f03381b875a8933ac3ef41599374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905c225249b5e8a85c2f2bea5c70c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8630044c101b831a4fd6d9e1e265a9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3531adf1361249d4b4361f6a6db86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ef8b5f5628bcec6d8f496a4b2abb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3ae47761c936f283fc9e0e9e8482379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e227d54b2317dc5dc0533c143ccdfd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbf1dad6732b6b26a8d582d895d54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e0e7e88774f55094d4dc98f169d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7eacad2963584b2655e7608dd88f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0211983cefdb9c9c5759000555031384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbf205da1c7592e323a16b53db0c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b1f093a4ba68b7a661359354d3bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ab9c2de0b407448d291652bf4cc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac252482c2960ace62f31f91a50385df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435706f796db49f025f3e122528e2508389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4bd29b6cdff401ed365bbab7725d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c09f3224f6241d1c144f2e9695e49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491bb8913eeec5460a194927d73385392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7892c3a84b5355630727230da2f867f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cea848022305b58c9af6906547340394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baff52372e1f5526c9dbfe9eca12bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a059ecaf40c1c9f35eab70823c36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a3c33c13ca543e230f9f41f4eb9f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe16e3a32a6996d1a982e08ec43898d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdda16d3aab5a77b740072cdc98eaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0b9cef94850a7908dc8798f3c762c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe7eb583b6792f9f1daf226299ffa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6808778b9052f07aa25ea4c034e1e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab1c73733aea2dd0f020fc85929e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0392ffd5599f9e8f001a3ec06d016404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da62f21bc5d700993df538b75bbb14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a3a093dc1a69e8cf1a00993eea12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663781ced56b5792b53ca49956ad4a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf129375706b9f9609a99b246f6f84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed746afb1028dd592c4a126b0fb01836409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ed51331e7bae0e7fb437547b7801410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b443d86b2b5da05ef0fe7701cc42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f632d7cb47b7a72687697f6488fa9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312a122773d2da55cf66a56d1ab305b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8b0fd54b7084ff1d19fdb833ca8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a46d64ad563e61980977be4b2915415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009b706828ddf56d835c6993509a4d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330a5b70ecead4f1f8d6c9ad6d8531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d442eca399ef92c68d46790d3224418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8de68fa3ebc2e9d0a932255595083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c091978c82e1cad9d21cfbb2b1a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e46b59a2ef5d125c681d6d83dc4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1da1b3569cf26339e31bd508c530422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41fb49d9df5077e17d56eb982b724423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783576a6d1e5619ef1bc2580d7e997be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad496da647b2f07987499dc72e77c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3df8a257acd727ba48a8457bd328426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22088fde3a4e04bfb17ae730d4cf861427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a919b4e8bb05e6913836f64b7afcf52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a19541b0e9ce79f9eaeabfd2f7bb60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26405e2faee5b3fa4781993ed289f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbf21588022062061a9842d35ff1b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207dfeae2b5e9d3c85175417c10e31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76755b96a192f9bb61352672c772c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eb75fee9267ed67d9a2127d14e781434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7cf1a026bf195992fea194a1efb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f2e18458196c278fb4018b1722c06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b5546d305f51c388f27ec7a18a3ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a4e5b778bbee9aa47be14fb61bfef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e6fb94d89deba137ff5583279e2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ce00dc90e67d6946a90ff342db98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b5359e2e299da81cda7a0fa64eec3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99479f583567147b08861e62d024340442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6479a73a0757c5117be2de20cd5443443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e98b2a03f79bec625305ad2fc8715444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afdcae1c63822b3e3c0bdcc4776939445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbf2498d359fc28794bbdd25f67bad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6cbfa856efb7cb5d13f99d7b518c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965887b7d7733ca3b580cd5793b83a9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd48ac5c162871d1377ad3b990a66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be6839d3068c6a671f8652bf5f565450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930fab4c7395e4c67335d3991a0d26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96f1be524790cc14ce52550365df5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f754e856956b54efb4c38b86d0d443453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978ef46954198633fd33f42894c94d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a32429533b225b84abc1bd92c9bcdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c197b8f36b95f8f572493b9d1eb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17abc3d983aba4d83f4716cb4d09cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73142b7652e283fba562a6a7e35370458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620f5a7cf6156dd16f09f6562188403459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ce33ebde30281a4c014cf6aa4388460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4735535da1460137a825562195111461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc90e8c20ed4373bc4b0175624515462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a66ddccf1edec30f9861d0c68270a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735cde2de4bff63efec2a69a3343dce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720952fc37948e6a250272951e548b8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fa1ea6692be728033b7c84bcda9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb2b649c85ac627af1542f8924f30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e84c07c573c451c00925c532f01f32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7dec3d5ba3a8745eb2de1b788640e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e480701f8fe437e9925272b556010470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d2b6925d46a383bf88f582f5eb865471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca6be1e728e43cf5a333ed6ba353b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd5598e5891b88d3d16bd9bd11331473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22584034ad3d3087839a838ca37adace474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450b3a2d06e61c94f2f7f4b083d732475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8518c376623e8f9c6436283ec2f86b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f7c03710bda3d36944cbc12ec545477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d406572bc3b1cbf52dcf650021726478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb05cbc755bb903e85a19b7f6d1cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c51c190b56d06f85196f5f8f1d51f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49e39b6e4af7c78549bbf656eab563481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d605f2bdbbcaa4c1f785d62d872e93f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae007faa7acfdc590d62c2e545dc7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ad7861d562ea51bb66c3ea98a831a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc4ce88a792e533f8dd11ecfd5bcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c730007e4cf913b8474fb194b615b0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af92642dda26dfc9a26371fc922ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e9512cb7ef7a301ad7feb1184002488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a85df2456559206ed3f33ac2214d89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea4f3576986fb715ab9004e00b852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62f3fec5f42537463f2b55c27e8e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be84d2bb0bbc613d5efc21d723bf1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1526c7f841dc1480006c32eccce57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd1ac5cc78081691babdb8dc9b43a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f191d304003a7980adb34a2bf9d3c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416627d681d8ff0e6953a855b718cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc953a0b2466e249e1f906037f41a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867e31b85059b2fc890518e42f6e5ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9af6dde172dc6518654d75d3fc25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5895dd24bc7f01ccd76974d640b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a90dec42b697fa9fca8d91013211a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f5bd1882a376e76086b131cd1df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec57a0fc6fa32125cdb62d230c103503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68792ee35a9f0493ace1b174308a6ef7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b7bbec348ac8a88bac786c068db8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b14040168c2c6ce0769915022956506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bca3a4d9204ec47c021e5adcb049c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3e6e3f635b4828c3fb5403cc54d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2f7c6d70f3a7605ac385169540ec2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b472046ce10a2956421e30c1dffdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b2097b54e1474f0e7589cd750db7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11bedd131198fd13b3b6b4e70ee7a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e92183cf5405f8e4fbcce8c522c47b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a4f3068f4e8c8059efb5fc8c9aa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da638e94e2f721bed1b9328bfee0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b48a789bdcac34debfd38b592dea11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52850785f2b4fd3a686c40419f76d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e419f35985e74c4c518172da0e7cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014af3b7c956cdd523e53eadb4dbff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423dc37740503d241f444cfab0d2900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51acf9014d652b4f8a95b0b9bdb96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc328e1e95bcd6770b95c6e0248fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19476c9c028abc9bf400ff6d348fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99644462e3a54da9c1ea6fb4f4a1d6c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b538b0cfc1076ae9d0938d8e02dcb83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca19a0f9991adde46895dd00bd802526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afeb003c1abc167c42ab91a8299d1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bddf97879dc3182cb494dd021e803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82126b184fbe5b3260c6c2306184f15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8698aad74c6d5ceb091ed70c9a3e48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca81c7d487c8ec2ff61432d9f6f4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfab13b54d6b14d41cb1899ef1e857532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865976f0d1bceb6e019b48ed17927407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a36bef0730e214c12b4d6597fb9a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff0898eee5adc4165a134f8093448c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccccaa010324da3d6950d26fb3af45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7869ae7804005ead7919a238470ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025c74efb2e2031a81642b787b1835538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e568583f3407e638ffdd683a329d9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb698428ecd78be578c6e7b43b15189540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70feacd72bd26ae49297e841681ccda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d9dbff5eef382852856604d5e0b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d82e8a7597bf86f7334419cf4c08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e604d1e1849821d140ef622d1d0ce0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ad775f321ce0f246d7f6b530a8c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf5e8af1b6920f69ac37195a6872e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd25a3f7e6f2c1a096d2418129b72f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be04e205b78eeb193be62077f6575548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022433cf3208ee07acacf67a191edf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e195558c64887076e992e6dce6f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870b24f3937d61e4077f300900dffa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc73c4f297bf5e5e126c45496fa22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf2631113995a7444146d42f9136a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5948e7a9487a6d181e64a1513e8ab14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9b4712b7d8306d6bd78c627f7018555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5bfca06753d41d5f71e9aec40721556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5129b40f4e5170c4d42940575c39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88adc6075b7fc5dcf6e981609a521e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39353d1bcb24d19df317561894e737559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905d526a6ace92ad5d9c1e49fcdd79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498c72d41e02b3c9737ba1f431c832561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4607b6f392e4f9c62753554caa52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f2300b4bcd5f7f591a8d10d0e06a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a85cc14387b52220bd28bac4f029c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ca6037b661ccd51538201cbb5024565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679a090b579d210e261b759c67c4026566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471cc0aadb98aef812e86ed5dd07f45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6292fdeef4b6e044a59776e56abd1f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c6f4c6fa8b5a8b183d484a3cad07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcdedb2717b9d42e2a660515966d0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13613b19b310119099d276b523a64ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a19b662e1d4a7f6e320a243e8c8a35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bf22ac1d52bba5539b010e6411559573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044b71667f1b5f4076935d7e4b5d2fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0f29763573633c79f8440c06e8fd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8674d838304207925def0a496c67458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab60b11ee832ba79675009b8a1dfc72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a66f14f42ba478af85040cd79fc04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35bb2cb960d131880812e6f70d3456579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d741b3dbab500596779dd9e3e6bba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee26a0775f183cd80e3609cd015a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c3a903c25d4e63f3ae5081302ef9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d5500eb78e3c5f3649d1213ef830583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614343e234ecb71a0ddc99019c4ca434584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777227939244e4014fda60cab1a037f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ca8293ec5533373c52ca8e5a62a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811240a8bb0dfe8c5446804d6437179e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a385130d5788a9247401ce7ff0dd96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f58bef5d160931cc94bd2cd6ae0062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae4ef9eacab06af517440c748a430590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8222a0ebe8209e4249bbd631ba6f53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaaf2cbd5aa5c9d39d4ac4d10bf595592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa4ae009137367b606ba1713d5dced593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a74383ea7104290236d57087045de4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085aed5e6482bf05b0c13cdc1cc6bc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122962d5b3f1b5316fc343bb2cfe8cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfbe7584b56ce99a02250a78f05772597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af283d5bd2705e5e7596ca70b12bb051598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b97791076e6107d8fc1169cbe325e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd9bd3ad9141ed1d627f9b96c936f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de619db7383c641d9cf0dc21a1dbfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4b22c5c534a4265f4f3d9ac06c560602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5854151e1a6a600910f63e25582d769603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db604d317aa0e3b04e98b3d44551bf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b543c98b5d07af9b23762234f026c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a08f68c721677b1dd57180507987b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30031dc93743ed7af3a73e5eeaecd5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e40115dc404470983a8954bcbc614608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f9710f134c88882e43930045b3164609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03dddb83f5092ee206126e9942fa9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a519834ce203a53c711cfad6948f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4eacc89793338c4b80a0d84eb971a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cb3063ed645d837637adc356137d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7a963cbffcf5ca4020ab71da07d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c8957c669883e27ebc69ecb78301615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d4489d06aea6db9c1cb155e4bfffe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3893f13a774ce6173256f66e2fd44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b4fc1d7c4eff6ffd5768dae832a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc8c526efbbd71ea9bf86d1b9ed3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e79c70956d7458ba52c18fba3f56e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a4c19faa7779ecbe96283ef0960c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c72a5ceb8b425fbef92e5e93bf28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0840ad6e43b3795859202a199d21b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50d1e2854afa1a85ceeb8d937415c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd421d0afc5076d66535be728fae0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0d7bc1844497c323f91c0513acebd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c61e654ddfbb64e9f15d53fabe69dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190250458850c18813ff49112348a94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471255b2890c8db1a4e7ad1202f963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9e142161d37eae4f5652cf0f785c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e797107d56eb889961bce076a1d573631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aae33f3dea5285e631ad3eef0e952632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f5699e95311d2329c55fe4e3cbeeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2e21607295b4c99a8084698d30cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec778d3231034c8c1aea60cebe78a09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d6aebc9895263e457b0df1925b4b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b437a9b866deb0d38cad6181cde5c81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910400024240a7c8b7579beb7e276f75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86161cde44ef372eda5fcd2723c0f33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a03072269d10845ed53522fbeb9ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671678b7d29e8f21ed3faf58323ba656641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a3f336df880a8d0c6917608fc1bdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9629f71ae0417416226c45d717a860643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b628e74da494306a7f1c19eb4db31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9c7963f4e84922e7f7580c9ea8e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f240c3358482219937751bb64539bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a278db0a4e90eaf734067d46c83a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd363d6d68561864dfb456d1c6a9c65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40e2a12d83e606498c066ea7cbfaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9075cfc9427815e45246ca233b6220650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20f4cf8bc4ea1a781c21eb4de621a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461ae4226eae13fa2392d966e9b04a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e497041de2654955993526b32fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a425856ba68e953baf2e60d1dd12d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060c223c21e33056f6648e49f0494b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baaccea32fec740118d7f8ac9c1e96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e401023f0f59275e2f5fe2e8d4b01f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708894ab3a03e2fbfeff55852258684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf42b62e0f0d2a7d93d5e720c2e1d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35949e5788c4d4d0ddb40b00ef913660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac6d0ef0d674a93bd95f24fd2a42a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e3f4a0c97c95a7c37537d14bb843662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a348c1aa36413f64e2be54b780eac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83993f2863909d11c5a734d241cb0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7354d598213ae7478927a4ec3646665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c634b7ea5c6c8f8e71bae15923cb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f396b4a853186fabb1c5152ec785d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d947ad6d6cca8fe4f8917d2172ade668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055813446c713cebc5fa3f0c7af1a397669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdeca8f61cf0b36ec7a9f90e481d00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89a33131c6799aba69a568be24f79a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4a05f9352aff32354f7f66c33bfcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e139d27c4d7df291189d3f5ef0b7523673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5025b7bbd568131d134d2925d909b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ffaed74907c51ef8c21e83d2a7d61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97685940c032e018287b66707fbb0135676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32208a29884b505937f8296c7ae81bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf66e11acad2a3102050323bd630f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe097c30ff63154d149cd542589dff6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea9f030d9ed3db088b92cc35bc635680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e925369cc085b139c1dd7ff8e211681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c565bad832082162dd358108e4e2be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7950e764129f9f40dd83616ac63c24f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278fe6256f1303c04a4372bf38553c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196eeddcaa0f3f0760c78cafb238bf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590408b8d1dd9369662a13a79d2d0f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea528f3671d27423576744ef407c9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987beb88661317d572dc9ddf6a49fb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b71bfde6ea6d230a4314a16d2a436689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41104b21af4d79809670f4d993041b90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e3b5c592161b92eeb8ecc1745de9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707c34692f557b6b9a5191b44c19935692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7063c5229957c020fc93c4150cfc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160bb68dd6434657c6c3eee66a1dcd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b81bb78096c208b51a4e31df9c16e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742dfdfbde1f45397cff12bc006c85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbbebcc408d43928cade1de6f5f9ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70563a540f7708d09e55c6d04d1b9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3030dbd4f8f62d7b10d81a3513321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16dcef1a8f258f421de9c85e9ac749700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a650cd4387bdbad59a9ea81dbe2255a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63205558bc8d29a8bb4d7fc9cff33329702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436076300ea3030851e0de64c7302db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fbfee08b389731fa54d1de2c55d73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5cc936640da2c096f10e22e04422705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff012b99eb7302f8d54612da4b5287d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9b61e918909105425ba791fe0fbfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ebc89de127fb14c89330fdb2bcdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2d37ee661f99fef73888176b7bc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba4885c4c95fb78b3178bbfbcf0b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161a7dcf8413359a798d1e2c8938229711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fedc828732532a3a61a858f89d8b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a5c84020a6387861ee5da657d5983713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b94253fa49611029ceea1a4cf87c7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617e781fa57860ce43976e3c98d592715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324cd8c999f9ff49e5cf80e06698f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04e3d41828c94455854248e615c964717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a025fca98d3b5b22c0c8def55ac15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd087703de795f5cb71d8000b04a488c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be42e88e7aea19883ba85c48226c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72f229896364e507c676244c8631f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d953a367bc84dd3b5a04b30b75a84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9bfb15ab99c5251bacc7a38ac82d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7d76505a5cb42e54481ae3a90175f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35aa89a75575c4129c25971be5e9f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337eb65d180abe2f990a2118982c02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714115283c9c57d0e0a4dde07c5dda55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4755cf3b4ab98c645f161b367623728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e88fd1c423389be42bb061d0d3fb47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e46830865d446f0846b5f37e13e73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873ef670a626f731255bad5bd45adee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29a95b7e2de4555f2a64f939b6b398732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0ca3cd9a462ea4fb1a06453cea1b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8747660563ee078d5b21197a8cfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c52452457a8c6587c428bda8e9e1e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a9356c301d16d92502d807715efe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6423b3ae1e753423abbddc4fcf85d14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc84675a74a231814f214772ac7bbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8b15f1d4a1cbb8fce680e3ea19548739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e012e920c2fcf287232f999acd44d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9e8bdfc7a056e1f73e1b9a02a3cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b6d83e664f9980d8d23736fbdeec6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd607f8c754c5332bd0a8fe4bc9088d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab50b7dde6e8e02ec3ebba1ab8aeea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e20d1ae8f043106013129e498a59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95787f00cdfc475af6aa14ded6701746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0916c406ad4075345ff982843fad6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b495053daa68a7087b0c6f191d56f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b5c76bea7eb3f6374b54b002c5c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82185cf0314ac009c35b5f38117827f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d85e473ef4b7c20cb9b44e03e42d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b057e7bc282910ad78deee51b4a205752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66272b28782c9888415fc3c08682160753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc22075b9dfb092c15d72d8ddd7a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a230c6f7a9c58008394afc80e8d75f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b94217383a30587c5ee08dd0d5ab2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b2cf0cfc7600c848f07df08bfa62d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f69d28899c9d967a0b41bd93f67e71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb07966341f91dfa760a02b0b169fd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>