--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b436d6e55ae32e84d5279a04123ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7074c20bc0e9883d6e0eb4d3662c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c36a667942e903a6abef4dbb39513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c39a2e18c6592dadba174e7bc7a06c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e859439bb1f7933ac83486bd87b88ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827b40894e9b1b9764cd73b3e8aff36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad89dcf83f9d64f62e3a877f650167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309546a08e19abffc400b0d998eb6b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209b56c1fb8b732fef1325eee39e91b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dab819a9e89910cbe68d04091b77a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc0d84f1af665f0e699f2dde62afa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b176c85e61c338583b1f06321413012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f52ab34c4c2859f2da024ecba2a6dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a705e5c5106ab0e507932e9dbf69ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ede8fe66034688ff9e57db64362b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffab21715e5f8d00a4a752f408b48216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb6fb7fc6d1d78adc48657e5231eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d5d81c4eee1e99c8d03eb33e0a16918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483de85016ae935e92342e9bf89ec2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f7158d7112c4bf820b79b20c17ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d794394271d56a9a77fecc488fb5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedceb26096a056f29ec7b5d55e864e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aaf6d159de25234efa4a618954da223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c7514ae11d54470a3e3dc93968ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33a8f83f44dc7bdec58f281fe5d8e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc79de5b98d77a2d6b5dedd53d654526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f987ad78cfd7e2e23c2ed61c1e02e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d4cadc67fc6a6251f01fcabbd2b2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae61eba6df190281b07063416220b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc57a4dabc76b3902d05dda1198b4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0bccb164c48a979f388273463c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881673a9b3e1177112fe0fb13bc4ae4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a3ce367a42074ce4013183e2d24c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0dbbf5f7e9f517d9ffd651adcb83334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114766ed589be8608548ed17c76bde1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38a4382b96a489870357f32e61463d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244415d0b0f0677fd943661b81c5d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd102a4fc5920711f948e2aeada8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50fd8bf87245a6e40a62e49c2474d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36830c006b4570a251eac22109b7f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81401a32788668ae176b6dcb08c4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d36adc79176d6ae7ab8233935537942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed5e9622eeda0900b5e73357e8a1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cb798c0c880c368992eaed018a21a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87205a7039135f354b72bf6750bf2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffa76c2f92ac1128163336ca02f7e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a28c75226f3400df7eb658c83d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b619d1753e7ed83b55183c5be4a2fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31c5bd160662d7a45b11e4a15cbc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705468c0f80f021c19f78b3b612a4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1eff86a87303589d59e8bd51443e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61dc07b4bf864500f5f346b67fb13952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb4f19ae0069c892dd7822beaca9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc424c502df5822a67d6491d27e76fbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8142310433171e8ac8c6b65e16b2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8894421dffc0b718e4e1e6de3ac4ba956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba9e5fa04aa12c98aa3c0f96b416157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899729c414f6adcf3c641969d409cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1d92302b2dc95d5b52125b33d38c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097f25a63f91bb3878092cdd8869a4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b280997f325d97cc972e37044faa8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07744d23332c32a3d261b746db861fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c9698bffc6a8ae4e2a2b64f0b734d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da485fcace5677a166e31b0cdc503a4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102b4a1aac2a9968ba00f87556501c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c25cb7cebd52232c570df3872f5ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7f7c380c26d14049571c5e3722ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1c042e5df93a5a83f9f4fbdb133f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee3560fa79b87666923f5496d52bbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03e9c8fc6206870dc264a1969c55f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb3243b4f6f7b1175a7eaa98d9269471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb952fa04b2a3f648ae3778e9ee8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35b7c46b960e0bc78b5b4c2885c1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af61214b545b28ba9af024fd8e6efd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db092c9bd757b49b97107d631545f8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421c055391f32f3eb36d363e636482d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2784b2b14bcc5292185f356925cc7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3176b139cddcf967b929b3779656e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ca67558f777a1b91faa3ccda4fb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28472bdbcf486d1b1e70598b9315380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806cd5109915e9895d82d6ed4a316681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3155da9dc4fb1593524c3e84da192d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70287e604d26e89e9ce1b04d820635683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1730f3aac80a8d46bc9bc7ba38b5eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0cf5c06b18fa9806c281b5d8a00385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435ccdfa522b99b240e4aa3579f2b8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873683aa3155f5919164b00ce7f70787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83e53fdc923253f4d0f6df52fdacc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d195fd9adefd22eb7e3338e3c8527989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af075c7cccf9e9edb2914dbbcc6b8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209542f5d799f401bf4049e15115028d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d2494162d61fc0e616f0ff6ae7a8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d81e3ac5ffdf9e476739ac009df1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23d0b2f4b03d897e32dc9923efcb5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681138c4843e3987bb5e6423734fde195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc82359ebb1556fe69487beba0d71bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2105f1dba479863210b4e89c1c656897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d454cd0958a0df831ccd362fc1d4d6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c57058e737414cb7648cdcbff122599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098bfd11eb6ad798e5102d0a68ba762100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7eafaea9ec654a5bdbb56004ca35d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e8b6e8d6172e094ae9d3c54a8738102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277dee90229dfc9fd05ef79170a520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259ad1641d0e161dacbb7c2570de687104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2f3fb2fbe1342600e19cffd33ecda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0154b43e90fa8c068ff2e7160f4e8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424975cc979438a5d064e241c0ac226b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6d4245b51b854ed4ee1566244df1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21170e1827fd7940133964178c05d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f10d77e0b09833ca2bd633aa8c2a8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa53f52837b92e32659e7a472e67529111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00710f9e7127635dd3f5ce5612393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d58a1f829689a80416e2cb9f2828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69acacf1ae408bb9d4c70445b3ccab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cff50b5d6bdcce5dfd2ed3e21ff84e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31739676d4bc7f3d944422a1003482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214252f08f6c54060e17f994ba1eb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ca7c625028916c6942d1f1f50337d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842aeaec3f36947c5f76cb871fba02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a763d5987964d7f92d41994360f0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d15894d4198f51087f0370552419121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c0095b0bf532a0ada5ac0d3848fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea60ea9cf66d00d21dcfd99191557123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732b3f357c9c3c5cd0abeaa77696db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1a104414fa4e3d3f39d0925d0648a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28173cb939ab478de0ed901e55e649126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b748d5e576663a69194c84ff50277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c87eb10346ade58f80069440d2baa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc753a4a5a1e6fb0a70f67820bd4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad0e4e09d4ff68a56052d416830e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309210d0cfa3f339f344e9c1f952e38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d83c2d3e7c6981cf529fb35ef2352132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4468cc43ff5de7bb06bec26e2cada133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c000421d3225071f65470a05dcd2f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59b33975cad0cb0347625b88788e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac15788f6463bbe289b5271d41f432136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907217bc5218f76446580a396d3496137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931989be0a63db8f2a8eaf922ab783d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0e28f852de20df4d27b3df88be21e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d367bd291d0306f495c3afe2ea992b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cdc205ef725eb7b08d553eeffde95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d334a6cd2cac49029782c0057953dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67cced6cd9e141397f65ecaed3df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf18790c556ee79dc4ec4a252824c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19175e46f5a59e7512aedd9abf2a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd27773f1dab585654f7dfaf57d49d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c448ad09d074513497c6f0f417d25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f629bafa135a41ae3a78a33e6b33e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffa34f4c16abc46b3b1280337a5ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1dd1ca849ce8b0bcdaa0691a07bd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72f0ea618d06cb13b8602390b8412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880009917c634e8c5d81bddd4affe1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab8df467d181e1d8bf01de876fa784153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75005bd700d87f705c9050cd73e5359f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb773b75bb426446ccc63adf5f20481155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78398a48e0459b84b821b5d45ab46cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea938da162e495777b8952415dd5bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d702154b9d2fa1222b1cb6722438d29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8aedef55558e822b0a169ea764852159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389e365e4814ad31b72a7b299b9e99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2884051ea3dd5bb7fa994378e7e192161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b92400a0cfd3aebc2104d45bd1812f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447454638fb2b33d2374984d4c8ad2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06fc211ec8b721bb1a8705ad6c01a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cafd5abb6ebeac85d35733296c0c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078c841cca066eee0eeebae523d1c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce69cdffd78c18642f2980dfdf812b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a31cdb01ddd8a687a3d03e18a185f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8ccea5c45fd5ff72e0b6c432ba89e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99330c02cf79dfdb63ff292c7cc0e79d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a79c73ac663fea5a8c11344250cb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a8bd42fb32a5829024ec6f1fb1054172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838562d15048ee37857e4d35f2ba33c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85428ac5d2772ae9015dbffcc5ef7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e5f3c435644aa2b176ede4b765e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807307cce99007ccd9fc2de65b77852176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88509257e7778ca3cf86afdd61ec09a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775411122ab2a3e8202e4f3c1354988178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881affa22c13d1148661081915803e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af4362ab7d6f9d09c05371dbfce32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850698b40acaefb0681d1f9b9ddc4ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c609b1483448c413af3ddad1abfb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45868a8321841e7b626f032eb7129dcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb9bd422f62e873a8d87c26ef8ed55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf5afec6e1c5ebff48c0a079d954f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de99b7d5b16ed2062702c3d6dabbaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132086315bfc3aff1657405d0a977ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d19a492c8e458b5a3ff7b7c93c57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d84e133920cbe429c96961a78e0cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8422ad362ad2cfe0f5461858c476d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef524e9bfe9b6c064657cb598098f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c259ed9c7d70985e5a1c14120485d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e19653bcbda9f4fa4d81bd6940f7ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313154be51aeee6f6cc08a785ee3c472194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a70277eaebeb58b5f310ca3250de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4461c4a21473fe948c5340aab40cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c887152c8a4df52c58c739bfb11cba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac7f19962bc8c7c701b4116def6bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef953804d759a9bf8007100e70f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78a5a9bd733b6bbe1442d84d8fe66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079fb19b1fc6af9329d0e0474daf42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf22ca504c4ad6aa4ac7f660cd8cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222d37f3ad5ff5f770549c02696e5c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824809c49b326e2d0f44d81f5bcbfb56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc0f1d544a2276dc25fe3d5f43785f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf103866f23a9d106832434101b8dfd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3eee5ab2ffba5148d1571f2ecd81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f61b686ca34fb1345a256a1ced3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec329b1e4a590dc6b05e7207d4157773209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e2b15bccffed91de731c99c32c86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863ead9bdc8bb8088e357316865d83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba224c00e3f0e0e71faf940525405c13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccda77910f97f363c314fa619778dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7db98efeb90093198641e190c1fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2c50a4d0ab0b9af08c558ae3b404f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2c394907c38f8fcad02bce3a3407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41823fc1d14f7db824d3b16233fdc73d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e18d25cfadf3855d6158a79d7a45a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e38b1d057d75b314524e1c71b8826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01defe9d60a067a0a610a9cc335d7c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c24ce701e71b69c666f058d800574221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e94b2fad6b4222ee622d2307e877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2028e4733184481268d4ffc1d0e641223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7f277cd76557b78170db4e5fe2a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbfdda5d638c3c16cfb0fca7ab5135225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e131c461455efa90bb27bed2f23c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa3cca65275a5d6543d1b2237242c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523567ea9626525a25352103ffcf44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec61c67cf2f800f64855e70d1361b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b098379da139e17e2d1479661fe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cbf5e6c68d60368294fbc7b23515d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd354e7bc23a862edd219de2c7ba8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e456a46b264d56a385cde352723e2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8c283121a318051de61ae4bc57da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62cb8d448dedb98cfca82e74ea73e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fbb938e0c39240f17aa5a8071051e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907c2005e607d51122c9717d7c9cc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d19304f7c21308447e77716b8a3fc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01cf9233995373eba261f9914d934f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e36fbf0700f487be6b92759d1eff8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a4de1a38cacd3452f386b0a98915241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d194e3ed047046e5b9a26cfa81bec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ee7059e40007c5e5870ec95f34f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614ca5beeb7e6dfd9606a8f11913c84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ce24e4c0945ebba97018654bae238245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e505e001437f2bae99da3178fe1507246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a282ec81b091fc4913298f68a671ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035fadc338523ba2f97d61099b5f32b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a976f9ea0fc8acd450f07aecbc2df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d0eed39c766427978cd2103f59e9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dcba6edb32d2136ad0c0c41ef4a9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b2f9863d9acb5c9f9bdca51b91aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f2d4f23ba19a2d94ea27f58286781253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b878e765b7490d28177fb8d4bdd6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddef62bb18702e8536a35b90f2982c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c7d9dd347b058d63a74507c33838256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745e1008371ef237c2ef84b429906f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9fae8a5dac085e0471907149a010258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ffc930fb6ef3a9b38840a03d21472259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df5118bd5d751db8e7514064837794260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d38b9a692b5785222078f57b2733c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd198e1851a2a199ba83cf2f21cb62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d4d545310436050fc38b999b20d08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304469f51122907750dc2c3a3ffe15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e512a8df9abbe2a99cbc0dfee1139265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00b346e9ecd2f0e16ee30adca1077266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919232207610862a929199ce3ad59c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6dc42c5b8b008e5718e97ac915bca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575822c6819fe7cd7c94f46cdccb54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6eee516af1a1c92be2518c1753df8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3cf5cd170859455e78e0ed758036271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f330c8e823173cadd11805870c13d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd998945b79c8ef30fbe47da724f4c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606023bc76084076ec8f893cbb8d58e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217b6e24c101b3f975bb5e5e2f4c0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313904648558e6cc0e81d89c9ecd2937276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da341859fbe57b3ee75c7ca32b5866bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec12432a3c61d9e1a47b27791eec5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed937551adc5b443128aedb73e7b1c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966200a4b7fff9503d172d9134dae3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6419c0037664b9e974131c02d3a5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e92dc39defa393d93feb63fe41e85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c98f6e34d3c13234d373e7948400283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0b9d2778feeba04987686e4b93cbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950ebf88e5bdb74064a89fe25bedc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa025d1955ba3a26c7192af6255bcc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34236209741ee10fcf34c80996eefa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104555b626e7e0d04e027fab375b1223288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fe72eb2fb66f203cc4540fa8ed68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7bcd07bb5fef6dc5ce596d49bc58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648f7eeaf07707d8cece72f70557a22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966dfd983775bfd33cedcf7896e9c0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a51c2e0bdec9b14b44e233b8c715d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c0f8ccc31fd0e2e0e19957a38242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c677b3bf97a1830920f00c076dae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7aefbb3b0a3eb2a9960bbec3e522296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a25149731b54e4ef88878f572fadc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4763e1b1bd2e0cd0533666d8a115d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3deeb98a247803370ad1b435473571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffc35069c0fe33646fb65110f365d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d0f194af7b710d7ac8f8f70de530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe03be2eb8ce198b715cbe36854548a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4ecd8afe55f17e30b93bcfeafe5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3007920347fed4994947735a1bf85f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0592efe17bdc52731f453c486c4515305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675808a103392456d75f54d6521b43b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e6cb73516334fe304a09da93047a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c3175c22a3c30b93458ee7bf54c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff50bd89fec413ba87e184f8ef2d9ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e780b027d69422f87a9f90cdf768bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94ba58cec88a4f772ff4af007d563311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822666cc416724fc8ada28209aea2623312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6646689b8d3d31b59b4b7e523c30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21522a981e1ed5f048f6175bd7c95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4e68a62934a2b244299811358650315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b643eea091dd7531c008f3a4268ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c234aedc87653b8da3197462fa51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157cc73a1da671dd41a920b339c08bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d82123bfafe781e39be05d0075cd58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8902bb373f11652d17ed98ec36cf5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65095a7f4ebe561b349e4e4f6e1dfb43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef297718d19c03ed86ea78265131c61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d346634ef40cb30fd0ae8e7f87de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783fcc661368f8db2734efc527379bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c24fafdea2d0d8365f6b65ddb307c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f86c6851df2c842d880d1ff120413326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dd5ee0a7b3fc2c0d1f4aac192beb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255cfce32a04fa8d95a1acbed9f8203328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54210e00403bedb4cc6a4e5124c715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48bde5540edc19108bca626fc57cf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c765819498ec039222977588b242c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8f0d3b29a8a6618fb82cd9254101b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59dd7a6ceddc6e156409ce5f501648333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295b57c1d252d3b22657e2a9a9bdeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d4fbb8d1cddbfa949f7ba130bbd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a8f63dd6fdde41eedaa261f9735c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e164490d4b636f1b35f83cc9dbe5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398819d0e0ab64e912e1837e246964a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09c84e94943cd049c3f2bcb2628d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756efe56d26944bbdec89d40e041878340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec42f634e855a8110e448405830db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a4a0bc937930024a69a7f4ecedde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577156cf0acdc40f6bb11711cb464a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220105ea8246f5ec3d814d6b62e5fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8575c2255eeafd4926201d695d65c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81931542f6a2272a217db0265935f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab6a752f42a1931e996a386cb2b20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b252d8d8230fcc14f85f65789be45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317a644e7bac0e7ccbfead5d360473349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa5cdec98e1d1a03abbe0242e7925350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d742c12f691b856cb5a382712da150a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384086805a19b448838fbe88944c98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9c7626904c6c5a5b769c83131bc01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215645c20e5a9ad52b4141b529a9a852354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160775b3f52423ec826ae5fe1d2f94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b888274330346f37b74f1c422619f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7dbeef60091acd4597480ecdf9c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ddbd8f64fe7bbec4578f0d2a257fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dd437547b0a59e2f71d821f21d0dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391d6bcd474caae9ffce5ed9e500cec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e5c674ab73e701f71295d9ad49eff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c166e4816d37d213cb90a6f2856d941362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d24c22569428eb866b17f1f3cd0aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62169524c33427d72da262efae008f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88251aad54afba39969cbd84b866c36a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec9d97423fa3142cb574491a80edc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e26cc5ec78f17506ea4b7cac4d1a4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845dd9d3e5a9d1cdd05bd20f9a0bdb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf17da727583ee412610118ef18f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000806a0d3d06b3a26ce244b4e1cc4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac165fd8250567308dc34bbaf0256371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ab98529291a42d1a70a2c37031c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de5ee5b6189e895a2961832dc4794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b54e72443ed452f2c34d615b57f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a037525f809f9051b6498769414f35b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e56c52018d80f3572687cadc863bc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f593f456c2394f39af04ebc667fab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097ac9194b7f0a6e0cf844ed8f3dc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4be47a9782ce70eb8a31ad66382c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e80890d1caf0135ab4bbb25fb46753380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caabef47cc7a0ca80987fa94f83e1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67acc813c9dbec1f688ed224aa7f8f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2166c01ae015b57137cff374f097ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b5dcd8615455ecf2109f58f16d13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5342934867d2f480a5e13fc761807e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f8092258feae2b6b7206f45e18eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be69abf2bd0411948d3c1ca3691c786387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccf1a3147de514425a26d0f48a6d4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33225283f37ba4b6e6b84e6aafb646f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d9865fb05b1c5dc85a79fc770ef3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b72bfb37a7b9da77da82785f0003391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484225a2afb0fa9fcea6d07b33207e51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633f8cf705b976276e2f73cef81401393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226a78fa914fc3100363566f0b1240394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06079378e097c27ec01b0aaa1c85c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274560ef994c0b15dda80ddac9152735396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1088056590c611dde441c9e4a51b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815168a86438b07917106eefc3ce656398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93dc5c4bebff6deb3abb03da85453e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e39a3ef3c09d11c01e237b16f07a86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361557184410544c76d07dfb01cb9ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135471895a84ed557045e58dc8a273ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74faf1f21b415599f2b5411ec8cad32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76996c6cc01b1b15c72549c2ff9813404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35720e6d92d3dc568c46266c0c7e49cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8163e4e78253a95d447e522e875c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce07606fc40f40b3f26c001410b91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a283203d683020b820e3eb127d36bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51bdacaf46829f4004a710a90a44bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451d60e77136c3b8ff4ea9fcd3716d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8323050bc7715b682e3902103c12c42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5dc927dee6576068effe0b0b18890412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019f0148f87497f956c8e9910696b44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67aef6328d72bf41617721bdd85b16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ddf98a71257dcd312731d8eea256a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c22516a72aa7bfb3036697911d95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da04c048cce8af0b0890af3f7621b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f38bd80936cb08a6770de163fff1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0cdd3784f59feedcbad740dcf19d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790583abf4a28f3f2aaa926d301bef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a27aa57e768ced64df8bdae6b453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22775d6816681c0218a9d8acbd4bebf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35296bec6263d946269194fbcd0a24dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81782e8f728398389f07f204b190f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f854500f28f5ef8ef4157f7eb7b1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fc2491ae38f3c90356a5f20cc1d57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b97565e3b752dd6be8937aa2bcf68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf79d7034f57bd3b360936a8bc602f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771826496af9a99a0b5ac4a63fe7acd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355855c1cfaa88b4b65f8f0eab002e33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d1cda3bb5471c13c2f68f669cedc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8240682e48721bf398b55871eee1b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f91ad64e95930ad1ac8ba664d840433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555395eda321a2ed4234d986a52cfaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e6692490e654572370cf76de6d3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b96694da86ff1537697b132d87b501436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23c2c211e1cd69d76e27aa978e2cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8aa6d7bb64a8a071c954aa982c4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0261493b2fc569140d24d19e98e1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f9c7c530477958d414075e2b600a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f538251d157355ad2d05c9b1a9ce358441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77be8c16edcdc7448bc1c3e3370fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5635adeb1b6ada9ba385dd266c5c36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5d321cd85ed0e208e3ed61d478eb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b2441c34e85cc9ae07adaaa9f996b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563fcb03fef47d3fb0a0c7e844eddb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae2641734a7df3c3e6df4378ace697447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe6c502effa7f9eaeee83604fd137448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7cabf6e42860d483c6ba6a34b596449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f4cce2882d9d4818964747994add0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1bdc756b4bb69174324042945e09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637c1273720ec8c1c2cba1618c6310452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd462b3f5981f07115d90426016cdcfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f4e1c750124b24fcc23007ab5471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a5784051e4de880876c8feab0acb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752189f630bf2b4225a270a451dc7ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c3cd944ccac19b1f80790c87a139457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4acb67848c805bd7f2edb1e4fb645458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe952b5ce5251ab635954bdd8f295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff622e96721cc25622f777bbd08ac727460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c817769bb1b832f4eba5cda5fa4f71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e1c944bf443ee0d9bb124f639a9a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc78df9e9db705e9a26d83cac4e1ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483494bfa4a314b76931404e96202b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef5131ec4011b628b313d6c0edb8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f832e82655d53f65da7438e69280564466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db81c9261a5ad4c72a33cddf92da349467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e56dbf8081431a9b1b7dd153f99f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869f9ce13c52f110609a29a1125d55b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c5a5d49f246b3197144a0e5d310d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8555d9e45f6daf2a0393ef354df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eacaedd3ac6720c2c7696082d37a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5558570495d4fa61d93ca42f31f00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35750d94902fd47db7f379b57379906f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32497b77177ef0ff87c6312371000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f33b910a96cc63098ef677aa6802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1935f0eb6df6af755d1985776db3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d95e61417edd9ec3062e7a7fe2734a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d17f6537c7dfb5403e6ca7e635116479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f99dc754d513d0b18cb365354f8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de812362fe0e45c3105a336d0da0e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f30c0d827f655effb385590e77fbca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e532b6f92be9c075e0f94c5a5c2fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a88ba127283dd68d78d9564e254f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3bd8a61de8a38ca9562f6b33992b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e012c45eebc4c55c8de584123fcdb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e49af82964d6de46c553c77521131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0365b8f1d0945eb722cce0144fc340488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644af70627d3d530ead722868223155489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8a9ceec96b3da5ecc0ae1bbe1f037490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac85d714b173e380ae18e5d1cac72f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb40fc8462b84bbe755a63d66cf94e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691504e7d4146494e145381da9afc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645db7159cfb7bc7b0dc7da796befbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec42d46c1e1fa053f4c0f76ae127bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db693a8e3fc71825a61e2c912c011496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9934dc7d3e8c20caeac8103f02e21d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc765ca83bfa1d5ed065d7d5598ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e382b4842719d5a4edd5710b692c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b55cc9c5c7b180116d17cf5e242459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd41e9aa1f3edbf6b8fbccf1c60719b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386415b022f6279018b0b84396a5d3aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb388524b1b23634fba591d173a351503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392490c2b88cefeac640a49dc1d296f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970972e51036ccca8e70d767dd9ce3dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622abb865efebe28ab934928885429506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4059b6708d34f92064ae9d7ee2e5af5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbcc79fded0fa6dde2f299a9f6cf91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a02946a2ee383a2c69401e487ef36f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d788db7c40432ddc1a768a4598c050510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed22235b83d25e6e0c9397283eb3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd373bc71c90cb43518662b014b4b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a75a1122d79c3e7fe5513cffbbdbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511adbd833a33489199a986617e264de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f73d326c4a76078e3eb91b97e329b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762653a61fee04d96572f573b74c9730516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0dccc1c25277296f91f5d22fd48c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3206ba929a78d4fff4ebfa0eedf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80b5635bb237c61e5db43452401209519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729c0fbc9518c81fd415fb804426ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bff42eb9d327da81d4084ff2d973c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2dfa181b74693270bc71ac3064c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de21bdc80d8d0c9739472617a621d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0f9252f81ee5b5579f717305f234524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fea76ce612d23a561cc4c4fe7f8f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29365594c7e12f755fb94f4d62b30de6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9ba9c3242384666a0a3fdcbe189f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa20a4622c147776718ae407606d306528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc44887421d7c4fdb97492097aa67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d050a2e8ec5f784927049b817ad1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad221088862c396479a448c0976cbf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8388091fc60ad20f04dad38eb49bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987e4f2ec551638e93a9a0b8284881c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95579460a7e0d07a7f33425456d59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceb459aa97345a00caadbf2a307481535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e7419638173c918858e70c2f3b22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c525dda5766dac951f8d26357aef3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dbc75e1900562edc8113ec9d3186f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eef6eafd7fea388f4deab5744df74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f0352a9b3655ea09a37ca9e639ceb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392144a343928422861f5e2340e8f0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4dcb9fb3cea3adab6e6fb547bf10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5866daa2dcefab23608aaa6aa1309d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a767599e9cd2902ce2d1f0ba4ba407544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0ef0d7679a4db61270fe5d75a62a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3e33b1a6bc92f91e65274acaf8a6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea033d31b1e8bc1dea2da429b4035f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb241134cec0879794af9377086ed5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046261712349e1c90a76135552b5690549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d69dcdd763bc408fb97b91f3c095a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0ce8ab2d7fd344468f51c9fade58a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ccbaf3d9193208d918f726a4b2dfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708704a2d7a10a2266447cc3db0bf70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99ce6324d316c1fc3f483a7bd226c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207db64c37ca5d88895a5ebcdc301c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c20fe921be159c33986b9c6ff977556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584084979067e86ac2e3ee416a7f35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff7389548048d2fb642d8ae96a00a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da68893c102ab911aa07c79604772559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7b849e601cd2fdbcd15a2e68f5cba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d3ed0d735187aadfed57a0aea2e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920ab22f6df0389af5b86062bd6889562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1c5864ace91ec4313380ab629d53d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6878058b479726f00db74414884296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9f53fd0615fcaaa3d55e1560320f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f4f8a0263147b23014e19aa363dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea097e889563d81eb8cee7035eeca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a1e804606a1db1f4c287fe168f7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5c0080c895cb885d0c48f772d529569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee76332c9210ced2b2b5ed4f9e772570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badfa51a6f7925b3a9dd7d7a762edb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827847a68ceb380c79adc2abac89c16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe9b62be8c2e3307592d67f7300bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91a9c350048e84ffbea6994dc2298574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35020d3d3f03efc9ea9533148adc56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ad4b7ccaa14e20baf2e8ab3d09129576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7307a424db10fd9975442c9bd8b88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23041fb7b0aa070d9772c57743e4da1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0551ac2ecec7d0fba7c4f6dc2a6c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701b392006a760a03553227326eb1dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34737087048ab51db6d480e56bd44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81f8876f4fc6c7e883bd49420a7f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ed5517f412f099146dc662289ce4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a835e4039e438a80ef0281f10e82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a6ca573a3f968c8ab0d1f10640f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb004b54fd8d3fcba6af66296e2bba3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67506cb31e3dc198f86c112e0c94778587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed17d62a4072fe82928a1bea880a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6736acb9a797cb66cdd8855ab1372c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f00ac2c35296fa5297a6769dd892e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d9984adb3827c57954fec34d0242591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e70088bba00485c5458363851074d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691020426b1629d267d0f225bfc6e15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f52376d8760b52bdba9eae2eb091594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20f7391fdc04d05ed1ac67b08739de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6f929d336067b7452fc7e6506d35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693ef30c443b12283bf99c14e8d516597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eea30d19baef43ed070eac9b081bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba95a34f97f27572e46583d847f7bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23091b68f0452888ee02a8aff1733e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd93b44040672622954481208716fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570503c4c2390e74794fc935631509b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7497a8a4c847b253836e58cf29b70b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8ea066e92a2d302dfbe1e225901d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d391caf0b8ba1a87d0dce51491614605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1798a14d98484eab2a9113e4cc66fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329fcff83d7dedce2991b65f6b55dc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1e4f5cdefb97bdea23514940a0119608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226516fe2b1f85d07e7a00fbecf3927609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ecaac7255039136f322ee197d11d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7cc14ffaba9e6e648ac2a7ffea4ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644d395a141d41361e0db481817a03e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f72ed5e0ead3abc2397fb03b9a4306613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d695665ed9b56cbeea2e5ead0bb045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d3c28b01c9cfb40da5b8e7f2aac7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e02b48a001d7cf8be381cd32de3705616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1dfa5901bc7123c82116e64842d31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508528fd97c9801acb477cb75ee4eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5550708d648aefa5009eb6c38361ed0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0332fd6a5e2d4b768360126422f03e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec3738d50e0f8943d6fe20e6749ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c645fa22712143a5baf2bd6eebc885622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf9cf321ffe2a44933f5cf433e6c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58a1342144e569d5094ea4044b484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272c076e9ea06866dd2db1e97e776d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d80be2dd8bb0462f5311b1f4f6e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff761b870368a8adea8d343acfeac403627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438c6794ea2bcd2f488b90a4123f544628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07790f357dc072a561b4eed6d24ed91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae404f357154107ec1537c3ec38e9ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8462353b1e404cf157323e54ee6563631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee893fccfe7cb4f77d543ab5a18fd0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc024b36f79078bfe7c77333cb147a9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44664d20f22406507473360ca7cf51a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab71aec8f5b1b0f92bd8e11cbba577635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb594e5975920b4da09764ad511b521e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969657bf42d260cb297331ab5927ba4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef152b1b5931d32515d9b83036fdc656638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c7dfd48028c3a92e36839b903175639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ed7bbd1562b15cab9e9fac87e283640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c94ec7e7c13d32eb9bf56ef7641a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68903509f832743014efa23b109b8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1aeec055d864ed50f347b65fe311643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290797416c396b4acd91290e57b1dbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7dc85038922f6c9aeafe296d24aaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ef6f4ad3167624b4466e0b1e1a6dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa81117985324188adc24b28a02fed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1426bfad2550c39ed3e0a6c78c191648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c1b78f47aa804c9257e06322a252649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd9cb203e5e3840fa2e88c4101ef9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57945567381cc25816a6f0c9ec80ec1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65885db4ed743543c71f5e39270ed6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886bebaf59b0c62b9f81ef9d762cc00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99830597f4cea3310363293c48ed45c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b76061a73ae7ac8a4ee27dc129e81a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051e50f4a206bae2c1b0c665b0f141656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b982728b1e467c63e4a568ba30361c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993e7cd5f603f91f9a27cc048fa32a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47305fe3da8621b14fe396976ab2026659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab98f6b5a9c0ee1917f0d6ccd4d1df6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a750a3294980768d1b2bd68478f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e959a7013e2e53d0f229bf9201f1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9b69ac6c8a6ce1d87b269e3ff30a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef75561a33b57686d47d409cbcee1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5746edd72bc19840383e13982093e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53348faaf48ee9938ff4bbad8278f5cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa793df6e8cbb11bda67470ca2d68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9b6659814f7e719c7481d3834a334668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d422edbca8db06259d588076fcd4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262849173910dd59cc6d5575853ea3a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc074519e6770d6e241288226e1b1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32299f5d1e253238784c0c51984a01b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c4f6ebef354265ccf7909a799e348673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5c122ff2b47d77ffabae63b75ba5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03590687641a6c00e12d425f7c534944675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dff010e18348a9e89804803f21b6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5476fb638a9f1904dbe2b24d98be1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d273cc8a8a2d55e8710061001b54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac84f61fd5c02abaa724736283e9a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978eb1b4962ac9ba90478c45730c09c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0969f53effc1f71d5d782eac8418dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3443a0636f4771a085a581ad7eb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2455e2f1401344ca97796baad531e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f467e458f666c2d70176cc968d047be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cc178b603fa279c8f577b5f427ebb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fd9ef8442c143c72a0f53c0052b3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d91bf33b02a2bafce51996f94ff1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ffef54533392226880fef95f47eaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b610c7f6a33b4fad247804d05b1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702bddfb1b170b23897819e1eafb8f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229dd11f0ae58303b2e9c1f9f4ed6c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be4f486c759d61111c8ffb2fd5af30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681e8346cf57b23ef3d1e4d712e4bd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7320ed93de66400941bc00a6ad3847694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2d3afc117afb91268d36c58e7790c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360d9d1fcefa8853bff39314fbedf37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe556d08549a47ffae1ac9edba11cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28751e090fa83e3484fcb2989d0a2c77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fce3ae67d5c69a37a87156b7671da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b0c8a5b706d4bebe21c7fec5ffd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fdaba623eb29acfdb135ce687ecfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc649319ad13335a407c848b7c039bd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c45c4af0750f66648879fcdb7a318703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5351c08c18a65069137b1ee59e2388704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d64eef1a8192813982ae0d8ab1de42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924cd9c6feefae1d9249b7a1d2fa948706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c761eeaf89f67b1e0f07ca220e5e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c502a1027244e5242171bacb521c8f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f809dc6aa55d8dedf5e246b786eb64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256b6166f6c225a1696f3383518710710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe06c0d991afe862a36da265cad89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08af0a50ec384895d5d766f2ecd064712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975f39d780d347a8bad4b3bd14fe4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d35a797ede6000d8d7a0010aa6ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ecb8e15972bd26418afce9bc2b161715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f06613f0c71739319f03792385b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459eea53b00943dcc0a061e043997a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003864597d9489951a7f2f7f7a1c80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac914ba5cd90b475824721a9e52c8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820784aaa05ee6057fcc5c239bd910720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd79a5efc8044da855e14112803e14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434377e5b9f4f653e01150924bd242c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209b7e86ef71f4093b5a63357403cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ddd0725f7d7c62b5216caf0f3407724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f748bb17e9592bef40ab0a012840f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f514871716dcb0fc015e4182e6f539726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe18a0afbc4e964c92d5e878b2eba7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422949bf8d61caed83053238b9d1ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de55f40c10ed8e715b132a182bf97b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b31dad8cfb89a43d8bf2d7c2d6ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce5eec3cbd0eb4e2f62b9b4494e19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de733dc8525a2576a3bcf8aee480385732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca23126d868413d9ae3b66c180adf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459485be37c38736bc7277a677ca3ac0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0d5c711a0f593ab594258f82c514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f2e5d5f051753c81539bd20b6fb0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b11bf43293aa9603ff098a7f22a06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6759a7bd9bf9a7bed8c065e9848f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f322ab19bb535878840f06886ab4e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f3e7f1853dd657cbe0d74926ed6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32f1520d49e99bd8e2596f79846a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da5bc9d98cfc98111b5cb4c9813e56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71eae27e414dbe2a13110ec0831a69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12d2379f7d931739db2e4c78ca6fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565093609c85ad15269ff30a3b2c1c2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef1490740658e36c82b1dc0f7ae5ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e94eaa4cd53f25f0f511e21c6a1fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebf2f6898678d7352e54b89ffd155c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b972ed798cb794cad917d1cc1213749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa989bb9000be55feda909064b8158750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f0675d9d7947b353ae6789043e5d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c18d51ed3aefc161c28d308c7e7f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86b57addd5c11a8b496604a14c301a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3d2b0b664e3369ea89080fbc8fb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b29603cee788c0496bdc0139b4a0c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295db1474f16f8a58356841361030388756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a8332ea38c873516a6cae76136aa7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ccafaad767f85c6b8bf62f12a500e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbdcf2afb93bd10c4f0a5003cf7c3e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f8ffb83ba9436166f3b17617211751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995b9b1002fe61fceca6abaefa10d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32c23a4915b76e17aa1af76566c0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c080d2b6a851f963bb4938d40f9f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd2cb76a16d17cec4aa014bebe4265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725740883540e205ab198f755757fa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf21370b530a05c9d1d6a047d2dc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86030b27f1c97cf1700545a18c52ed58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b06d9b5e00833d4b9ca7bec79a969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653b202f8adf300da25466b14c851510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b77e32a8d45936c9e2516cc483abe711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c790a928df4a45382e72923b67e0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cb03172bcf4e9a8774105d0a343b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e938bbbb96dc4c550ec9d9f02a3b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a4fdbda6b5fefe4ffb498711bca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287a6bba718f3d5c170de4ca18222516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae18098b225e37679c7ba6b3da32fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668adc9ad567930b8798f55f8718be7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669f5f095ef658fa4920ad3c04b22b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa9dbf34c9c2c497c48be197eb4ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e56f28a212d196503cf1e288b9b5cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5193779ed7838acf25e4ce86170b4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68582fc7b15c14ecfb03016349152d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8301de8ec4032164fb26da0e48522d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8deb0c6ff079131ff44ec8a98217825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21236022cab1ba8dc7d5011c058ebaf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f696c14a2c9dc6e9541df970080127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e6395a461947e76fe1e2f3bb1f75828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4d3d93fd1a71edc6d3d9fb2cd67529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203477e3f580b50d068d2d0944e5b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025128173eeb3e54bb53355df2103b1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b10e076c62320e68d7cca900c0fe632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc439bfa7e861f75e4dbde2b915101433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3fc5d019ef7ef12243347417d3c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca44f71297943b8da04f4e1944aa6c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042dc9e2c99c1fb8aaf0242abb8ca8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c80b11c2cc80d405e8c50412d8c3ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f22be99c8dee75c4ff23c6893e0ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e062d2ab61096494fe9279a857b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5713567043a0caeedc0136618b8450c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaba9c86b6e851f903a3b36cb979d9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5fe3c071bce7ac599ee1a3b71e5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf138a4ce4c284e699bd95bfa2b381743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c6fbe02a7a85dd48c1d85fd29eb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704ed0a6ed14a72a4884a92d353484545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42779090529f1fcc1c5ba3f20edff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a6bc11f6c10cf20fd036f3db830247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08930fe948382ffe8a4ed7afe062ecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365c1cbb7a9be6788951b00b523c2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a9e680a59197c014bc8eabe3b90150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953eec07394d0347e0d367402eb513251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249ca4665c707e65442ad118606592052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e02d8e41c5b1f62d86517a2c37d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c84416b733072ef718e781ec3bf4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd09cedd9150adde09f18d23ecc1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb598191dc367185a083c88b6435fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549a24cb34a2a084db49a20b26cb85f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371e43bf7da62f43f257fffcb35abb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef9d6cdec44e58b464d88301de769f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cdd9da0a45d360cc70b46af52a36e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cfe34b9a6fdeb52629e1b2bd933f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d55450de4ee0475a7d793ead1b7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfcc98a1b4f76d7e9cbc5aa0cc48863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1e238aa992c166f35232398dbbbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99277bb6233228c59600dfac212176f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193af46ca13cce9dd51adf0f4149279266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca0310e20b87ca3f646bcc3d9ee2ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbad515b23d9f553411cbc2920a480368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d0b4c7171ef9c91d02092312bc59d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134e678471922455d1ae85f5c4cca2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432344a71d9ce0db0215632f01d38f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa42ea5ed91fa0f9160c5ec9d8f11672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9375e267b2e7ff1c828d3bc9c885773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed71fc9fa98f01209b2f2edf53b73b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60268142aca6cc5d9ea8124f8248eaa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f245d97ec4fd293fbe9467ee7dda9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc89110e7472df93f2ef7bc56e27177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02a53f39129a5f5ab43d6560e17cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7277ab85edc4c188fa2c304e5b19ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f14f60703b7641b5c1be4ddd22cdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039b71c3e9c03ac4eb0aad9be194c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831956adb7cac172e92fb597c359cf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99697d552f0158cc8a6355b404b616f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9890f0df4db23013a5452d91e98c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887033e5afec0ac43a1abb0a46c76f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd553e1fa8314555c52288efa970e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a862a23d959767b01a6e2148c505287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dbd4f686f37ea54ac1c2721fd30988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5300fa63cc2693246e30dc13b6bc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde243d3266b4f9a5095e67f1c51a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642f709a058ee3dd223429dd4fa35291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fd507bf5967460ad7c1d33048c02c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c0948d73cb99cd4766daf12acb41c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919364e123c798bfecd857e02e2a2d0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291120a2fceb1711f08cef7a50130495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111678f400853950b58d521a74c36496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935dc74d5671aed603d64ef0ac4fef997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6cb28444b9a9cd97f6aa39f66aeac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eca49b7f98281a39d9a084e08f29599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b78138233334a8a29d6151811a3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36475b464baed0964ca9d4a34abf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae3cf6df7cc56304c3ae4c65fb09b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6960d2701a05e889048080e354023103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e85bc3c7ef18937241ec99e69d32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636936b9ad83379cbbdb9374142372105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a577e096055862cf2454face50cc306106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3a5b95709969b3b414660661fad91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080515625516a0b2d8ca53e359d7ec35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a888e12ad5bb0c383fe026ecfef5a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fa6539951d422261e2fe06caad2f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ce62e415428063dd5b8f235eecb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3624c1e212154ae740abb33384ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d526d83ee3baaed4b9e48ddbe0a60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e6f9c37bc6b2d7a5641cf707106ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172acaf5691d34a633edd16b126c8326115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4260d31919a7ce01d5abaa7ec83fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e37e07537a954d84e6dc0f2c1d4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d4d9883413876da73dd7b52d45931118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be288df2576c03be5d803a4df64f01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f14e8d7038b4e1bcf48a04d9437b3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368efe863aa958236b5456a4b5f19d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c87b409df4cf1f8b347c04585e884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c87c049da323a932209a7b38469da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f91fba8de8b42817eaca3a6b4efef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf28f9f243d72ea378249bcef210d40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c023d884ebbf6defe60182418bc6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063468a1c34d499e78820d78b49d3193127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0525a0e269f66ca6f482a4f98d74d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110379ff54c965c3ffca3079390e29e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc4e8d317dc2412b8deafd0c2edea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f274d1015f5088d7b23813046957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad75db392259417a5fae6533211039132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834536296973bae76b4a7ac2d3d5beed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42b864035fee92e91055aceb8445a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563b4a867d45199ef41537f57be778135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafac2b489dfd1e472be5d0cbc641f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911655b0a4e7c18b25862563e50734b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4377bd9b8e88db79ef3a5f9e60234138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f482462ed983791928e676f84a38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5815b7b9bca45db8f4251afcc3132d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18033782c6fccc54bfb7199acf2c8811141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109aa5cd27afca30944155823ae2564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b501229947c7182a38fcd96b8647143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327505ddc3046709eec876479fae2f20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65b493fd152450f803fc15fddb84e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0034c943b598fe6c00a3c1477fffa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50d1e7950971618ec5baa03df9f1aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d13d9fc05d6e8a28eae88017043b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3bec8c9bb72c9f509c5d9cb25444149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cd0bca4cadff94c573a58bd8e676b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7d0e076b16e92c09a1cf65361424151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec81ede120191296f52c36c74a67703152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce491c6633eb8166cdee46af690e455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b8416eb31cdb3f72b891c2e50faf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afaa347be0327c3eb73ff4d6a7e0c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fb12ac301e49262c7beea3cf4a7e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439360afbcd7f99965983712cb877320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49e29946d33144c19b888f432a794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6fdf571c5790e5884bf0efbfe620c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1523d7269f10e1810a5ac33473b312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6cc9e00dc759c95d23badfdecffe4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffaeea89b0e025c45cb56273466c1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a2dfd8a33351a67b04d54ff4b808163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cc57966fbd53cb40a64c60b82ee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae70b67aa1b3dc3a8104ca1d3061be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95ac602115ce961dcee22f3c480f93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf168d05c884c1299188c271856ab2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66a45fe32b5665a3ec937031a79df4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8d2db882e8be3b3d4ffc56e69511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd88b3921d135ec35519175d7d99c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456a8df960fc9d08daf5926a1802bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e4c5f095719e3b3e38b042b0530e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197b551b9780cef54c385318d32689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357f413c696053bea0291f86d8da536174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acae0b5c56036ffa56cb9178cb4c3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d74af4b3bf6848e5feccf5112a23bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad24e8cbfb8ca8a89aed8f86fec638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ec1a6ef3457847e0ee50ca3d9ee7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6c7363587e519c54d4e370b9a79d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66945d3e103fbf24eddfba0f272ca6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e10678ea3c72f270183bc5bcb71fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d27303624915d355a89b87fc48334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fedc4e1b05942b929fdcf5fe301ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfc1946ad5dd4a68a4c6afdbf52f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc16ce9cb5e3d37cb54c970d087d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6639e365f2eef81744cdee218e665ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517d397523ff401b098a2844d05994187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c673ecd0bad9e83174ebf80bdf83d63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29138674e79ba30c2417c280baf1bd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c0862a70384803080c6d052c3075190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b7ce12f7b9c753d35423b1abe6b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42595a1bbf9cd0d7c05a37c28035ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2f6a56de187f8773e77608b4c4dfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be5dbaf0403a09fa2bebbeeca910f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2913216b2c53ceee63f5e74900545bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94c040db6fdb27cd153093f1d69ed7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8100091220417e6d3e1f9df8b4f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fbf84be8717d7305e2fdc6432f9ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb786c6bd64bf6ab58c32f3efbe4d53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa59e4c443ce8b1f5b1964ff20cb06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b9aa922021ea40f4b48fcadc64563201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9c0541cf57b3f51ff4897aa9abd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a1d7fcb000beb8d5a334d4c1f09c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac342a083ca30fb85277112965f082204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331ea47e6661579689151b90cfa7de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2006c947cc713c3fd52a0cda44a44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4328d59fdb3a49428711c5409b6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ec72bd9b89a3645bba48b2fa3eea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0d411e6a4acfc6f329620f361c73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d44109d0645bdc19c5579368c685210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a981a415ee6414629ca1f4c171947211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981043baa945f3f2e6a790a40efdcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce64f6e8210e131abc99e716413c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab1e3fa352d89da3ee75423253e641214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c24d9b8ca3023f8e45b8502752ac20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ece1b7211cd64249bc23809a2032216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9ee06a3aa81c813091eb4869183a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38311b0e6e6786c3b215924fcca406a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ef392c945bcc4eefa26b2c527a65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7314a54ae8ad5642e847d56f36c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38c289c8ae15490d96bf8964beb21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347f0652be79e7c750de8c1104bec1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e24078a528e2921a533b63e3c1dbc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31c0f35fc0d1bcb8e690acdcfde99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c3be3edaa6898e42b903acf0af07b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd3805099ec8a012565e478c574ba9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ffd5007242741a7411f84311062f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf85349ba0ea7fda1372f0f98685176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b66e6ee6bd664cbef7a37eef79046b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92ed7da71cf1ae908c3e912b477d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0b8bef8bdfdf2edb22ca22d320a9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f55f36b702363c27095f8b854275e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2819b73a14d4099a1f752868644814d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91722d827fb976d6cacb613b234256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc50f4a0c92340fe31554d3069ff9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215272b1617d9c07cc393860aaf0faa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25937db18716fa5fd21026bd058cd52c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf82422061c48147df4e17f11bf79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a505366ce59aaa67eed4092b6354fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7632663350e7f2d0e723bc56f9d83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4c819173b3e08c232938018984ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e138d1378164d6d1a5fb2fd25e40d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8ac762731f3c66176a540ad71640f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f40c283fa6585cd6b4f7f785a86f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af466725ce10c1a578afe74912e1b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1410c2059601add043d6c0a4db7f4fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92572d458f33b34ded6ea79d763c9b32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8dffeb2086db4a78eb3b9b33e75c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e0ab7902c0e190b6c5a8ad58b12cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91418d7da6825dd8d1dd0ef5b22ffe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed9792722c24aebb5c7816140ffd9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1f779347c903f77d566d9b349442252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd312bc2fd73769bde00a625fbc233253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ef4f25c589b66a54494a7d5de333a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a0b7af7a5addc7db73d683d4597b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c177cc9b84b579f0382f66b93162a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90626962691b44f2147c40fc289d29ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2fa191c56acf2e763abbd6abb1f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f3d05ae452d8427847c681199561259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001d4f6688cc9e846169e12643459a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bc16e3172d43049bdd72d7351d5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcff13c2cf44f367ef8d23871b92d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7527a1f87d9067d342170726bd172cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833334763672ed8fd6483a170cdab7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ac7f2b8fdd8ee6c09a44718dc93d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc1af42d7e51691e1ee715c10fab69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1645df72bb528d0e864bcb790d917ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f011cee482d096cc376a47f23d5f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a9f737a09b1d735655f80a9737e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5309b495938efa084a85ede5122a09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a1cd2e365902b3b18b7af2b1bc3cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6226ea2024bc9d9a68e71f9c3a1717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6337429f4debabb5fba0fcd074855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f08b6597225798d6ebf18957c75c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6574a5e5b05fb099941b000e4cee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe78d299411e2c5d8f9f68cb201dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7df4b43d4dd61a5790eed78a8b71c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23533b222f2a64ef585b1d65f413030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca837fddcecaf87df986a45f5397b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34140fab10159e71ead9ad572ceba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c69ab517b5917036fb79cb01fe35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de70652390fa1404ee82f70c7d7a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c2185f145beb212cf63074352de33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9025984a6c870ab26c1f2c370b2af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6f92716d9e616695c1c38477f753285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df7c8af003fd65c5a31d1957bdc4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6a5137d86d371aa0328ac07058fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7867e41ef1c8bd841d235de68744145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31402ea01c73e3ed36825e996dd03d3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908e2d27dbc8eb0226035abb0251cec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144bd5b9fb0e7a5b10d3bc464fe3a30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40bf533673ae0ba1f2065226f1568292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbbb65330be378b530c130b0ef89ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f670fcb97dc6f1e69e5863a22f11d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0096739f7597c1edfa27df1e67431a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf3c462827abaef4120770b6e53f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fff5fbf2ba08378875743fb584a72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8048c816ca9eee4498b480e39726f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ecbf434270af8388072b7209c5dd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb29bcae026ce4e3266a6d5caafccdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486e49d248e578bebfb4fc2c256cb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9ac3bd1010a237e2a444a932374de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7725951d2acc6472906f0e8a5fb0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3894bbcb2515e945bcc18ecf9bb64f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58d40ce9e4a9647f82ebb0db94b0a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5018aeec975a687742f7a6fa98ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb976ad847ab8d1b3cda19465d4cef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62dbc2b2ea1875021ce17af6284d1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3c04f66bd79f3fc808b4973f6aa0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffcdbc9f37901ce9e229cac8a7f14c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4cd9ead7bde20196bd46e3196a46d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31470325b54315cb45525b4fb27b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce6cf62d113604425ad7c5d9c9f884313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd95022d15f9b623c77594e998c31a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c6c18f957e860b655bc2faa29d4e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6d1398ba02d3fa7dae1ecddd44a8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68177cca24f562f0fb9b5039987a8a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb9b2f7120a525392cf4d8f642dd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0201c49599add7783814c262aab01c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ef662e5f8165ad7968516d1e6256320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684615f5eea1c39767a9d3522c5dfe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57e4eb5cb554c5e433466aad02b43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1096492e28535929a6f9421c3f2b361323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade7c88d53d5f4d00c0d681beb7dfbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffbfef9038936c5f3e205d6df11d1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4a0f1e1de75e1d48aada60035ea4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc03e3aa2dd4b0707cd35b94a7985b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538066dfc385eaf95ee1c3842067e118328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a187f53d6fa2d68a5de1e0a67c43d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf862b750c8a2114f3129ed8af88c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886b7472b786cc43e26fa1fec3cd81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad2bf41839fdda7f1781c03e2a855332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e5c1a17520b947673f151a1fb00a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1acbbef45c017ded1542fcefea27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1ef0c1cb7e0d40fe88a2728438f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936e7340147d15811bd869c6dfbe35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf088593c90ccc7eb30ed7df31228337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f3b363f0b68ad1331c4e80335e40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08064c63c9992441f87eea86bbaef2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e34b66d7b78271361c6c8aefbb216340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a105beb1b9dea2042bd41e910198e17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3ae04894d44d1cefe545490faf1e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69693e1a2be80ee2e30b129e99eb55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0860369958aef069a6b59b6c2699a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450679c96e8ccc46ba4d496b813788c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3889b48d5037b66eab9a1b0ea6f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5de1d635afbcfd91f073f8254e572347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019bd5dec0d774cb3d2327b7d8a7937348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf495b8fbcfe4ceef22d446405f3a9bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc622ee80f3938c26a5fe2aaa5e37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac6b72895e4fc83d52d5c8337b4b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fbdca3ec04d61284350c41b807957352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f99da6be30368586e62574d7cefdb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a921a77947acab5ce076d193765838f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed6af487d476909d0154fec210c67e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab57e685586def3dcfe67369d98b05c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927fb9b9f5314a0eb1284cf03e8d25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a6c75d3d275909b3141696f02da6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f15dabcf605585d3b9ca8433ef54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321abc70be99d989edfbc3d4c5e9918360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994c9ea3286f1a203a5cb7cafb62831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369ef28465f8434f218c73feda6517362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f93d99c4e6dc491e846c86affbe1c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ac44c771f1abadb61b288dea3300a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07a39001e01a2cc4518f4bce8ffa21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc144f0e6e27003549426447a31634366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a014005b0fc81a08e37a9985199a45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0fb84536a5a9d0b63649fbfaa5357368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d41103539c265546b7e4100097ad5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90056b065f6ef7ff827bcb41c856b62b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5657c78de2d7096bfbc8c6a41c4de9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0b1d8a84f7d170f77758c72f22009372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6705c0cdbf3cce82bd994c1dc126df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302cf8619f1b70e912e7651814a70c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178425664a2650972b1f660d0a003f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98a330f9edb8cc425767640932654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eceb7e08739022c32044816162df58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e228c77e7ec8432a606a9c8245d7b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52280315cd6045d72013eb7c3349ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a78a2f99e71e8f5c17dce6c000a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac96014824a9cf1f3d68572f21f08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee14008756c329ba1b0dafdae97eb46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371a5d30ed937e51176290f544b325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd3e4875f84c228442d80c01b8ca6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b82eb5780677292d6d8a42b34e7e1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422910c3de173d2865ca0ab9d9f79659386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2336cf363558d7e165c2f5c092d7853387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4f829cfcf8d84a764040cb76768f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f423d03d3248401e35ca66a6a455e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9106ba18a65dff050b0400fdf0be301390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbffa32258f9ccd3ca093ad7458d13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8fec80d3a1b1dde9629dcb0cba34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b21c0e3e4de1fa5e1a80d2dcf154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e57dd770a87761ebfd2f317471a47f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4258f8af60bca96dafa10507cafaa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87676519848de8a8d734951fee341256396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388cc82d2d6e14a9087dc7748f349e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef933bac1f9ba75ce96ce7ce1276b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630b639af4ccbf1dbb454fa3303423b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6544e9c0593b90c5fa76b6d27ae3c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cffde196fd9c50735f0b664cde18e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a73a808f1d3764826ad3494ef4fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e81f0d71bc171000def07fbfdc0d6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d035489c4fdb0aa65dd84516e430404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bde2da9a838c9cc1ba1c2e64b7c3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444dc2636f860b286c95dcee7cf4b3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3bf2f39ef6cb009435bd8b369c3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef60e6370b1f91d7cebd950e843893408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9605e54b78dd3763727a74f64cf3ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeea131f623e1520e78489628c31af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895475d23e8f4422be0349d1c7ceccb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba711412d56f3feea0cb1e2ac78aa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71194aadcd9b592f2aada9b3125935d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4bc34788a44b5184a60a204198ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097ababeb264f88699eaccac0b855d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a30217b01fb796b6641b1a099f0e76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b116da3c956adce16857ac53f64ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f74bfa69404d15bfc75807b3556821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabfcddf38ede64a1581803fb72bec9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd5e773eb40f9b05f439436541a2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3e2032a6c45d65d492f99b087deb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513d2e1322662c30847ce291bd9b0db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4931fe4a7c1a9f2239b57f2dee414423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f1b0bb8873145b291301dc34c924424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401891e1ed6795ed32c3e8fe7ec9e06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd27ce7664dca98d328b486452e8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea075a110847708efa46090a2fe9cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630246db923c5def780bd71fb43d5c29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4acd8696fc102de3041209a68484429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e9be2cad0c7581032b2528f77b5b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb3cd1ddde29bf3fb951af62ddc458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a1076ede17ae4f5ac3301c3a0004432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b5487b6a317bf240af1262b560666433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063bfc596a6e1dc8dcce32c5c5530e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d525687ae3a5b41faaab57f15a407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab26612cd116c3ba6bc45d825159c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d82b029509a3724d089777b2aa45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa908ed179e7544bb2848992f6f9419f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6653e34042a0061c2925f5a12dc58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779315408b95ddae606e7f114a5dbcc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9eb1de1f1c7efd4a6fe92ffae3c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ae3251ec1e4d63ff85b3d781d009a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ba060a0ed6893b6c4c747cd2ae78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde06a21142479a347c10ee844b0db1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed7923fcc1c22f3431f10ab5995104445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdf244e1ab255c44a502c15b0423e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a2985ee5d3e2945059a82c9f727b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb60d8b1d3c62e47a08950fb5611a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37ea99693babeec71b9e92b1f23e9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab5efc123109bef5771caf93479ae5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80353c026771d9be5c185e98c807d761451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755faf63410c227be613c01cf2f43eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245adcd034120af25d70f61c06a4421453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f851eb6845da57dc1d897f87b2d96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8736a890733b321994211d674f328455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6460ecb5e342b6cbfef8c0533b87d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d39ac794fe92ea0e118367e117ab2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb643ca31c02761fd67b66d74cb8768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d920d1499d943e0c8317b13f09ed9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf8a33617bf75dca688f271e96b5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662fe5081f885522df85843bf4d701461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18670cf065d29c16d75db68e27efaf2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b26c71d6daae77df1073a4c37b94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446a46138ea0703808e0b279e319c93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ddd8935a70755d330f6344e042b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca9a2a0a30ba6e2b746047e7ec272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5dfd9e18e644d6670cbc17648603467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816a4b50ed772cdbb03698c0d847e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60dfbcc6c1d5383a5a2440c7e1370d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ed823dc231df867767fe767a659e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958025bb325ba1c8a4a4e679d249e602471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7531ab0264625a093c98b73fb3806d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155f8b3b93533590c06974d8b7c99e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af3d1e950aa28f75fc3ad80364eb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b3d54daede39263410bcfdf5b6a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1d6f7d26b1a70e85b613be5bca69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f06503b75ef012867407b979529698477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c5e1d448606badbe5cba799d4e31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f389399eb88c670f88c997cae113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bb56ed83127ccece4ff903cd07a3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ef18e772b5546e9cbd7d9aec26127481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed869b4f02647b8d007a2c92523989482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512b7d5cdd71dd9df724521fcd4032483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c955c09a930e1aeb5ec9bb837f87d2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9188e724d9348d4ba883ebf6369962c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d1f9b809caa1b4f8310c289d8dba7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60b8cdd647b63cf64d2b1ca015b0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836d44182e88e1f3cf5ba38e6e5e3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a48f1939e83ad91cc9641822d57a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af355bbaf3574cd47510b315d140d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7f990a04213e4e563b08edcff270491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015db416e58c26a0e5a0abc3d3a5d59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d171a63fe201347afe42befd958df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208f89e04b1801609d70e161da0af5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa161946a77d9dd9ca766868397592f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bbc00bd4823ee38b2e62b6faec77c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4955c3b5419feef81e19ea953f9f1ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2c424baec653c49daf42482cc8e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224732b0e5519d733ce2514b949fc6e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fe729c68df2581d9f26a057bd84a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f05f6676c5b239171c3d2bfa6c079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70119d3ea2d809bd9b4091102e636e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f372cb63dad2485ea0b3541557fafdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d231b40fa5c3490e6de432d8aa76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0d62d9872548b3ea56cc1650db26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088296821a1cc108cb8006d651036eca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8d94ba3803a9261efac220faa6e59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b4a3995f88ea78d99afc37ef22fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d8781d37e1855de96503d76f5a0fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71255b77e5611333a4a3e8a68a2df8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cbaefed85b4e0bfea1a8606038986511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462c76fcafb2b16400282d0025f7c43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafeaa3c7e7b902a10fb55436f8b5de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39931b77a0eecd13f3bdf36ac9b5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f479bf4fdedfaedbc35a1a1fa9f25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084f8cb51c557b5a3a2730ee0f5e3d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e181b47a1103503af496097bb2b3c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966c5330ffc5ce62c48cc03b443f08c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf38073ed45d42e9edff33cdd74f611519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397b53b08a4f0a6bbb6de942d81049520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393932ad5a4f4dfb8371e004df5618521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fddbf241509cdea5af8f5167f3972522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f23499fac7ee78e791cf3203af5ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095fb24462bd0e622a7c3b3f6fc8207524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee265ec4ef8cef7bf71a695353e339525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d6d8abef80af90efb2905499b39d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2b1751c9dbad573a52ed6015a5ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84aa59104cbb1419f4a1dad6884ea7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d195bcaf545def37365b93f78373eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74f266ff411b76782ed8f890351aee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086e0eade536baaa3e5f03e9c7fd16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482613cb755ab6aa9b20305d90288aed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be189746734e640b50d8310d2d27fc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981702c59768692d74a751694286fc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784ced352576868db561ce039a9f2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eb175d12eed12a27fbcee6016db88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336108c663cd69d7c5ed92785ddcf79c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ffb091dd472be4d312d316382144f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8edfa8c244549c24446ee251b638b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c804dfe1f2b8caaad243ec9d788371540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660a68940f7aa56fedacb56774a23b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9326bca0b6fa3b931c706fdc42684d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30695b24a9790c5647b57e7b2f193543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10855525b24fe5f7644f7023698d2e8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8c4c15b694e0fdcd6db278cb0c007545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb601584ad133512a27759446e8f0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3169eb78e279781fc37f1a4be65a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56681122513ab2f76dd6057c7eb3e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481490b0c00231ce048f0244f60f0d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd4d2fce9ea523147f08b6bdc4b735550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05c4ead06d31fac1593a83c5181b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cfb3d8c779023fb9ef537854c79d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e90e888fd649b5d033648d7f20c67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c584e55a647dbbf9aa5995e12ea5453554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92d3016284c1108f98581370ee0f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ab58a2b65e2aeed29ce0bb4d4eed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65630515a329a79f78f7ca25370c0d5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a097c66489e69690f9f5663f0ada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30ccbfbc2457b33b02c00e293ecf7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995d6ad5357ef33c51648dd9ba3bf6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8cae68bbc64dd02067316384bfc36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5fb6aab7322fcbe92e772ee05db34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f022e267fca9f8836dddd790f5407ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee13e2ce759b708e8bfdba933172b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c49fe656486090409ad1e8c08ae511565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e3e9be78ad24d3777f9aeb449574566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3be850075cbeed0fa7aa5084582d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792842de198b0aaf76e9c3de661be8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201cfd5cc9603bf7ae0e9a0d0733f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe870a6c1045f5d4b16b1d810860996f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4be72e83a736bd4ca89bc41e3516f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b584086b7a16fa60d5abc0f9431a223572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf2f3484f98e338a9741e2c7d63c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec9acf6e5889a341692a9fb705ed2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9030091ed263d27d67a4aab974e028575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d688dfb9d9db89c888ae1771a4efb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55eb3c68bd608e3c9bab43b6da1b7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dcf83dab54f2331551c6502787c70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b092db2aeff87fe1fee91fc8bfcf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b7fac9e89e063d331e3c41855758580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c073caeea0dc7ed19557a9815f9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d6aa165c471fb562c6a47028174f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1016392b4f904eac17f032427629dac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cce4dcd0fcb35f62c0c1854461548584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcfe300363c5da870c562bcfd77cd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8466070069171fafc5335c7536f30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472069e81ec4da5131a77c7b05418c83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888429021ef0a13d4da4ddb2257622a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe8ebccb4062aba3af31ec8f2a327e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77678c036ea436848d86a7703ea5bd1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ded68f081a94f42e7997b912a149c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116246fa7b4262bcc688b0b4588d1a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb437ead3f89b791a066464edb49b10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec2b37338862c494aaa08f808bb9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144836a9049e59209efb8e5eab2b3607595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912167e584321f9c97e48953774ebfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a804d20bcf1351cb065d4f89c71d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41802c967546a947cf984e687accfe12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c00506ea83f82f8568dc85c3e5dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a98659cf55bfec3b1b0a006b1f1e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acec121a9179326c20a9e8ed6ecde0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3cc3d93b4ee5fb6ac06a2bbf36454602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf6b5704446567750b47b2b8eada10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab0100bc522188732cfb2fc2d8247604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7137c800433c1992b9cbe6e9628f29d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f40ca0b0b89d54db74e06bad176d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbaf0c40cae76c2696a2ea22a53678607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe51438120d6143db46b7093163ad3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22699dfdfd17b82f454663b680d6be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ab8d6f77a68056490785eafbb0e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895b9cbaf39563a8a53d9997d3b2e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf317c5a77bb3a87b3df00debf024612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39fdeb1f801615feb3713b8c1a1861613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b1c374052206fb2bd12a605e01ed9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43a797bda286af891ee0a5f2051642615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db757a65e92feffe3ea8efe356c8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263f0e3512b2bea4ef7a55ebe2f261617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9179f012a4de83822029a0b652593618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63eacf10f9c5e1af312cf09a83a426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82fed41d1b05b5745684700b658434620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d85afd9f46c29a6c7f25499d8d3f8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5428af2701057246a6659eabb96759622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e960789fe881fda854a82eb59e796b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fe4e50efa05665286642baf0f76a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fed15c9f7d634133306a5026f5081e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4179ebe286db1ec2a18ba82f6b1c40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b49eaa7ffc7589072641ac8ef96eba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321c97faaab72b9202ea5586adfe12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685815f87e2ee300745eb83c577efffe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa27fd12bd0bfcbe07cae6c8510e2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709a4a3af4c90661f49cd4915cc1357631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55eda0f97edf015153b1010551589632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03163498a71f3edf6f575ff9fcbff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31678575c590c0e0817074f18e0cdf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4df7daf65627b4c76e5a5d9776b2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22de739268e7496d07af6103ca074b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a5c55b4e5afbb82f40d3ee3711082637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d785043401ee1dbcbe96ead7b2c97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7bca43a44a0cd4fba6565c85bdf91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950b4fc561ad56fbcf1f6fcdf12548640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3f95f1f608b3742bcbc23dd98b48e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32d884b302909443e104417e3ff59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1716afb9d1c71b245942b2fc948b4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947182af99e459d6901b624ed59eb60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350517b81de0d57345c22d48ed8c208645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2c045791abfb590827cd940ae7caa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4b789fd785f323bbc7797101fb967647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e8c2962af52cb8b146a888e1bd83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0abf3cc56b97d6135118affec0d905649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d055df284b0ca234aa6b0c68abde7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc939b451d71e0b2842c4aaa2ccb2ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279542131604a877ef13e9a54a338e11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77817e4337c4a1156cbfb3fad6ff883653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd68b6a3c3cdbd0d521800f780aaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499a4f9c5d35b49a4acf6e88271d531655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1cd4efba85305421908dae2ce8a48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2859c66d096b4ffb989cbbf97a290d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0761a3b7cff8bda996260d3ebc776d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c01c6edf1770792e00c818aa89b793659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87086b78b87cf86b1c5dba46f72770660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83451ab056137b2d3d8fdf0a763e9f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8139d499b2d3ab2b9ec920fd58d085662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b5073a9c7a24bbc0de57fb5635da1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe74683ade53d32f3ebab9996f126664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff00493040f708ca0409118cf52ccb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a757b60b2bb1ee16110bb8b55c2cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b73d451cdfe9b0f8f333505e2457667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a0d42619880a2a968f09f5b9a29b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc6ab2f0a869c2300f5e3fc9505b5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ab902e62e421952dff94de86cad6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7f7d7479684223aa89761bf1b07e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd42893c80c7e084035f94e6e434b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8dfa8fa63289aa6e44906b1963648673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58fe8fe429d7cca40179642f1ef1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f2dc2be2de4ad3e0f40ac73297882675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b88eed226bd656a35c08bf072ab7d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e57dbc56d60ceb4ec499784edeb3c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03900c73cc5b96cfdaf9bd369e88e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00ff5db08e29e84377158b8b48158b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c518f2524eb1ea2617d925cb13dc64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21389b40d92f13b768e0fbe15d99a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914720392fe05ec8ff125481024214682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e52015e549f39cc986281518caa04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69038e64f2e4e07eff3f668b383a8143684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77323be282e3f60358eb555ece71ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc47f891988a60ea57cc493ea161f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e2808cc11d4df05f511ac7d76aed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb160009eb532ee7e37a3fe0b7a487d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d39cdbc39e20ad9d769ecd4bfd75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3135c3f207226606b5294b5feab16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b921779930a0ae2912219c277b47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1760fb449cdb980e62d5e850e222692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76456a596b63fe04c42573c634d98c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660cc615a3322fe0dd0bba955f229ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167de7cf03f92742b76a6ff5f7231ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb545caceced69ae14460eec4add89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a247664bece99b70684a3b26d9e8aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892484f541b27bd3ddfd46b731bdda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c42b7104bee7f5c3d631dbbbbbc3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70baf787f9e9608ca1aacdf085a9b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c635edaae2bedacd54d6f2bf80a719f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa8dd5b397b3fa38fd6d4b8ff8d4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254924b143220bff4ea51605d66f1e2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d032f54570681e3925cbb4d7b9d6fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9f4576648495aa2304c5e5589eed2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b7e12b06d1feda24d68ab84a22a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8abb56b65e5ddb441e4ab2046f367c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d9916fc453eb435af4e1d4edc114708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152db4286be6d173058ac6fb00f7866709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8d457e20830059a5223a703bedcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc6751111aa5de0ed05893044c885711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb8725e570d6383cf3915f8330396712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2607beb5280e6390070fc2c375ce47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b51e8be5ae4ab55f3f2678b49ca58e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843a8e8da438c06a1d5930384f7ab5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf93ccdf2f65eb9cd2cd20ed365ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad109e1595419da2da98cd6e8f3b8414717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aaf6728962fb64e31b074c8a1df1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36d00c3d017139d193d65fcebd91b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400e15e93b46a3b44465865f2d2dcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34250b1d7438228f68129a87d73700721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f1409b54a7515d877de473eb1897722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181d5ff0c7280004ed32a97dab4256c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc1fa86d91feb42a51e7dccd5bf1bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef00ee24331f79604f46c3c038981725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e2ef5b67f2b785e84418124a359eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a247c2282613f5c1aa6a555093ae4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e69181527c523120d54ab082e7162728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795b6ac5cc31ce4fea639931c14919e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e026f82ce5cec8a918d7a7a27a7fe4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad81f980d02e73aeae7a289df8d8f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99094bafdb4ec377484c65affb2b000732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac830b69e9227e47102512bb48db0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc7a6f0ab29ff41b8da38790d6bf18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3048982f1d62c5d2af07743a12e878735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d327084531e60161015dd7c76faf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e90437b64403464155db0cafed967b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b456fb6a0e3e2098c562f4af5bdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2037b3f41748651c30ba105791c2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d9b558fe8ba0190c1aa05aa8d9112740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd91666cb4b858b9ab0769a3dea16a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc06b1c0be15ce2787c94eebcd2d6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd0ce6907765f0a5b15c5c1b00dbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ec663430fc71ba9f7d4f5e7c8e03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e66c3241c950003b1ac70c5297f279745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679b7e784351a586a614a73030ffb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8774aac7c6de8b87bb4586c54b497747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac4fb36b7c941ede8f734fe44487b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02510d59cd1cc72336feda9c983ed8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48a82dabaa354a078dab224cb1ae03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f3faedf4018f53a02adaa63614bc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c1123395ba67094e12faccc8f75a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bfb0f86de414e2b630b1a19e2aa31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ecc718140a968e9e34fadc0c732bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d553b1ef40136193e41281029a51c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3845c5471a0d2d856ead6411c096d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0c81427c04d7b4c69a1537c01b5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c02b544952b3544ebb2d186c6bebd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874f66096fabc4f1dc18178e999418759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>