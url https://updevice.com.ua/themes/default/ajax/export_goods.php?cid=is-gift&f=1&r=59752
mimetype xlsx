--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa547b085fa6425ebb290536ef27c441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e092eac4a33e78ce0906380531c082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809dbf892e07fcb0fd48a4cbc2b54203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec5d65224d3520b4e7645ba7303724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333084f311244a1de06f2003a88ed43c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec32abfc6cc9adce2471658bbe1236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfab66f04efaf5cf78245f599342357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a4e08a41c23ee586fc72bcb157338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec7445d3313c7d074b6fba3683a3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144727c9f977a9e33786d8c13dd476310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9e221650556967716027dec74d51711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191d3b74a4b6af5602ebe476bab75b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df4d3be97966a0264e8a0fb7aca6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0823da65f8beb5feb628f3e5b05fcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b77dd60688f28071169fe5ae9dbc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3af8a25e43e1df3a99eea086a412d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddda626c8881f30203ebfec80dc5e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf139337b30b6264b1d94be1434975f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fadffdc766ab509b4314ab15ae5fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847716885d0fdd188419e0ac8fb273220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f5904f1f98e8e46a964b4853202621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114c48e6a5af61ad4afd57bc38544222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c175e6be94a7f5acded64f0c1f5be023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f0e5fc997db45f5579c661576f6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65bf80bb50691fe888b2f303a8c3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434213d7ab64b6cb8f374512a716db9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ec3ac8e3be1c402d041e1394bfed227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90152e1797032c463daef6809434528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ca75759438083395cb37c37d830d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a63abc93e7c41c5028e1f13dcae7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c124ba779517df73c155e8243ac0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2601a31caff66d61278a7628a55f6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985467770cde40d3118b2a90e897ba4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6e61797bf49ddea22a2d0c57200cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b6d2a112c6d9558e8e2a2595db3be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4013a01b10191b24b5b7bc1efb4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2057591f3ef83b463e03b71449f3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69501c7dab3a8a02721b67ab7c43238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460797efb2d33fe8e668452973ff52e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88867644760e9648f9e89fee3fc556840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f5923429301c7dde88a12ba265b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f801f50f33846a391bbb733792caf7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b35b5205840bbc67f7d4d556848b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada2fd6c1b0421a4545d7c3768782644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250962eb1d8774d62363e4c6fc02870145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267c10dd6e7c430376340e522da973a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846fbda91274500391c3de87ee244d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1564c2d59e750ac752f34844ee83cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc8266bfba6cb1ede5f2a216c3314e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc86e2c9d1af88d0919fd9980c41c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428e3d260648311d577d9c9a58dea9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc06f21d3157cda3b35cf53db0db7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44a90d5af1e8a4626ac383397f75753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ad521a27eb14134ec22473eda9c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5045f915dcd3374df02b0f5eac078255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b0af7cf636ac735060636bbae9dad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5a16424fc0c5842bdfa40df2689957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a6c1ff244c18fa2d2e7d603939e1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4af615da65b960099ee0a4fb6a714e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be15367d7302010afff09f417d60a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06d8ba9295b1c509f594cd89afde8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0d762e9229c9c5eed43997b08e31262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11847f9a4928f52ffcd875334383002f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e4b6a375268fe16ef34e33d707f8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd4c01ee584fcc7dbfce3f40243e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d4970a785bbb889304bb5f77c60c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c1092811e5ac714d827fe99a111bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37fe3a50d478a61261f0fdc4e918368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af345b895765ba0a8dc8e615ebd6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a4c9173c5b2eb79f29e00fc1644670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a39a15d5dff58cd11d6d08f89ea3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62415764480dbbe3f4f65c9c0b6ca46472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6b28c3da6fd5c5f9209975ca886f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f92ce63fe2d65741c64a9dd377e5d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c740f630d6d3205a625e389d9f013e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5251adcef132e2b7c98f2dab9aac2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a7c426ae22a8c168a3a6eb9f6885577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77384c2a15afa8f78312ee826d4c9e5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438bcfc72a35b6d707793c8f69c171179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765778aa5fa005c9ab09528750fa27280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edce509c2a41b4f705c9011dfcdbf6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d2e04c8748c8e93f11abe52fc0f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb5bc56fe4ae0876f94cfefa0ab4cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e20b3b7f8b28c57c24b3ca70ffe6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa475ee8f0e981c7d375a1c1bdc1a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e6a314b93669055ecf1d56b35aa5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc52e736dea76f356bb4a585d313f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67afc0afe4ab3ace2b28341662ce7b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6bd69322aadc38a191f448e1709fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad5f7a50b8b0225ebc23aef574b1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2002264e7803a36b900821e15a3aa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6258dcd5f9a33972053bb776a9779192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04755ed96cb2ff42a1daef0acc0e4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e687382cc9b7544e03329512f39be394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccde8cca9f4d80d97b041bdfbd962395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8628adb21b5c8dbcf6ff6b969eed0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f410d9ebccc3968d8994479c033f35a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9349dc7b9753a280f31c260fe72a4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cadf38ba9d32110cc0617bf13f64d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97bcf7214c6ab21920c7da364016ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f298ee7e5551d9abb6b188bbf2b570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686d957478e47b90b4fa1e9fd16acc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be576e055a382e53cffb42582d63cf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e3c15fedd09c63bb2669fbd7a4c8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905db84783beba2634c3fde914088a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e8875684b7e761cda4a8b6d66065106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0fa75e7813f40228c3d24267fd407107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069a9fa27ce0df3c9f364ac7a9793a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd50fd3adf6ea73c6b670c2860c48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f55b924e8d9ad8c075808bee694c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845a381beb7f285da7a1b3169a0892111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec9a0fc3e21395ca4c043c40c4929112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f683c6965846d4e8d19025f5651092113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71c0c840cd08a985f59d4aea8fed7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657511a6c212edd15f930a46fc3229d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec89596da1f3b32aa61d6ac2fd367c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a570fafa4b337df894e5ba709fd0797117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d89be277010b97fcf24e93510570118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417db235a55b3d78b35124e86615db9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e59c1ed75fe243d82211abe669f6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe97a3bf0f1657f5133f4682e07d657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc23932bf1c34d3f286e4b19cf4896122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ce8dfc3f38f27d35487586f4d747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556711b552b5f37aa074adeeec9a7a9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa269711e075964e0cfa885f1d1c2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feedb431c010d325cb93e12388c838126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5074154766d45cf73b03503450c104127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea28f2cdf9106c0b98c9e9cc17523f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb5ea47dfccf3df21191f87c84a85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f57e2f0eb8daffad7d4383df12b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d776bb5584a91efbd1fb38dc445816131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449466cc4854c0f824585a0ce48766d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130bb2b739fdbf7d8951b6f0a44416e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907871bb9bf12f6926818e52d32c38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c020f82836b666ac46927b08c1e58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cae0a102790a5f85014d014356eba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a855d8f8de1290fc77f65f82faec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5e1cadc3250505c776c4c6b4052b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef69046eebe897980cd2f6bba683eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821af568713e66eafd99b9df29e4d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e78850a4819e9cf0e4e19f7b961ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be9cad87d842780bedd4af34aeecf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f72f9755e6537fbe428198a3413e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc7be0b653c6aa2baea575d72eb18b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe0985d831eb060229aa7ce69b2516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcaa4acb81f4442e8de3ab25748bfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2de50d2cd7780ea3a25ccba3147c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba0d35490a7da926ce0b36631843b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d9908fa33991a418e6c649eea72a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a42397c0f9c41eed8c2c28deccc6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b093c397e7f70017f19b7df0255745151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce331920abd60b11473a74f0c8832c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a117cf423c561d0e542603832c23c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a8c52ae435c3a14617c9b80eab992154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e5cb448cdd479957603bd523d4c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760885694c178d8650050c01994dabf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6516bb19054c545657c3322f4f87ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ec2af1b4b501c13872feb10404ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923369681d993bf4e8ee3311d28334f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a560799d5bb798bf258d63af9be1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b555729d4c991c3e5957903e296c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827156176b596d7d1e85d3c7a0f218fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10564969c698615f93737338b2082b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df5595dd134a5090e413587a70dc85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0c7500ec87bc69e5595044673b2b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc09c0a4a32e6f9eefee3ce003a7d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84ccf824c7b0c3f12d31ccafe894e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f4d7d937e91f5a6812dcf1fe6daf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee82792110d524260b2e1ba38a140a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6817d028ecee54da2658637fc69fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fdead5a727fd6ea133194eb185d21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1355a8bdde814abaddbbfd870de05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2d641cbb152e0b775401d2f51a51a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280324e340961f3df47111211d921f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd678c4aef4d4516d011975b9ba0d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed511eec7dec3c0e12f4e8665c100c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b867d35e5cf8717936455ce3ada0f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0a131e30edd9e827d7d8f4c68c36f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c39f7a78608b70085534842451ae1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208ec11a8ad3b80921fbbd5070ff3eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b521fcec460a18dbe910aa302c6eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972eddce232c3adaab03a0e5160fa6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792c73d4492052a168289466d4101d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76fdfeb1a98a5b68583940ca00970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff948c1a0bb94cb96f6523bf93ae5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c2fa78ccef3817c85658c7baccd49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ffee03639a8c8819da78b61fd9ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda0609c74bbf4b7b5e05aa7c947a98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638962c8d00e81423aa9e64564e9c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc143039b2369bc6d590f08d122b7c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551831e6d987c38b8db571dce40964ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a9a111e5affa1e0536dd158b52fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbb32f349dcd99839dd9a48d4652eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a0159778ed04c9b1f0daadb1df202194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72a3373aa30fb67672a204cc3a930b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ed0a390dc5fc389d323b1e3722c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964490d9a9ea56b25a5f1ff8ded8ea6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9792563590938df5c08564ae842393198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b279b08654388093e590e714cc1fac4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb57b6d46fbb9808f370e8c7231252f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c4382a0658909bb8be52531d91c3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c69885643d9eecd7de1fa6585bca1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe9039ba397127d176f7542ca919f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7621e5c1bf5d6de168b45240d02174204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0364b31d827178daacbfe8b4efdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a29dece0f9f5f8f589be79506aae6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ef1d91c7ab4c273faaa38571a637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b41fbb2717a41b4aa82257909a081208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef8f99113a3c7bec45c3a3337f3374209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42461f5129cbfb6e092b3b9a40e73e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864d7c0e6f781b6c98f3342e030e119211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd68d0d7b1fd36431e363541cdb34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60238674307db6536e462cf3dcf277b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9ff91aeb6b611d3159e47aac4781214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d0437c0ba4ad910fa01f6a89ff3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d838fa9b0ac9017277409d61c603e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef56f2ca19542970871293033a2c55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51caf4b4d4c2e9bcb5b20d147bc96f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d9b19234b3450ea9039745c1ea46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7775c90b3841aef5697180ba201da9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3132a9f7c7daa38c0c94e167cd68df7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31d9295c887093c8dc23f3f606351a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c017350044fd2507adafb134700eae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95a4c38d8452f4026357aa11e8195224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672de417b96ae2878afa70be271bb3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4345fe114143da894c444431923f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860ef4d803c00876cfdb636be7bd71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36b18b7efa27aeb2b3687346c1ac5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365965083f09888fa87611e397e18ea3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b795a1f4d1b5196fef06124e8e827230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03d91685e8f68c7015d1e9911eed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424974a4100c55a8b4bac74d13a6749232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378a327971f5995cfd29d1d9eba010233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5384b758a5cfef567ef2751de10636a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a336af2734ebf3cec2cd9601f4bcd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd9beca65ab7cc4687a1d44e49591236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60529fbc00105786d73ef6a546c95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39af896c378f19c012799f4914573238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4551dd99b3e872820646edf33e7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ead210aedadcffcd0818de9856728240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ee767f916f9b065058bac6e2d2ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a78016054ef1100ab5760fe8be8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a645c6e68170953e89fb2c7d5237f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635d14bba0306767b9bb616df4d0de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a6e0df60202f444a33f36b2d06ff6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810abf212a7835fd7d9440db10ecb69d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc007c9fb32f5eafa627d33743524a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b428606956e9864b63f456f53bd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438207802cc4af006294f9ff78d68b63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e00c5634e0a59dfac5f2fbf7599e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77a1dc3dffe11849d948df0b26c583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d80d8cc9bbddde1663830afe132296252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babb13a540ab62f85a7ea144c5d8136253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4a3c09442bbdf899e4751feb5588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181541e7e84403e72e7e855c536b6aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062928cf34a85c8bd89a4cfff31bd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ed6c28716a19bf9f65ad14096467257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0873ae176dea4f4edeaa45858d457258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c8050bc5c4c6010890944fda18ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b6c68eb2f710dfd2088daec2422f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eafbef0c9e2b5eb5f59fc0222829a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5254666eb971776586a087b79e73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a08d0ebe47f1edea348bde1894e1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ffd05472e438783a6e09b8756bce1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da5c1811ff6b9efb8431e4a203468265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a02c829a0d5857433329ec73fb5e6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b4c087758d7582788e18b158fa15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8de550af1fa8ece16fbb78b8fb30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fbd054b5052d9dbc6c42aed0f6f92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c57420d3ebfcd6bdfb39c122033e66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3796d73b7f2d4d6adb4dbee0b217df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d590f7910d4296dea7fa8c2a543954c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea51a0533c97692e1636558804d2f10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f1d3ce05a8feb22da0b0af81c4ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52594e864c45e20ba607851683e4fa9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ef3ce8612eddd9543984cd384ff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204dafab2d0e0bf350fdced63ebdee6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5a4c798d52b29f90db300c37925d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c36e8e7ded2adbaa2c977c40a6ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb660f8de7fa6b4a61294dd76ace85d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbc5fcd1def356b8f07cc345de3e12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad72c0089d00e9e31db66c015ac972282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec2dce84525845806b51c40824427283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dced8d45f018c86e2f6586d7c5db5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69270e9593d511887ad5e24827db09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5c88496015385f78ad7e7d038ea5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24594496f1135afa440233c2a813560287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8571e3f74244e35a29b4a110c69287288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec0ed0e331f0b28ec59e697172199289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c1be18ad329e5edaef27b5d41055290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113754de353d3a6267c8cef474b6cb7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997124145e063f92c9c667828f53f3a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20732dae103865d86e7b4f47bda5ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8fe0994c778673d99b639f6d54f32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d268a95b89258e774d63d5628d9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f85737518c1e9bd115765a3282e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af63d20fa1a723641753a0e1bfcb63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d02ca7a78b1253f1dfe49e531c05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c98dd07d5d40bd6a16a0734bc28cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11d0e33dd89137e112bc4146156be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeddafb02670173193ecafa8354c1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0985d039ca3a5130c18578fcaea41f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d693d2990e687077e5304f6d64e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adeaa1a00a554bb9bd7a5aeeb256b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf17b2a33e8e12ced41971d6b431f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17708b0f3ae61fa4218f8d4b3fa2e9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98268fa53df25f16437406160eff268307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b03fff4acda9998f3e793c692c93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d328812515f5a511252212ee2204c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c31977aeaabc0b3993097d9bad6737310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d99e6b2ce19a5b9a411739387030c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e12b2f339dc6a11d600d6ba4fecc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c23055231fcb04270d2d8e1bcb2bfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81f42f23e75849a098e868bed842cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc5c8b7916d729300ece97b01769c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5dcc5d672eae8c742e582a2929663316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac408ece75153965d9d9d237e9e282d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0bf7a659bb308015c7d92dfb5a23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b26546d5a0102e16311f663d5874e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa9a234bb96346b16622982d18a62f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182829fe7e75246a57e5a24105ce42d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743517a18d51a2db1dbab1d787e068322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec122a65451be8a3ba5bceb98d06e79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd0e4893955620aeba9a5815d8e6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14949e53c0a16a532b0abf6263ad52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c4740cae1c9f89001f0c1cf26ce0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f497069d7feda8366ac51ccf50fd82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b497f06cf197f1d05138c055c26fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1bb6117ae72868cbfa68b42aefe93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899870ddc566ac70b9c1ff87e6eece3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43c0b97279019351cdefd7b0a18892331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae82906c766a3f89a15421e29598c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0314260547ee73b93696ff2e2af0cca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c144e3f5262e70b134ea49b2c083f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094807f42b2c31341753e66feb52926335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef50a2a9b12da6ac37952958553f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c314e6d5568c1cdf5c68a809135b7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5597cb0fe91c3479badb816a8dec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5636407dd19efafc691b12a505cded339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a708456c4057063b1ab8c11e13b404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e8e07e1a4e8a8b22b06d3b883d2bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068c0ccd86d2cea2b12707b5640b919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a2ccb7f307e3d1f92d6d294f52727343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd302fd53eea08ade0a20cbc91ff9dea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c43b3b8d99c9c04c459071a411b41c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192d6a8a0889c84875ebaa477174df0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98c34c38172283c67f6c1c2e14c77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ccc9eb27415baae44d3dc5a0aa8b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed5d16aece4df11e0d6f5ac1bb403349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a729b237c5af673dd799ee4e4d85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a677ef006f6e60ca489f4e1a076a2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2e3015b2eef5ce73069520be0dbdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657645a49fa3023a3ffe972e607159353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1219dca154895bbb1edabf85fad559b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef9c84ac96eb91698282a0a51e35d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560bd950c761f3bcf96628d9c554a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb06a6b8086a6e3a3af574b827787357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c940c6e36d07d06fdfe2a1595a80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae68ab368975fb36d97d1dd294c1854359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf7c8cfe4f7ba491ccec6a45a460a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c266341131265a77d3fceda093e6bf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe717f00a3cbcfa8d8b194f9c35c1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fedc3ed488251e6e264d7ff019679363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95647a86876844f3a983b5f0622b7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861017e7ce3d4bcd8948d434951ea7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e38beb8724113c8f4d06796ceb835366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc8f1c7434c967c00839317c59c6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3578f3c764a5f02b4e47e82385841368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbee6b0c988849f57d0657ebebcb27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b984f4712bd04a32159dc4fe811bb99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afea02a7fc45c37938cd13e21b4a56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777bb9fb4d25805aad6489c36380765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b246c69e29f941953ec6d3c68414b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95fd6cc218597865503515879932fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb1757a7b59bcc03ca7bf48e7ce1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae38e656271efb0c10159b61c26af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b8ffd132253c46dd2a624371641c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2840ab8acbe7c91087c7d5b56e63d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2176c88d1ad16cdf503e0064844c7e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029b9c097b2c7696a741610ed39c5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19cf4f91c0833c65c10b870e0e77f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aa13e9cc1039af380d7dc7942926f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a337a60fb0e61ff5de6124f7f681383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68534411272c0b4d74c9791cf6c76e77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d13de8a8335b08a073575fbb699a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003ba95ee8451dd0d9a715705bca9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e0ec0c0c8b98c433d86bd9fb8e44c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07dc68e6ed21c31404a5d905a8df57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12cfbbfff5e1839deef4ce89833b1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b73f4b39578afb50def9a01884b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e1fc08aab40802ab58acd70e177e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9299a45d7eff941bbc39c05c7842392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb3dd5f477475439e46c5e1545229f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab39774f23fdf3b8ebe319ea68f850394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46009a79c5da88ebd4e208d45dac7e19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a95cc1fddc0a922f0f1825a01de77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c105021093330ee2f68bf59b88d5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468b2528e21e7c08ad25fa4392e6f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115de7a83397f201ecf382d2c538e4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180209b74777a27086c25c736bf0d4f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584040a64e84e95e46eb7b3ab3aaa034401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04371021f8ef5680ef795018d9f98e95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41113f8ffa6d9cfec66a5395018c0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de9881058ad242d82ed322f326bd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b91e9bfe8a84086842a75022d2064405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7d4b79232d54ba2dc252bd7ad1a10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7c8ac4491532513932cfe919f5d58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607f0eb5b366644b5ddde03af85433408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55d36d37d3f936f0246e88ed5c92b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f846b6253a8f82c0cd9f64773d6e23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca66313060226e88cfbcbf5577d54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca38c1dc824aefadac7fe55eb6e7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca6d42da8035db6980cbfae38ff13a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c0b1a50b920c5dd7b9ee962ef247c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02f0f40bab1c8352616d0ec82d7a77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0df94c7b7fec098c25830d4428778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a0f74024583ff22a36adffcea026417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d92183eda83c22a6300995520febf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339c5ad3a567f8c6e43c90448cc718419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d081eb6879e5643db026be4fa3ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec976a91bff7017baf1836ab483c8726421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3517f184913ecdfc48c390f2360be5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868a2a88272dfccf2d8a0606cf29fb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5b70acbcad51fb065a63189913e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b742661bc1799f0dc795be1d3d6d1bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdaf2008fc5ad8b158792b77f4c6c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b9d82d51a5221bb28475131c9b9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56bb13b8e08c26c9d65ed668fc13c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f222af1efdac0a40dde3cd0b60ff3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c981d09dce6d938c7464ba570fe3fe0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b306f8a95acd076a4cc7cc2e4cf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76482301e001001a7904b8d63f4fbba4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c96161db612b47ce5f62f1bb0db4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017bb5b864dd1921a1518ba5db0887434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7123d2187b6b9307e4faf1439e47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4accfe77313359c3ed759c616cb614436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd501aa89d460db81fce045d7828b33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448408bd1b2b86ab92a6a12c0852e16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9490f2de93375fd1b4986e58f4f0c05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31630a16169df3362661fb16eadabf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f957d67f2a32a1500791dd7fc043d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c49fa287e1d539465853d8165e92c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af3fbc43bffe6bd93ee615d84c72e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2395b270898f961a0951eb2fe6b1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490513b239706168f07518f0efb94135445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226c811295165171940680407bf76a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e836473d6225562d7d85e14fb4f820447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be34ea3444a428901b68b9cd5cd6105448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a16fcb0ea44dd390047f77604e836449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8af9854b6800dd85dcdedfad8113be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ce6c3fd885ecb89f966fcf0369858451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50ab0771a60f5920d5135e50bc8b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c560a33482b3726b796023ca4f62b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565afaf6faa448527283bee14ed861f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f75cf9bbf9645f6c5bf346188d3d09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1f7c2792cc8c197cb5cdf420a28a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28761738ab168a0eba2d6058ccc4b5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f5279c9f8ace3012ee0e195079917458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd066cb2d1cb05d3c8a6b5c386b34c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f4c2aabbb4717cbbac0bddb3c87a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96967bd4d8d06af8fa51e0a24508a41b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb709e526243ebf4d34a3a4837de30f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe957695bc849723dc87a3be388db9a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ed1ba1b3a065e0fa16ae19456239464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65039c7251ab0f50b0e83d2c8613b1ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff57410c5fb2962c843b7b3e00116ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831314be876ced8abeecfa6fcc07550467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aeb463252519a78fa3b1042c15b4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf71b93ba5c6a45545aa7b0feb972469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785fe1cb518d4b79daa9728ad9cbdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5650d1a1c70ae9c7f7374c10e5f667471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90336b73970f691d6d145da8a644685e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6512a5dc1fbb2a339f56a7ed6dc386473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825eeadf61573bd92b1ae26157360d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b238638b15937044b1dcbf8168d52f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd48e469f9e0e6c44deab96ae690fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4664d0b8faf1105021966ab652b5ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c5acc117fd42c26160d9a66d075da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c158d7bb751c726cac1eeba6cce6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e28b2df0226cae490095e0fe175d6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482706dfe127095de709bef6e2a8bd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603420e861bfa1f2fffe0195d878221482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19c822be88f5d3f4c8d329d09e53c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575bf859783301e4facad1e47fb5f0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab8bd084cc1e4f650c98cc0744cb91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6193c5afe2f169f3e3b6bf4495e2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe40acfc71db737cc6db1997128c3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84b046b0ce0cd8975a1da94a036f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c41ddc843a6bcdc08f0b26bd793a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b6fe683edd1aa5e0966abc097fb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d111ea4ebfd551f2341dabfa25973491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1fad74e1a9e446db5c0d8bebcd4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36303b094c6792954e1ad225bc4416b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910bc85ea549c864771b8a0fb805430494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fac12ac01c2d38ff893ef01309231495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b8c92389bbef2123a4ffa89295bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38697ebba6b1619b122f2ffa7083e74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6654468d459ceb7964b8323d2d1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088cec1cbc25a6b4e8217cc8459c7f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0cd797b528b91925df0d160576c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3facca57ef07ecafe1de262b1d93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bf2acf62e6db387a2e61bf36c17a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541114333db0a86a47b4d3dcf71cfb02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5683a03420f6509f8affa2881d238504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b408b7068d5b074955bf05f3a505bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40793fba881338edaa80e9268f86a0cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a3920b8b3d09bea03aa2b15a74d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110435ddc5e5deef39ecd00538461143508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b98fa33b20a069ad0fcc21c5d34b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08b0a59f64bd65b7b09efa8742a88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59886f9855fa3dbb35d48fb5c0c1717511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc688b8f2a823f068b61ec7bd193a86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64d88bb45f9497cb05a2a8f65f8cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42211b1be68fb9f91ff29e28a8b4a2a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20330ae6bad3c7ca536143dd3f107fc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b51fe41dfd622ab3c45bafd748eb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9805debd2bbcff7283d0d20eabb1f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6823759f9e280599d0c9de28f80dfa8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403e0ded1a61175c965b14282fd8c41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5fda496b19c6f67902fb82b05d3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f8e1e3acbc3152041f1ebf4a46a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33dc551419885090cb54c0a303da50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b33cbecdf1eab0cc3021ce9fa27b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc6d92b20a51754b36245598f1496524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73685a378453a50b29c29dccc4a823525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeed9139de9416237acb6ae6c68cf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a9cab63ab4c3ad8da9c14f23721c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380630d50d56a5f52d3f71d4b027906528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916de6b6698af0319b769b6bffd62c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b022f734768c60c6c6969ebafd815e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb6c8d6a9368430918f8adfbec3782531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d466de7233666e4980438e7cf17ae79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b389638332ce4380958c4bdb56dd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6495bda08db19d27f298a8041559467534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda730ea682818fc9cedf6b7a9c81e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283626e6bba07a2de0b215552720f96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b62b883317e19e5de2783a9ad7bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0dd670e5fbb239b6824767ff7972a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af2f79d5ddaab153453a6d8965787539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559b7d41ee2f95e7a843c40c9b4259540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5a60ed617f853bbd2ae8aa0ad663541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bdbfd7d9cb5307dd8dd34b1cee64a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea306b5d0cd5fa5683e2e410d1c38f15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403337c7dbe45dd5d6c31da4714fea6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5b5d234ab01226d649f05da7997fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4eeb4e044a6244f7c7526f6fc4533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0cea07c64e1e41924d2e47ac4e7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceed94ee2a125a90f901983ec2275a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05750ef7f19c2dd0a822b311f1ec52cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5f81cf26c982e6e1940cfef804c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495541000001c1164caf80bba15c421a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb527181926cdabe2403c24265f5644552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd606fdfc06206c2f8ee5d36067be3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4739a832341c733e48bca6eeaafeddc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577d1be8ef9ee82abbccc17fb25746555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026975b041a52764df9ebfea537c868556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c412ca02a1a6bb1b62441cdb9cbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d45ae1629967712448c1b18645329558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762115d874f9d2bb3f025b5535c135d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2486c629c7cdaf13b9450482054438560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49149940d6be14bb759e8d8586717b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a751d6082b45776419600e52bb2b06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b52927d1b62a2bef61aa6d048950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834c480fe234e5596ba108092474e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168dcd60c74c44891b2cc48279692ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bda9712027a925d7c9e38d404b67f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51af78a72aa1e184d6ec937309b6bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1eb511e22bd834f085fac76de8fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b09f8cb8b9d3f2c8626a1143bf9aa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1771033c69783c51ae608a949957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be33f33a58f2446f6c021b574377d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8544efe71674ba245baa5894d778f40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56aca5eec5efc4547fe11cfebe7fe2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac471ed4939d083423607440b64dbac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d144a7b7ed9efa872464d67705b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ab39415eceac17ab5ea72a59683b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636831d374c4538afa8e9de0658d42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436fd8a02e8c0b26f6f480023c35d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc49e458f653a1bee95c1ebaf107d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44041eed129fd4f153d019d93cd46f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1198c718f3354175ef5ea9ff7931a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113a2884141030dbb4923cfa50166c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e89a881838bcb98fabd69f4952bc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29686d61abe955ba669e35096dbcd3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408feebe9a70557e84c6a94223c45a5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e245120883b186ad94febb772ca256b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e71db3e6e58f2ace13ad835a7959587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa3ede71d74a99b9cd5a553ba8687588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ae215d470142e9555fbcb9de3759589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929fda265c99c16aaf23537606356df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05506b3c42a986346fb25d1367d3676591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912c833a8b8fd0501c734d3b21c863592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554271fc8d9c93764e8f2a008b6d65f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bfe10bb286cb3163a94710998aa51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088042fe437d3ea9b96461485196a9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951616f6e7216c6bbf5eb20ca1021333596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e01ff9ac353501a35056fcc241423597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383651f56eab3052ebbe4008cdc0336598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a99d772e1c36d935261173c7893b5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeee20e6ee3c0171c746635fd266e38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc7338358c1090e55d06f6081d3b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfed994dbf1b2b8b8a8e193cfef9caf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870369d99c0280cdf087d21532927bbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc2991ee7b4bcbd1acfa58f94a3228604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c55937f2aaf56b3a2edb2e4d6c3291605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72604baa316d5aae7bf2a83c0a8375606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443395fdd127db78a9932bc1089915607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b632626968c07a7637f996f1c3332608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864558d3a7b97a3fef015816e257cb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d587293d932f9fbcd572295d70e7e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bcc1ff7cb4095e4a49a8ba0497020611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c513829d87cb48c3732437f7a55ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfaf65d38f28c8d5497094e81c5c75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90232da54f4184f7146d1f3272777614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b11784d9ce91676816388c8409827615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eab9c0b349374b46fdc9e61f1e0ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ed0219d765a858c947e97f951d82b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e843ea29e1304c03990f3c68b4c218618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9d3264d18c3e41514782e3341aeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e358da7ff8ddaed36d377c8a68a703620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4d1fd8080f0f335024bda0af0040621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ca38ce6cfdc9538ae8b094a35a3e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe323be860ed72d6444e5c138fa7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86a2dbe79a231cbd1049249db4e97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc2759065ac6851ac59e81878f9dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac38f4bb08af1c35cdae74b0ca642626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607089ab92997700622fc95694fe4e3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913033da1b22ce710a353abdf9625e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad63db0afac83218843a52add11b06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b23bc718ec0d6a59eed1ca7cce2bab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dbdf6333bfbe3b0aa17881944209f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26615bc8c1c8a4c18e3e768b85f6a3aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca4f1bb1fb9100188c7562c1a2dd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7858680e8119b83d4c56839013a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebeaa05d2f0edceb4d14e32c9245d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fb544de8983f69d4ea8b96c75c83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b2c47f7d06ffcc839aba70cfddd86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321962ebcd93fbefcb167d59807f3d93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081f3db35af21fac38984959209e295639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c410185254698a00f7204658262b28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e17947456a78cb7dd5d9c1d94ba98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01f8df2d0be5bb29dc0bfa81c8fca7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2dec3af17cb43092fbdb05f31e22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5e5bb7dc704e1c60edc72ebd96ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeb15c5afb9bc9d5dbe6cfecb0ca84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e540681c67810e22c31c92126e431646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18bc6df35245839efe1660e942749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cfaf3084e4d1fa398d3653b3fa304648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d32be34e190bb1a663d31d348f23e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e641d655b52f20fbbc2a0f6c355a76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae247b3b0d007f50ef75e4ad4b2efde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba7975f37f021cf1c9ef81c0caf44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8768dd6be60764f98dfa7acbc8c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d365776b5546801c9ad6f0ae167c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db972a674f8ed2cc64ade732d4848a48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c0b2d1bda3f63caaf398f894c460656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6c0e20682b66e6173ec566bcf320657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940026afd8bedbfbae6013bb9ba91aa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba80533c8423ea064f9828aa618e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1304d76fdaa024f4db10166fc614bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c3960473a6d6735675db0efefe37f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1365cbf0bd3b54aa85ad1ae1eec3a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a23a3ed2ed095544d18a001feda6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b779410a53159bf6988d2e9a4642d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfc882c17e92e261aa3960f894c8aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237143379312a3660f2d0c35558e63f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e27fadb59151cdb0ec27ea9ed73043667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256a79c1fd21ef1a842365b086072d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde763868687d6ac228de456880ae2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e0636f18eefa7719120bd9fd3e9ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0568fd5922c9af214991fdcda7d7a6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b984e588adced6d40ba47da5c5ac4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588c336e634610b8f8b1910a189ac46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3c612f2332f928d24e94d892f5b74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f041b8ed2de68f2802850f86cfe60c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815e6af22d2f06f6e72c93eb3167b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687703652f2e3bb2dd77626ec8914bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe140e650f12983d29da622326167306678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ea4766f9142106ed1707b63ac624679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2fd5d72320c6ecc8676ac042658f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f6dd0057a6ba0376ac7aac53a5b1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1149d325967bd2c0882fe55158a78a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17be930c62bd9038aebcbb196486127683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8cf4ada857bb4884c019442b5c26c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b9cbf294629e60c2b2ab1ac4bd168685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123b8f36f2a9074761d975dcce91adc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4091d41413943e7264ecb9ca10dba4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098dc6b188d15d146fa21bc595913b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1afbcc956090a2fa4edda7cbe1cbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d37cfe6e9ba66f4b56bcc808839d12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50744b9b09455a8830e7d3acbf8b322c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e942db3533b415f74936839b2457692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742e519b117198882c301019c4d6bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817858bd369e850908fd5aaecf5a3be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553583c9b24d21f0a9b605d9908f954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9838b23a5af3cd0b321279d73069696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d9353761d8461eed14fb73eefc69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9373658be42b70a6d9c503acb127d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4888dd2a60a6e0eaa306f83a7899f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25976d7ece3b33a11ba5cc6fb253d267700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716d31928521ef9da7ba0341a1f77b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4b9d4888f7c02d3f7379fe957d417702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1837409d5c51d1ab2f7a745e6d335703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631426a982170a08dcf9318d7110089704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a9d6caa681c8d181d7efb46229c71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50c4281b9b6df37c5fb1761a92184b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3764f9108a0c090b8356daecd52c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925d238d3adb8af9cfe622878be216708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7adbd8ea7257d1624dcc7c10086106709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4f7e0dce62cb503b04dabbfab214710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eedabdb792c0352e452aec11de698711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62acca289ad3a0793db969e1e48d1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c1e8df1337a22072e431eb382a9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4473e533eca24b330e84e79641573714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ecce6bb4318b9fa37db785039de1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9969479243a85c18892aff2778545716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ae7e42301f51d65a944a62e90d6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9732b5df80ea259d98b660c497ba83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb81854f4a3a86e04a624acb2ac3f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df86933b9715ebd8fd426b71a433b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709becffd3e6be6b8bd09fba42fb9b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44055013d401eba834e6ff1a583d0ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d40722dded86a72873c7a95958a58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132ea4d36c34cc7446b7281be91b88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bca50028fe344d41d66623ed2d7ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bfdd893200a0cdbe9f94a1124c1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377fb089c01698971378c59949aa053727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ccaad49910db3c6ffa5fbd54b5ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db032d8fcbbffba54587c3f6e149557729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc069859da4746e8b9f65b4eef783bb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2afb17e6ff7f08662aade3c52ab56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ae2b1ce502a5b226bcf77076a86a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecb8e2fcf1161d44a23b09f057714b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bdfb9f4bd3afebf80da55c855e384734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5bba5a03722b7e8e614d4253bce5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec28f6ed85fb41132d3c7cdfc90688736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5bdf974c45acd16e439b1e8642bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e45f783024859494fc8c2e51d1e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba2ce9c0bc5e42473627ec3e60feb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a318bc6a184cf56b9bf7af897c0df7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541515bf6cb24f6cc4feb4d15bd19da1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e110d7c110c646bee50f4a34b9677742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc192b74bee2d18667add583312bb5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583a9150f339a6205311d3755f76c9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ffef86fa230e58a8b6530307b393745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616514d3bebf315ff2d47160e6d5c343746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f510ffcfc515e6aebc78398c40af3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd36d34341bc85b07075f197f14350748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99406437b27904b9494545b09f0e43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af6c6c44ee973291e04b7290da1a46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce227252b4d3f947d368a159633276751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4ff1581e6899eb57d823599b4f26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d110625bde76da70e77b38d93104753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ce9f574fc55b389c7209d9646358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249201def587fb9e76799efe57fea2f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4339e3c7997a471f742ee0e9e314f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab50379305a52d87cd4360291a6abb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df36f1fe963d90545ceb383f655f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b9fa5ce11ad2a3f284e7a62aee1c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8867e41f6244773e7a50f326d5241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765006ffb974ff3de4884479f0e2ca282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79b0321978076148a3137169fcd683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779f9ff7bc30aef018efb06e8425e514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007d7106c5a1db926acbddeced8ed45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d2e3086938cd49e3ddace9e24272a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca4b5c04358b40abd60e19df3168457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663be5d8e0766e63dbf25f0aea42f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a181dd6029cbfdbb324cbc4b5651f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc36e8978b91b6e0d936db8b91b98f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338e1021a47e0ccead0f389c7c3bc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23b3476daa2df7517313e1e8d7c1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3b81f9169ac69c4e32c2bf6496ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68117ece3f5f4fcb55fee7bb88b2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8717262a71746a3b77831cdd34830715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad431c689628c504ccf0dac98c366b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945b9cd191e0acce61263d90e987b8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cea9548ebe9c34c1eff4ecb6dccfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba50133749c4802180c8ecce643a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c6989d38c9a76ddd2baac73d795f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075aad4ddd2c3bf7505706ed9fd0dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9de5415fd6568efbd0a58eecdded22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2823fbaa7292d6bbef1d6ebf6f7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502912f488984bdf1d90abae1697b77f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fa91ba492c5bcf0c9af3443ce3b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a9c71d0987509090d44c1f86300f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e75c744e772b02967f8c3d88c343a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74675ce3446718f8c2a6fc34b140d7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccfe5438759b4b115f2d06423d7ffa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155275bbc10a0fc63348d5b1d3763630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0a064a3d1a5448c8203881c3702b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a69a1e58f747132b238e25c3af7a0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa05cd612049a73c31a1c7564c40d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d4b405823ef4fb050998e87e42d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6154fe6b2b1990642507e8e834ace9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9510686577fd7201053b9a5a61c7e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c7937a9a83c1f2a7e1bcfe2f3f20837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76823ecb887732d61da94e2a1d49fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca7c0d43c9199d83a96d50da9673e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadbe39dea0c8c589cdeb428db1789440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb288440152b87acc9dc849f311cbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac05ffcbf52e675d9ac4ee03a6591342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3cb1cddc6282dc315fb542854bf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918a7659a4fb54fe1c3f2a8640c8f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a1434f765434895ad644dcd347a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a934541e99b71d3e00d6590966f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1525e1879eb701c6b7f985822e1d1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7438719e920176477a3d4aa64fb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfd2772f46ac78fbc8a19e22ed1e5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d3364b47fd8ffd9706e325d2ff9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112134b8aec49f1bb4c5699ba07f11fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a85805a665965648e1a52633406352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f6abd564eeb35954f31b65cf3c05153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b926f8ab7e7885a461d92e5aedb0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a855b5c0cf288c0999569ba3965b14455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e281aae1065126c69f3199ea94f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc8565b0371a4cd21c6afbf5aa52e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a182b344d8b7b37a288572dc8863258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1d24c99f4d0e67c904aee4934e6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b797359df98a5f03463cf42edd2b65c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd62473f764b4de87260028df2c0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b18fa74a7e860cfb515a11fa519a3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffd7ca1986d8e0c7cbffdce62397c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c83818c9bbe2bb1912510ec4af3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f5fb8a45ae44c8fb44c06932d866065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bfd8b0144528b3c310536caf4ccbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b9986ab1e41935bb47b4252ff39767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3a09ecd7903118a01f5725f50ada468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554235acd3ba0682b39f127423fc53ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7fea22923b908d6e7a79233b33b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03418863fd93c8fb32ad22927c59f42171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835685f0c480d1faa4c335a2fe0d31772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723c5693ef95f9560af67ec2ea1c0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee778419271696fb1cb5cb0b70d73774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703e7c3287aedbb5e2ea1324d1756e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c946ced120ed931b830eb498c34a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12d5d705c09aa1fbd36260628e421b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9bcee9d277313b4c415afe3afca0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e9c0084fea20f544cfc644380af679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c620dee587eaa69104908e5d199a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178933159e1ec8f1bb44ffbda45b510e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6527a7694b9a6c41ddbb3680a28c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64137b94a7030066f09c5630c9e868583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd020a57051f03e6b6c53b96a91b6cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01624730a31ec4b1b56e936a706fb69085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f58a2f3ec0c37ae2b40f5250528886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4374146317a29a96ecf3996b5143b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4ef4f602e173e8d489d6cc7af02188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b726bbd0d006794178a35eca1bb2c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb4e88e143bb1847525eadd4058e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e20c2eb08343a1ede8560bc0311891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac7e1d124db66b03bbe138782f22792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f4ae4a69a76e72b9d6cdef5df30b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c622b058980061e105ffe4cd3002fe994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89663e447045ae00810d101617c4b3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc54e16d2ae4ac5b847c56552df48696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055bc9b358a563c472b0baeb09a24797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30e73cc5fcd4b09562e01a024f7e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622cece966570d4af2dbbec7ee050499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020b574967dd96ba858d5394f00d1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5419c11de48b22cc3cf7cf2b16f560101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aff9082056804c549abe550ea4143102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf4296147dc49e877c6c2818599466103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6a085957dbe2a0105d6348e23774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf19d955dfa609d245ce138208df7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030256dacb7db1c5b8b0b943f50496b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636300b0a59f6da9051e455aeb2a3346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25305ba726c90d6f7d9cf68bd8506c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c9ee75036a5fe5e9c0b87ab58e5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401c3e5c974698062fae03266214d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf761e8d72662b299b184ac5bb0cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d0a7de895eb6b3ddb41fe3bcc4a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f81d6d7a67303ec8c2fce9dca2f05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6addb66de6f293869a0d8ead3d0df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363f9614b1b5ffad216f72dc68bc04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d025509c04f3d9badaf0f15782ee4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb55d311e13f7817397473ff929241f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca186e13d835f78a3cedcad7d147f1be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5163fbebaf15a2b66b62d56aa059bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d1e7aa1fad796de1be669fb4076c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac57ed406d9ff6c0b3cdef8a9348d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a9b3aed4b21541fd756aa71f9a75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9dc46df00bf76a75ff3679842b61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936163842aaf23687576e2efefbb37f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2b3f76be4f516b4308613979c1b95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04bdd1c8602723a260c735161f75f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb829605e66040ed756fddae2acef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0cdd152c500906ffaf74d34b43990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612926422c3355b3a57c476a5d1ab294129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f813e8cdd1420e93d503b2718fc9a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae6fe3ad1a365a07614bf8c81a062131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b9afdf70f5ecd5a6f894df28c02b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d18129e5a84991cae21eb6713fdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5e1bbebf5f12ea479d11ec2ef3a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193612fd3fde89732f57693c810494a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4279a8e9959fbd6a5cc30af0b498c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0834a3200fb160100c49c4d9750e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32f8aca55c6c6846443095be46576138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2ba8216babb80334192394f71675139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc31ddecfa38db481a828430ed199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28e5a17b858ba283a1a31a4c1e9245141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e3e556341438a372338e99e6a1f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36481321a9b9eef603b3e88c62ae4b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ef53d8017e095244441325979bf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd92310e15f1dccb300b757aa92bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34889f8115bac656c83a96a952321b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffcd8ab771a8f91ebe774151763f67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477156e193dd71fc4c3c99654e4a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1baf2527af9920dbcdac48755cf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c2ab70e1590af30540563f432e73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e218cc76c3fd393614cb8ba0e6bb46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b1abbff23a0182d019a9951577c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a18a86491e81bd7e8661c936ca181d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73152c3826b43905c7d254ef03c93282154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcfb20b3cfffe31f18eaf7fb2588da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d57230f58ade8b88806bd72cfe96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ddfdc1d646739170639cf88daafec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46f9df9b649200735973894a957fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3758272797684f745b7c2552ec176f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1b4b4300413f7c862fbd00dfda43c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393473490e60b55a0c1832738c68a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0575de60553bd3d5c4f735c4027933162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeedae435455e0e8d43ec2ddcb07ca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda7dff68d1a652cdf8981d926ddc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab66f42df354f09579b41717a5251165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407a69bb57579f4a413bb80780f8f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e72545b8aea7d584b34ef2a6b7c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caef16169eee8d331091b1cbfcc37e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb90fba3068b3c93170f0448d6e0bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6db83c5a807ea5d9b0983674ff9094170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a04e73dce7610eb559f36852d555a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f4e54a0a88b7f53eb98063185a1fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca4d5f999593d9b363b5087fc5018173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed328373f3944401a39be16beab4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664775dc7920f45b95528f7a3af1ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a056faa362adb453d15903c31e2e37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca118cb4bc9cb6e8a6039e10f38c72f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e30eade8b98ca14c490c574eb336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e799ce567a76afd7a290f4a6a0ead179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5444de1c328fdfee1bdbcd8b6ee13f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a81eabf8df4162e80f9713277708181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7538ba1dd95acbadff2bb70d263d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b56e34b703598c84f639d7c2042a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacaa8b5ae141a737ba7a406bc402d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab70fd48e8f3a2e59163dd59f22f43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e5628d05bc3f3d0d5daaceb02567186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ff91ba370d0d5165ca6a426d4919187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b857a82f55a1b28abfe6f56f501c82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4eeb6414d3ed4e000f2f82785ce14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba1a6e929a2e45505fd86d1b9b9d0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587029a750f755b06e31bb13914df205191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ba72267c73f82d85bfff4b5783c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f7eb326fd4e2d92bb4c2f95c2706f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64871df427c2d6384a0b07a104e68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f6ec650e2e489461542c8a1a1ce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fbbcc9fa2d0fb1aed8e94aabfb937196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc42bdd44091d5cee64190fa84e8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7105a3db399ca882dcaa322cc4ab7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c8901c4fb9825a57ee552ab7f4d3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e50a30da3851ac2945fd394f5f2c78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d085bff2d9752e1fe956744069c8d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cee01827eae62ad45beaad02ccdf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc90e86b479b5631cfcbe9a59c21af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46727e5cd1fc4b8befa99e677106d9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ce9672d4773ecca44afad1195b5c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ebd9133605c9b680504b4ac8b0431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2749a8712839df8a70eb396f2dd42ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e1508cd5e5861b9456ad19219cccd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde997e8695ba82ce47cb6d0dc9b09e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca721dc61338de7e8f86735aaf8273c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc221f8749c1d441bfb5d818cbcfaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c4e839f760d6e406f9179ecd30d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929fe6b0b86ba14156f88bf9f30bc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b544cdecfbb7b3eed0cd1addb8f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6db22f15a52ea66679bbc53a8292215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123fa77901ddc4e8d44a154c1ac9cce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143cdf5ac794811eb025cb954712d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e050affa9fbc2c8a8d740f0b254c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e5da19ccae0d7915628c34edcc078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193e67beaa924236b308f93c795d4de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce241ad4a9f6265883c20066f5b23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669687c871ba67e220ab4c82658038f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec849623e2c116041693ad024cf2aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe563a142cfca44edf9c3ded8e4c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef3e99c899acaae4319095e90d0be3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f92a82a3da6f211d3da831a8f7568226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c91e3ba32e087ae1ca6d3d3d2fd5cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7cadb3c3d678ce180e08efd21ceab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b232fd962d4a7bd98f679aaed3ef79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5b34928cf0e335291cc2d3a1ec3ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135e77e902f5ebf7d3800d2d071a2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa47da79ead56e0e351cb29e145e14f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9478a3466f04e2ca7fcd80c75e2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2384b19a87cccb5676caac3f5b2b66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078842efb9f01dc0313c881d0056b91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f76f7d86136917fa39227bb79646236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1bafa445cbb382628c81e49d6e1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cdfc6558d63256f3a1945552eb1c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2626215347f793ef747edc7a17e03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b730c5b0091024ae305da682dda3bee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7c05bbc2dcc1b97d9baaadd9501da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d32282d59a5f76af0778061d1edb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa78f5f8d7985189aa5522bc9c4c5aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e2e183abc336e7f9507bb478a6d84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48f6bf553b7d8dd45e5ef8f4eaccd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c074d5861fa4b31bb523ed9532f92f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026425515105f5c233418e6fe3f187f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9179b484f75bc3ac01367c213d120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d87818cdf81aa9e1b013995f741fe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eb37224ea9695a8cc85dc2763b9d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080efa26fbbc81488db6f49d324eaf70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42aeeabe05b56483a279bc0a84008e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4411c94d3ec00f7741d07fb5cda95a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774ae148f3cb1a600855b20618a6d18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f815711ec67b1496538c44fc81b43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928da08aee2af5f0731c5cfbe9ec5f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b33d0a97007ddb7223f1aa908a7b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ec6133659fcde5c6ea3e0af84ee99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98c87d513a8cce2ded2172e91590c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17d9075b27a080ff7ef62780220e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48e4da4a8a4473fd51012b441ec3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7cef83df0aa890d71408ccf1f75d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c8b550d94676b40a4ee75fb17d8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac66161eeaa512ed8921d73d0fb2c6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d761872d35d61e16f2f1dbccc62c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce061d3b6ebe5b677f0e3efb510f1a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef31c90830b6051873b82a80831874267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdb558c6865e066a840fb5a8753d71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b579288736fd053de89dd30ffaa38b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a903feb85b2e8213926d7b6ecf7cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122f69c37b1b16069ce610f3acd07b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5fa3dec95eee92856e6958796d479272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e643e2c11f3ef4534f307501c31c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27e608a4dc7c634fd78391539e17d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5643a435bc0282ebf498ad7371cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414139d3f07df1f5946d5f285ab7acba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03f9b969e2f929b5744292eb9b9f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50533e70cd81a841cae4f3ce083c090278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd180891e6f66b346d3f1094ecb7344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd291b01e5294343628f7d6ce35b2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb03b1062389bd3ba02fa47ab877aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d5d333defae6139570bcfe4d8e34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585c40d5bb1dcc573324a616028d6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422632fef8405b9573b2b802e88a3710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56670754b32bd7aa2032f8950e937285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7235a9bf9419566339bbea3d64def28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa475cdfd3a9052bfa8a2901fd5149287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49d0ae1631c927395d8c2e0b022460288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741e56652b926c37ca525c7a99b9ceb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b89aae6e02c34f64fe0415eaab77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d1189f29d562c212aac928ea6198291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f7d7d59ba23680aa4d44205e3679292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f89dd20d1c6fbc79f1e3a97a20e763293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092fc9834c2f5e1046991ed8afb830294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153408a33852ae1448612b595aed03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a303e4731ea008b8b2d29fe3f1744296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f1de9064144692d1770dbf913553297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c3fe12cb6f9e90ae89af2699addd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d440c2cd938681d00c45783ccdb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef8a536c98da2fa01d9ca5fb3d202300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f110443343cc4da52e342d0dadf38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9598457ed05221c86c4b1756bf4e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb1c35bb7cee04ec6f2914a1a76c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9522d693ca977982d59f259fd777a2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b421cf6dd3c25ed34376691b3b13db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef68ea7051413cfe0b8b9d9c023dee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6063e076ad254f162d4d8964973fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645980e096a8cd7b779bea08bacb3ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9194108dc6960441c72f87d4f178309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0531de98eac1a76e7132ca4ab687722310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c457b1a168254412b0e1490ae2db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236768d9c9e9e51bf06f1bbb8afd1d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e729a48a4f2cf76823164c6a74c031c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8d05e1a02a78755c6186063bea0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27e30b50d07e86307c5e20bf5ffb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7df7d031b806cf7c6389e365c652316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d12834c1e4aba55d0448bd7523fc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63487ada6af4d724fe59c8c75c81e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ae1669d05dbe41cce25f81978775319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221884e63f51daa43308dd90e0d4faf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a11fe6738c7443e936ee3d15f42c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d89cdf0e196af562de915ba6db05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6786850de31f250839b927fda6494b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac9b7573bdd6607d88ad72c0bd845324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5878cfc66f722bf047f58abc6326325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dcbd9293c679b86796ce38e9a78c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08a5fb12e04c981c73514fcca3349d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fa9eecdf11437f18d85990e208e6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc1042317bf7f6a4395e4488fe125329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0686950c4c1fa4924fa0393d55fe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed14b1c48aab202941d783db18588a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7542891a463dfbe00f7750002216b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e43c49c0f81bb857a535d51ee9fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d449555a3f68afbf7780c6046478334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c307fb27a790fed7bf90f11d765744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81c06f8a12857162b3bc78f0314451336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b484176983abe0e676ef889a3dd214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09493ed82715262745cfb33667e0d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549946e38129d34e5b579d22b8f2c353339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e0969bfddc57de03b9f41961344f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e3b678fad2e782df99ca1b6d0b00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8e4ba7894c619902a721d2c56fae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f7de455d5c19d26581e5297dbe3da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d3e192c8b73faaf4a6705e1f8d41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7de420a8f3f092e3a10e526130f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9c3c1854010f0e9691e70571eea1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60eab4b436b3374750983c81ca7027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb95d29773db928c0a5ecc7d5ea9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378813933640b75da6cbde9e0ff0f14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff14cb86dbc7209bb38874b23ddefe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced3407afad6868dff87472210ab15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5d3e66930704d087471e6e96a4c91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659efbce475df5478ddc703648a60ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691564bb42247bc350a4dd4956d2447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec38ecca99c290d9f1b00049ba727f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd20eef3776df31327f9275c84b6a7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe4195f9ed096d773e51ba68cea2db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5234061a69a72e98c1e1f0da194c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d18e868da1a47b39f01c0e0cc2b15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e7ec357717f126557b23e9e68cd70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5639a6f0b57baa2c188ee509d87b08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76961074bb3df533bbb996fbd172ae4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560865b0033e4ecd439830f5db9ea9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1dbb400565882c12cb1d69fcd54f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415c052f3b870496639f31355937675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ffb0e69b16104cd628e30bb05c38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd811c027c50a4ef7c3dc76bbf465367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517049f01c013ab258c7d3d37c5934fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db3b0cbf59f3b7896806a0bea170c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce1797189b1713129d2baac070ef7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802b494ea03844c45841f756fc66b05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aabe9d940c4e00f09e95ca0696240f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb002c4a810d573eddd7fea2793ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcca8530361f262b8a21cdde364dcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864704d8524e8cd93d15aa801d0dfcbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353346e8bea8b2bc5238318e77d3d76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4428fe8fbe7d58151a2a10a2de7ead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85088e7f56562ae62667ff4b6a43acd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee74bdcb055d68f74b08a90bee5b0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cdd46cfcf11776384ceed27203935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151db30225ce59e34e848c9096826a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68747a3eeeeed967fd78f47fbc6269382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38004618ad8e7640503d85768d7b9010383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cac645e25a67165915836e1dae53c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304167c38a1405f8830f7ae76a6342f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab09a762cf0e05e168991697beba49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c7970a2bb165641d0d1c2b839a46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed04b93d03a311e509902e69bff59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d20e84ffa689c82076885885b0df0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caef865c98d631acccc7469e7380a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9e19b20ec9a4b9c74c42dfce45be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873fd7521991e7909bd2c6bfde054db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ebde982bde16b0c8b2c78b04d82e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa7a0a09993429bf7e373a80e5ce9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec607f265a77270f3656876a1505b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af6514c47365685fa77dcb030e6dfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afef49ec65e66e799715d43be425fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb8f96338c537b71dc610de66540e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530cb8540f56a4aa7638250a8ee513399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d9b699e0848a16ebee46d0e30ba0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be5b0e84953effb479064145062d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad79fa401aad59590a3921dbeff18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbd4396b93635ccccde6877c77aae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08716fb774db8325d56230fc1424f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772e9810b29e96b0b3f097a75ba656e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f7e49c15bb557c0191a036f9808a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1199804288ac3a427e5275a531d1a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ecd1dedc693736db8bf472ac5c9b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb04e8e32a2a0ce5d39f4c4e8ddf1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef49dfb349e9d73705a1b9b00dfe15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e7e00955fd662e968d84881567dcc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7c7bd6325930729ee4cb363cd5e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff14b2ffd710d590c239d6e53541ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf5aeed70d9254df98d5923277d73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b18e47a3860e7cc69e23c6a66081a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272473ccd1c3b5e6364c3ba92ea1e549416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa529837f3317abf83ade43e995ca00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c8a79a1d1796f44afc65fc58279a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13e7d67c29ef612975f642257cfd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff655f36d116f7888513ad0385914420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad297d6dd8e22078e43ad8b1635f8b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f7072bfd4b313e0e46caac3e1e6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b09edd8307e54a856d433f08e62a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c9964afbb515a07e565b74cea9a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea184950913d93769f4dd92c6e8ae1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5632583f9a24935582b72dcdfa9d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62a5a2e901fff3754e1a7df837178a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff3991d7eea6fc13a59aa91e21747c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94837c9b22907d24ebc7376aafef2d3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b27c3f8cdfdde057ea4927a5e757430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09803c7576ee4f04c80bce2d4ed717431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e3707af77255185e965e128fae51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb440117574d42303e5be8dd500b764f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d54b3c38377bea46d0c2d99f5fa49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f127eb8e9764dbfdab1cdb84329941d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8b0fd4e53e8d6acbbd92301f76f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ffa3b1898eea698070de4ca434d4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba33ae1da2340e54050bf5c7c5bc72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c5c4f875b6f333e61c63bbe04e80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457cff7b4ecc0d601788f86ebe31f57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36916e1eef21951268c7260e5ce81d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90829718e8b6582fd5d4f142d76369d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022f6044addeeb0f76f2760a6d8c0be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ceb9efd78c6c6f7bf9b8d1ce0b309444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdd20867b0adeb4cf2683b79c50478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddca8ea7e3641b16b352ceb5b0ec3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5adbaa1ba62e1515fcf7019679e660447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa2712f583ff96e9dede3c7fc722f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69154f059e1de20dc91f1746222d9a1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce91ed0ef612b24073a80e4d377c25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b530efa8fd35dd33afabec76f3b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e31bc2160f42ead4f4e887de3c300e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b501b0c6f6422f72620a56755ea998453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d021187bbed4eed830dcd4234e892454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b386ba4db39a554fa196cd4a7be204455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada94999d7ea3c4542552e539cb5729456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927327be9f2bce04e555ecd17c52b3a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce435c03632146810d1a0f3e9195b0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6468923c8ab84347ed5895a4b129de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0635d23ede62f7ba4c48f281f38721460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eebbd7ffa8dfc99fd524b1fa21956461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2efdc4521f01d9ddee2131b77ec54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deada1e6aef6a019a6305a05447c2ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1fb1d65fdb3dca2a5793d800b8c79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac71fe9bc4898da86e42d6b758904465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d5b6868ecdba45969502ae6688aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172eaf0c4362c57abfa8cf5cd8d93ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8b63e37dee352e030feb78b63985468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73348e6a30024e9420d54142b46f33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb5c9e8db3ce8815155ebf2f424e65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c2963dec646f2aa69a627b5a31e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136206da86b43ce3a572423cde0fe89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9358511c1d3b2018f600bfd301513e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164512014977625ab01f85c3253d4849474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b92d544f95df87c0e8eba8edafab5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb52089d1ffea2bcf0e7436b6937fca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c288dca4e9145cb81b08c102933a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1d05a3c15058fb1188b50b18a2229478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5230468cdca40184762997332fc3f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780e97c8596b9333714de5a083a6bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ae934a9db813dd30f7f19647d76c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c488fbda0bf5b55ddc1511f0396d6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67903723214690743d9f5af6f0c4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830e6ee0a9e8a4289f60ea8fe8fbc40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830fa7339bb13d3483af2abccd24367485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600bb9c04b2d767644d51ae7539de2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b384b50d622ca459c490184ba41f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d01f059558584ca07935d503f509e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b094b351461e807df34c59c4b4966489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bf9e5bde6a420cf5a4c62c58b0b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488629110802dd810e79e8165fbc5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bef23f501486a151c8a75a4c590939492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebfb1c1694b4914acba4422f9f682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2de500a676b86f5a5711880831d32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a3b5ff2f15eae1ff7f1e186475e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548737fbb2c46adb0fa711f3eb9c666e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c90d19671d6fb5bf85dff0e0bbd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983b106f2097f904e086728a9112633498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e890ab65b05b371f49cd52f5e09f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cbce30db48562567e6e49725ba1da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76c272ae03ccc1412f6b6bac7379fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd8b189b1d95b9a764d458d1418ef0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9d3be4d68167bcc0239d281f91ea9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fae2554e1adf9e23c52febd8f250f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db71310c491e8b4f7bad5725742ae57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408654f5175c429e8097f96c682b9f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28604c5b5e3dd852249a763ffea7685507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83ad0e207297c6a0a639f287f1867508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249745eb597b09ef505edc0c506e44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4fd0c103e71bfd13e2bf5069eea2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa168bcaec32bd7155aabd3da1ed4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38a86c1cb79373f5c8aa867bb26b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ec3d75ff632f811f15d34e32ed92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed586fabcc986b1eef1b519727b7435e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab3aeab1bda9151c89afc8818002c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b279ffb459fad1e41ecebd93f65694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035e7ce99c86f2b2972f09d22636218517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77126411ff3fc392518ffa8831457b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060bc4552869605c1d4bfca2673fd17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602264425c5a673d93055fcf058c0aae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171556f7768d02a9f7ee67372d73ddd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa1ce5989a0e410529abccc2258ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e92bdeabac709b8f020507322a2486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca750d0d41cb613cf4027c8889f6871524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87169178d753503e6cf1117ad649006e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ecb96ebe7a2f8eef7ba5d0a9e0d0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09275028a83d5af88515d58f8ec713f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa356a2b90651c68ee29c1323e636528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9057f7ffa5107a2bec5ca9c82a49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9186afcf9b7259c92649f740c93b23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0ff7256e2587db7a52a93ef72c2fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e017287f819651bb0eecf2ca37d8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbb76fcb6ace159a322e22eda6d077533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7d5319535db49dab9968e86533d0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1c482b876849beb89e9996b9cc05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2659d51b4238941828194a561d8d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230594648875204f7cf8b9076719e24c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b34a791018dff3c928eae53e53d80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232388f084fe85f1ab540c7ded9b5b97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a9784e194bed86533cfb96a7a98e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf190b464401f275f19d3f62fc9a739541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb3ffe205d84affa02cf7244bb49d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d46750d267f46c40375bbfc7f422543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3d8f0088526c7762455a693d3271544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3cefdf6ff2617db85a9258a49318545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a177239bb179537d610ebb35e17bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7773dc97230a795ad4482c3b110e5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850871272cc3ab1696b906d70f8005548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e878ae3e3c5f66ce6918705337f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275d196c5b6e01e1068f650260391b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781112ef429fdc2ffb7b6dc1fd4c434551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e9474cebc1e23bc6f01c802aac97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026652768f801dbe94a0202d71ea92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbfa5dfb0757bbb0c76e51df661c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d3b18c1d8ebe3d02187d69cea3d6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554f1ec7ce1df3fabadc7434786550d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a751e72fb9886fe9143c7a0c4d91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85710c438667d186150d0eb9a29e88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19fe6ecaa4b566b70141cd5b871b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb4a63ebcba231ab04def162be7a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7254389cf3a239377f70ca573c47f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a6fec383b299ac33947fc31d889e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b9acf23fe8d14164a36aaaa61433563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025250cc5b8a4f82fbc4df4548709d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7892ecd27dcf4459d925094bdc72e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201607ecdd36ee465f1960318386b19a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e0ca711df4b225359adda0c1e71c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8208f4fb773d3604a849eb3d83b9a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9436b067811dc01b85d682423fd3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772d4ccd550e110e51796972c6ad5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941fa451da457db69f139eb79b13f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ac3c0d92ea5a089a6ba7787ceeeb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45097288902233ee91950c2b988d1dbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d021b0f7d86d5e5c2f1a03f65f928f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e657b7d5635e3f8198379e5fc479575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b231d9d192cf6e8ceb6af9ff24dd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9fe9b307edffb7b36a1444df44fd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd430397b2276de7d4124948c898a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b4e539a70a1e3f206a730aafb6ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ba7f516fdb3122efed5f587863ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c005ae4477c8f650eaae86d527bc69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebdec67d31380937d8dc9841dacf4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7eb6b02e3acfc22fb0f82959283f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b47a909482bf611e1c32efb07e586584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985087a8ae2f0ec61399deb01b73113585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8a7fcca30fa9257c6b7e72b39bdcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3396941f05c376e7e844a9704050a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679cd15f99d82b37f9d14d04e148d71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f05e958ef1383a5934df2faed88130589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac3531c486f21c0e6c0f589de7d6a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a33be4e8a8bacc0e51036d26691bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d013d455739b6f6cb8645e7de21e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5b31efcbad9e465953ba81c56615593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6ca5e6596b75db44a2853a16783d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9237c98bbee9decf40bf549214669595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165f93798b148a752a505fc6eb4cac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152b8b80a0c6b60d1d116458510a70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aa8e51a19384383e4fb039534ff8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c351cf5920d845083776d6f07b95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825666331d58d4d76ed20164f8d6425600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a37eef86240f9a237013b7778c12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d125a9095d98fe2013ef891c6fbb1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e409e640f328f9fd976341283c704d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c00072b24e12dba355110aa190e52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e47cef773c3f90ffecc1417b0773a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373e3d3834a9864b5fd63a599374ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc48d35bbc7fc67279d30efc77dd3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9489bd52fdd7163ce96c48f3044b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aeb1e649abc81b11c0fcbb4f6185f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae00e63007086ae25da7dc44cfceb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df5907c621bcec19bd36ebf1dd26f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042d8b5cef70e45047e0f069ffb1d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80553647a86c081513e79848e75b7c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e277306febd445b8b2d76971b2ac8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef746b915dfbc0c5177662a36828cd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68dabcb24f3055af646ac7a401ad82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc90dacc2d1160fd78a0f905799c9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca1e88f4cb254e7687d12a246d49f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f426f3170ef27a0030153eab246607619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227ef2129ab98b5c19cdd00135df9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27015edba86aeff633b72be04fb8b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3b83927fd8844987fce6387debd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c973b8bfba3649ea48e7eb7182d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d387ef49efee0bf09f326342e71f60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b1caa08f5aa01aa78b16d287bc16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c2eba9e3963ac22e56ab8155bf2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142dbcb26d846cc270d545d94b8f88d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb101973054cda5df6a8c067dd3ff2d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c33addc384c76673880ee2436154629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805d4d0ff340fa61eb4c9118c0e798630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef797ec26b142097dfc17c9f178fc2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da89a1cfe8703d13f6b9255dcf1ea5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cdf71e7b9dd17e359413549d73781633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d6871971cf80c17c79498362282b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae6b141a452597591193ad480d379a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb50ed6d755808a189d0a8f79ef79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a66477da0ae69bf5c75525d654ef4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a549f2d3fc16d4ac63013b46b978c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701fa3d11e4bb9114e1a38ad1c4a18f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871328ac98b121f6ea8bb7ab740522d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6207f40c764fe5a91a9e6a41ca6cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a23e4eb0ecaef2165a94600d1a95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746f210550e26c80c5ba5cf71003074643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da59ad24aff490bb6783023d74050644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990ea160c6d45dda1747d83c7da721b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a5e02a6f5ca1db709eb3152e2e24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2a81b5dc234094c3918aa33464c79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5008f977024402c5cad1d5ef8e8fc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96da7283119937d2c9a5af0d21f1a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdbfc69d0122747d718149517fd26e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84043f1b95e55dbaefe20b8b02853f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c262171bc0394041606825a2f71a7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1683eef2a90d5f586c80d83052d8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c47d1e44adae4baeea8b978558b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d05e90d3b5cba4734f21ec5db023655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2efaface52f32668cbb98926c15c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dee346e35774ced9ef18ae857a4ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844eba367c257498f20b5deb755390658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29287f51adc561899d8e95cac5d145f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3370dc00cc4515fcedf32ba0c29e33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbc2b3e5eb9aef8fa1b3603e4fc8d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36a6682c52020f4c4ddbdc51313924662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad76af3ae0e5ff2e5f4074371bc49d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa574e31fc7de57f4c0d404fe13d55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab756ab6254b447bd96acbd26e87805a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa73d98b2167454973d4e803e2dac6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c219673de8dbba6980ec2bde93163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07fd8575baf384864a813a0ee8546b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c6ab355e6cbf3592432da720143fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcc35fb8845b83d33db78be845e1df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26527f942ce7f9baf8bc305602761e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa5a8cf39d7f2451c86fda30a31ea6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c41e8f297b2fe9a6fbf7f596a973d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ae8a011d3fc03253b1a36c443d74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378594a472b22507d151c2a8a8fa3d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc525c113dd5d71f9fd5669b501ab87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74df8838bad67bd68a85f2772f666d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceb6964431f0ded4e1f0ddee1bcc89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88981e8176d7381778971f751a21471a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada2206665cc8d78803e31158ea2f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1779d05a64197f6bc65c1981a69b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60664c1ba0ec2a21c2b7a89cf9116c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198095cd9c754a040598e50cbadefe4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16513e5652a4a6364d37c3e268d14ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493481df0ac9d58ab1dedf742984efa7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea926cca344ecf50ac157e0df74aadaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f61f517f890df4f251f7a04460e07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b51b8a4c1f807862c372dabbddd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a62f2540d4a4f3150c9524ba8a24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d08195fc2c6f5cd37df781bd31f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a1a0ff74be60d90df7022fec05211691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716d12ff301a0051e82c3e95ae0e2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af67b81b366dd7b61170bf0c2fbb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7192fe0711c00b43853005cbda681f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153e91294b693583a98c09d7471b65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1fa7f7d8ec6192016e4d8b65414ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01965decb607417d1ba95fd6fff4eb01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c731e47b56c7ebf6a303c88ad758a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce2363fe5bde2e44dd5f9adac9b4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25bc2f568d423200279a30e941d18c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a729a1868e108b40797ef48a04e32fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c74a40347c8f14a404565344aa166a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeb9fc4b16cc4e4b8a949f1400103e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a188b3d300c0e4c8d33571ebdfe77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dfe3fef937c69610ae934161ee447705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aac8766a271c2500eeb1a8fddbfca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05cd62214d0b6e5de794e62f25d59d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88534a9a5a5d5e44d5b94a6ec9584708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aab8ae663883ef635066500636659709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fad015702e1f0915d41a9c514c665710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49486c8c1d31f96fab40d786cc793ab5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286dae6165877e237d720138c002fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f1dee0240934afabdf402eb2d99f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2f3f68801788d497ec5ec4928515714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a6e4cb26195a344d6af13a1a4fb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6f433d51e5149dc853fdfc727750d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f750976257a2dd565370b21173e58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d9e5c49acac52ee4bbaa205a4bd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d369008bcb22b3731a4403e05ca70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a6bee9f0840e334d60d12ca7e1c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab0504a1962e33a6aff8224acbc57e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820930be9fc1e7b47854de225a14a72d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc3f16105d3f97a8c9a6c30a151e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94451ea2dded72140a9be1b2417c71da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25a8ad16d6a602247591015e24025725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882e697ef3b48dbe2d986246caf0b9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489e13a33b6eecc1940357b1f29f07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6e6f98a8ad14dee6a79af9b04ba3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1f3bef2dce8d93f765fdfd8796cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476201f2be3fc54517017d96a28fc720730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6abd1b2f1c9e3bc096e877bac4444731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c42561916bdead7048608361233bcf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9d3e43e97e2bcf3933b7da676c42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518c120d184521a2e0132ada1f785c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf982d2f10207918baaef40ca7f16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560890ce1495700b029d88257f484eb2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db54d282cc56b112361deb0044ecd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152dfd0b3db2a509b7baf37ec370ca5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9836f5ddf239ef9bef880868bf4252739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada74102700f1592ededcb94952d70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e59cc64f83b303f6aab706cbfd86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee35485a344308d4915d8dfbfbcc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92829e71c12125aaf26681f382f107743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70169050c276570ed82756cd2ad33c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b6ab3041d54a2eb597eec271e628745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f68ce6f08be9dfca54ce199ba263746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072964fa5b3393abe6a8904ef82fe9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250a4435c0d2ea85e8b2f352618a1df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc92b856ecf34de8a300bd2333bf12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a74e1730e43758387529c8a5c9e8a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef4e74970f5743f4ea6f3636fbf31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cbf66f59e17776116eee9ebf5b612752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b377c5fb52ba681a58dfcbf8fe353f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c591218bb1e8a99f1dc99666dea87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ade9315a2e02b057642883e75b7b99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f648b790fccc5be93993e5597192d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e1991c18d8956378afea4e2b7222757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d073d2508cf2bf6e93d49ab74f41d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0450108903af7331aa3af13e36ce7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>