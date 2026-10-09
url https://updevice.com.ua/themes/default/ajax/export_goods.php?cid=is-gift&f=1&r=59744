--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0af3aa000ad8473e8549d2019379701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306dfef04f05ce498db8827d19299c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dd564cc4d8beb344dc10f082a5ddc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b693e1ec9ca99f64ca22521ff0784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad055ca4947ef4bfc5ee20d8413f615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b8f7feced5bdbb6960161194eb6636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b96704be4a75e1294d8c691ea2fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0965b9134ec6125bd7cb4e2a125dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be856716d887bdccfc969b5b758cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869e4fb1b3de6a951e327f53f6a3cee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5e35224f9dcc7522e8917587733911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606ccb12bc39c3d700aea9ad2d59d5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58249d5e0d67148c8339b3bf87e1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac7bb498f82d96e51a1e6fc3a48b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed1945f5455fb3973a5f83471b42b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b405786975ede6f3b9087f04d9a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52249d43eaaa483fc09811e420ea239317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3efe3371de35abe10c5bcc8b1afff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6f625d45df028e2d4423d85b2dcb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805cfcf7160f69a8be418d793d0fc6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caeaa7865b9d73f0b3e201bc16792c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9925956f5fe11bd5a85defa54475c5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363954e20bca93e762c435320a2002f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fbfc41c057067802b45bd7065026224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8240a2bd07328094a072d7d2555b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b76c8686ce56dfbfd569242c236e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f834e045d21d49bfe1e3f22bb43027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a5c895f42e95652cdd33a2a5ae6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c7277ca124d42344aa2a79c99105929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a31eea82f1010408040efb6d106ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebb51dd1361dbb13cd29df8b14b85831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f68d2b54fd707813588bb76528da232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469f7e1c2b917288203204c148ca3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69148035739947c9346738b92516011334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204b243cf4c78c029425809aa7abf5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4501ab052249efd31bbcf991423e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727cf1ab961344bcbfd07b5dd72983b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f61a353b54724d4561ab3f667d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc45f86fa4b58e0059883328b9bf4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9993c59d1cbecc4ab62b94e9d9e2ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67917c0ed19dc43d1c00f09a3a0ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46b850da11d5a40d0f1e2e3ed28a4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461123a0c25b5d926dbeef0b478b37043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9872bc3223b9571f35b1f3632475544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8da5b86d0a987f3b1a29713067b7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565c66eafc0dabbf9ee84273bd58d3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073339205e0cf985aae9af82b6bf55247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d7bb6bc4f2629074ddb133a5d6e8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fb4fc8b9713bd9c27481549f5809f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e3894da37ce78b9c7807f8a94e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45cbcd033be606155d4577bce7604551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad9fa956ad9f65ca9b44a4eefead152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0da2ca2a5184ab48f64f5f306d4da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84596571ce5139284a4387a641c7baf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a9dd354e5642065d8095e03af606855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890e5f4b85b310e338f5bc061e2ce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e40ef5f66b206d819bc582c41ab9a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a1e6efa939ec5d0476d23b2123ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d94f62e2983d50c87d11ca5918c2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45194536a2c812c5039e48ee0f5daf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8741d9860255871a33ad74a0031489661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d958891954e4577ac07ec801de42f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c145dd3dc0629c9f69d00062913ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcbb64cb9444dab3003ad5b34d9f2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564878a050881ceb5ae8fc2d933cbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c388ab7ac069e8ee8e5cb57b209766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0278b6432ab7952c1b8fd2c3377d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebab0e730dbae399c444e8c6f3dfb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3481d2b7b6680768537ae6f5a0ea0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df135497ac2f7f230c2d25f3c2c728c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4a65dda406c28f7e656fdc472c6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d846a87220c80c851ece59893b5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6474e32c634f8c6e9af138cbb9a6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b94fcef2a96e883f330de6677c62c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b548c04e3bb536738e71ba183ef975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770774939f2f1e92ccfb57c5cee64a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca5f5c94f8f3aa236ce3f51212acf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6d42e26fa6e8b4b7bfe968c40329f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5638720e03b729667ba2203cf3ddf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3fdfa4869a024759f0c0c6a4c521a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0818fefdd0f1b944d62e8d8fff05b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b31acb040fb8e94011291d78827082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51357ef631ad0ebfcabd3a39f06aace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3d2729707ce252875977aaa06939b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8693fc3f4bee79ae51345ccaecff285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a31058f9e82af5c8dda754ea6ea9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf27e51b70d44dd676393b99951cd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b91c3edbacdbe19563d0102c438388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f421470d58fc398d34c8ab5846957e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc872d4e7626a2b120accd9942cec4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8db0922d367dc24237893277e3f1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6cc7869f7bab1b7cc4a5375b866692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8c7a44b666ba7495577bcb5992efe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda5a8c9f732e4ca530f5b3ab4d425494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1db195f2adab270b96ab7b53d50ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77656fa50e90a7a6384d7a037d204096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd41c4c1b60890565e245281ec984ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359311bd1dcccd2e976e51d728e9cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3a062714cceb93c905ee6f77155e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214fc8774cbb86628f12e9895c63a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7cb9ac77ee4b01b03f92086d7d69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070edbf5ff005d6578e775a7553e9488102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2474dbd016a4be5c678f0edb06a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e81c970210d5b54fa05f525e3783b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8cc7bc9cd92f844f4832d1ddc43f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c1f10d610cd087f6b6aba45d2261106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b07cff7a3e2cd84918b8a3e1bc447107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e9cc1ab6a7915bcdcb390b030a4a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba402cd3249f434400e535d5914a1d32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13f7ac0e766dd2950cc284c47baed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ffed3d1bdc9f10b6689d4d95d5ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b8ccd8d0b55f15269dd04868c291112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2709c321539b7049e1fbd43680ad3f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8628b58f9a2d9860c01bf9d14e081114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc24cc5dcb4179eb9294d7bea1718a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905282c0331f4e34997cee90ae7cbe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ec20efbff9e3d3ca4043de2be464117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca61acf9057fd06899a52c6ff8320b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f14191831981568e544e48b85f519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2c9240e242cdf86398c0c6b47d3a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941714ca24b8a8f189fe931a606071e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf631356091090d5cd93cbb04e351122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a961d323d5afe0f6290533ade7617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7909607f431d8671b7978063fe54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0374c28d21e8982e58de0d91d5f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee489acd2b182242a045fe6b2d66df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977c0e34a904b75e520187f13d1bfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c24123c193bb79bc916bb1d8b805128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d229db0b339f136165f6e150e4a7df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f999ed6d7b8a4d6a0ac8b05ccb8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc178a07d8073b94a897eb9ee32d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa947866a3d3a6f4a90e5900620f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4afa73c00b12825c85babb96c09353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe570f42bed21cef6451fa93cc136c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edb37bbee91bbe5dd66841bd89083d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d6f7cdd7fdd0b3d030ee9c9318bef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f37abd4293c31de99139b78c383ecc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e9510f9012efb6bd4688c08206a37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5fb3549a85efbc3cb8664022417b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd77bc90b9a3dfb7c9944600844f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06cfda5c9c6eea911ec0aabbf6347d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86130bb5330a1294a975a36a1c538ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab66f7e151ce1247e05183ac7c57d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f3ce1d6898cf348e06bc9093dddd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a5f828c8ee9c46436117d569519e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c1c7c8b1a1cf2f08285c0cc31c57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be5559d7e70eeeb4d59f749f11e6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc54a905e0d77c65fc76a4ed16ea15a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef886f6415858827c99a8ac951f36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc739c615b766bf7609726f226f04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138de8d41a62dc8a93fad23f88cc67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbca3ca4e737c8bb3e92e9662467cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72f1eb70b17b06cec5c184a864a68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c146ba8949bf41b3c8f6e246f1fd7c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051c2c62fcd6016b3ccfbf82a01f6e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61d9fb7eeffd1bf49ca883e10333e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f105be35a986349ba668472289cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff5c1f567a5a83ecd47adf7c77baf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d0ccf70fc0a4709a675055d6177e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ab02ba1085c30ef6971187c081db3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597708cce2e4ad5492b85dd6248efc49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14d77a485f0c8628252291fc2dd2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc145f23566faf5f94a4c0e11b6822163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e4754e580937bdcf8c9a12f9d97c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcbac7fe8f772d50849cd6fdba433d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd29edeaf1839d264bc3eb78e09f992166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5571448c7f3e1891ff1e8d78a7ce5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e91675fe43bdc9180e8cf968065a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed49e3f4eb60c4d033c934dc1d4360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9efca92b83356afc8844622c11c95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39ad9f9f5bc53456da98f487626dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76afc77be327c69ad1bf3a38a1ecad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a059ed7a62812c62c2941229f0fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a91204fd489c81c5063b8f3e42017174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b9a82bcb4927dad68de8c2026d0d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37022707e5b28f1b9fa468a18010d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d95490383737166d5b507134202391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aed6b56c65c3bce3dc3a9cd703ecd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89259fc2f96f09aee81d62675d90dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e3695d2325bad06362e487df4f28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c866ffc61e7458f915ead846a63e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740ff1a41eaa8411bfb7ed70a5897c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d3449e4a7fffb4eab10cab878050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ebae2de50c9b00a34adacc0543cd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f2dcd18226cd75dced9acfba3b1c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d1d2ba2b7058189492fe04838b6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1223bd5b3b7a8e2760115b8374289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8230e3410d2b399f926fad5b5a182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e528a5cc96b8fa1fb1ab3cd6aec34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383cad537989cd547c07ff0f1404f71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3d9aa0a1568ff5c1cfe3bc3144a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58940079d0732b0872a4f3c2b6e1530d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35522f8511ddfa56b86ed6d77ae6838193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652cecf5a3ab374d59eac3422edccd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa1025889f4b5f4b492b66741aee7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d56f5e118e943d6d81086c103d0fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c15c54b5e99a3b4549748bccbb6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98420816010111c86a80d787dc13a832198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cfc4f599122cb1d7073564ecff82c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18abde6751ca810bf1848a8422e80b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c6cf4988d5887fc2f7912c8b13e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f307cf277321d28075aaaab52cba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d8db24f01d991fb566bbc06670cf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7edcb87c6eb68829e89b3dd80325f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39f2ec57d7f8ca6f5050c5c68e46a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323046a01ad3afa5d7a3f400b908536c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89706160b2de4a0cc9f95742fcd9f66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ce9f5cc269bd0cfc2933bf3cbaffc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a3621435f0fd5eee20da457173a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529a784770b5d345a6fa0ad158bf65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab4fafac10eb003f8402c27c3a338d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a74e97d2e893522722b057c1d9bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc5547f1716a177608ddf19154833213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4edfb6c31464961545da209962d69d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae43192cd1cb56afed81991716710215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab36e7be2186316321d55eb9c74bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534839f2ac4c3d27b5b8dfe9f1f6ae64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de284a74d3c90555a77fd29e73c46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0514a6bbde7b01223d3733286d7fad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939ec5fdb4160d58d067ab09efe2882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd24eaf185d35cc98339274f172e0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7de406a16fd80ac0dc10850bda081222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5c880bde6e00e367b6b27e6fd4aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140f893e4979d1014618af29f5eb9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5d063a6ea9ed3b7122576d3bffbbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc15cc59a94bb55f8b696f56079620226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796aeef86bad0b926df67be0740eb8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c7094513a55cbe5cdc3ac7e70de27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed3fd467fe5d202ea6d5035f09833229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8aeb326930cb23e46394b70da73a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b932544bca839c93ce93e1aed2f7df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91f9b9123a2df1bbe3c088caf948f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e9e1cdc6223bdd91630c7b1c55d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921948cb2dd5245b0b1b077f95648ee0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57924ce86a6fd61ec035bc91af2651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e796ecfdfe13fc16ad0e7e0649840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023748ed8dc616ac5f325eddbd4d835237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d61001e51d064ffa106644bfe5ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018342aa8dc0c33e7b89d5cd166413be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639826c29ec1bab5e05c8ebba8bdbd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a542fc97244520d3829c0b13613fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d818bd002f83344f86508a7c1f78a01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff35782afe8dea34594ece0440920243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee91ffcf0d93a9e571a129fc516c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac223ba77f272a09347aa5d4aaa815fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4c562b5ed81c43fbec74bbb03892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eadb16e1b50e25f08f122a22f57d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c543974bdaa7368a60eb61abf76ca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb665d314d31d6836435aa2693e066249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f67fea00403e5c6e84e59cd4a3845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f27d8be7fa48914e3d410a9519059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875411b23704c84ce2e1d0cc213c699d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3408ab9941ee521570c2dda6c5d21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fecba6354b89d81c9144520d1457ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6453340544bfb6346bec2d95db67b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd588aa1f0cc512a8d587747527c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7805a49d5e5489acc7b481482a1dbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536e1edd2291caf82e9611b41cd397b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84a287eac112dd0151d752a8d0b1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e97ac7e4d1295fe938d4cacfbb598260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f1132e54d63ea45d36b95deb42af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c5e6011c49f4b73f3f077b73d0f19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb3979c4b887cd1dbf599db1c45970263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fa9adeda2d7401e980db6d078a83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d21f57dc645549eb0f52094ce04278265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4548b1c5b0da534f39351e1e3f0a2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636a365b2559b480eda6016117a10c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d93ad6369c7fdaa6b291413382cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671bb6f0c4598bb2a8ce631b44910e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0b6b540a9589c35e96c6d7471b3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2e130ecb86a070b959c0c030d626271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326281249157e709ab779edd486529aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0ca71b7961f328ddc9abf8d0b13d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdd94c187c39024ae99f21d85ea8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2013ef50835c8294ee9024a58f8ce4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f9cf743c0bb6be6cf973c6d439075276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6877318cffc4da3a01402bc1aebef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3b49084cac4699d006b876eb750e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c847a7ee635c38e3c0ab1c7ac8a0e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1a4ee9f25e57891c813bbbe9d391280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b0176773a14099f3f108b4f210bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac4987ecab68354b3fbc4d745a9e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9ef93f253798ad8104fff16f198d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424d9e8b22878eb4cffe7ec2c10f43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de530ed2d27ef0ad42147abdd5cf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c2cc49fd2f87e1f44adfae22deac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b0d056f2b20b6374cd6ecca7d15b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52429b87a6f693f415b78708abf3f1a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b0b8aa8ebd7f10eb731aecd7dee9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe072a9921516d8ac215fbe77fdce14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5a4ce28564c216dc3e7fc42da10e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8ff851731cdc532cc74862aaf2d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154324c050fc103d0a903fe02616d591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414ca7b6954839830091d048e7ab22f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392eb9d8c0b82f0d36d388ff4d2e5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a264e461561267d0d32fd5d874a6b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aeb0ef5e4254f4012260df94ac07d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba2f53181ce47d89b2c2cc616bf66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ff4a0005aee80954b297d206866b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd18b6e91aabb27e5d2636e6fb4fea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d21668c3773ad1c28c47d75e0329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea20497c3c1eccaeb78b8c6bd744b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c1bbb76d33e9d90ae259d2ad3dab9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bbd9ce0fc183e2b51f9594444179f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c26a289cfb95dbfcb3855129232625305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f883ed46e9111f90a106fca78846c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c5cf8144c1f0888954b0f08591f68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d72230a3bc88171bf7421bcff2a13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd21183059732157898aadf415c0a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c43250e4983903ee33ed901d9fa40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148b401d2d41597be11cb0d28a7854311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1fadf078bb78634eaa70630c38f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890ce5fb387a8850bed753273fed98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af048dc3cb2851135a835b10d88d9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04898acd1c9b2f8ce57613ff7a5eab5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd233f166bcc65108b5528d7d9924686316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847e0c4a53ec07a8befccad29f48aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50cf1c3c1dc7b4c8280d92cba51871318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9af5eacba3658480d648ee0235f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db9b195436266a9739e9f6c4c6bf2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dfcd00f7b57e1cb2c86e0ddb9d355321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71344011767e3618fdf57903b9a10d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6242afc80fe762f22871a9ff30e46b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6738eb12b15bce52b397c664f384c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff7dfb148a158eafd60f79cb70b0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f688f754b8e5c4367038dd6944c995326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fc0fd478b160293c38fdefbeaa349327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c093ce69810ac4ddfa581054086847b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cba10b2857192accd1ccb5025d8964329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4117e89e46355c9c21fb30eb4cedc51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd06455f96ca31e87b8c62de1205a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143fa6f2cd0b14c68114abc6c2dc6a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebf0cf4c1fe35ac3e1578f160233d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e5c1e1bba765fef7781f360402f51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470eea0500ad56e71c90146767eb242335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e554842a0cc6dd35f6c0388cf17e1bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffda040f7f82fa0fe358e0e270dc71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd37d2efdeb750560b45f0a4084a97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4507f4dea4a53654c9e314f166b47ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2d81b6d5077bf7256e11517f27bb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff041a42b6fbaaa1631e714867dcf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f74f2a1d11468db29f50b65c56acac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ad1c72275888284d33563a88431d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53449082c1a95c88ad9b61d36f0eab0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06fc6967d288bd0762a9580e9070ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0726cde032c5e20416f3b2c2d66ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b69dde7f8cc32ef34f70abcf1a69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba1bb0b85e85a2d679c9533ad18039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8da8e973b3c19b1700d4df3e791d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257eae332aa4136795d6f026504ba6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04ee2159aef92311069b0be55355c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c371f4b0f0217aa044df92f1d662ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c80b675df6476df57475f2fc34fd02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99af17ccb5eb7ff4f77f7837575fd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4672ff3d32b8ac6406b96afe4af6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47c6209677547137e543af36e71f14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422bd3a96cf5208df9aef02cee60f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85c0110e4e2d1c6fae223a0101c059358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bcebe739b9411385bf4dc0ce7438a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851070724da043a7e945e8926cfcd5ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296461751c13f8eb91e57d502d8b8b8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef84396aee6abfcd94eb5f921996d52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6cc3e829b54c418944c9cd66bad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24a78ebec7b73ffaca7adec445fc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166b4bcd4c8d7babd472adbeac4ee3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af993ba25eec474ca1e2ee71048d45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3f709e7bf3411bcb24dd4ac88b0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129567f6364df488df9e60e317d8e270368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40ed31376bf1f44aefb1940a109619369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d9e5e0b0ced43428e6a1b947083af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae09e2b1252c8b00683df3ff61ba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ae8e4632a96f22b718fb8551f0008372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673654cd7031f53c42d7249b692bdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904fb9135f8faee9bc28404f49e2d89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2648132ac23e44b52ccb4c2096f91b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ecad5f88d092f3bfe363c9a95d004376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb0aa784cadf6edc91f9a5fdd4da1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822c6530d252ebe4521c6b759a65d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d548d2f30969bf410aebdc7424bc8de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbe38cebdd2e69918024a768f4f201380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b8e73595630f4c39cd95bba55796381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f9ed3d82d34cdae4498be3462a33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a92e31ac28ca41640314d741bad17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74f21baa4720d6976ac73c5a147ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c31f17b7c533920a326127800abb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a4165887fc952a83a6df8502973a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dcfdfffab3353c4befa6bfaa66541387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fd2d61c7b3f926354dcb584a2dcc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220f5ec96fd2d714f751c2721b4263389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb04d5ee92ad3886082068e6391cabc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc45bb2a41d9160dcb0de20a99514391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484e058978be6188c41db25731f24c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fd53502a6ab13413e04fb849bea8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e90839d631a5ff9e070cf31667b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651eb998c8fc04002d77ce69de3029a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df466d1f6719eb695c6e650f5a3ec3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c8ad7864a37ef795fe504691b5906397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e87ecb0035736820813ea745e95d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ea951d6024c8e8c3b2946bd165c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393a2c6fc6baffe59dd5e688e17cd7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6511a46c4d944270ca5f5f88c1d344401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4368a5d1ef5bcc2459b591c9b9f3ad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1799946f01ff36aab10e48eb047988403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dfe796cae539956ef9fa8d7be1ef0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6424915394b7a6fe307724970d6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27817a316e034964e0aa409e888fd71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022e202e65aa9dfcede41a5aa762d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8dbab40ae0ec75216834011d7a685408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfacc4c1e3397751b5346b7c0303e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e85f657242ae15a268c0485015125b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb900dbe1310e50b2a1994960c19f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec8011f73f394f451fe0c70495d25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c938e0c6862a6d16f3e47b74e657e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d9b0588d2579560e0b661c2b64fb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1af4fc710fada331cdc62eb9876d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a37e8dc2eafb52978df388f59e4017416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6ce1c9930cda35c47643cd1d303d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9cee56927fb0d70aa97d063cb92e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8214805e028fa5308e467023f558f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3dc9c4da620ba5b8cddadaad9796f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187659bb1fcf5289ec5f8f73c938ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f8e69d0ac9ec9227b08cf5b3f2d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b75af363c91d4beef1ed4e7ffcc89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065047385d9da983a18a38723192749424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b349814e54222b6eb2efa44909df5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832d103876769c606b2d29c4151fbc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c9cfea67408b628a8f710c0c0c4f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a823f14ca388020cc22b04e56481428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c8c1b8e85916d1788f7a39d180d84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedeedcb8a0b8950d7024e06daa795d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b0e2ac82e443cf17eddc0726837c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c714ab04257685d826e4afbf5a1ba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799447f969c7effc524be4d0a2b1f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a3ed8675cfb2e8f08b6ac30e2f65e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0454c570d713a9ebb968d9bdb71e38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055d305537c2b00370d42f9d3061b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa4509c6ff67a7a0255a837ec1bc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a68cd478b0b481c715792b8ebd219d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71255616b57f4fd09b342b59e8e0cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f33b0eaa13cfa659da0dea870d2ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a769eeb42a6414e716b8c6505342419441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f57a4bfbae75988fa7562c3fff046442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f491f417e2684d67d83481ffccda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20aeffa8c081433a9992dacd121b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018e11a3b2d8c082709afeea84897c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f90b20e4df56472ac571c7f42a29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0aaf3663f5bea91abb91f30e427df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a915f915642febfb921ffb7d2a3d81b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a690bf43bd43caf4c3e5ae91b2a3eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7b860bfdc6b01a2627979e08b6b90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5f1342d0dead604a86dfd3dcab74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0e433157c5df89bf779f82b4aedd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492607ec1196a192410285e18a07595a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c7382204f69f9e4b26f97f511a27d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa83f1bcf114fddd811e5ba808bf86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d0bfdd4843954e65dcb3a91b7a52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d70947508d56218a1e94ddeebfe89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36149f22c3bb6a830845848e8cfc56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123225a50f3648b276c509a4f7bb8571459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2541101e9b2b90e411b594a743045460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cffb48f199319f770f6335588ea40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc524fa9effc6a8b8674d9d1106745db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a185cd27e079f9f0b79c09415efebe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd99ebe0577a2805068007e1459cfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f4d61fca708a5c8cf3776b16748b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8098aee545460e26aac62c1dda172466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a462f358364d54edf4c953379236467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9abccf9b5ab6ec40492312dd3f13c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190b2f7e219f506f3bbbf1ac8c303c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f43209b547cd76db3f72f5a5516e51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a583d60f8dd85191141e80a8d3ed780471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2f7ad5630635d37520a5325ae9dca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504afa796ff192cef44326742ff355473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1a96e070c24d0f7285f8add000e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f3a8d7782b08483385309d205ab72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d1b359ef2fbcaa753b9a2214f8cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7c463b994903493b063e86133cae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b785fdb0043d176b217421ce829615f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb8465d04dd1cf412f0a738f19b1ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a3d9d58f1fd99b30d2726875d187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e748765a1bbae90cd6e99721f072481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f243cfd2b4e22d68878f75331362b30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb581ec0b6d8b26138f4e77f0d6e23e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20480f67dffd36a145e5b3460d152e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193809712c8b4323896ea1c5094b53f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac54dcb19b361a4fc1a8c32665523486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ab8cadc2e4953782054407ee95612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071438acf4d97f2cb7c4db4797b5bd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424830cc01a03d72e3c94866c2103d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7abcdccaf3a719f69b9c88b59f527490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3cbf8382d15a1f73fb51a3db2dc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0818877d1d2fc99d51ee6b2ca7150492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bb5be876412297cd79cc5196bafa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238003e4c6f78ba288d2905191c2d64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e80f1f19c2b11c340c69337f7eab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f5ea17a6b2c19a538e61db953342496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac536c2f1b80b26c8a250c1e2f1d88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96082757888f3788987b011e94b6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701536a1d85cdb49268ac66bbdb0c67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2a9ccf2088f6b07e1d9236aa5ad7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9758af2ff4b2c3ec643f8f2600c58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db16b082c10e090c79db265e370e33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74be6bf0aa10bbb61f4a3d70466140503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91aee8d30fb445c4f76920a9ff8d14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6b29064709859a66ee19adbc5a89e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64a70bbdf94a563e650f1cc51fb67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc36ff3e93719463b52a88b9765943507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eb9c385ae5fa800a4bb2c08060cfb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29a5b0370f72649fa1a49e0480439509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9de25db2d61514b24986f3e6e5389510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51958ffe2471c70ecc8a51e6eaa6ef1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4732ae13a9eb51b9a035ff70a08f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d7b545f559653c642aa35eff47a93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd2a3ec8d0f210df6b47b60bfac6bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4525ebf7a0942ce030f85b38aefb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56460f79faba9a0053ed9b99a1a62c68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120413ded791b1d43999fcf08a0351517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8119914dd204c50f4c553b5adcc5e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e94246259a73882d0ca713176718519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fa32352da0dd9793bcff058513027520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c8ba47f1eebd698fa419a75f1eca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f74663863b6f97cf7e7b67610dc6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f03b0678a22bd5c53fb8e55e896555523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ddb21285e47e452265515e4fb6dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d0229e9470d9048120a43ac52b12d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23542c90e8fc3af0f8ac917dd70b674526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa59ec27034fe931b9af6e79ba062c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c696819d45a71b5bb70c116b924c21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec4f339f54359305014bfc789f26f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1f43b0f51b9482a1c95400366a59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52549e35df7f9e43dce0db56d8869f27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57c0daa843f10de821917c1a911d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c475d8f5b37296cf9254730a97bf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7cd57aca0e80e0a569b15aafefa76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6a66e1de2a1f48a89c8e537454037535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e033d131fd57802ab207373b8254ece536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6371e621371071714b287ed22dc143537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55f29d2a4f5a6c245852405b56776e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b927dfb73dd711f124b3b6124139539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9ed33a0e7f49a4f5dd5f5160b097540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11573b267ba6045649df278bcbb9afe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e625116b6efa260769b7cdacf54e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a90706b654e562c14a1ad7791736df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5c0fd6587fcf7b5e2c790e60c184544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f2a4f3e134ef73d7f320c474a9c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a663f582368ef54daa5a1c1b6e14ab5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672db48dcf54a34cb05f5a9a2a23b6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1e9da3a27d5267b548e9f2daaf76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e61e3d9513073d001f4793b63db36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52641dfa6ef8710657dac10328e6743550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcd653d9a697e0b7094a14e44aec12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88340c0483a9b8d0d16764bd10f55d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aa4382135cf32e34ee675cabd10f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65067de382c230ac5f876907bd208c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e584fa7e8e5c88d3ddbc74463ea59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a21ff259f78f972ee73c122594d9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f005afa529614bcedc055cea04b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ca9783f3a32808550f58acf5ace81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2332f2136b17bc9fda5ec3652238559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e62d9a08ddcadc614141f148407ca7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42df8d0fc4db3db23c6afede89f323561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf06afc5fac2d669ae1951dcf358d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534454db568c3db15e7419df6996cd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba897d576f3fcddd108226d15f238f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad04ec2ad81adac3ef1e688c31a9a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed686142da0d3275114241d89db734f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1c7ead15255562a7647552771cf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66896c32229ec72c799b0b82ca0f6e3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedc5db250c8bf5cc048b2722c995d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a783c5d130a1d035603239c144d1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7a0b7b29e6b271dfcac4c241baee2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767806f2ac8490878f8f98668c98d2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d20243a3558e6c09e0ea68767e57d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ef9ee88322c382bd917796c4e6d94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985290470c65911d36f2370b8432e44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e39ac6b0b6e79b3615e8886ab4124b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5d563d0f1292180bdb44f347436a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedf8a8ad34da72a6993b5b0756f567578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6703bbf640012346d5bee25d65f72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb7fcab00a100ed79f2e2cbcece481580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e17934729b2ac3cb491c41d7aa0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a5fdc8f5703ba14d2dd9df029776c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42120f76411a0be750727b92b44fa798583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab5ee611387a99f6cf443927af082584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47c6a4410f12f4d6f70b7646ab149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c979e87318cf62cdd197777ee85765586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eddb89e5fafc2826c0ebe736b2032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf2142a4137f4b5f9b8db6fe8b86c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cb91a301693ff2cc95be83bf233eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed44ba6bb9920e941a47ca6c669324a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68906e5f97e0ebf2051ce47a2815c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d67ca85688b74274ce85d0446074b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf71b6a4cf665e0a29fccc9b459c7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473a5d1a541e00a6220d6d5614b7e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115285894d06b629746d729ec853cf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c441f2db3224e83bc30f2b2d2d0f88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8fbd345bb538d8e6d23f2ff21ca75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4190461a2e752c49338be657d25e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ec5a982955554981c3c23793b757599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381387a2e8f754c106ced06e512469b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db65ebfca2af30aafead7a6e23c395601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60119a219cd9684b80b884b6431f5f70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab59c5a8f5f1b90de3fd18ce3ce4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62059256cb07d932d24c9b12c32fd1a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97677d9b77a464dcc79aa2f5d1f42fd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946114816ea51511a7e8a5265e130c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3ee171f85212b1711f0b2aeb11ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fde23dfce0e3ee26d0cb546019a886608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665e35c1aa90042087f478514f09fb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e04f97c929cd29ccb329a63ab44ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5f93de8503a80e3a022ef02857edd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475a9ea3696f82f46afed74f5e856a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e1267099562c602d3882442bbe3d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51531fe0acabc54ba8afe11f62e3c8bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b52495067e7f4e5ccbf6a44cd49e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd674c41e2f7e6acce516f72093d13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356accb330866b2f314abcda42160f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f231c68686dd9715284c8dab53f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db1b4ead97381f14894d2b13e7ced619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b02fe49a571f194729c60d79093d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea462211dd477047a9a045160517d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f1f60cefbbcd60884f9fb4a85aaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356315bed835219290c1f720f7ead8ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb726153bbdf44a89ff4cede94b32e6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec8f977620c9350a0380c8e23f274625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede86ae092abdd0ac236af6bad6de01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bcea20ba805d6b79c537b685722a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e06fa7bd1d94c1b52e22006527e9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be8f959ff8d8252e8867efedbf920a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5624ba2bc75e43d14dfa052e06dd96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef270fbfdf4e28270ae84c517939c782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d15610b8e7a514fa08893a8bfd5d9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21838ff0624591cc7198b598581a70ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3224e53a144290714c3eb2dc0c17b10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5c94ad1365587afa93c334e08dc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d6b1d5ddd6cddf0066dd21bf4c1d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed6acc8da5282bfe80c9ad47bfa2dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90979479a02f5ded614a3283c1d6dea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87f906712b169d188181fdbe86fa59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cde37dfd24a1dafa1e4cf3ea353fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60367be644f5a99d5aed466a1a1deae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef071630043e7609bdc493ebdac05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c15df679d6146de3490468822128643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8dea5c1dc646ebcb6079ec86446fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42664be6493bc378f1e402405b291645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86583c7d01425a38d2ae9aa4e7719a74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc31bcd828bd424d216d8285bdf4b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c960c8964d57ddb80dbf5397d07c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676bcc8408f7a6113c75ee64a2e667649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e28160574013e07ae0483b7caa31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac16203d5eec6d7faba7d1131e1b9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348914ae27380b5b939a40ad817f788f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b43c691f6ad29ea3ae709d37005c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ad43c60ee810b5f05a12aa2bf9ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d55fff32f9785d9d2ccd110bfd75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d994bd0de8840e794470482aa694c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b0a339c05aec0cdf4bf9e60a7e75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7fb2cae79caa2f988e3108eb0f397658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a8fe70c7dcba0fb9742ee30f06285659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ecb300e7469c796bc2479a92966d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e324c5e37759cd4b63e62fd0b31f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ab0581e217a9ce388bcdbd31b4c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5b4c45c910686b55e98d3b6f7977f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c73000a639734f9b0f99559f10123664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ff9e9faa0f1afb0a7b12ffd1d69e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e0ca1a4505a51ac6a01fc60053c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba48160ee06d79bbb8698ebf1837d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ae963e156ec366fae102fa5f6f2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9daab4e19994e852025b4d737fe5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d744b741a34f204bf24bce0ea5835670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36b3d3e6fb9c02f20f310bc6587ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a9441d4c1122e37f416028e2750b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337ca624a2cb32df8e40194b0af517d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d74a0d275be6bdf9b557c8993a25b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45abf68318838d4360b15069731a49a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67405c2d84a299f1b8b84fa7dc18ab87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1d09fc7f2c0a401d276494f63ca6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad0888be58be824d2f1ecd03be80b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c461c178b1f4696c1f316bc2e6dc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5faa41f8a384993b542c639c6ef142680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6cea65d03a39b7684bdad845986c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4850b81bceb2c107b86f1e02470bbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97605f79836f805c4e14d78840794c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b9606ff7f15864a4250cc2ef01d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dcc1a7215ea3077e5a48ef166c215685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7554916aa8cdf7ebb3fa1ae2bb078686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ce482258918332f71670faf22a91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf7ba71f2e8fb3cf6dd6bf68a02cf2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f130a881387cc7ed9285de8e0061ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c15c23170cb16cecfd7e8d43c090690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209b95d19002dfbe5552947d3db0533691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515508e61da042342a14544bf16222692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71213890d23f92f35daefefb60ec81c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d718a171aef6fdc4001a413aca242694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec94e24b3233a7b4a21ffe4af4f771c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3587b972b9d393bbec7f30bf10488696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4ccf316ca83a3c4d72f0aec67edf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0d51c26d9b1a86287675e63120b7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f39370bb40a7460cafe42b75e119699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940894ea29c6809cfcf387b4e5df0434700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a492d4e4a66c56c87498e4ac4065ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8040a2c17ed949ae31332eb4ca2ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b4f46f6e2223bd5cb825bb3b4de4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912fb3685e80fa4c456b2ad512a4834704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe4a5e3e244eaa5cf9bf60e6f9373705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c04bae0ef32a4e29af93b7d089bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c4f664fcf190bf72e8e1bd8cc840e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10846e8f7a20c2885a7567c5dccd9f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cc781d36fde4ba1e0856ff680c86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929ca840b492418e54b148e9326912710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f10f8df9d8926dfebfd04d15f472711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c908e0f605914d3919e8ea99fb040712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd988e9bfd068febd01ea1311214c724713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232460ac5fa22a8a2a3b545943a040c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f43ea87c87c1c2ae5af8a8784b81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7528e924869ab11efd994d1f359e85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097caa46fefe9c81656cc9d037963b64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1e02f1dd94d9118662fdc47e17ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300568236751fc4d7c327082e1da0a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487483a8dde0fb0deee3467856f14f12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959048bf0a4af538fcbdc5717eebbb8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d471a7b613a4403768c81d5df3f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a366d7ee0619fc968a5f056ae64ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20fad1d80a4e44baaf11391ed9419c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d246967d9055e6e892fb0561ac7363d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ead2dc009964eb3c0940a31f0638726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d457f92aaad319546acb8b7570abd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d063e60d0c67334bf67b1b3cb7f7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa99aab1aa9f0066bb7f9b9cc8d2cf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6722e8bb330220341537cdb2c8f80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419174fe66325c4c5098b31a28a0f0da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2572089a6c8925984cfda246885885732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ead74a003f8ca02626b2eeeb79d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ad5e5ca5874353ad3466da248792734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24e4097203146f81b2a898095b35c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed1243d3307fd86a1412a415c8ea0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e4cb5493ca59d09aa26ff7599ea7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628b5851a22582ca626d99eb02a519738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c1a6f0eb7485dfba859133cd7f94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639ca1a9de8475d916af12c027d566b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e5fabfa0f1e6cd472c6eb139b13e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b7fe2785820f6624ef90798f84e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e9a8c22145d6aaee9c38c9e6378da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d94c06ed4504078fdfd9dbff82ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e3c45f599bdc5c59ae69cecf62f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771519ebb64ad21c97ef8405b0f7e34a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56bcaed1f306c5944e19d9ac70d0a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2937f597072d8651888346b02208f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f50f9bdbe78276467893bc427c171749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f84552eb845c802e3fefb2a4a62ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33133e96e13d37c1495b4541100dd6c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed8dde06834ac181ac96f2abfed454752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae8929816fee5a80ebcad43f08b36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9fc6203c1a14806bed9f7e764911754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248de55a653fcde9e9bc70ad26fa326755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778185761c0a08836530c175b7c585fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a1cea40375807d0a428a12afaf0a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47272d34f17f3e9211cbec1b7028193f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ea6965da71cbfa5472cf04334301759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a105df9a2632d851c39d4667cfbdf731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432aa7f452de2db9ed5129b8bc73ccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020ba2cdc1f8b0bf4f4e676189097933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37e5c826db05451d9e5d14c37d6584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e0a16d2a288e79748de759a3a3a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbaff14d976b0fc5004cacf012bbc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b20b68fdeaba630a94ad7cefee0477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597430ec38f57711d7687fccefe2ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a20a58a90240e5975e1c84386f8a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbb4774c47ef66ddc93c7eeaf9c16610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30123f2d2222c0399afc83f779281e8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7ebeba951b4d876394d3d3b9f0a3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549188f8779e344598cd4eea981d318713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0adc243b5506cab51f4e884dc15b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6783bfe61e058da0f009e2f91e90e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98c51b189f236b91d4777204d55ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607bffc62d2cc6206342f8a527891717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f16471499f8f854b8890c47470ff118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac67c6db0699e7e6c0e62600ff0d3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29871e0782fe64a6ed18ecc846b6d6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc954de7501389bb312be7c41583821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2947a27125c361c20404ca12a5e332022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ed9892893df7c460c592eca5a85923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e937df972c028707e91cb28dedea1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fac0ecb5f139cc75f6459022c62b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def16b1e39637ac5e4204a671499c8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b70fb5cf568ca8b1e51b6c9884a2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd35bfd505a1def7ed4bfe3efabf6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2cedcd8ef357b184cb94f23cae59e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9f56ea1547d8b25c5b36f1fb3effb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a992c96e98a8a80e4a55c29e567231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c4dc0ccda90963391ce94887057c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e47c06c6394b30cfd4e805780222c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b272d4e66bb9515a8b62bf07d5b38f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083305fb4fe8c7ca7ab23b8d57d7e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c4802de8f6295e7b476c73a6af50436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad832325f1958fb96ef8e14bf1f4def37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7c2ea510bc820cf4740569ea268a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48bd46af6606e93a71f99dbfd0342739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52dbc10048541c26c837966252031440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4a0d5908eeec603ed8dcc3899d5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cedf7612adcffda20216f60c354f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e24c1fc4b410aff28a19d0c31685343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1341f6a04a8f73583051b8c955d2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fde5d5ffe3d1b0daed933d4b9dde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acce417d8b1f2361894434cbfa700c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8654b908304872eaf6b5dce35d4e78147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8828ba2c6953cb3b359730c6924848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3955bc7eb8aa8768090fc2964e4f12b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e4fac66992711a440b111720222a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ac4ce0ecbb5cfb39d0a0beeb663d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2058df94642261f07bbdb954f3567952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c5225dc95ff5bd2f4715fa0f2caa453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d21ddfe3aaf100d8b2dc701e46dfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9d1e29434360606d262c0d5d630c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4425529c11e07afb5c98b6508708756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d591d92eae5ef9e8b9be1cc90df3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9c723a33e45cb61c7cbc6f465b39958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407489923216012a5da9516ccbe10fbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56715b6cd166661134f4004d40badca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126242644e69bf14ff76a17523d505561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5891850a6e8dca4689d4889d4b5ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036c9318406f32a59c56e3dd34977a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c7ffc42e9509b2b29b92971462d1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb44ca457736bb50e9c63d8644d4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d617562e33ee98c0b5c66cd0f07666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320007fb965e5a4c9b31b53e0709afbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b61b0c7a1cc5d40a0caa614e18a60e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe569e50b90df9a2ee14f7798548269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d0a79b516372e62ab276392dcf28370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1860a0e367456ebbf3eda26a09fe571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed017c1e3a45dcbff6337c8453003972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935abf0ef8b3dbdf16f48118c1795d8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644460f2ab0291ae165dbadda5b6d6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9c1706d8ad370bdb1c2ff96cc5adc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c5fccd28196dd144be3357f26b0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f6af75aaf83f4d6eebe077928cadf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a589669c3d05294e62eabc167da11e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d39569f0bab88487aecff8b46f24379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f309a65c7c26d561915d42fde21a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4e741a7ca4dd135bbf1c28ab53e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b15fa31b86b5ba78febeb120bd74f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fca04b4b92288272ba90226bec2bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb9876eede6095256b9159c77d20684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7920a99c2c4c3c37ac16402ec3ed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a9378e2969a9a5dbe7da009d792ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ff4ed8c8487edd2094aae393381587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc5c672cbd547bae6a192143adccd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac22abc416236e4d64e08567eeaee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a7c0c684798d0af0753af5ad1147b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d84834c1f4e405b20aa2e22f6d98b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350820582e469a4b4c1a5268c8f49d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858be8b9640b97cb741e245286a53593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9070a837cdf79e5f5a756da7f379d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da36054ee1b8fa7f720daeb83a575c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ba539462eda536e9ef18f1f90eaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98dd7cfa5ff7858a77d157fbcfa7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a6bd114845cc47e7a6c5919ace55f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc72c65b36f874b7dd660526de4a1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828c41e0be16dd65c428fb7d965186100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f125742663a0b83074c75f611fd447101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84442e7f8fcb1073836d3df121445102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca69ee6feadb694a600c2427053a9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abe00ee8c39ea422834d887ed5107b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be553948bcc2b65c0d52ac27ffb9df17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729c6818e523a129855b0ae3d66cfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33f4c2994278b9f05af88aa5bb57ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f31e62f3294fafcff33d70150ed731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bd5f5a759eff3cd3ab45e45823028109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e4031088e6b1e87695a21211df11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19595a9078ce758c56bb9b36f019a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0e02eb2d2f44feff208113ba629a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338f12d204120f26dd04e0a64f990e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99eed3d04087d8bb1d30e6b62ce3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f18f674216a2ea0f6b064608dcbc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef0ff25e322540955f05d98214e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd59b358c03db3f61c4754b3ce63e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434133bcb2e99753e0cad6a47274f196118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9440c624d0882201e831ce2a4db5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dcd1ab2329e494a6e07c4c12f341f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6812ffb2d3a3b38089270be826da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20309a230777ba17f2058a6ff7cdc49d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda748fbe7a0bb094a90eb3280fc645123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53021bee035def00eb2b9aa4350e98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22fe4e042806e2250f526f4027d93e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77ca8e7c3d34577e826cedbc32b0dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcece25f39f2d181b637579adb69879127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68abe783a864669e3ae2d3831b9467e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827ab2773b09b5622cc5763c7a1cf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32c611ccfb1c68cfcd7bb2a5137d2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf857bf36190edb110a4e69ba3d706131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c859fe4c8e6db1d0804420e90640c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a5e28e048df791aea06d12e691e74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b19de37019246ee76f3d2863c541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf3923bc34c0bdb71f6ecde0e82e30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0695a1e269eb303c4bcc49c496103db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19916bb66e79da12263fccc0df9eed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf7b08aad5ade85cb749244b7eb66a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4bacdd2879e3f746477f5e7b973f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b591c458765406d2f1331f051a098140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b37e06405fde96648c741598fb3b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47526e1f8ba0b7d96e6fc918156ae4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db7d4de668b3a1048852e7198d133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c6104f1cab6c64db8e66f34bdd1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96822e56850036f08b0c3f9e033f8a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963674538a337f6928e1003d6641b1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281e4368455aae5ccd528f8bbcf5b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a11e89d35c60081701bd9a48080e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951c9b2e567e79affcef1b9b709a19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed805e14a0fd3776fc22de8ef5e398fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224de84dee153ceceac9054f1249490151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00806a1f8a2e400baecaafee9dacd868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6fc8c06a1800e1fab5e19f6c4e638153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc4cd6e0088a78edfca91af02db9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bcb8dedc6f8b8d458a85ad60318bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c159f0ec3096d47b7861b05941518d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c55bbea0339e48af6fd3506810acd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f359f4ce1e3cf3c9a67c5f530ae71bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb8f741c592895c554fbad11a62aca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfec9ca8671ba027fc960e7c3e7c95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c40705ac1d29e0a2f7f4c943ed2ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014d424303c496de078ab817c480193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9ae46b9e95a3854b8021ffdacb040163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def17de0f7f55138a623a7ac37bacc7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c66c92878d442eab392cc4a74854165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06e41e1abb29f214c2759975842674166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d54f0f2978dbffd20d5430e25c22f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e806282b84f43777fe69f561aed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec57e8e2fcd9abdaf1621512f9162d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315688c196447d0f8a002fec1093167170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0186d29e2cc72b8ceb1da067abaa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a95f5d0d869871ad0aafb5927017172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270791055ffdfa9ac2158bfa64b97a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c712cb23490ac42bcf08c5d576e139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e60781de49d0b5c3ac1c895b0743b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafa9c953fd2b51a727f6ffaa7a847e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f068a51b7ab6aa8218d515aab29c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68da12f7c85a094ff3f8943b4d7146178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdd55a9559948a72051a0bc70949ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7973ac26829079ee744ef60ae4dff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081e645172a957f3606151c1c1b992181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd95c5b7e19eb9b38420cf8354e375182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a93683e9ded6c02dca5761345b95d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b33146422c7678c765f1f0ad135b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ac649e26013eee461fc9a7329a08c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ec6ebfb9a83d0bb0cf590c0979557186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3bd108444d087200f7498a09930ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42c84e99bc46edf4306606d69264b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f373efd65e6a2bc7ddda7a291474189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b0b9251eaa584abcb810d6211a243190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8e977e58d7bbc1abbecd0a3ca3e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b661f3b75dd5a18d219ce2c2008c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2033b0ac8b571bad0c45e59d7e243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97666431e391a21fba12470702b2f7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac69614b43f4587de70a16fd83e51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1faf1ea5e1ed7b1215de89132ebf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6135fa85c9315083758aa64f41610c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723b3539e2bd24cddf039d3a8f9bc37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be516b50073bc86d7b9fef498a4b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfdff1fbd1fad94159c212c9087776200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989c8566832a5e7afe1c3a40ef2135201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83864391a39742b4da93d932dc92c3b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91e27c7873774ddd21d030f233e69c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5ee2c02599dcbdb2ae166c18633d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cd9720f565720394d408c17764475205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fbd67b1ace532f129d76b7d547c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810f7946292301ab9e6f467bca3ec5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c7db579b96afd603d3ec629c420e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253bf42e2f80a524ccd03eceb24836e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56373dc3f82a47f297a7c6cf2656dcfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405263944ddc6375ab3ea8207a3404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2bb7e6a5ba1a7394dbcfcadd9a63b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bfefd5c3f3f514c5f63bf8e246c28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16650aa09730e3bcee9471ba18c02fe1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c71b0bd62aff5409204f3f84c9c4e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc9d920b08fd59a27438e0cf1fbb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb8bfd471ef214541cd5d57166e806217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55181f5a81df209353041880555cb9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55c7ee6183004d4ea0f23419dec8c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0948f2b03eed98e4adc8f026209bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f2f840f4198c4756a8ce7e45f72b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04027e94816d4809b39800014a188c4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e1775748c2af4b14a4fd3c234a8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460f5b2edd2c49fd6e86958adacf02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34aca9ca7e8d417aa5de2ff7912ea4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04e804c5ac4a0b59c367f7c326723226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb771ef89ec8b4558a6d0889c40228227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717371ecb9c6954bff57d3238113817228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1456439bd0ffc85d247030b8d8ed1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660eccb4037d14cb9b154a7a45aee8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950eb1dc72b838487077645397ac2d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d62d42e4d04d86ff758b18d736fda9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90a363dcfda9c63e5418553f3a758233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b76895e3dcaee5b0b98d5d15e44a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf20476d72d55f4fc301974099282235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956070ba7bb266178a1a05feb9ec47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07b50845575dbf1bde223a3ddb16b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c16c5996df0889319b9b3d34251426238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f92e192b1f1cc539961a9f2fbe94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760e0cb1d3aae767283472516ca65a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a21629cf8490e1e32bbd98ae988ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93220f10d539fc59198584e91ce104d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143be3f8a7a891e01572a0f02e2a55a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233677a383a64b29736d8b53190fb9c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5885d45d3296e0ccd254de2ce71c26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba215c00d6c7755b6a04f5fc549e2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67409fd6e8ebf6c59e584b6daebd0a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dc3b86f1c2e6d989e83c8bd0e71ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b51b22ca17e0e28494624f1432427249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac33fc3c092372626c3b85676523b81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecd9f41e26495dad0135efba00042251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80912fc94339c1dec19e34edd628bd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c769306ee1b14b8c2dae9c810bec9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c261ed9a6efebdcf9eb895d6902a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d744a4149c8c0847c0b82e573cf60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa522e5327238a20728f352567da49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e5e27352dd9b24df3cb9b065f85b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb35966c40435fd896e1b5b6e9bd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd6baaf7e6a763a9b37df6094f0eab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1b9e1c507329b4e55c291c262a964260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e423711b6d465b07e7428fca666b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c55d3caa7d014e25668058ccd13b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d516f823fadc159b9cf68698489fb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d99d469092e11dfce29ac83ff32d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08024f3f893ac6fe40d139f3498a1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026dd7d275b8be386378a9d73e296d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d37c31be0a26192ee368bdafed155267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b10f5fd2cdd417e64eb32983988e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ca120ce1275f5f27014c229393e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98638883136e6be1b4c8d80567de9c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adefde8afe901a3af128a010ec53dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed76a924fe3e5d26a1ec91b3945f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53efef97a23cf366dfa43aa2fe6437273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e25298034f986d10968e403cab8bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0795a81ee5097b69781dfef4dbb33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03144eaf5a2aae58ce2996947080967d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af454dfb4cb5737f50a4aac52954cca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374d8539756d822baeea4de9fee315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463b643b57bcd8242531067d2f5f2be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910b1cb92b0338f916828815fb4001f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7dfffb3a1fa87ae4bac07732c1f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fa41b472d873d353cf415b8452bc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c7793bf2e3d61d8f391f9c51ad03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926ae4d7eb114959dac26bbc95e4b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675851dfc0bff6d0752ebb5db439da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8348a7b30b4f1eee134b301e7cdbd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2462910dc7a8a8efeebd592653fb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd0c3bd1cb415c4b8331bf4e1f8d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3cfcd5c91c55198736f80ea1a1690289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed6f0d89597826ef11cd3a3b503235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157699cdcf90d61c9ec9b8bd0daa7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d07186d6e58877dfe042ba0e82bd12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be7e85f7757244a12b9b3c8688e9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a24d62d6f835426f6b903b6f84ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307b02122a2f93fff16d99ed07cb887295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4169c56969586e89f741bac58594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76690ab47312de6f7f38ada8e386444d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476f2519d0cdff45dfde1c6051b0c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50818300f0956775a0942f1be6bddc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266b37bd351ef7857a44c5810e760b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3b63c981040743aaf9b35c598bdca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3bc5d3444742d4b52c8cb18361875302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c77dd1fbdd2cd21b0520cfc7676e8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0400130e2596647841cd541fb73aff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b2ba095012fece88f44982fed9620305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab711daa11bdf74944463a1a2a9826306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a6535bdeec889a3d01c8f8835992307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe1313832bd8088fa70713eeedd48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a99ab477af321042eda74ead875a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4cba45f6609bb374bd112591c8c15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb43f67624c69ededd1918006aaf0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5cb8d5f900832f7a7a91d2ec6a899312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d293aced845dce5b612d4a0668bb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203dfaa2214764f6cdfd0ee64f290ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb256569261b501e83d01d9440f7632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2823daaba7248530cde3c4727a2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55831addac6aa6eb87e1bae7bd07e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda0d58b0ecd57f70c007eb8353f2dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae6f074669d9e893947d8230f5d3c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e981d74aadd84577eed12deb855aa9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a56c829058badbe9b4b42c1a45856321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66e91e3d7ef19c99a01868ce45511322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6c667dfff288cf905164af8e935c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb63b38ec2b949b6d216edcb152b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b01afbbdca8c6a34048e54c644a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43c25cf5ce30c043b2176af73829b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b12685e543b722d66277154b05bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47170ea1d6953e0e58ccdcfb745f034e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704b16348666864001865ba03ff9b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6faba28a9e4373b3d100421193639330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a24edbd2aba054319bf772156806bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d18971855a095ca99f3d94c84741a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba390f55001f9fa86406c7af372a3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd520c72d5ef3c81c004f2e32cab4e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4158cb76b4e065ad78a50cf7761f9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2caaa8d20d7a3d41539e81fae2a260336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d56e53d9ee35299c33b8c19e6e83e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24980296aa41152468215a983f9496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a7356b577eaa90bba3e9b12c0a91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c5cd92b9eb863fb015c92e428e62d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055bee1771a22f93919e4d667c7692f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e4fcb47276a2468e9dd5f044403a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f63289676e4abfef09fcd94b6720f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161a04f52d68cd3a48dc55abcb8e20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f66f3460ef8d2af7fb3c3ef60a41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e30846cf0f91a816b61f88c30c543346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c408773b026502125e18edc6a3134347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19231be9ea28d414cc0086e6174c4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5d0550953b2d17e81ccb0f831465349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad089123a707a10400ed910c52899c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220e06a3b2642da1139a3069d0d6ff1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d2d20e90123fa50d39ef4d946cbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f0ac3b97a71db1972a6456b0cd24c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e78505c722e8476c1d2f1f610faf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58bb3888736b33f04d2fb35383c1b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a1b8654455843aa284fad1a9c449c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671c2349c6887e89aaec2a10a628018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56fd026b9f927fda2784d58639d6bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6d35394f8e6d1b6ba4fecbf92f429359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d13a02e00ea95d4f7e4bbe39139c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6fbeb0bbe5be86db10533c067157b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855e77fdf96b61c885a08aa0c7ee59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a84f6512176f1b18b21c18894c5642363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d2f43b7650b9d1fc65ea7c0559e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd230b73b41a9e78e637955ad68364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca68ee56f7d3c7f38c4e05eeeafe950366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dcce1dc064d25a6f75f05770099cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a366571b1c39fc3c5f9cc25cdde09bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412d58ce4da98488d6a59cda1be12b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac892129fa3a2239724a8df43b036370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8aa609e5e5d5915f6f3a4395a266371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf7c5e3d739a8b13505387a57854e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30aa465653a918ec6f289497143e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54885289bc552fea99911a3ed0b55f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f2ec952b6bcc2a956def926135b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd4a57fbb57709b1a9a3e149de17e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943ed9b0ef7fa19a9accfe9b6cfceb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c767e2d5014ca9e8175a1cb871d09d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1d96b38626a9b5ae7bf561482de6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3b88782d483d07d3e9083f6a19db7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25030b1c906fcaf5d48dd695b5d496cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52baf6ea0f8c75cec0a85fedb9fd831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ebdd6169d2a5ca49403307e59872383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b48b8bfb7f9b0922702fd31efe331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbba3429d1400e084cb01b0349318a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e12089f2999c042360ac8e9dd9d520386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aba0a048b576e2386de90ac7bc095387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c22ecdf259fd50bb6b222b80c05499388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8a8945eff27f8926f6625b7783c43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1dd32de16978844a5f65c3e32bde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8052ca98f8bcec32628738ed5f2987391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e837082fd2adc831ead9a8b3f41c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4c0140639aa733d9d386b5af90f3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6670c8a5995c1e813eeaceed69fff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee09451e57c0596c8e2bf6d1c79b3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e05094164b1a8e8307fa127bc517396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ffee67fbc4ef6bf6831f91397eca8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a66f4c2a595b3d3ae2520c53af94d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615cd3271ef172b694edff0acaa40fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a19cfcc8413e77775492cb5623a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe3f432c79269adefc1cd5e150e45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ac85632e923544f385170a2acfa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f1490d3c0e5cb1ed858a7835d3dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9abcee3c85222461abff1d9e2c3b15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8131939333cd5656a61714130bbd550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298320e1bc540e381ce44fef7e2a3f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37cd47170e9c6f0e677744046d3a14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d8f75e50c75f06c0f75b75bfa60b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a03dcdf293cf871c756346498b26e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1483758a3cb60bb4f0092cd66afd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658ab7ca15b119c75bba81e492c1e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698940bb68b90dd318e8e3cd23134134412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396834d4613c97077fd984f4f53aab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4e2feb163a8c92eb82e871565fa30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db2692619aeda4f9ff6fc7ab4595d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d519f71fcd748f8ea20316a4adfb82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bc4bce2a3fb1252e28faa91673b3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b33ee347ea053d6a78c1d006bc1c85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc954f9b1512b324b70fe4eec374de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308e3ef49876010eb4318ef587c173420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e908e83de9dc574858e1763cb58c7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a64efe1be0208e64bf9523ca044893422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c660477bc1370cfa662cc0fab3d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656bc389fea85c34eb8b730a3f6c0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4738f335fae6443fcffc6a0e7da914f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57723c556d4db1bb8b8871e6f8bc087b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e5d982db6b5da5f559543d7ffa657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cec122065e8d781cd7fad598dc8a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0697f21020a114eb0f8bb1bf9347e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7a8a357e35c900a2125d1a01d441430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c177a6d6060384f34f1ae9c2822d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc471da912c143024c2263dfc0a9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd78d26cb564a3e847e5818c93ad60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7eb4e281884e10da788cd0a9067ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8238890c9a4ffa43bb416672542d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628505523ed102d8265ca03bec6413fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e433b5711701a402b9818de8e6a93f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aebfb92cd54d686970bab56f26903438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293a2182d0f344940e26fa21697148439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61623f0c5307a4e3783879c1e6ba48e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52150e559439b190556ecabfe5efd84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3590cbf349234a0577ac32276ae0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18745709790efa883dccecbef6e37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c83338242bb54593c981a107c8dafa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb741f7bd7c67f05c87fe502fb10f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec60ec7bf4b0ab2a80087325908f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b640b224afe87e919442d45fc6839447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd50045264aeef0972c864e2b9c33e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33b2ec4855e8cbff905e6fd3996d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0257e949d430d788ae6887a5506be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c269dbe9954ace44a0df1595b8d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d865e3d4be5c2d772f1967943eb25dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595602b9eab2dfa4c3731283bcf7acb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230a5662bd44304c605df5715bda222454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e78f9cf6572c3beadbb568924514f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581680bb35e07691313f73f557d9ee8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b91051e87182fea1b35c1d1ab54cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545778c72151f55eb933bc39e70a23b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a770c63a311ca339a40d6537037b37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bfdf56d5bb92b24ea051a842423c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a9cc6c5af63586bc510d039b53a7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e15cc5b55a7f6ba4a0765d8c999daf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b625d5e1448b2d3c7b5d316210dcdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955671f77541d09d19dc26386068bc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07fafbc77ad1d9f2f4682d222e0941465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26f35dbad923f9fd6b48b699ddd82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22155b7785d125813ed7d14a73a58e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a2bd4ecb95091c4fc5d2235d607d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b523d71bc8eb01426defbed152693469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428651b45abf417b8aa95ffde7645b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1053704289da361e514bbea71018f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e4877d4e46a0895d42d273130bed9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f7615cbbbffe89d4970d1f1929ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f4a613a991a3b9df4abceb32b5b4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace258d0b3e534a0f2ab64c6a866c30f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25b251b2b211213f4e82d96cbb966476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48971ee6e996046c623bca3cfc765457477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613bae17462415cf1f3c8518d0e63b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b425e8e2926de28a12c5a384c04881479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57329f897498dbcddd7685bf8060c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af3209068677275e9ce863818e226b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d89b788516857ecdf13769ef93b710482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a94e673022e245b7506fa4914c70a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd7b8fc7726d44fc165db75890f09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a73697bb94fdc19833ea400269c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b3ecdbf5b80506aa7764058ff328486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e0d8ca221c6f7b1feb117d43f825487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871afc6761cc6796583c16f3fdd1259488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a15d088e784525f34e09d080a0dce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e237b3d5152e226f957f407d8c17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1bbac866b2259fb8bea0bce9fbcd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710dac495aafd2eb68f40458071ab42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4ae46e98bf1c936cbbefbd7afffc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eb54b30fd3cec3447d35136cb44d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f4539e9b02d456df64e6abfe9cc9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d04186a580fc78024721ef20f3963f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232261a6090506712df0a32e5c8f89b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66496ad2240d5954dab05c9df0ca34a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ab32ca88b1140b8451cbde39ba6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde97e47adaf16744bbae1dbcb1d2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f5f48045dec944450de7520eea35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c895c2585e295d9a47d45f998bb9377502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df9030b3e3c5022431d3283c01b47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae69114b07ef7db519d665aef2a0c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf30fcbe71a0767066e8e10a9510ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb7679a02dda1268dc92a407f530c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5018b96c5642a6b59fc082b3cace880507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2887c7c9072cb67ac13760ebf8ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f7bab24b288e44ddae496b97130af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1c8f377b80ad9a3925eb178477c57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b403f8fec729a5d9137420a43d6a34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7a00b49a6c7cbfa6088286498d4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45e7336170637726b54698936566a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841bb374b69447a43d3e9d6d56e9985514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf7678c41d431aa8d9acc9d62a6a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fdf1c63448c966870b2ec88ac8762516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cebbd85014961d8539fc85a0878b38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d8a44b8277639bdd5c3dca88a38c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc01120cfecb30e8db756e929b04ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6944cebeb417beae1da38a70a93b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076d09df6032828259ccbb2cd5b9df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b038a3f8e14af8f37c399ad49f7e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f8585b516695cf68deffdcd36293a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c851e40702cc9ea88746b04318ca9a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f956987aa745839a930d003eaa203525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81cef03a25b82eb952e134d413730526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62aec658d3fb0e06bcb0c37353ad7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f19d9a459c9b81189d966ce258eb19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd01f0ac98ab32839529f243bc9552529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad80fd543be52eeb531cc61236aab5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96675d5b0b101f382a8940a424fcf91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab345a606b086463b7611d114e8fd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd939586b75e0615924f4adac48d73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56589cae9abc74dee4b66a99573b17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3823b16c44533a4ef3e9ed4b26f36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead4b7164e1a8ec8395c91129696b1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de85b30853fe75d079343d2f0f2eb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c8fc87fa92f18344d9dfd9332fce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3862092163b8ac6800552905ba4e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee4e26dd905caf417f7ebe994e3ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9cc12674c0ec28439050daa73f29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd1ec2412d4eb876e04f2cc37db21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a6481b99abc95a3ef946f0b435c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff40b2770904675785320fa5b033a2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157970653bbacfeb1bc0638a34b0c04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1875e1f5357a341788bc5e185cfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1acdc23d1d926289477f1d13ce27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d95fea401cda52bc2d41d2d1441e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d36eea07e1607b9f650ec905acad4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411cad7885f7de7832dce800d6dea4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca662984c7dc5d5c60f1234f6ec85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a29efb3bcf26fe89e88fb14c758af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e034354f7ffe6cd28fb8ddd1ac3861553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9189619c4dead55ec3070cbcd9329554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8706344c1c1f1b879f105d276ab07e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94b0148610aa642af398b989952d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8bbdfefbada009e9b1bbca7eed26f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054a28dfc2e5b88cd5bbb9c30574e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414756cc6147a9925f86b3c332b00772559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326c44df0a330afae1ba3d3a4fdcdf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827287f779ce50fc90d37e77834ec409561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ed73de1b869fefcc7a99db8224ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f789bb99b638650b503201df18932a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c0d744f52b32fc5ac08088775d8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe012351e667fdf4046c73249714f05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b954f8469c6cced9f00da78613f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474157edd85aa998dbc85bb070598cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566b3b521c97f80537739d389e4df13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794286c39207001772dd2a3c56d4f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f36676f6bf297642e787b878065b70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775222552328b1930cb6c7c5a02204eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba1dd26a41bacb9d7d3ba8fc9d14f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e550fd25329bffb95f3292969a39f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f00c4de63d9664a2091938be72b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb41ddb184c26c3914b2b31da131e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85250c2008b957a3112dc3c648bf5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a8746dd7de620945b3474b63cdd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ba73475c7b21cf8457b13d4717cd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c67a626ebd0b91f61ddef96e7fb63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bfd83e8f33369497ed61fea995896580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6143eb624bb00c7c0271c0084e79b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad2cfd12d8b31694c9d949f6bc760582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ae6217070237885b5cdbbd94d1bb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7926202ab99ba0ac14ec80de50f17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603723d66dcb78f33ca036f0bd5340f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7500f0eb8909cfe7111afd75d55370586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97cd8b0dc251d22629f91e2978fad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a8a0b39354f7fbf17cdb8cb5f4b92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fcdff9a23144d876221e00e98006d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5eca5c66b0ac9c48ac5acd0ef5e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f5290832b3e8cf9998bcf221ab6bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c8785dddb9df050423dcb3912b2e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301c93ee50f2e56d9af4902c5e22c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba2faf347b17373ebae57e1ade614594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a564ee69ee0a99d4f097e44a769fd2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947fa36fc95a4c62f2f35e2aa444f6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece4958bbaa50a1a284a91686c046d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f73e8d149b635e74e14e633e07595598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84204ef93db1ed13535930172037e191599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467087683875a2de9549e9725ffe16f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6545f24cae32e3104976ab60bac4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5a162ece28ca53fd36485a1555a6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a58f47642b59ec05ef350e5f1837603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f38c3b3ec64d88f8f8c04ad35a74f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df17c51a23ddfcde12c37c572cd4805605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f078c7c723a104b5ffe8357a95b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dfb609de5c9ffe1fbb93583eb3386607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2ce858677ba35952037455194aae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf08f84ffdc54b4bcc3352778d320c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e54dd85ff55e0cb7cc07edb9efb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee14a59fa6472cf27a63625d9c7d6f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aadd7db8312dc38bdfcd733b620638612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f5ffadae592ed8c85e5e23306f1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb2be3a7f5504550574caa233a490614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab0e16fa276b29b56146c7ce619bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a08998e40a83b47f3a91f9c3f2eb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e60d5b7938975b852d4ed8e9eea9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bcb6c9b19334c942d8faf21dfbf44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae0c3ca9686ae2d8d997b4d8834d9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f6324e0f866ac911548d7a34c907a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2c0feeb6a9bb93a3680cccaf0c352621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac94dcbebe26a0c66b3b1e236f4f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cfc7136b7ef0d94fc2ca30204965a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68585b1bb45c677d871a3ebc3e553d84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18d93192f1fd00b044a16d5ef7565625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c96e31595fb5b67d7187de20b104a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76006795f38cfa1306c7550c62732670627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b88e43e6a3a9fd683a17d2e84558ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe245384599ecae68d1ca25d5759b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d10764564bca60720408d276a407fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e308321e328fe8bda6665423c9b881e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a96f2473156cb4581f4862d39b2620632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b871b784c6a2e7265b1665bd97ca1d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a37f9403bc5fe52112102a09ded5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b0195cc9750baf562f1796b274bf2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca784a532f6eccc605c64c5b2199670f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab1bd147138574b9128c9dfb7d480d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068719976ffec2c0264e3b3ffa36f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084476e78777d24bea90f13abbe178f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba98965991d6ccd04c2eebb5dca7f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efa29ece8b6da8bdcc65b97dbfaff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e38c1c5a454203b650cf17bbe638d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc8d5fa5faac390eb82b0ed22c610e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf583644587d5e814af265abcd8c6d9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b664ee5ade15c0a37f69d858dcd3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3428049ae7cd5283f50ac4e553d3b78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbaf31ee23c8ba9f5b8699d6badb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b8592d98bfad712cbddd950e6bed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44821dc5c52891922da24be46f099649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd12829bad5d44e3ff44b76eb8f7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada975cf3a75edc613fd0e6df5ecee04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bbe89a52f65b679c5b90015494ae2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59f8798903f2daad2df4c2febfc5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18e264f0a4be330161f84b787f0bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d9719d3c4498c86943f6425e8e8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6085ef557e7f5ad7bb3d348299a02e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad544a2322ef3b3f0f3559b5dadf269657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b7c35141fb45755350c031e17c05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6eb28570cd273e9705b23a9f7750659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81984e02f444599a432e3a83fc1ea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5e4ec506b09c26672659d7428d08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405732b414d4af8bb944e3690ab6fe5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb8eba324eb8a08d9ce2a542be734d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34525befe724841f5fe254abf06bbb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b97c4c4b76053940252a46463106a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2513ac09cd402d78974ead9a1295f66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d6b15f37f6f05c5448a1cb7fbc8ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf4c3fd20ee4c7a138117f80c55033668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb2ac6b4c2b614d45aa2ad0e9a8e74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550b3771f0fed37b701e5e663115a9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55192f8ecbb6113a7f9431adcf9a951c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf23f2d37398a880fb0be904e91d2ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15887baaeea4ffababc07dde2d837ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de8a1ba38d5940f81b3612b202053674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbbd74e1b78e46518e17d7776be233675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006022e92f85347d8f61453b52106c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf4318cee7a6bf627ae94b40ca956f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9c7e7e4beb23315a4c7eed03943b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87251ae7beeecd3b362a6d4521807d0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86689530aa76c43991cbe85c04d74194680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c7fedb14b13c02d8f342e7589a69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da40c274e5de210363f5abc3dfe6e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f6ff36e3875c139cf4a93331e4875683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de500fa8267801677d852a089d06bff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99110d72348422fecec7109afb555288685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1ac41fc498d2a6ec6a5ccd52efbac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cdad0788c4b483e3441664776a3b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5088fe6b71b56010ddc7e3f7c9065688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0ce0138f7a0b722e6087f436f2bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2bcee7fa6638311cb5ac8f029c04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58693f63f9fb8204c2905b302162b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672b7c6a505aeeb40252e03827b937692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3b1c93e4fda39addb1d35fd35d7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec91dfd3b22da1ebcce1246779c06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d641effd456f913d144bfa5b7e5ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc236997ad2c6c54adea1d9f087f246b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd115daf659a622ddcb9e249962726f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba40c778c2c9d0bae8fb08436c3c72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20bb207c858099b90b895b3012baf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a904640b568097754819b740e30e49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d8e5d9a3809cc609d40ec80b19f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf02f85aff4d0c460eeb308fc71cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931aa395d1ecbd260f7f04283741ef1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454850a7b70a680a5a0234489e0fcb83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9079bc5406fd95bd4c7b4fce0cb011705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f12c5cf4432c0eba9fb360bed3fd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fb9f6bf437d84fc8ffcf245f2645e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac6cbe231a76a14a4b3442d7bd755708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8423f7e4ba466710f3dba8bcabef44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503632920f41056fd3eec693d7dd6283710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f53cecf3f52681530086138a4adb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89817775c66c90fe7ecb0b07e767d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb52d6b7480265fcc9beba392afe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef060d86485064dc442d85a9f49130714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed923a323568d508cd61b280f9f48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83752e6ba8ea021a0db1bc430f78ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03aea4ad076110f9df3fcef40cbc45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304d7ec7aacbe8b9bb2f34b544af46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf789bd6451054b6c3dc4682458a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeee252620fce146faba9aac7b657b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbbd4a45989e4819c1d0500ceb8d65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fddcc57f01863f5f1c05ae4bf392f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c736c260b8a6053972f9981e4cfca35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d205f8716dbacac97ad1f53f9046e2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118890339bf5a4602a1f49821c25e65f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab71cd6514f493e6531f0378d6b5531726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b4e0c65847afb27311ca49eadd7d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72552fe6f66b2db9e4aaab565b57c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad96e6b13ac82d635052407e547b82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc4de2675cb41dc2d3b7b5d3cfafb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b689ccb8ea7fb9b713bf11afe2c1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e973c1692d7293d22ff4a5b0fbba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e6327687f34e2f67da40469a5a7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b120cf67d592ac370fab54dfabbc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e10377e8da3d647a8a247649f9b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515500fe82e37751e69a74655d570ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7561da95f4e37c472bfba5792f5fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b1117c404e7efcf448684a60e002738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd53b0d12d0daf8efc29c71220ca59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c942e73fe6f6ce7d7db1c72c39cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee860028ccda42b1a03a3feabe16b78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd46369274651d13c771af6aae3ffaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53995254699d59951cbc79b65007be04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861640c0291f3abf3dfd53f25ca8a199744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba155f4e526445c5eab6ebef64752745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f35a40695ce493897dd22e305d0053746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49b4c0ecd4b47452d0018af427e984747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f706e070c5a703cef23d1c51253f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487ccd276fc5d08ab93611ccd95807a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb0e68d4469b6960e5092e9e43ef3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286884947298a17c848527d54739f09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da9a93682892644ee7fa1cf570ce76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e5ddcde71e224623fe43ebbf1e9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074357790995b7c9bf08a487f49538754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6ca4141e99e552ea3e6a38c11b54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c530fd58671a004abeecdbe45ddb20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3b64ad063ebddae6235da9163c5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001799647e9409e36e541a22a6176e82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb927f1726fb84f53ccc5c2ee0caef6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>