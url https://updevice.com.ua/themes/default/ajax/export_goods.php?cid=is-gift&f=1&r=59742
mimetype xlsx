--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab47d86ea52d7c70efc210584e7ae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e19e04f437ed6721260fab91db6cfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204c3dc85e8be90d234c5635cb3f3493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5566460e4e07042698f3920fef6b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d41fca983fa317586cc6b5be5a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025dc3e261f5623d42264119f0538836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b043772f664ae96b0258305aa184f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98674e93aeeb54929a6bc1994ba2dbde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a4cb1ac083bf48be1d9d94e9c540b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d5ad9cac5499981ea8b0eb7ed44a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38cbcc40b7ae06f975834ba18c37db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0fdff53329db4e826b293eae69ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471608ed21931984d734b468fe519db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e299fdb4dd2bc1a1c7a04f9f046721114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ee33003582b10efab18ef3b4c68515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac7c2db4c6d29fcebbcec859a3ee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b28d541aa0e6a1dcacda9f7ea0a65717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547700120efb89bea5b9727f10fb2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92743f9a057dec4bc37f1da85819c6f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c199ccc80c6cddba5d0ab75de72620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c199aef4c4ca7e60ebdf098f2bde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72689ed2e72d742322b2e79a6e522f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b989718d9e0ec5e2e5a93b66f60c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5939cb9be620618ccc1e9175b4a9d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07111231096ad90a2531af14e045a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91de5cf2fa7a35ae5bb177e487e6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e26f0f1a33c4bb53b5222b511dabb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49504eca769b7d3dbb7f67a049cc038128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7cf68e89107958b7c257264c6fddf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbf5ba31ffd06273a30ffae9793c2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288a342bf13a27db7ee06f6af1d46431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb10fb9b6dc4f394c6e75f985ad5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10cafd1e82d59244f72e17c9f7206a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207d7ce12e5b91957409bcd9f203c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b99fdbf118cbb3761c3cd431086735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166db5c6718a38975dfb2886bdbab836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f9eff1cc1b72e211c710af17fcb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87713ff68ca8fb679aa3441566ecbb9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5d99ad8dc4fcb3b6fcbd59cc811b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498dcf6b9b7fe84ac002cbe0ebcf2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c8c71d237b2228f87df1c1b995ef841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5adee469ea5361ab65ae5961a9df0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d4aa6c13583c0d14d90b8bc1995543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bbcefe4b66cfeb9b60a53a2f41c3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d2bfd322563749c48b7b4e1d9a40145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfbe40e1814bf2d5107a2d2bdf36fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae49f62c44cc9e6083c3057c4858c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c297d003872aaf2ef7b0278e4c9d86748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f225aab6ce15dec693fc86c2cf32a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41308f7691056e6a37ac2f726e2c8d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aa67d4a99778b9b76cba968724c8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2dc4f4264b29701b7e7b1acae220b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e393f88bc97fb36c64a6d9d4325f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7b481c077e7b5633ad0d32152802454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262e5d8e0fa6dce5e05e9a815b8e0b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11754a444d44112a524f83deb20ae4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f556257fb003d8e4a266c8455b7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaa4968ddc2333d4bd2d13c5ea308358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e91c6fd3c33144d6aadaba6b77b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde1e3a0edec3ab9ec179a536737c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba657d3e9d5b1746021c76a6f1e81b6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb439b28a377fb85b9eddaf8e689462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487006329005f993bc0e8b5882c2d8a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225614c6f86a77a5258b8ece84131bc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2dc6faf1b5f3be7b03ed48021e3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe5fbb7651bc3fea5c2bf4cd3ea4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74104a337c42da4731a3d238f95e9f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341605a13527dc3a5c4f54d35adcca868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6a128207ebc63eee7cadb0155144a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53338183617c7556f24a962d5d636370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84d57cd4418c5c54cc12c53ef66ace71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ab406c22463628728776100308c1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292c5a105a834846f8dd9f264355d2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52283fe7cff4dff6f0d3e70c2661fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b02c4d1cd5c7b554da78b3d8c5ff0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a45ebcd36773c81950c24eaa7337ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c3356446f53d958fca0e3977bc3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811343f7a2d5f0570c675812400d103278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa1086ff91333f83278514171f14a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b7bbdcdbd4afb08ac42c07ea6cc9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7c141b433a3cde8a96ee59402473a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca120fc15de0bca95ea4659c157b9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3780e2921d21e7cc901a1cff2999583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418027c9647db3fed1a31083e6593c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e493bd1bcf07f85313f130b8d3ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce118bd863c71fa0a410aa58d22810786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8cab6c37976df0fa83304adab54c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d444cc41ca79d596122015cb6ecbdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b458b7900f45e300be42c894dc15f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11887723514442cef03904eeb65fbbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7694fd9b4f731496175b25b2c7fca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31848292ecdbe2c706cb74e256ef1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5ce90877df6054aabd088ad1292e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a422eb75b8467122a69f2455d579694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a8bacf2527bd54bc10a6200b9f9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72eb0795b7879b70030a411b0f468a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a19ff9d474c5b28f60cf4b1ea63097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917028b1247f032731859e0cdafaf77898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d1830e84df314b66bee7a2f6c6d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc856bde67eb86e49c7939036e26c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9155d6fc893f7bf5f9b5cc10cc3c26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b7cc9999dcb3f698840918cbabde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e71662e8fea91ff4a421d8f13702f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73c93a6e41751c4447690a1f0ce9d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13591f558a4dd474e6c38ecbf6cca3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6930a343840a38ea88e8c09eb99f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a32f4a9ec1db4e723201477fbe7673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8490b06d2b59c7581c9cb59de9ea9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01390ab03aa35dc47f9350a9b976c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5909322945b4aef521705987e5f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ea00aa6b8e352f84cd8bab0f5bfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9d52d163c751980c3b81afbe0797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1df8eaa3815e93b59973b24b25e0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738221092802e284909764d3f808a178114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c43b51288bf4d9661d0eef43c6d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205456d3efb9bbaf9fc66d9915e1540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648c436ef96dd64975e2cf5668b09b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8c03f86728ed277a5cee4d949f28e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3420148800e37035f5bc7c43a7b106119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc10b6cc87c41b23a257968f39942df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078ec4954c627945d777665c425064121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561e8cd072150aa26677a9d862aa173122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a51dbbe375914f4623e797419ad82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb849b50765a0aa4c24bb3bae9f9bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab99850166d242eb842c985021114d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990908821b481004480a977132f31ffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694afb55e28a9da7605ac3a96262ad2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1b63457d249884622ef389aa9be74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211ae943af30956948fe74f2ea397b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873339feb95a2a0072637b3df0bd091130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55cbb041912c4e36c77e96a6e01dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a2a9fbfb334c7e8062ebac64a6b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d698e82a48c87d69228dbe2e39b081133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7883541e369af6227fc9fcc3e18542f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5904d998d1372bdf14e0af30c963d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e38c020b170b37a1c585529a2b8ad3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2e7c1bfcb18c05368f1f283526676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188f62171ebfeb97fb3791f14164bf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15aedbc203d6220572656573e77693139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca68a1c8ee3f10c980a377ed2b68a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001b8f09ec26fcbf4e77f80356e1f17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495202532bc7ca81043942f764de04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075352c3ce306f75b86e91618c2d94b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e5e2fcd1df3d21196ea43e44b35b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c7bf295455772e89160d1ee50f25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b546879cd96687a799cccdb34a4e48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a24142f6840e774936b5c0fa5e22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ec0eb19729ba991da19b84fb995c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d7c1bb107d5527af5b4c40828c43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c10c189d159a7f98055b09136133b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c493fea1531088205791c032bb6187151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044789b9af034210265d5eaf70fca08d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5984905e0fbbc3fc70e67f7c75ff19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bd421d619b4b3bfcfd03ddec0c4cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec77522377182994f23833e4f69c0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2edd37af043e9cd613d1b1d520c02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c44082ad096cd47b02cd3b4fb1c807157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae1f9d18966a56c2b504b6d24bee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4c9121686309a0583e477a0659e7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f95d11ed08dfe24ab796529548fae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df823fe55faa118149cdd8e851d3b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ff287be5c47009b7140b8bd6755d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0de1af3bddc687920a6fc25db789163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aebce61faab25a2855ccfe4d92a0c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5ee118f56bea1413b9e890eec14e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f51967eb51229ca425b5ce66ee2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11920d792c642fc5fa9e29ea13f3140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779763aee184c580b1edec2bf49ded168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e99353381e6ef7b0b9a4aa7a5b79e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38500cbc7c485f3d635010b1f1b4b9ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7431a59af004934b1f32c222be385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39647af8cc282df60d3ed1bf3faae337172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f57777b5112d16055e17bd2d5d673173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0029c8ad790ecd7ea55eda6a2e2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cad35dcc249703b7616a27c362a7a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3684ffb1020f40366dad8d9e6c703ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b563c576d0969c66e938db52c2056b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6816fe48d352aa0cc67e311a19080e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4988eb3b186763eef179116cf86a66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67bca41776dbf31351088d51db7e91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe510316f9125b1340c5d017dd7d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0220d43b882e9662ab2653189d0aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba63f095847d64ecf25aa1c48b02fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9a412616ca435769d9e99df556419184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958145f6f3c71fba9fd8c1e768f42752185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca36efb8f91a05b277d09b9204a5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d08f447a31cbda6c03af6a90dd616187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bc04f0f20f5c3fbbfc1817e40c6e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa318c351eef9ac9f7d211ff654786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c82d838a3c469ff25752fade5d48ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d38c004bcfaf0f80c346f7f974c571191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf5cb6349654d193aeb30cc23cde6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0cb0bde2bdd67ce2debe3b1bd12d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a4397333c1cb45a3d53c4ba961b7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c859939c1026d4f81364bbb284fc39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b51a93622d1d61a039fb1a1dddd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd91132f959b471a0557606d592210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cec67da752adba8cd8724284ea509198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a340b0e8204ec4af8e5c857cdc33cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb0367e3e2475427f3b3d84f8d239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4525085d8c9198d71eb825a964fbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f0e399d1e2f413cf0ca34734612f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ad3547e1d4fc4458b27f007a98c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf712229194c5f51b379b0263de3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da91fe454d77a6227e51760cd18de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f32e77fb30ea7ca6f6be4b448499206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20961c9ebcb542816350101a1d2c22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12f377907a95ed5cd0e995dd64c652208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f07b949dd24aee1101e3c9414709209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6527a11bb3d38814172d803126efe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b0a9c576648470478304f9512a35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28611be59aefad7539385af62e94023212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d870fd2f010c6ee5b60054893fdcad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d18a917ba6e1c6c83398373c9bf75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc16022b02fe6d062f89447b250bab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb63a4e91273eed3a090b96dd574293216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430aceebe81a16b14995b769de86901217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb249173b861063433cef1a70a0aa03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a375eec0483a4a7f533178075d3f75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d855e3f0811755871cd3ddbea41043220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005818cd3e0d8d9c344b2d1472462337221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15304c3f7890b8c64ada12c6fe735b1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7f3c0c46ebaa9c01d7bf8ec11a5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa565b030aa4bee57c7832795fead45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796712ed68670a1f0591c3d9f07daed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75ecd30838db36fce9dbeef80a5454226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7351749a345397b5674eb6245b4a573227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d0096becb296e9cdd798ad27a387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01dd879e3b3975140369d7720faf96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a67db51ef1953413f97746dd49f54f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f9be6bc54c6795aea5f7317b006e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a174600f7e7a9866b11f133fc8e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e7e006c20f64736a148c90d63a39e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305c09fa181649cee7e7179e5ad0110234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fcb3cbc1434c00527dcad9d5a3e2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59082f9fbfb81fca7eca5c35d7e1be2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326de10f9ad44e13e284fe7d5a3c487237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8de4132e8bfc2ac70d3d36efdc46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977b6d7305deee408fda62481c0094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ca5c74df6fd2275c652dfd86c03b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2634bd165febf3ac2ae1a1e42a7fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104c50c4940dd85f8c0c37d7f52dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5abd5cca9dfcd3c039341cc0ae65f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7eb5ffe14b3324df276b58bdefdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143351f67f099e04ab391690528b99e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591b7e4cba3d1edbfdda2e15d81abe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265c474236822b31db1bd5f9c28925247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474637e6652f94ce6159f0b57739a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a3b5dd55e9068131f05c84436806249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c234f0e9c79a4880c2c68acd0a1a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705b659536fc58e34bcd51cf59d3c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bc070992166ab91b60cb9551b7637252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82439344850e6cd9082e26485430d936253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cad406753147d0e4a6aa1638627e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058f231e535bfea8cbb510765890088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd45852365c7a756b563040621cdabe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b0be77b0a3927b8b867bc5c71d0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c7d266a6ad30c3e58c79ce699761258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d1941525c6fa3485473e219dbff5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae6ff21142c83a365baff5d2089a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8662442de0fca1b4a8ca32b606dff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df3d91b89f19164558f2278871c9b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f6bf90c86864aa53f9a299b3efc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133814c25aa6067e57541ec8529f49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271115443290e18493b0d75126a39bd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e81f4bb16c7a1a72e2f5c554beb9a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbade31d69c5ad73b5c443edcf186fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57675377cf7cbe3e6423277785513f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74282265b8635d3a36dc01817c6aec6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a5dd3c67d8f7fc536a5be3d57e54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30f24ab4a316db550bbb13cabe3bd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa245e61c8269a155710d57171d04f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2da174328f65b4725a54894a83972273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335856112b84b0819fac3667cc5ce75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d64b91a7e173cab561c0d2baf34e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25169253a13af5d293718b79da14c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdbda3f199cf464b073b6c83291ec4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c82ddc38028e9783e81f80b3ea18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97337ea2f6f370aeb79948edeb79be34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae8046a49a09ca6ebbed31f60808c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4fd56cfe8b41e6de5a4a5712d21ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eabec1eeeda060533668f0f7162919282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355e2337ab7ce3f492e8ffd51892bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac029af8724c31e7b013b1aff86f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec47bb18cae613a01bd6b6fd5b73f6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd970253dbdb58c044c3ae245125ebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c3f95969195709e7c44213188dc95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addf9eacf994d98a4da95ab6aa487cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91100f8aa9432d73c4bc2623c09090f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6347a803e1dfc18e1ccb69d4338194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712021270e24e485dbf8e8856247bab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e83e060bf50e4f12cc89f1aff0e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caef6ac11365089c511e09fc998740293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fffb2f299d4583f2a2e6ba6165ba28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a4ad2a5121409df8aeb4cedff899295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b905b067b8e35dd5fa9ef54cedf923296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f6b675a8592eec7eefeb78b0c6cb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27468c0783b757e577ca843588830c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50869a236537df7981cb65b42822cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232237ede3091892beff05d362ec2f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587f5b9ff258dfc5b25c7a54585732f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1e9a58acf777b4cb2557dc8c80f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5214e059eea9a3f1db9084b23a60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd7ffdb2097b8758fe04d4353ea7c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d71f9ed5e0121b606a7820ac9ce76a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61129978129f74d9083ecb6cf6d99b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007cbb3498d69e84e8fbeaa5b0332ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5579734d9cdab657dfb64165a9ee17c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6315665b82cd43d03c461c26277a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918461345c8002c76cc4746cf7ac77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870d16e78293fb87907f249776167f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b451bc1edb74d2698a935d630b0b8bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d92b4beb36090a92a7f8125a78d12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabae9b20a8e57e47d1e63e72f3ffd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719f6d4c6224e1af8d6b2f0395121b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84ae766ebad7bea860d5deeb58395316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a27d0bdd17acb963a4ba998ede9f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27d777c5fda1336937ff87dd304b56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446897cde52a809ccdda2f66257b59bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b497eb527da74e44c97154bc383ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a985821932c3a8e4097ab77e70434b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ad1aed0daffa6b06aa30f959f95d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b31a64328c1ffe8f631364fa80d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2df116566cb96319c20309619b6e50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc58e8ea9a787966b12b0e277184c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b61d0db45523066ff432abad1578dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d21e1212977b9032e23cb3388ef4ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb86047e8e4bbaaeab77f4ac16f5643328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b2fa8f0982764ca84237225e98009329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ee4ed9a89caeade5977c51eb3ad6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747187b1cf4dc372e3e30af8314abd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86a3e6318211eace694b5c25237275332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596cbf320731f4876c887aea5b8f960333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7201d851d28c7ba07ebed77d06411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb101fac172eeedaccfaa78664f39a2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857f44706b774e219bdb17d0f65423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568ea9b9f7faad91d251418dc07ad86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd7cec40f8c21c43075c8571c3463c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7100583a5d9eb9b0c6b994ff46e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d9698d6ee00963e5b9796777de7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8681634e86ab036929102bd29253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912bcedbeed1989c259adb6d98c66df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19c00f99971f6a3d158900ffd3db2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862fd4e7db169442f2ee2164e2be06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdabcb0dd4870dddac8ab4a718ffead345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dea28f08a83cfad9c17f63aa3b321346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd096a7a750564bb9a2bb3aac11d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af1584a4914287c06df8df014fb25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd286fd4759f80baf09e52c20be505b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69251de35f02b5788534d5d6afbc8a25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dae13569f46c8e89495a9519fcc0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cbd8ba77bfd95b35a9ec6f7b22737352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f679973e4189889020a7f8a3559e57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa0aff14da9929b478b005311e603354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec46db8017471f88691312a5a3ea0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a411f71f8150938a75b080e183f183c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f09625025c6552a461d2dfa20640357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31aab8a625d7672b77ac529816b192358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752cfc679d6681253d793c1abb4c599359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45030c1836d4358ebd6cc50e63bfbf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8da9d9e06092cc3bd11f9f47e5f91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7052bb82af0d916717c0a7bd447b81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa225a6b0f210203399f5ac78d120363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0e01e33c40c63606acd92f6a32ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb0ef3d3d6fbdbe0f4647aca9becd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f3b311230f7ddacd327617989e2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca3fa8c458b6df6a9dd65d714bc0fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaddb1db057adf8cd30c01532a7eae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d58cc8720aea3378053b149000f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bf8ecd870f4f2187ee04b13c5b50f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc2fcd5662886d87eefc7702914b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294c4297c0cc236db223b1d95ab962c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e56cd4d028e135d519adba95780f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55e7e97aa7bdb4ff29c5461b9bd84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe967bbd148ef5a5aba34a1b6046b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ef43aebd6ddc057736bb41f93466376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed1829847d7ad8bba213e93f1d519377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea96b9aa9448e411b5c58e017a3c8d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067755f302440283262ddf9921c90bf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b091f00022ab2fda4018cb0cc3e84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41283d4157e60fb37fcce98ffc2317381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bffb7ab4bfc89bafde955f48bdee0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e73483b9fb91c7d2459e072f9962b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b796a4b6bc4969d47f99c6da4279384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef7b26178405bb1ba46e6354a7437385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c422da5cbe006a4d70d11fa897018e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86e68000929f05f6a62195c338e54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2fcd69eff60dbc12623c906dd0e17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40063256aa9f5d18e7ee90d4a4d97f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29725d14924f715146a942867625243d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5cc620188de6b6fabd575b7b176de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb070ac4d88e03ef59ff1e3837747392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541f609b2eee11190b7b5d5a952a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ef3e936d21258086262cdba7fb25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da19013fe194ef5e5fd2b98f56b125395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b3182a90f357b5b3a89e0dd35a015396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bbc1e07b7c2491cd28702d02bfe0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea803c59b5ff5605bb49ea8b7578cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352368199bfb08602887038af019d2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbfef558c433d414a1799edb7cb5a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063b51ab21c5c42374bd64f5b2355be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d42cc206e103f41fe271427254200402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd4fbe0934dedeab337fd9652e46f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2896ad8b9e631268f6642c33d63571404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7057b4247475198d2985e9cc75f86c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf0930498185ebe8267244e7d7f60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09574e15369524f08598f056c9ee8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010614d6cad77ccaf2bea260485ccefa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961280ba3136a73ffc13fd5d540472409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827fb3012b70b95f9f231d060a5986d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c93fb86acb8f60a404dcfa3c90e60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1764e3abcc82bf2894a8490bbf21375412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceee85716a6afe036b854cacb562ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2cdb1b111968d8b74f176d401f47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bedc2b9756b81aa8eeabe326e3cfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a369b935e6bbf153ebbacf087f2bd8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec971138d70421aa7793aba944877c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3e8705a42607474f509752b7a71b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337fea92ad378464e6af130116456e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff3556bc6fc2b1c4c4f2e0c41be3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f404e499162dcf55bbee5e77d856f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f83498008c6b17ee46a413cb4846e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb974e6c8ea07b6c9f967dd16261a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ffcbc96e70a7d95f709b671590358424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3b98a01a531cc94a63fa07a4e88ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49306de25b01bf8225c8084e443edb95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341d993f348025d409096794b5db2b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4069fd3782eb4f773745cb61c845024428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b9a5f27861f7a6d260bdc3a8cce0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d5cd9528bd38902378f37e0a5886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722eb3a95910c227c07e8ae335475d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99329c0bcf04ff40f453bb1d760510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909693374a909e4f362762f6b66c814433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e4bdf9e0b988c8d8c8ea002ad77eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bca7b1215fc79697d71585301575d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360dceb35b32638fb59ac66dbb6d04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfe43199bb4321a415b67c90bdab6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c15d8e332c61a42f76e09f802d65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e354a8f2f76d34e11ab047dd8c3fa39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357449e78bb8e109e0f731f1e260ee38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311338738034faa0b795b8c32e5df5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a27632924570d7cc928655d458ed82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f280a477e9858de09d58053495b2dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcae2ccb6992fb27ef4c3786e02441444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f1c91c604dc1de7fcbd0bdbd47f07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691941a0c48e64cd9045506e0ec21655446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a702812fce0b815967e89f3b0da5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ca3ebf01740f7e4678c3cc7ca4ebb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a2aef65ff056dc0d0d9459fd868d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6052ce440629e55ded1afb0010802450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca710631da34c50c3e6271638d61be5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565602d87977ea432753b9614e911967452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce98d97f06a5ce7b91a78bddcbf46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bbeb66034f760fd03f9a06b26272d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd2cf0a4dcbf6cd1a53e5104c6ad7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed8f239fceeb4ed10d62bb8af3d522456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52238ad033b0a703860368dd0a3b22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e99f3ed9ea991e0cc52253312e1b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a0e5aa0707dd7cbddb4029348a62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb2d06d4eba2059bdca34f96e5d58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9817ca6b09bd9ad71545f81f7aa7d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc576d3582d279b1d1e4acb86e7f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce564418feb4c892ffd08eba15e206463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5152ea872e4f961269642eebefc5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4da223b519757c4d5860acc9110ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2c1cd6f7f6efcfe142b57f9a6ae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24434aac066da87a8f9212942e094467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52027d3c65b77c068970d50d5c3deb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff35667f2920adb08bf69ce5de5f840469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa67fb8ed2df72f96573f6bd68f91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047ca3e4cf1c2eb2c69599d52762a5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2de1abd8905bfe4e2b41c1db15e8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a8b4b8fd84c5a72db8ea62c2d7b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d391f3c7ea6f0974010a00cf85b520e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe113c721337dc007d0d6ceeb3ad6342475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddbb620585ad66f00baae738ca753a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021499ac34b3c16aa00155c068776cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a74708d4ce9f3bae29c6821021c43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addce56cd88ed8b814ea10c7b342ea75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f0456f5e321fc9091cb81994d56e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f41565607a3d2c8afce1fd82acd50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffc9de07475f6d147324c114b4302d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a167c800ce532871ce9f1090ca7716483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195343ec9e68afac24c6a60e5fe6b39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498afd664906a4b86de816b69d7c9204485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a267953a85fec18955a91d537502400486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb0baf3b322cd6318fccf41b0c423487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb282ab5350631268e7c42a177bac2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfef9d4e3d13032baf3fdf981cf0c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64fe13838a9806ce8b85822eb3b51f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226edc1febc58c9209d2f3833554e449491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f60df20df49f88cf60004dc2afd3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2d70f1fe184ecc092df9eed46551c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f888291788ce5f66c6ac733896fca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57787f3715f60fe1a3a4fee87824e22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792268a8cfdbfb3f2cebb3e46cdb149496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ddceb63057a8c3ad3ef2b18c3cd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c38152c1a024f74f7845d5d68025498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f4df553ad75c32374d14ddab46d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509402bfa6fb0d5aaca294d090c7e9b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c0f2ca6e82291a0811230a379ac8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c8604758ff1a3323fbe1cb2e1f0ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5171d97d822d1521b41b7b55e441c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd647d3c22439a213850915bba59a1e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef8feb5b5e87a540599599f488ed9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387c5b2375d8b9dd91f0db4dfee081506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72de03cf29f53cde8397d697d7511a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277f22245a3fb6db5800dad14b5eb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4781a367faade26d4b474b1749a6f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f108e1b2205dc6d670cb4fec7760f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65a2448c36e6fb23a296fed25b47e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e31a3f224f27d9ab308a21caa568512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a59e0318b0fe36f22422927902ca6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59580d57c7c96c821b8cd28891ca52e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e5fc30db0b47e7d4c66161fba207515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545818733cdf49473fff9492b917601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712661044c5104e157b19440008d5f16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940d2b74972c3537930619cc7bfdbc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb286835010691ba64292eb7e40c24fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12181ec64903e5fe9f836b22d65f67f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51caa7eb31aeba704c90e0f5c342bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085c4fc01d08d124cab6583c411ced6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd84c720302ea7919a938127eebb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa680931a77cc315c0644203d50f46d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f01e843e5f4fe6ba0cd8fca82ea3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe1ec008a764f3ca0fc0a82e2ff47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c646ea61120c3692c01bb1257b7a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c54b86771d4aded9d8c6ad872d683528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446c5a7c0c686ce1187f90530262f93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f13d48390403feba8af6da1f823b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a41b55d5aa397227198e5ca22d56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8dd37621f916fd1cb429ae1021fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413257889d0b260d2ba13a171cf038533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815bbb5814788a3acd0a44ab2cfc0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0846776c2f2f3aa798b200f748a422535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfaf858c31348efc8cf5ad85ee797c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf450c0a8f2f3ea5c284f4ae0c1150537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894270a9b3d1de67786daf1cb457cc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca118974ef4188fa861511eda75a5f26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b96c8c71a22663c5f5e7a0a48cd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3ae0c8f52449ba2827e2cbdb0b74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe1216d35d4c500cec12fcd3528ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f631ea2086e3ecdf6a9ec0a0174c059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1272ec00dc804d5eff4be5cfed638f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a31bc31e44d0c90e0ba9caf461a77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76be994046a13ddd48556162fd4379546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf26fb662c7fa9de407c01cc0d71b45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150fedd36a24f946138fb7d4e3b39c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8aea674f5669edb6daa89712e4fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106764026bb70b784cffef1cb5b3bac4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa3728b5f688012c138d83e0ce7d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee078578a2547f1bc168127cdcc1f91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4bc5708b7ee1eeb15489d611e7a9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948654318e11ecdfdb35ccc6462e111554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e0d505b7b6d8d0c79dc9ca5bd09bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ccf4ec01e0ff3e35e8809948b588556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad10d12fe3987080fe10acf2e7a79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea67740caf4687a42562e38b688861558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa2c21a30fdecbb873f15431d1404559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eb1c2ef08da7c54ad80968f0e307b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc599515d1e55f9af4c04d456ef54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd7f8d8353662aa6e3754085d782a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0614c21c63ae74145bd29ea6a7a35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8619157925b0f986f183dc737d4560564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804d6d0d490e2ad38d111a797d92a4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad91371ea2531bf066237e0ea8c29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2091eab4adf7942ac00fc3bccb558a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057194f46583c5ab674a0a24b406d41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468af6e2b18c53a23f69e8d9193b48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0871a73304e99a37dc76449e513b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceeadb470cb96d88f3691416c6b4de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b4386908d7e13ed2f3d27b04312b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a0c4c04e05d9810fa1c7fda1e1fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce37c9fed992f0d0c7324b6b9b767574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5682b1f7ea3f117171cf50136f473575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d088908360a9aad85fc1e3a5bd3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46a1325bf1f6215dbf465e73a3b43f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5882d0e17ec2e5ef22fbdc8f9b3a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab0d0697f826906306a005bb0e530579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e7385c3c7fb581bc1122d0c06835580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf94a83232c6f6c6a816df95e1891b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc76d1fc10892ad0be9ddbf4de8be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23dd03cba9ca6773899346be16041583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd3e121daf31793285710cecb0660584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d965dfbc9ad2e9ef0f57965eb7249a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa9091f6349993bf01ac9d4c76005586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd79ad1c91b66d2204dd420d0f9bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302932c223b90eaa6771af015ece4ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9b61e98f3a04e7649b13865a6013589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5429774298572e6737a1485220f60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78a5a983e05b90ce004e81a1a672e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a31a74c673d2389271ccc4344805c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb884705ae862da4d6977c6701cf9f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1c816cb2a497007706eac81fa11e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69cd23a86be9f2c3a5fc7db9a2ff46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255593a5e0fed8a6b15426b319170af0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599fb5042beeba6ceb35f30f37d62e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f367d60d7297a0d964289c78f3f4f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771eb59775573376227fa9fad074bad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef9a3fb333d4400fce144f161f153600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae3b0de296ee1fe22ecba91ab6958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ea7702c38c54f3c5981b9db27000c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f55d6398bcabf699ad6b19568b95a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b7821569d0148a92633518e33ee90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449a82360c71d993d3deaae6d023ae8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3acf4b02965b0650990795a20ff5e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5dc6ce8a391d3b90a6206e53e6dcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b268c5ecfc0ca1b62b8ba41a072c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24089fdb2332d27cea95f064befa0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15311fdfab265cb5fe000f9aaca466610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf32758eae728ae198c61d13452318611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136240654b78a66b2731a1ced9c7aaa1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0a0a2f1190081d52ba70d665bec3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce733d642a28c7b2d435e4670d231d8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f514a9806dc2ce05233349e7aa1f823615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3594a94679ac8126ec22f6468fc57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727609e1afc5af81329aab5142d925617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2569d9899f59b6f2b982e021709c724618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a65ecd96738fed32192d652dd720a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a48988987827d420cd442932846fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a58afab9c0845cf6bb2dafdb50da6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fa9e586b2b222736bd17b6780bef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771703d623202beb2ee51ee43ea7dddf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2c0a04bac9cd0d7d0984822804031624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a6367ed81458647b150b5f697f8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b2eb00531a402250f53f1e69596c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850c80fee9f0cac2498c5958d135b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a848267e4bafa8213cefad4a226a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f410f75df45d8eff77701c073a82b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f60a29b6d8d5e545b40ecc41cbce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2ccb793aaec0ca7d8c9d036865c9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620a562b63b72cf9df08670fe5fad9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2abf448884100601b973871b8f30c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ee92fdaae9afaa33e972058e1b4c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448097202a537734b207de60e42bc3d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b4b30695f0eb604d165c764c274e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3d017d79522114b2fbba734888b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a4b7915db17ec15641d5f1d72cb8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb24c5716eb95e5b5825ebbcb4795639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e18099eb6651e63c0ecf268843528640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b63796f36d040659fec110724fdd49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b64f35fd686a5fd129eb0d860be4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa314323692067a337e3c3f41ae30c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5fcd922413c6073597d7df1f9ab27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2494bf10685bf706b580d2488fecb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38dd53632e76e4beade13cabb7b9f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357e1ab9c9a52ddc8fc3cd7221a224647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab5bdfb4aa3ee67e79abdf0a96c8e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f214e2e1915d8835f6bc090736340649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6409d943cf9594f9a87e969125ba07d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8450e34ca0fc06db62c48c13dbfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7e4c0be4665d16856c777a921032a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d993d87b26e3fee2cd99a68964e4ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338ea7abd46436a135ed2ca6918256f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc075219e27bd24d6f21731266548af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b726fe0977fdd9502f7a45a407d3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c159b766a7a6a8b64209827eef52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb15e120f0b9b6655791092fed149658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81269eb08d395928a29bda072960eb93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e6a0ab451704801eb909857b4666660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d289deef4e5f5b6e44e18d189476d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134fe0e01c5dd5fbab8e2e4f965b31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adfde86d52d1d954fb08d7e8106bb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7864e219dadc023902199498ecbf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774a092126e582872afcad6673dc47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ad1707aafe5c9825d3c4f90bacce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604b11f3d703568c2a95104b094ef1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca583847456be9173f3a0590f3757668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6498f81e029189e73a5db20b85b5b9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f29038eba0f5f726fd7e770228da4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5311dc52e70bc070fa0b74325da02e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08664a304ed0fe42af592c16b64b56e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78da4a738542cd32908fd1a63cee28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd582ea2165ab503f6e8ddfeff0f01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2cc76e105b8406cad33643fc1cd21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adfdeeb59ad3f99989be0d336069b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54c06af483665f2ebf0bde608e639677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657a234b838abcac0753598d6024252678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c3f0e4e00e7387b2db10f6ee1d396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085c93ce7b659e2c210e0b7bcdffb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae03f71491cb0fac0ad3843c985cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc07eed8a18e63063ee723b01c2090b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370123d3e1c3ef046e308c3b18699ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f348af8d6763fe4d757fc3879e391684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f0bc90c6a9347d99b279a0059127685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e932af24b23de41dd3f9b734d4084aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a92e0c4661158d6b477e095bd5aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa081edc9347a211f558ec70baa476688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97e80401a1516ce16a8dbf03c8240b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268669f59d3a620b58523fb792ccbb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684edc550911df64e9c43cea842b38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86198c4f2a11b4a605966a7ad1ad6d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5145869c6e713c4ffc931bd341518c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e1b781e64dc5793ebfc8a1d8e8ab1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470dde210b8ddb4fdf640344309e21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba290a1189c9676160c275ff05ee2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd6b0b6b84df763d802c5c373cc5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e62a759d904aed3d33733417a946698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abad1377e8bfe6a3f76895da51ff9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf0cbe402a3159bcb4ab599a814c8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6372d8537067fd784849691845809701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a130c4a78be5361bb2329f0c9bd07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814cdc7075424ad265615e3effe2887703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336f2d1ec0b447c5f4e93fbd745e2d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf2de1c48ef8164597b49da01033e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6643bc1748d08b3101dc0d2d8abba0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d3c34868e0a8bebced983c44049ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d41fe252d5f6a1ba29beec09679a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1513ed18f61d9e0a3a700be40042709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc738dae0590e4212f5c6861d3147710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cff40b7d143aba7054b9700f51df3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853af0059da47f9958d2dba489cceb8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382292f15e1a2f734bc9d8f53577f670713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8034cf6bcbe045318c6e063e20e9144714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ecac510f7e2687c5ec9477c83db84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fef60184a5fa24c491442db1dae1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb98ec1d2d3b4b83d0719ff3b2efd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80252b97fc783f78e22cc3eaf5981b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832e717b49ffe63199a0d4896d8e5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d9706fa8496bacb1d1dd22128176720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1debe10bd5d5648393fae418c940721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13cd9535fe6d6957a3a2958cbfb164722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0649d7b3c82cfe719312e43405c116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12575de66a6c3c1901b5e90381f975724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdd4a4089a89058b648c6957e1507e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d2c88a4a2e9fd08f3b72499ad780726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa7b345a6f762b0332759432fca573727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fecfa1516e4173d38ba3b2dc763b1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d27f910cdc73f53093656bf2937d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613aa51cc44954b34013e50c20387bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f060c4f3f393b6efb015d40c699de8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861964ec405bfbc7cf56bdeca03399732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2876de0576f521c2d43112e2e2823733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f9f02510d131ab2f955ee09ca2882734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa78bdfd29905ab4826a216bbfa0e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909059f2b8492693e520afd0e21b5ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb56488d06bc7275b04aff6367d27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3fb5577472052abde085555a269ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b1fbc47388281a99fc69d01a1630f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b6df3006b7e34dd8ef25ffe9ae59f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f95c67dc7b83b7067e8c9310220a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bdc5a82189e8f567fcbf984fcf236742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf7f98098ea86651cf7df9c4401cc3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9e639ccb12b4b0a7235935aba388744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27035031b11ea6c749be2bc8082ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a18ac016d22bfa672f01925ae18d9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde2b3b2f05ac6962aba90eb104e68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf6a640beddeedbbdc6766e07b1d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d666c0eb75ac940cc7176c2a976988749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5795bb242d6794aec8e3dfdb8cc6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a433f49cc6c7f0fafac8f0486a04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1642e98614ba36262857d79a974f71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a2b4bf4f90940dbd4c0857f4c3eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869e6669e2349c7256066eaea1016a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efde69e9f909636c2b45f07334ce03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ae59fbf9f575c18bee158c0945c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac071109daadef09458c79cfa5856b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fcd29158e7752c909a3154e9ee8f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3869d3d77171093a568d22d9ebfdf6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9edb27f0c6521cefcc1b1520ab0821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ce631277c7da7a39cdd3abbe950a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c512ea8173253867884dfaf18b8e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea692dbc5b0e1da0d16bfa71964d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34219392a5a8f12fd9d803067288415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510873a75d7c74cfb12617c06a18a8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2276979d6c6a49b285a4afb178fe927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe0cde45f97835a3857816f9fa2188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e949dfb3aa040de3060ce22b8f8b7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af94040226a6e7c4aa68b4c64e6b3fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f6acdfa499b693a60e8f00887e60011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613481027fd5897068ddb1fbe273cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cbd2ba8241089cf1d4a958d167c5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eee9f85f343c73727da0aa348b60a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c43c57699a1de994c8a2d0f44cdd8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e41832b421ecbde04d04556ea6ae5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259757be2cfdf4041706218e1f939ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfcf4f1ab7c111f3ae20a1a331585518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850bcf503a539613bfc879ace39e8a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4af84c5bc5547b5060fdc2da382020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c42236f0c6d9c785a14d51f1dc1ee421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5323a5341149f6ecbcc155b22adc4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75494f8f2b43f602edabff9a1102db123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8695ccdaa86c1a45225a88e1e879a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437979b4536fd834b963cd5a12c9c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d6a7b876323cf8ab46954183bc6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16abeb7e60ae71a8bc5d2340bc2b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0bcbade4624f123080fe99d8ee93228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb088bbec5f463d7b8a20e3687db93729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a61f31a1b5c6f5cd15f5bb28957ec930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c17798a5f18a62b82455a18460ea3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90fb704da21c9a2521ca43ecaec88a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a35be12ac3901e005b9d0c28ab41a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7b4c3420d7921a4e797bf1c32a2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4fc92ccf9a72a492dc6ceb75c599735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883966bc4c151afab9d6f4eecce57c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139902c68053cce1195d3a792a419b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e48b30c699411837ded8b2486eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0fe5fe8859a5c9f0bf141de0a144539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d154eba28a7a0ed3d129045fab6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df131fad935ff7b56f1c4842670ebaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee2acb365baa3ca7170ee700fddfb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ac383f480b979210513e6d6a338943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0b8fac01ac0e7b1ed39d7a49773744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e020ed7cd9c270da30e7ff7b44fc13b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3119dca8456c2366ed0bcc11ec3d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826e2b39b1a6706fc3da5da434bece047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fd3509557834ed6f898553884253c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae5f1bafab6c411a8d366a645bda249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d17600ef917475a2cc4f3673cf4d7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb0801719ed49bb8caf05b563fbb9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1be609f0d3120e6ed8fdc082917ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a83feba6bf23636303bdea07888c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad092cb12c755f07792b032627f52dad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0f978a91da6467ef100b329a77b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab688e999d408e58d41dcab47d7b5c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff8da2e34f62bd5bbc7c451af29fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268ef90a5cc656e29fd21ea7f8c4cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d101dd11eed348314bda160f8987f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b68d9ae2fa5616047eb7f0888886860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163d26b07ccacc26eefe263d48d3de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c544ad93ce485e7205dee50ba2021c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134606d9ec114a4f56dc40bd5b70cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c41bc9825f9dcd5621457aad37b8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67fb009b9d5eaf5ccad7d8713d118565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de8290861a3e98d5ced889b4ad88a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52601f63eeba807c089b50e14b8e0cc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c339978ad411a0893013d46e62f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099723f8e3431c0c5a2ad5fb681c5be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca39a6301376c28d21ecbf28234f6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5f0d53b7e9e4c7f177ccd620151171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f407b8b1f62486d112e77bc5b8fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430f67a26394eb0af906e347b0cf18f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d949a87dd4fab753333dc790eb42dd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0573c58c111a29af54e3de17a877275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243840be999dd00910ce40ed7a4c5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9bbb634533df2b88e9c4e77a043177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e042d76495a6fd15c28998b97bb3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c878c2638fbe5e94061d0db206912179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d8e9b38188098a528e0e7726c03080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c416fffe0224a406a897fc60765cd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a39147a6edf8447c51f83c170c23d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7514ac07dbf6d22d55ee98011d0e1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6f14e0daee9113649615a5d92be684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b5197245f8c80c526a4765de8458585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189a104ab80433813b3d7ebe0f8b6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167329d95ad908106ce0c16b72e94a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d473de5678b864c7f046c4bb59015f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb723948ab7d796049649ba9176451589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1e5392b1d6c43137f3317b8251b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e065eefd21539514799bfb042949d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717615961931251139906a03c424e67d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269978a8c62d54e901754d5d7fe818593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0414ff9c456b1224af9e8f81418d7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4ea2b3fe8774c643828d5cc0d22c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc5e85c2fe2ea603408b3ae4fd33db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccdce73e91bf01299b424e142590697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0bfe9dd790ff0aaa6dccc31290d0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee788948599b2e914dbb3b1fca3c5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f7970e88a07624fdc1b2fd4e2a94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a7d39525e36ef887a900955a5989e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3bdc57a49b87773599f2bb821c555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544e927773236d7119558a784f33c4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f11e8c450396162a52c5eac2ad28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fbf473592c71bd75a5bce034a3c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc725d9892eeb0acdb0cca621745e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee525ed418f56616f6cbca346e2883107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e687fba761d0461fed90ff7048a469108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8651fd5c5a62b55f336303c5322bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad6a5c84cf80811cd3fb6cf01faca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238683064ec99dd8078d2d6d114fd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2918c6d589f97738ac764e4d1e986112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ac7f98bc5cae218c781ae78ae5ab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f82f3787489e9e630183ecb361744114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641e16764d940cff05c0cbbbd332b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92200956b262115a4a1b3a994238f59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4fe783beb57541795890c944e9c6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f94461c889ff260fd36282975cb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a6e6997124afa0fa546b0aa6f28b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c18d517a051a4de7b053498a16ac4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ec9077c194ad023ab30706b64064121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ed80981a174dfbbeeed1a2aae7e87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fe1ca98b604e90ff86eca507483c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8519ce130bbad0a75d7aef6870d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abed00d2ed8d976c7cb71f896e0525125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697889f007e1b3fc868a374379222e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95694ab42f660f12a607c352d715462c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf55575b8a07c9de18009e4d0ccf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bcf1f2fd36f572a245b4a1a7b5f40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802282bbfbdf6bbafabf2a76f0c5c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a527a354dd6e3816ec89217f8dee6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ea1ef90ee2465a4f18894f89299d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3406f4983039a39ddca9bfd1f70a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35f52e3fa6af7d03b170f67d53cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a535854d4bed3e2b3c4eaf15ed4e65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec95c140ff7f92be73be59e5ec5fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbeada965050051201e1381cffb0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300e87809e7876772ac319dc43bb5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3434aafc5850bbf062793cd5214b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60c56f03fa7bbd10930f390ef4bd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4f93e5a6cf24c940fd604a26232fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e263a4dd56bb99d55a998459dcbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07afcc25a644deceb35b8c1e3f0cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b69fc48a1aa06f9d09a95933b98f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036c064a1d0637d50544b5d1285cbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c89afdb07dca7dd47bb5b0294a75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f94aed9e4a0b8b36ac358b46cf4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429830297104463a4e81c81415fed01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550ba4693213e26d7e2284e11cbae7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1784c723b9349f88ee389031ba84a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121a34c95088c58d58727cfbf855aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88addaf9dbaa975c3b3c41d6c946f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fdec0a36ce872b0df89e14636727c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58beda3d0a94a2733bfae3c722303154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41fb950c0da5f28fb6b64b4aee366155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460eb3a6a8c330ac03d2a94821b7354156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c83422fd98e144974650806c4f15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791909ee2e00d84a96167a3ed0d3c61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdbc00d32d53558b9e1eda41605cf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b53835be3bbbb74c71b7a2ed04c7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68404f2afe979a982d35cf66c5220450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e226c9005adc47848f4e7bcb8c405162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca631e203e92cfa3b53806588da0a366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd5b4a5087d49cf54d3cd901ad4656164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e417f32f0b482a5d5e9817475d4b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31aa41b8ba4796dd6e52a0d801db57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575870dbf73ac4281c2b23d9fbea3604167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781000e7f8fcd0ad0d9afdef35ca801168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357145b24937c78bacdeca556249fa11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e2ff3db3c33bb158ea4f0e27b90f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd39f6c23eabf931a9752a58d6adaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e9c9715100d0ed7f373cc07d41396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c801ec079199245b5632726795de4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac795536e181cf2c5fa330841ebeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b35a0a83217d2bbf62d39e63757f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2bf5e9694656c070b0839880252be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcd7b431c2278f2e603eaae1f47530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2770cdfa284ff0c2bc65d03d2c8930178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc072dc342e567df1ce049f36895495179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afb81fafd81895208734193a01b7f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3301c41fde54aae5e1eb45a41782b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aebfcacc04483db0e3c94550d4040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340d8ac68db37aa35b3cc0a7a1a8bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa627c2f71206379a225ae538d452e59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2b0313a1b9c2b5cc6498a9da18e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e6f92400db5e15eb140ac0eb3314186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049de574e815892878efbfbe3030a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115639dc2d205be34234b9ea46a60b08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b064b60f0e91cd6a8723fd48d7272189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b6f2d43e8acd7695fcd405a0bb009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ef94e7f6dbe4eac5ac3edee12ae27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b4f4edd86ee2c92dc5006a9faa093192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e59a4577871b4107d12f2d157288f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9679d206d3347a1ba9d17bf4b501194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fbf6ecf8780e032c732393c072d76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efccd177d8152c0645a6f40b8a131196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941c9b6c26bc35732d78724633dd22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ec4dfc01fc8e7ed9133d769ca0c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f41a86afa629e0be9f5e8078b45b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f72215b23aab517cabd47274d3bbaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845fd43b7c7dfc12851964b749fa08d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb48044d163ccb16130f0557efd707e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6b386eb2a0a45e38e08aebe8bdf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5222298be954e7ff50d8e5a076651204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f6a522fd18515e4689ed286a6726205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8a20e4745f7b3b76ada45af84434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11538357a37c6a7025ab1f98b430f408207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95370016e9ab6d3c4055349e316417b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50aad2426b97ed8b8534d6fc6b6e30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac944a809e42f89c048cd5bb1fac62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c6d5b6f702852a1e3a8d4ee7ec8eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa7e5e2749b401ad7b36a5367faf7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a5cfad225c5973ee1babba8b3fc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57817bbb0b62184765f8842dc2669ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a8e3bfc7335170a6ede9dd5819487215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f5b1677b90ef822d4717a49470b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a84035e8042ce81afdc904404024217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd2ed2d060c6e0c727ba7b45bb296218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86773f6752f78f16a6cf3d7e39cd91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e93e4b6626a299aeee17d118a41f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd97e6ed6dd24774fd3b2b5125a1f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad421ff8d01d0b498898b69d2e2601222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff396599b8bc09ad1b8c8e7865372b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ad4edce18e0636b69c2a62a00c39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd114f87b6a9c420bf8a3f101f457225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2898a8e1c4f3e6b14772177f9860226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0851ac5dcb7f14421c0ce1eba8fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee641c5d4e23f1a45fec63abbfdff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b721438f43479275b31c70b6e4f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694e8e863959c3bcfea81ef55a87cfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de5fa0bec45269a3d32900083ea7ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328127d14cfd59fbbbada48d1b5b3eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7fcac5d06e0ffae0ce5bdf4f9efef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf0490fa22a83651eec3bb01a4c15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bced56cced2e61a0956c45b5ea2d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7d65c6fdc6634bc69af60fbfb31d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2101fd329cf9a94a5334be03e6848b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f742d183da01fc11e496625e24f18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b8f8bf246a78b63cef2d12077f9de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9e1ab231dae0b3d35e587fe7ddd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780af2ea40b7fb2029121954f60194e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d41bf3cdfdc0da74f52b190058f59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f9b63d2d5cdb713cbde0aa31a401243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d548a4ca50ee56ff1327262cf82360244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db6bf0b6c5a66ad3ed94d9ee34c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29bd6b04dae262731c39e8d5aa652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb467de62268f83f1515ca909e76aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f7300d57c8167cb44a4fb6f0cedb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06207d4755235b33c1fe21f4d68d400249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ebee6d084cc66d573ce36b564bf0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200fae435a1302d5a3db4c77759d78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f16a711a6907c71b2cf53ae64e08a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947153eb51a6005f7b2f2177a7358b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ade45bc549ad5b03df27bfef772318254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc8073c5a7ec57bfdf994624a8a88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb381cc8859a7ddb08c21b9a3e3983256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c185777559f4ccfbeaaa7268d22b7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a046fe97d62b24f3f624c4ee6a374258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131983a4dfb6ebaf746dd1a0df6d0698259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3e5a29c3ee0719d9ca9cb89c9ddc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b227a2faa8588a90a59fa1c271471261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde6277a2aed31c6a893fc051a7e321262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cfca9fc91d44dbe6e1d6d84db4a17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a80ad0f8e3d3c1878a17c96192a22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa39f837bd5d1193ae1d33fa969cd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a148bd7818cc0b17dab1aec2781ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d0e879118d187db72bd918440ba96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d4191c6c2a3c588053cb12b348af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9290d8367b2e513825e93aab15be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bcef73ac3ec7a665dac984ecb652e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eea6d11eeab212895d6a512b68f1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98fde3ae966d96d911456e67141811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883569546e0854169de59833da05ce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073ae4f7091b3f0eb480e586b34097274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a247490e5b03b736833ad0e625497275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf4fdf4024e621f371a378fbb8c486276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a010f49344b1b997428fc56b6bf7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683cec173a8e8477e04bc913289c085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73abdb79f2af0795cd09bde87fe2271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f078492c89d57c918d1fad60316057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869c1093376ac140718296f9dbd19d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995fa3cf2b3c4bc5e9a2d46f5f44502282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1343760c77de6970f558dcdb86f94e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b1f810858e2de881af263e4d41308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b721a8d1074ee0f8ba7f332d317d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4a2d64c7b244675486fef53a1956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678fcd7a6e0721465f290afb0e9d66a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75ea7f601310c062814c44f5da2f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6664ade8a67e72d023aa521a7cfaa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b4b078139d0c4dc193a107a3d883290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcdbf2d7fe00dad65b11c4fcd5c2d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7730aebeae1bc24887a9a11c36c7f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b6a03bc7b733fdba76c26b00866f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e7d9d41c1f5ab214340ee605f9dd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661891336d92cae1e326da803f87a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca574abf6a8100db85b39e941dde8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d2268c3f20e940d9dde5beb3225e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819f290932107dffb95d1d484c7f048298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512dd0fe30f1f86d7a5dbc0a112e70a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9840dd47814f59832846afe67cb2a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7d41d9482a64dd28d96dfbbd5a731301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb66143955f93e1c6cd2fb80434751302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44923329632ba93314f5b9838f868e55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405112716c11c380ff0e115de4b30616304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4cdd753ce809b96c3252b5895625c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc476811e8508a6cba49ae8f4f5f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb858b4e243fbf20795139710379d21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f97a51083f3b1ec96336d336cdd39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f160f3c2cf4b94077505dc52f362b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd4f87c12f733ff0968b16fb043c7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec20b220eec24e10bf6ea779744ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b628601670e53088a128e8cf9dc90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112752832af8980c20cd623fdecd01f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf1d5736dd9ecdfc79820edc4f459314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f6594e4202d0caa2f4991f0098f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55a7fbd368a4a775ba58fbfde48aff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17055a3f7ce5b1364e32b1d30b659b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca1ada8d1959697775bbdaad516d0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7934d1644758e52cad6d7e15d0502319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4aec02c90f30930ddbb13466c8f5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a74f964ef953cfd1db795878f6ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ade19e89887b9e5a6a731e88f5c5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef19972867846acf33e672827f3bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df472745c5752ce7908681941ead77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb56ba460e7506382155f19dc4e45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde1bb491dd5b71fd79200a28e7072326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96ba7b7827ee784d1e22f3af99fc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc97be04df61cbfebb375f4fd0fd4aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418cc7f7fe793084dc2c3d5888ab70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a8c3c623d10df70d735835d8ec5c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba3af1f83b9e2ea4fb2ef30153e306331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1709720b9621c971355da2d7fc8080332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20931daa48ed89d9d55948c17796d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09463887af6236f0dfad6fa90c1d84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2219989017b267894be2e04832d9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf392f7ce4bc7ddac5bd70aa86fec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ead7928e524aca04b8c859bfcd13b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdf0d8f6daa702b57372e64691d43f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdd49f1306acaa6d640257fb98bb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99e4f3b4610610da6d6416e48347e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f3b35b6308c41293f1714ec7281e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de874f441ae308332899f544ab8802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce604ade90c6b886b9185664fcf5036343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9032b4bb77f87982b1f55d04319fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3387d43d38f28b13a4a99bcb177b67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679a6fd14b95312a184f33cda386ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453ae8e7d5d43477a065f1d75cb4874347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edbc90214df1e71f0b9a5fc798d0f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe93ab9180f6737374b09dd57402f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f38ab862f9f52266ab67abba909df2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433ed7f3edb4c70af770747f6f85a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5447ad6518eca535a1a1fb4a89444352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b69ce50507c182722d526f9f5291e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab859e48649980ee9a4abe3bb070f0c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372d3c2b1b7a9ed290dd6c7092dc31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44abe3715467620ccaa4a55667cd00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addda2caf6dc9a4110ae5ed1d498545357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467069ae897a1a938622b22bc53d613358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b59877bcfc7cda4b9ac20bdbe43d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adaf6cc377f54661b7a379b145b6a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5498e829c0c6ce3d3dd605c74f04ce9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667831b32fbc43db534dd8fb679f23e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed84c1b9df5784ff733651b69147c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f1d84e6c47519e08a6579a5cc712364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cbc835f057a10087ee303962938c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae71a398fd16408818390dd97b08d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f7c3c22f659ea387e63d6baa27d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59ac66095a050ec006be6208963ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c6ec982d8319929fadfe8d5847a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa202351bfd9b9341c02c9e66a8191f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16197856b5d804c5908d50e126a1fac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8f3a8fbfd5d724dda2ca89701d2d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd22472103b55d44cda239f04d7563d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76a2ed2d07c79084762135e6d82c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d64458bd265d887b56e839f3527f73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bade9db39d08c29abf5a19dacbade08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4477ffa20455ff7cc9dc79f2e9f67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956f97715a5a3460f1e141004c2d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba694fbc2099c16c57bde86e04212d04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4dcaa4df30328a4845a6fc076a6e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e473c3f1c10cfac727de755519fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098984fa8ffef101957dca7763fed63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9495fec3deab35f34d6db859ea447383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44952b8cee9037eab18bb9c0585d1943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb508a7b01a202e7a13e0b74800f106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa272eed96f985e53b437c3c2ff9f40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b412b5173967c8f51c89e70de8e9e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1df57e124bb2284b66897e2d58977388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e72560e9092085b244a93bfa2b04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9904623627513028818f1cd26f277390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637ea1727fd1ce3797ee1bad19216e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64523184ba56a5b254f5f5d18f4bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a58ecc11f080ac03239aec15f5e01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6617e00b9daf6d4e427dc78caa09b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdff5cf6f9b2e341539d39b6bdba57a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123407a4dc7c8c973a9235fe057e35a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf48a4885431e5f704f2c435b2a45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef99da95cf0839d74ed27ccfc96570398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6c42dd1ef10bfbff78140707fe45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec366da6f02ba9d26c100c2f2df015a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24361b30e78b793ac7b75196515e17cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868cecc8f1df7224864ab51eab2ce8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f4384a35945bafcbb0094f96a007403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ff45da9876d91b24e3c397d857a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab17ba936bbea07380efe12451217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1320132a0c192a8dd06860670838406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ac4ddc8e0a398c8db25809139869407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a11a3177f01c027c82f6b48bf06df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e51a6cf6df456d008fc3f51243f923409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa57d2e0a81f6ae982251496a7bb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2351ed822ed1022edf378c1d0299e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1fcffc3c0fca4a97c5df7c7d6c9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07825e33c3ed9a84c5e3b3f6724bcd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fdc7a7061a18f0505a601856085b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8646b4815e145b0527be6b0fee6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc75a7e3ee74ad2716fc9edf113698416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e3d013cd120c4ff8d8b05df1fbae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b20c3623594eb06ac05d4ec0150f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7535cc9ba4c51916ec71f74b4c16a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856ca78a605ed5d2f2e1b5ae937d4d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f09d277d105235bc167cb2bcc9cf4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b85ac2512c586a8bb1f1471087f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf02d63081cc1e743515cdc9da04dce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61407c9ae47055ef3ce4e2353e1191424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7ba2c49ef1f6491ab7b315192be0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25c3106b1f746fb0afb3dffa6fe31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a762178568a0416db9d77b91f5136427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063e549d21958f225897804709ad68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994ac9e7d445b2e26ca09750855dfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c34eef98e6c46db70385ff8a1eb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d889fdd1593ef780d845a54e0a3aea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b9d73361846a875f78f13768c911432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04cce68e90320778f010aeb6b30ef6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626526350703a98d27f0e399c1cd1e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ffd781d7bf1e861bda9191be9f7e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b381cf22cff30aee0a522e4856a95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930212d67b72114da85daf6974a0a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa49a93e92f7112582d2aee5f4006438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e02dcd6906b764c6f7af69ecadfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497708a02f677f2e7211bd3d7354ce3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114171b4b55d082623ec994d8357c5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cc03c7c531112caeb7322594bb580442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc667a9cd3367e16a5d38febd59e241443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb29f2e1ee7183b353453b5fc8c53c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533463ff1c27e27ec4843f127112103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ce2387a2480c72f550cb956789d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf55fefe92e75c8562139b85af296447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36650231b2e4e587843af2ae13774448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2459046376a41a985a7b34b0dbf0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3a6649eb43507bcd2095cfcc8c39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cca64b64ec80d369adad5a5a149e2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99af3b2bb921208934101524a1e095e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1d1c7d7bd115e259c89b982854ff0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94dfa0a7d9f459175ba231bac1bed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d20397f021853028ed2ba3ae3a8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc7ba479d181804712a2cd8e0d1891456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155371b09120a5be20db27e4139473457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2ac16f8a8d4abb71086dd6450905458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9bd2a093730243791e5a3e70e8bea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b56eca79e8fe19b85bb63c375cebf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0ea40d676c329d65728daf922338461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e893f4cd0bce2ea6e225eb30d3125462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb220390898388256937dd2ba887817463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3098b66e9eeedf1ab81958392f81a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54442cd9180d03f93e1fd9c9c096d8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9994375518d9618f5366859d62a3be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a70071f37db87f2b820c07aeb932f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148deeda1aaab0b974cf06c50748f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb58e10a8148122675353329091d2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900df1ead31d092874a91da32c83621470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc6a9c909b861e3bc8f53cd1606996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4a628de63c7044e789243a0f0dae0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c1139600e0063b8ad2aaa0b99962473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fc61c401a28662de940df6ed658e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219be9e521ad57411256ba572e8e5d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4323fb071195737ccb2e85b9ff54ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a765bba891183d002fbbe0159069fa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f07a2fee2e1c2bdba2e5d0bf934c51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1ec1c7f8d8d408b495e38eed6f78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cfca31c5f27db4b553c8a8204a23b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b359ffa7a37e53e002202e727b379481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d555e741ee111d0cc7f3cb5d7fd7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532609be8e1b5a644fc6492c267a952483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0bb0c6d73eae1e87112d5edb7afb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994501acc00a2d5d778d67c799fa140485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629d6aff592dba41eb76c96c2617aaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2753d2f9d5e81c5dbdfe18477eac7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dc10aa9b4566461d0e0e5d5473807488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a438bcefbb1ee46381f7701d1643e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b99f02d022c7e902fd9e9f7d92aab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96981de7edb69d87bee2c3e816b90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae53919527386999b99db659cca4e3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a3f1132ea58ba610ab76a402fe6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f8ca603c87f04e54cb8f95c94035a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247197ffdb0bab00bb1765452eda27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb05b87775805ec0a3d11e8a297c7ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f777f3444c10a53604b0c52fbe78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935da1f44e1348283c224f435831d49b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7bc08ea6b12d51b7cc30a2d86db34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7f1ae01e05051fff78cdbc8c1220c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24196e9c2e0d5dad556a6c3f3f570b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ec24cadd92e019a6d2ab2ac6a4b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6976614961262ad84bc887a35a08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571cfb19209c28bf5b1f7fea458f22d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27780b99bdb518d53f1f1cab850bc7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824ea8857fee969c838f2928e8dab0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a135ca11f2c32661589081e704f67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda8a7c809ce4ad8ae6105247a6eab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cbc188c055534dfaad966652dfd23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471342258a0ac63ac0781608c84dc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc66280e8115c36b2964117050a85a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a268c623a5c368eb399eac1c6834512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e5092d4726083f398ede7e9531716513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3ed81ac13fb7b656a501fd395ac6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420ec5acb6033feeccee49ae5491ac6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86f7d19d94fe07932e41616e46c45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f990ea5ef18ff3d137058fd0c30fef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96975a22f7872671661020e80a144e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543825cc3b42810ae48c66198bd1158519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f13877863cdc303cfa32af0d93ea1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e160594487d1a7a655e53f950a2dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f79d57ac9087cc3c456e67bcde3c9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361f59d86339c2e6cb5e9a3298452d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e747935dfa10fa96425ecd691d0b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9848328066744bc647895deb0cf92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7445cdcff85f2466a44fd7c4536049526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf306733b1839ffaf5a25eda574b988527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f52db28f61b58247dfa2441773d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4e091ba5b4b8cd7755cfa1944eb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba68b926cebf2add2dd7aa7b12d7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53a53d82a6a574e076bed52924869531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45f616837b380385332176b16211e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9167af6d25c6991723d2402a3373533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeb104f14cd16d085c7a339ae8f4be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0b33e5310a910c7d0ee5f6ef0d01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31550021f582530e6948661e6ed2fe3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c1f151d9be2eda09c5fc6151398e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de846b3f49f4ba664cbfe8ddacdee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c91088c9b1b59f055d91fab156d0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fabcba467b314d85e6c082e4b02c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4136a1651502a9116fb934c3d61b41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56bf6bfdd77ae6fb02f717e7dcda0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda242e0c9699453566dac74be79fcef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a286827dca10c6580b58132618c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87fc780b3b3b6febd8d52e66ba6d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486108221410705f31ba0b4931224b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135ddf6c68c7ad3117f5af8e780dd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2149648cd5510dbf06c755ae476fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8187766b29babb0731c53dec5f9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef952e0c7aa4ad877983e7ea3401f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd68105a0087de7cd0126dbe47223551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d6e783b0c1711c810154fd3b48a1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3183566ce8c3b50c5e7dded7921fa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf78d44c6362b3c98b28a557daa720554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026bcabb4bfa43d242ee0d84f15bdca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80081ca418d3856a3b3ef774a9c5a07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809bd1a1b88723bbf985c304874d079557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f3af1c73725c8992a36431396ff90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d1a265997464b59709a59d5adfb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15437e228f5605f1da4c870140b3e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df7e9853d8ea0646cf522207faf59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e7a5bdfb9cb31ea302e6fcd1180c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f24c097437fc2437ddfa4821804a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3db3bf5ec0d6790dfc15c2e91b4d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae15e096300512918009b1550f8fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742db68142c511de72d085c34895e797566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5c7776627ca7f535372363b09a31f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881412463d37498cbef494bb9396d26f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958dd0f25e031bf45b2376736e479c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704d46087ea2c0e8acec43c138232d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6bfd168402b033ad5830efd4b6bc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e85a3069c305067d59525cda2ad3e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd8d1712a9c8b1b70630588e7fa886573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482dc341a961154560159f4512c4663574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0803f7437ad060114e7310fbb57ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf73d41b11e214618a93d4d9171b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ab2fbbcb9a28f9a25a43cc8fbe61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b619927f916ec7d01cfccb6eb903578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2aa2ca612fc9fd7b70d780daf920d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bfef3d8d5850ffd0e9ae3930e3110580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b87d71d91bafbc78cacc183285c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767db4f6f4e9a831d41b81b7504eb3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127539c0bb81ed9e9187ffeb4f8c630583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911c7306fb58d87c48f0b7f3a8969bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407acc575c2edc7d9a9dc360847715d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff234625d6f5c50c9d56c4dba7375b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1fa8b6ee7c19407d03267e3e9fac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0495f78c904473b6f6d8a5243d2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe42eb24d200b2994926f6a3191f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce650d77c9c46314cca23e347e7c41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3939c50bcd13265d21830445186b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8abf65b7fb152cf21a75163b508fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1808d849da2dd336cb91f07deccc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3353a24ac1c6db3b03586fa0dfc24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a6f3c4e8631cb519849070c54556595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac1b07a4b650b9d7ef10bf52bf42d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd53d54d654144a6831cd2d5d095fec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b0c5e9174ec387f02b2042464d44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64586df727f96f1f1b0c9a6937b017c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce8c001fa3dbfe3c1398fd9a1e8d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75460701fd82b1656464167c312a95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d363c3b0d1b67cc82b920eba06219602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc417e6a72efdcafb526e51785ddef2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35485117842f1900dec90c926895ae31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ce90092451af82d54106b1a56d0e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b5fe8bc6fc0a19ccc684c64428f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36239b98da5197cc44fc7556244483c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad4f642beb5c00aabf2a997953e1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f220e4dec6ad8d2dd57fad081a4f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174edafbe2d0381adbae0b2c85b2d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51f3bebb6abf9378e69826616defcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b04a469064faa3d7af1f63bb94e43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d701a46409d572b38f2679a16ffd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b879f9cf5320f479e8dbe5ceea653614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2376192ad9bffa907924bfe7a7dc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae34fe9d31c77e485cf85125bf627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d1dfa5a575f6890e613a34042839617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57deaa261f072ed218062396c43440e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542865cfac0b27ab014c44607e11301619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092de845f62e67ff8b6397856c888c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9052c45786c36d2c0432985f0a73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db2a03ff6d7f9db65cf483ddd38b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4e6d02f7c68855339b19e9394518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8999c174fa6c9b79e983bcdd8a54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd36c36bf629274eb1f0cbd84ab8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461a60f03077ba2f74fb1b33268f29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ab13143729ebb9eff7d5d5954902e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e87ca19a25d0ab7cd0281d695b03fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf38d1da38d46291012822dd5bd4c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7b06e41643c6b344cb2301aa36fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c710e7fb15894510cd4ec731e93d61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb8418b8003aacb129d5d66aef68a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104b6dbe030d123fe2769b4b01c3417633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c5c425508ed60d2e7f1be5ce44bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02b254b1426747ff7e6a3d2a810cc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa596c0bb16e1e8af3520b425b9365636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b16f2a1c0eb3f2a2e28b3fb03255637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bfc806d5f4e29cceb88d0c2bec0e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12ea9b8cf878c933898ecd222fbc53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f57c3a5fddc762530208cae7c2c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a4117c0f889a809ed3348212a5109641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3dfc80647e57b3ce1e6d28ea1c85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5718e729a34e81f2bb2c3c8711a2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41114895dc02b3eb2945841d69c10fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef81b458656d90e233607ed4418142e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7240cbc17fc307d0df2ced86b4d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f4b26a19ce343d5abc0b0abe922d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed776fac737dd3b53c5c8dcd4d92f53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca212f626b3248c5c0d8aa015986d10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f57716b8c1f1d98f68c8c4581b2385650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5baf6fdbe9494ba7a4a5aa6fecabf6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a680a0c9e9be809b306aacd8463cc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3e04f8b1521960fec34ac86b47c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835f6a4c0ea96e8c61c74683454c40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f91aa8a0dd8bf1d63e7fa63d640e7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0bb5ee4fe2aa7922fc60d02dbcfd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1a49b83e148c68efb852efde430f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4e9603f59b0c7c5aa2f2ac2bb11d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda737139baf3e277350c1c8ec915e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc483fe5745027f02e9fedf40456272660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571647cfaed8bf7d6228fbf7ec0c8c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235440e9fadd362ff01a236ceb0559662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb993289b8ae3c2ab064b364c299d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eab59fc73dd612e648457e9b12055664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ecf74b17a4950676e92f25db5dc2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1c4d9b44d96fb70e0b4060e68af2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccd04b5f4d34c8c0d7da86db547b7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3e38bb224f1cb74f5b2f022cb3a14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e7146551e597a22e39cc3d78c6e48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b1df0e3a478544db9ae16dc2ae35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c3f356b145789f044bd36e30affb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cc09aef15d020c1a8a37fed3b811e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0449b634e5954051e92c1dfbd89be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b2f6444e9d6b43a4a9b6ad7ed3b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba215fdef11a9a2d3d9ae42026198ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb985c2fabba24779673b2201fcac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362d1b478b637f3ab62a5b677a1c99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b4e72fc5e138373246144316d6f1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f17ac3db9ff1d8ea097b2812b7f3ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd4ab7e4a9334dd1733c4bed22a181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e2ee9d895dc39707ac7275974fea7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e42f2764a1070891db67831dc61653682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5072e3ae442491096484322a48a009683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bb8a49ef1e37c72aacdf450d60b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847a735d67c39d1f164a54ed06f2a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373558a51a5f854926c72797e69bdcc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f7b5aa00029bd8507b73dbb397a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c6fa18bbc0be3c0f40e951dbafb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82edf47c42e098b45ad2b292ec1c28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff87e7ba2c9d6e34ca5cdfe08aa146e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd062c25cfbac53f46235c48eb1126a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8a3621f79693f42c3832b0a06be3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8088999e35c30ca5ebb2a4fbfe932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37bc44f6087916da31f9a0afeda5d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab83a83e1905752783d14a4d06561d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51107cbd9e0ab77e08ed98f4d5f8eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915553e89e5751c178ebdd0d751d9dab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ddbb1248269819cf3d1bcbdfbb2dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1d6289d744936ecfe94771a0bd842699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4c919627f30afa57e23b669cf66b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de021f436321d7f57677e463f57c36f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6bcc561260a84e749898a45093053702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193985308f91dd7ac58af73f0a27e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260837e89424fb4f20e0e811ada2936704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97720cc66fd92858c97af69ba15a9b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126172f391491d06a50afb319cce2c42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91c2768c500e507cda3c50522d5ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d315ef49f7e5e4cc989bd98fc76fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c803008c45abbc8b6db8d302f2cc92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f0df568bf0b504e56ee7f99c6e058710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf111d514bcd8d548bb9a29de76e26d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e80421bc902ff80490eea66c1e2845712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d79eefdac147c17e64f1cc102abf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ea2447c96f7bbdd0bfea9bc37456714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab7909e1dd4ec0602ffd62ac4f0677715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfcf2e6133a28ee7031b8aa7f17b9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14f4bf1a31607d6b9466399c7841a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825fed0d67e8a117e4f36817025812d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838a9d515ae6df8ceb6743e40c65eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf6ba49628d4de202a07d38cc7851720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240307d70253cc9e5765bc70a72f21e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c8eb24a22ef974e727ffde4611fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974b16a4d3e034fb48ec30184b52c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ead65c6dc28727cc5944269e98269724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007bc7d801631b8ae6a27385276f60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680090245e6a4a6e11b17a5a47cf25d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf618cf51633be2400f1822036957bfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd541dce420c716b3f1951774ad2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbc6d54116b83023c82f60d3759286729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9983292315295823c82a77d085ff7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8a209fbb52b39100c35107d59821731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3596cfe2bbf0651c038dc6903520f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5007f81b315828375ad9246d35263733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671496a9779496cbada8db5260c01ece734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a286ebda7b8f463bf7ffd252c0e7d5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb565d4d098dce18cab337dcb9e9c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fcad10a91e8f25824995b777b4cac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a8e0b26ffa21d6afd82b63d96023738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675a8c665012ab1109ad77941df616739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4fd18ec0487f9f56545291da02003740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed02210bc93b76e416744940655f856741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84f0c69970c1a6a69ede54cfa5248742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942fe5a23d39c78beb70295e7671774743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e7f89247659174f96d8f1f0af62d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff929f30a2f3747cebddefd1ce20e2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db005dbc8643b0a759508421058521746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de0fba2c1a63cca8c2d4160991ad8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75771437114e9bb3752f5a49a3026e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ee31253b400bb0226fbb900d7500749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa3c3a335b8bf76d5a793749129e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de885926af1f8441932bbf4aa7a56c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e642aa8b14e359865ddad942c38e8e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015835b735ae93f68b064749d1fff500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03def0a781be14c8086536003b1b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ede19dfdefb936a3592b6ea69fef35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931abc71975305c6e54568d02601b21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8343e94bf541994787140d33e01961757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df241c94afcf7795419dcdc1c4b50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7b51d4979faaa3a080f717ea3e04759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>