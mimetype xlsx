--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490809257e38777c12b48085e1e31c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658574f8ace43bde69f75cf1e7d055e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13665ab4d56f5e99a27fc4fed30b41843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617d1b8deca26a328ed9aa99f687304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3268ee5b880f009bc5e1b0605369dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eba535d122d4a681eb650ef25658316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cea226d69318b11d956c50c5d57e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5b6c2ffefe273efcc0bdd0f34551d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e058361cd6d477459a4dff2b6ab69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf8bbff68f148006f6cb12e88c530110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f32ba21af5de42536f59169e99c9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129e96e8cd162c8e6862f944a9119a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76452bc3849102015c38882e0a2f725a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec4476bc4a2ba7be9cc3783b540f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380854271c7cfe2e2b5f20c53cfa8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead4306e0a92402b38166b4819361916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ceb6356baadfdba44b7bf9857de1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2ac4535988fe3ee03c1448609aaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110be3aef345701f0a7d9c6271faef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70063e4aac338df8f2e2141161a7f5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a09aa29f4c1decb194b43c858154121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7973a553215dbdb8561ee9fbe3d1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d592da93ff40e3b9a6d6bb5165cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228caa72cc4647f98313b038dd2f4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d0510f7e9310234f6f47f8e720e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5827539cab8a6dcd58927f77bf2356426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd97f3fe1a559890dab4a8c252c0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22babf7be9e1d863fd0ce248b5319e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f1b99177d053338b396b7b042e1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65526b4247484f1fb594536f6d2df030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0e482ba60c58e810e93d4f5fa593a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f2467e868e3d2709b176c1ce184032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab3afc33d611353bb611bdc519f8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7eff6c99b15f74dc975f0e0b958f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aee2e9e0c468a3e2d735540afa95735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4469503104deee668eb8f1f3b924136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4944a6f08c099daadc0198e35fad837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f68febd23dc4e46553379cd8c11d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490172e5a2818813894d9247775a4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf536fb174776e01e6dd896fe5ffb1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142388f5c7659a00ae4d2eda0a43d63241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b68a386dcbcb50a071375a0f32fd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dac1863bb5f40edad6aa1bf8a75e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba04dc038300af1e1f977a8195c293b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405d97b87d8b96a51d6310b16e558ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e0b743217dd8c61be93e13197d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1319db0015d0af3dd3917f171274947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa055a4e181857a442a20a3c801fba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e1c11db00aae7ef37b7a2f318e5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d473c828481986b9f39c7147536ff050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34368a0c6bfd7342a7f9fa39ed72571f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21add73036a95862c439b15d8d45952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0569e6279d2d79279f6651d5936c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41e2a22b03b04985217974d960d56354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddde8fdc4dee17978f92305e0fb3c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8753a25b5efe550a903962b4f020ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898382b96204ab01e1effeb15053c93a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d355a876ff5f2039d891042adbb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542313efb94895c2f70e611089fbeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e2b257fa12d7db64654d35ac828960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033f0dc834aa1ea1a60726c41165f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ee648a4712aad149de31cb9bca63062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60de6e6acab0c20e3dce1f27f1777363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805ef6595be404a7a7ccd5398dce86a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b2cc048e95c083d89eddac6b197165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8cd45570101abafd5352a0cce28566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235e7976981acd5590efd4b0d34860067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5906d76e609762d8f3c300547a7dfa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f0341a423c2f1721bba8cc50318b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d03dbf5641437ad0fbb2ac829092a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c0862ede135e5ac37e1453497d3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd947a0ab14b5acb689d97bb03c17c8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7572fdc49c988250e90d617aeaa9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab227d582ec4f0bfd444ed197d55a55a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46202d112158f3b9a8cbea61ab23207a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b0b90b6eaecb7f80709955ab968c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5757382a710cd18d11d275603307fc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0256730b60d7e338f397a2ae37efc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef230cdab5f0c8bcca2e55325562cb3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad8adf1b0808f4f5ef671988ae8aa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a721bc93ee9eeaf9622dd1e3e310c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a47696d9a6dbb26fc2f6d71e0315e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa0ceb6803780d50e42a702646c8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fe3546779460485b79f2187c73ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae3798ed1ca942c4431c46b490b54985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8b17a61f6098a07f1381eafd31d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46ee907e531db4c9ab52c00b6e65587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252514a34371200f6f1df9730de136488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782df8d7a088ea80a557d33618f15f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a85b3587f821e10620999440db82b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73dc4610b078ddf9cd5c2ba71428ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ae68be77d56e0cd7cce0d09e3cbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc45dd7ab7d5f1b1a9adcd9566bf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3100db86b3d9046719a4e272689a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159844381e2ee39938636c68f84d32ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584fa17d994ba80bac8868bfd61b8cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04741e51eaba50a2a15e1859b567c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7969b8a360928a0aac2389f0fcdccd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887007a9700529cb97da4d43be024c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2cfa807280a09cfc74178c29244fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdfa5d9f8e9d2e804106d3c3fed1c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed1e20f9f1ff700c52b6fc9f8058d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa150bac8d7cdc0adbeda4d1bdb739103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c9a2aeceaa9195f54680bf599a6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3a2052a4c46f52a729fe8ce586404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e6dbb50a40a7c8352f896c75b36f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8ba906e73fa42db19c6cd4fceae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9dbae5eab626f822e51f395590fa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeac71bd991da02a464e4c0233272c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359766efe505e2ff490e6e6e5f2e1dae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230266f6d16cef191e4ff8f65fb6a41f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b81386c74fbfc32506824e30867ace112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ba0d9a1b40787b9e91cf2eed268a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31c5855f9698de94fb19ebf458bc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400383fe358b4716985f8c3c9da9e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42fa0507a2d00a270269fc52dfb25a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6f2221d8208bc1809f5731d14d4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2968eefedb0a6ea3f48beba0429b1f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f365f7eaef621f196138a6605b4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75a55a7fad9135ce89abcfb09d1c21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb6c2a41259f5222b35ffb2e9ffaba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35b1cb6c4d2af1bfa55012836a058122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478efb6b781216034290952cecd9a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d81b28a97352bb2df39ffdf964b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc26dc562fc21de47d774e8fce8ff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c8bbc138ee91f7ae580e6f6f0bcbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d6000f0a9af339b286c1361f08f51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a148432f45c3293c879008a50c5fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc26be8ad31782b7b6c973ff06e8dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ae5a7ecef785de1521aad25169d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a4ac0f86a8ed91b23c7763205a22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d4f42792696c07c091db1b679ce68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ed4f801491e902efeb9ac244e2ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988a58be83a4d49d57f9be7a81436e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ff46977c1a23c29c23a6ee268649135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b6ee178936a5791aa37a58cd8d9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f672152cdc84200a2191544054e02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a044e9fa334c1a44b2d9cfbbbbef26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9e1fcf832bdc142045f2f037a1e76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5064ac2504108c9bd3a498e0736be6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0f08ccf3c789699928659fde2301141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8fd2661fa9a3e2ad548e02c4b6ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f123f834a0cf22a1469a389e362d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636adbeeb7bffdb4ce083a622f108b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4cb4330f1e8289f85f1c65951486f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede382736bb4d629c7dcf1ad5d527d5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e942d17393db8a14270cc4862cdd93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f9027d2b462b70ad2aca6c57d537148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fadd761474f62b7421b4bd41be98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9708507d64e9fbb306b69b2f60d5ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f0a9329cf8fd8ee952ab8f799fd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc97ad2463b8f060a3fc9f451b54990152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be28fe3a80712a7ed05ef061287f9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e83c62bbd707487b8ea3a5cc6085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeee6bce1aaedbb8a22d9d08f81e27d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f8cbbbe1fbdb3881dbfd28b114f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a856aab8acc93abb0f69d05a2f55f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8183dd18813abbec67653ac73de45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e2059e33e1e64c8ef2f891826c69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36684ff7a530ea92bed45a215adddf81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798ad158b54a167c19f61db0b12973161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc9cbd3ab92efbec68e91658e19468162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ec256bb367a47c3785863ed21d95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9c34bcffa9d0e89029a48ccc36be5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a9dcf58132a8231bf18469e5213cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b85bcb7c4f55dc46c9653caa8c08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c72ca9de30b6d0978af2ded25b0a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acfa6db6d92d1fa918701eb0b1bcb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adffe20fbdcf2c3e496cb033968c4e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee57725c1de77233bd9848a4bc9b12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbdfe65665ee382360a6865981924a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95ae8a81266574b1652027bebff38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2552beb8d11970e564d24e0ced6776173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421725f0f662729911466a83de32e01c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12918763eebb9ebd7e41f78fa73177175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2d453993d2802f3601a104b3f061176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de80ed82a7b27ead552576a7a6b45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515835b9d13cf2a08536dc72a75b2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae746545e93a307ec82dd04a23867e70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a999e2c024459d20e728fdeac8759180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9139c4d05ab8a05d9a208bd8605b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30151999c124db6fd0c41cee71cf6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7cc85ffdf4854af3509993f25cce6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2492c707028fb46579fb7f34c7a9b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04add8ba3b7321458b2a856db156e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1493af758c17bb8e9e3e5a357ea2c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4599cb32aad19aceb32f766ff66654187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888fba10ab92ce6a2f075aaa7f7a61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601460b7362d3ca66fbf34541953992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50006d4c5197b88c70d0d93c0cf2dc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7829ebd44d34ca2afe67170d26f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae930f444c4bfb64584c48abb9134192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50e3c81776f860b883d52c4ef403a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e99dad902719d833cbfd2f25e0f58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631373f0fd1d9382c979c80a7db49588195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb18aa0bc1ad80ef198f170d1c362b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e10b0c9c69dcb57a639fa408ea0ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a98d4797efe4917b99c61e4f7560198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19307bb96aa2b091ebab97593f0ba903199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0554dacec41aaf73753eb04bb837a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2934938fa0051f0866dfe96f5ee1b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689386ba62a3d271c8f6f2a22c49bea3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d4a1c4d5005d2449a8589cce6651203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d168f3a09fa793ac4ae24282dce2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b489f6268f107bc7d937e6b883e647205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeae08a3dc37d94d13374ce72884c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c72c67615932214f36ce70bdb289f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d8a71a4044ff8ed62f167617880e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec566c0829697752bd80a72878be79e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd44aa7257c7032419fa2134aa5c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d7bd42b58af5dbeaab653b2fab9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ef6aed071935180d40e0e6a460528212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f39fa833970c4aefb72a06a17189bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841e02e8575093dc49a0072ccafb46c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc3e39dcae5b5ffed86bc62177523215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5d1a269e8c48c1e12bf11ccf33f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c57558a9f2f367b773087da2be69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db620563e2fe28f231e2c5f95c938218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2210cd441d0d1de83fa2ced2d08ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d1ac222f03cfe7d0e79cf60c7250220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06386540f13e8d0c4441c0b1d61fbee1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f5cad29fe59cef3ff054ec75c1a42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eec17499a4ce1b42984fd35b05ab9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f0a72d5d229973ecc1385ff48e57c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57fabbaf46ecb3a7e06621b3f4feaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099640be494aab820937a05e7f5a4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08656f58374c99042bcb6f64aa426227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2208fd49580351e8e4e1be2ea29dac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149633f7568ea4dc888c96595e92deed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ee0b1d213ed4a9d82483e56da421230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7264cb9d5d65190a2f90821c22baca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e22a3135163627cd496d7a2a8cbfee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db91cb76a82996f603f847a5fbfd76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f095b09dab6fa7f969c09473efea12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39164033649b9c91ad91594631b97c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3d4a1e7e5347823c037f151e2005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd632635b49ab38360d88ca1b40e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfab5c577ac23a7c9ffd0f8bd211fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e37919f31d8fe7f88a2fe5e84f38f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b588df8e76db8dbcb8e13bfe4e06d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08335d3da7a2383a90e06ef5c79392241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c71e9f34070e2e867ce377c2e4ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61bea0622a2a820f2aa13d2326cda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938582d0f7d6c8711bcb4684743d1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736f24e95d753d130c5430abb9254b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b3523ed4ff9cea81b328bf684f41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeaeed7d2de24035daf7ef382534ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7a2a87f4bace8dbabcb9948fc3d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a6da20430d73bf22ef9068094ba1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b1842762c5976eb66e5371250a3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b4fb2afdd413063ae6751ec8497a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccbf5c0bfa810e8064ea64ad038fb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7bfa9cf7a7f452db7a6681ecdddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eced03c1663032729e4692edcea88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042af5001cb2783e10073e3e5bb2ada255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2d5bf18ba1483c91aba574ca7654c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bdd9f6c19e89b20b3dd8de3961068257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca9edf804d36d605b586fd2f954edd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0873426f13e20adf1981a80ef5c1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd50ef14eb66787ba0d8798f80ecd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c88184de54f842e7492ac54c2dd8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3274a7d1d0ad8ad33b751dc172da4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff705749cff4df37b0a45162fcf0234263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e05792379ec173ecda196b9fe258264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c892c09b54048cd105bed0638ad7ddb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2b0d69818f495ccd1ce523d66b48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047b662b0ac92d5b1d9a2c1613704e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df8d5d8b09c9aaa513acea46dd2238268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf67d53c7a478286b2218968e58d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bca94245414aeda4940455cb10c66b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424a62d9945756627ed361e0f4eda80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f98cceaa44d50d78c323a957f510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b3b84ac2bbe2ace4022d4dc66edbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26415f1287a0edb2e8f7c0824126c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b9d173573f7e3c26eb66a71d083d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3fc5a5513be8253b19e4a1018259e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4280c223a3a95c267e02b3124f5940277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ea57cec2a9c2b5ac7820f5c53cabe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb2a8f0076d7fbe7d2b7028b87e231279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e021c2003bcc0553839f72327266280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c4d459553814ffc49ac6370d2795281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1c9f9b6480755749e2ba65a752eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476eddcc894019b781f7d2ecfbf784283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf3724e352204875bcffb51089be1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568872cdcb329be857ec1fac6b9ba9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d55f17beee38034054a5ac8929e16c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eaa2207740dea6b9a2927e3c54aec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fbd1024bd9e56eb42902401b27c2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374eb1b3a75d1b1285fdd3c058142d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b438815cc17e20dc70f2b0718bf07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e1b0c95edbadb72227c159e17ce6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa206d9a6ef127b61afa254d1b62ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194c81f42907af08c01c852e731ca3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa67731e891f3233aababc2d38ba6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d3d87145edb0a2953fb5c46492b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35609ffccf0e99975f20dbd7b7e0bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fed65dc9005b9a46dae3f124d67e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b997113ca3d9ac834f0c23c85719b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616403e0ee060fffe1d66fdc92b55f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709365aec6888b6a04962bab93d70b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf78e079dc648a37fd9a2c54ae68fb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc85e1c2e9686f2b7db5113ec98b243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ded1dd48a053a78bc571cca94b0d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291430d3c30048af4212dc325735d55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f2ee0cea7a54b16aa4af6b0dec70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5afcbc669be3a6b6c2bad0db8e514306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193e0495eeef52ae25273c7e951fbb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de65c362385e70052252bd86e0a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c3969a15ba6a13cc2a865ff9fc4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b19df81c3279e1124f3d9b2a86d381310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fdd63dba835f6892c3eb64a501bbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db740a56e00ed6184bf1e0246c09dbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f5a5282dee8cab021d0d26745db8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523a18edd408a4d4d4292e5f7fa44d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91ce8696b9ec1e1d3f4992ee834c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda7a0af8f74ee6d95c4492e363012316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa85e58a147f9fe9ebbbeac6f0e4d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28b2dced99447b4ea88371418fb8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec15fc723ec539720369423f1d69a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455eb46898fe472b01f2befa3c02ab0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184caee6d01b76c1187900e25ead6c9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ad18b27adc0d8aad4e2a88c1d256322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b30799a5a00ed43aa87085eccb8938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc76bb3db05b43a728273efc7c070324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09526d680483788759b8b1c2bc784325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751cd6230ba19518a3ee5b531c432c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e359094881b3af821f8047b0f377c79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fbe502d29978b73fc8a79d2d280d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5af47920a746361246669696e6154329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe5aee2d70b8c0ccc17db3ab0bd59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf8e379d0a91c1e69a4506e78c3d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31bf01dcc68eab90e14f60de7055f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ae139ba517267077563c27e530f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a789455f93476921c608e460705c90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fdf1b9bf39896bcc0dc65ac0adf06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522e5f028125a26c2202f90b0dbfd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621357d926e464065700ac34b42bd0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305753e69509aa46928071da55f9d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0878fd153d389a2ec8cac2b0f1ec99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7834b08163be2e17ac4dae09f0d1beb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c71b7af95ed1ac0cf0e4c37a4dfb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882ec02e3dafb2e68d27719f9561b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947500e903abf38326dcb5a3f45b5d2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5dd3111b009c8fc05fc13250e256344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed86985957c410cda56e39a77cc8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca69e48152a581dc41f74f0366bd24b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e616af32471f9f54494695c9ac97b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56785b3b2c927e2a4aadce9bd0c0eefd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce489153c1fa48ca622a655aa9f629a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67795ca8bd65889279f640868ba682350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21ea0c4609901d64d268ac941de586351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d5e39237f2363bc855f51dd590a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e368a11f037ff45ea5f26f3bcfcbf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ac70d03473c9a95331240cb71a5be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39766efb012ceabf27768ee83820106355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44042e2247947130e000e7a2ef8b68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795704bf50e9514f26327f33b1906a1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2241625c045caed8b22bb50872339358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a0b70deb20cf2ea60cc9cd49e4bc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46235f7d96ad4fe23ca25c99afcb4649360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9356c63b4496ba46fda301a8b9b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c09c40bd1e69eeab61339493e60ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a68430843474ec4602a01faf6e39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d62ac90c742646df8616cc5fdea3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4859cfac8681b37aa6898b910333d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70449c5d9ae8f2f22392e2b2778c04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb35b5452f101ca2b348ebcdc0735367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84d76abf01dfc646fb6cf622651a6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7c0d880355c742ed22b67c1f5e0a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911fda3ef145b4b2ba0930b1dde7ebe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf558bf406f2bd74a7e73879a57fb5a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe73b68575d1e46cb950de98c4c45b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c80b3bd818198b95bab5260d6e9faa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d00464fecb8220606d0a8b061bcc2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58e5479e36e2bc3a98ddbc38312a97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c765a28bff518162511f0b03ef841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19164d97e8537edd8d96b092075ce1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e83449b696cdee04ca1c13780a9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ad88856c0b8c818d70ac46a95628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6479d026c1225c2ac7afe5a2ee23dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336013f5d2f42ce0aaab0990c5d7f539381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a3b111d3dea7b28ada74589910be9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c9aaa21a644037149db20be9538d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78957d26be70133fb823a4b744d256384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9dcc38dd20cf09b2773f431374a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12585464cc2c5b0d28f26b995d3f44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a1a61454fc0e120c913eee3f4065387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2417404d12cfd2127937d4d9f0c03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77b5f2cbf85ff2aca71678e7b2cb6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591ed562dd84adc5584cab507b86e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c6e3286299790cfec44041a400b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2940b8a7896c7a172a97f408d7293c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2c8d35c1fddb3aaa7fd2b7c7ad68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aec06ee5fd0b3cb46c1c18be24298c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b73628f016093e4a1a234e705a917395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864eb2c3850df4e665336c0545f673396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9eba746b0a03436588953f37490c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb7414f74ee6cf97c4d823eb2fee00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64112a95ecd0ad26231eb87902479aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db407477f9e71b12fd75bbafeba4a323400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810144d70bef0ab322133df641f2224d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462572a01a59109618ffced939ce91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3894d9f997eb175b2e4dfc57536cb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9284530eeca9ddbdb9df5aa7ae18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b57f4e01ddca3ed2a2979f6da2c95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7006ca942407dc34d8dfed075c9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41925d9ec0c71d7fa7ae9ad709dab0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c50daab9dd74ad733e4686feb17ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec68872acaacf8015db892e881afa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b79622150f30dbfb3084036b506f1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489972fca3b3a6b322359d3bdb3c256411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d2583ffab3b6ec06673dbd14b12f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c807b4f2430762ced798d0f36a4271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1bec92b79628885ae29c15152c623414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281d575da50cdaabb42ef14a217dcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aadd18b13bf81f82147cf893eb7422416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856fc5404740aa8bbfc8be6f2e5b1d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e888229fb65379c32c7aec62f274b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe816755ec55d156db988f448b69a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33011131d85eeccd303460b532dcb8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37383c23b346d990d7571f55f4767534421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a2d1b2fd8a41efa6ee28b4d20742422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37be17c3e8dc83f6e728040e5df72a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22072b5b49ec91674536c6d6bc7fb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ff0a143937100df80baf7a89ee6ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceea036221e30b8d79268b816f64571426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b3f5b843c61538baa03e6a0078a32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331866aa6537cc6042a20061af06880428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a6d43f887a1f8868d5a7aa6b5e2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53caa9597129d5cd6ae873ebfe150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518c2508212dee71e43bc93cb35e4f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85b01352efe497aae8072aeddccdc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d827c393478c2d8be5750a35a9a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c673817abb4560297cd10e639ac55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd44fbc25324d635afce76d3de887435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f9a81e67ba612516487218fc9dc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd003269324054ad1968636c2a43819437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf207ff0716312de53388bd0c5178042438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bcc8e4b690c281cf35cf359ffc5b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd17c5f6cd166aecc196ea23a88ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742da5d1e7d0caa3c4a7301a380ebda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af7338e24c4ef57199b183fca330b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712756034a205894c70e23b0cfc93d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a1d11d5d3a15a8d914e5643aa1f6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77628079ef66214626693088372d392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18833d39fc6788990c09500a00faf0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c97e422cb6789aac62652fd8030c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a1cc74a1440fe17d1e46a4eb3ed3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32bd8ddea7a55cab576c3600cae03a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a95954e25b4f71bec1643cdab05f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df528fb63b69a25e869369bbcfa87b70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3f736a4651d2adfd777dff35f0bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf03a7b1a3c07380c6979ae12ceb07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d2439ae778a2a7fbf3c3084873077454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe1d27c5a165112ea7fe88ae4db1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004297405ebc27f20eab54920ba5ac27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c52a6a8b235b9386f457fb3c01a53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77c544cc631b00c011ca08b7cdb721458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c840493742cf4f3282a70941ac3c04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b4ad02a86bcabab4f7e1cf7de959460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5a334352ba8ffe2583bda8fc199b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbeb21e7aec5f4ba3f3eb665a95065462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934fc44cd6f7aa23654116f8e468e7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919ca0506d2ac6ff6cd23833e0e35d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367b97eb20300d15305ed8bde892ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9aac8d39e3ff2275458a424dfa093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1b7322ea76f5b6f3820eab6d34278467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737cac9aed26200713782adcf2fa9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303974753f9bbda2c6da002a07a854b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea7110debdfa7060fca9aa2d1e80f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c223eb0183f948fef4e6a426272a10e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067f4af61400a15309ab80c07f4e2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8472c25612d8c9798e541442a49626473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b21c902e9cd2abcdf3345e884863d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83da24981dded0850e9ac7df6cd3983475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ba2f4140ac975c03d63a24f81762476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6344d7f7ae5aa63d236be31e249106477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13559d29fb34edfe3038ec057e57ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfa71e82f3064eb4ad7ae1527c4e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecbe0f8b9d54027ed9c7839ac8494d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b50b990f3d0c4e051f9c2ca2a77f80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a17f4bc1380944db45b8d111969af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2f83202f1ac11f6eb55321009d93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e87dba38f4106e0e8812fb4ff4004484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66399168f7e8a37471cd2d6d3a609992485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e5ad420d72b1fcce38b23029374f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883c283f9eca75c2b4f7fa285999935487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c31062a461c5a4f91d8d0f865a120488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3e6b0cea5509bd8d07f1bac64ac7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21925cc4cc207651f27da04b1d33be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e7f5fc406963e401948bfd22f15e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920812f68aec5c57c966353fb489f86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b0f7a2b17d8539a75b91e134a621493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4402823f1f78edde9be88fe7da5dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9ec5af97f37a3934af2977fd1ea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff2ae50296dc188fca08d0258323f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c333051e8365ece16a799858429ca24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d699c9d8f781d040aeeb3967ea15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fcfe1dfcaf39a875a1887eb1e0bce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c66c92e170660933cf89a8c96320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48efd8c078c902913fc42a3bf1615c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3ec585e04fe0257e04a61f7484a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe8da94b6796808728973454b3b32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd5ed44164fdfa8acf989949226239504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca43ade227535efc4860ee6f96e1fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d590f347edf5e1dbcf28db55bd973506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8968c7019c765ffb391e31dd6467f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51845aed44791942a27564e8bfd2d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ac50fe0cbdfe5889cab87abd614d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca603c28243fa268a6efa40994f956a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc47f3105b56e6faf8883207c6a56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef0bfed58c2e5d27bd378b7c011432512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324eb06286646bc394a503e42c904c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99642444c60380c48af83652367aa4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729afa528963f224bdff9bfa377ba799515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ef7469bb2f593e23e3b938732f1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8f321b9f5a93f74554c524e9df31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061fcf6c7f8340f9426310a9821ab9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bc896d87964d5f9305af582950d2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd2c647a8ef717cc972bd61560934520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2228b2f8905500d4e01289e195b7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c5c598bcf1955d9bb01373443d0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62865f3f809cf7526a1095a86626e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1293514fa20b35d33269a64774f5b29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540709ce2fb7bdc0e47d598bdd41e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b1b7da7d27b74d1e99938b9cca2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d73b0453b2f2fb1c8898f84dd051527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858251296d207b3ff7346bd1b269034528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debaec5b644f34aa03080b71bb9685f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81f50fd79e07bd35078dd2335449d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300955220966a614adf68ecd112a7d63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d593c3b89467b3b886a0790bc931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55664ae8487ef320567ce69073162a39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ad17c064b4402f59e422dd5a7707534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a45c96d6113b42a262c2f3dec3746535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c3fcbe1b0ccf2176bae68984d0a7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c32bb58c2e43805b94db3f3a87e55c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d73d8923f8326a53bfa97e6953e1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0162ea4ece1ee593576bf63d716582539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a35860e40b89022b41ebe2c0f0f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ff4170974edab019a81ca0e77075541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e6947de81575b66fa569057c19dc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf3f58d533148b1b59143ddcd83b88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03688c611d15ac551732d01ed7d1d1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb840645d470449d3399251bfa1dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2d83df6cbe54411561d1a8538451546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2d910b6321018829f9e62e18a38dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f6af49d265c0cb1c185e18086528d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94338cc49891c71854fdbd521ea8d82e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ce8d4391f69427eb9181bc7772b04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706078bb20805fa57bdba8070f66f67f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d269baa8bdb5b669d7121d6eb6d9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7ea315c85ce67643bd6f37c77399c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c90ee59d02b6bf3102216c64b619554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e0b2498ab85aac6ed454ec43411af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45df6ed27da22eb5450747c53138a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8226b04338c4b6c570ce5ee182879c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191c59d8069c6edafcd0bf33978f12d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb741fcc1957e1eb45dda9f878630cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf380c5a755e0db8bb01fe76724558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e45b3f1c5fc01b241c3f4b1bf0ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa3312e2c3a48b027f0b0d93b8d49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d50fbb105afd447d552b9ff52846563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b45dbe6d75acc4d4f9a3eb11c52b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a956147863b6e9aadc2048591a724e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66eab83e45d876cd2d25f18d950e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53babc3f6e4cb0d12aa0f10f605edd1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d89341734a68317857a9131806026e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8a059e3a2346fcc825419b6952d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5327af92f72514757077aa6c17a5a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb5b0600dd6a1fea53e9a09efbff4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc23ac96431fd6bfb69e6b4e0746b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddcb4de5b418303e85caa9d4c86129573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340cd122ebb6094147262ed084dea66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ddd403c243fb5dbd26346ab537ef3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4d39ac4b446f826b339b862117a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18788b9b82fcbfe33fd32ac1703eead577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542b1e3083580d42c3145df1086b0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8b5a401b25e6523b75ef3402baba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52074d0ccf3ef602fefe489af770b626580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f33f414b25986b11a1c54953cc19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064b8367eba575ebf528397a2e2329582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab16fb50eff9a754826df61ef3fd95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7380c85ac696aa4947a6ec6e3e0c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8bbe069bb55eef49063f8b057ef39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a38742c80f5019b82212f8c163c95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff481195e93728d7f81047ce3cde00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe42850f2345c252b5cc6005fded1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a61c2f7448bf0877001257a3fee5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62bab855dd27e944bc420254e390df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b06a31611206132e70bd3930ceb27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ac92d24c2860f92944e2969476b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7261f17a77bec02d1d8481b6b022c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a427447b058dff80d3162a5af47f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cacd0a1af4d1585dbb584d1c927d3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a4cc01c29007066d2ea885907932596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4988e21d4d0d2c36d6d9c1be07c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c938539724f9b38b3b17f3c7e70a27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51565e0edbd22bfc94627c7634d0b62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5703eccd3a0789df56258b83b0c4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f575a015830651167646a9c14904601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f0e7672f60cd90894d3ed47ef63ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da383a25cf7bc816499895c3cad8baf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb7cafcfcc1267b692f343f71de70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93cdfbe60a28a44a09fb8214ca19d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdeeffbf01805bfdbe2c79f213ae74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0aab490262704c1caba324b9de9ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c67ec355c039d72114061cda0a4ecb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0413482fdf26427168108d0f00380609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18eacddce3c92749064fe5cdf4029e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74af4875cd5cce533abeb0441ea0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea275e7f9820477f31faa94aa8b0435d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3712e06e0e35f7709a4f15578155b2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2e43dfd2e5f1b61a0de33cd28845614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdf8c53a01ccee666bed21d731fff4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf703db7c73da9263f5455f6bc8df2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b0f7739f0f3325a5cc71e2cb44c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5077c96b52cdd34d2b4bc854e2dd8ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118aa937612dc43e7f321aed3f78896619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b823dfba8c2c8a824b36dfd86ebbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea3b49cc248184db105fe50f2b236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa6d68ce4c101f3498e910ea63743622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47a147c64661c4e7ba2a81b14b599c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4754285cde358f614bc110929ce50d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b69d7cbb65a8f0938b1dec0af982a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764ea51cbaf56e87994366a0c86d91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fd3638c4b1ccf27c21e215d11431f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663c996f24e2a3c3098fffe61eb3cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de456824da0102907f01b0570d054629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e28417235e839b1209a8cc2dd3e7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea68f6d97c2b1444f3b9501f5066a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513a423383af9eba4b1556f3c9fd5ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca737515a1e6cf676beaaf1dee50f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75b632f8785df4d7cdd2baea22305634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f746394c9f055b34af7607753a569635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076fb7b20c37858f232e5d8e4faa25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2c92c2d5e04a239c830a1f94575d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1621c1cb5cba20efe018be48dd7d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d065698f644120d3aeb415ccddfda5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a404fc18c0d5b135cc367dc78fc34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3566ce8b39fb26254a5802a25a5ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b77a55bf2f437adc80b096608928d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437830973669d41e7ff0ca752b2651f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc37fee6b50d9a8c94717a489f5015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddba76a11b97832a1152dfe0b50d12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d3dd74082f4a158dca6bd79a35a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01497aeb5648a49feeac2d22617e4d0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd61b4c8499d083f6bed7f35c42cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ddb5cd6224b8483155d0825d36f96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d5091ea4d6b66ca4c842dc6724870650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6301f483cf9bec5a9cbb9b7657a64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc068201b0fde72ab0438f2b8accf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6180d2760d17a79f512f6faa8acbff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16e7c29006d9bd2bbcfaa6227a5669654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efc8d7ef29b8f35cfdb230917b737655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee857bca3be416b6a3f6c552c845a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a204612bb8be4d373cae21c7cdbedb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3777f935d232f0840f6974d2cd47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c815a0ef911ffe2c08e44169d8c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2188070153fb0698d7569e854a43a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e612afc5dfd9919fcf769d371e29c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293087d0d87b4e53027c39f58b3a3289662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc7367e360733ba95924e0b4baa84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fc939e597d2cb8c62ca67b24c793664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dbd9f8006dd963bd11d44b8d6d904665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f24631ac4ad8d2a7c318c5ad4a307666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ba58cfb591b98a48614b9ffb508d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082552f877c91b5441e4ce864574e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df3d42252faffe650132af0351df40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ac3fe11380ed1d28a7b9f8801574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b42469337432a343cfe959dd9aa54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e934556b09304b2d8823eae4985d81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb27f14ad16c27adc69b5d0f335982673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d2c77fdda152e43acfe7ff9739d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3420019d13a0de3b3fc70ecc068402675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8619498121c6cef4447bb00af9caba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e02e35cb7eda5be2699f0255d141677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ef40e5eac2496ed1984c6bc3fd0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f316c1c8f8f76b0dc66189f1aff9fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b1c79d2b3f8df86648ae0e004406680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f55d2c35070ac4b02881435d5d99e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12883a9e462ce7806370e0b9bc8f8641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8652579e3b2116f6037b3b8f35404683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c27b098e5263c694e5c0d6b09f20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140fc096e26ef4de302c988057caa0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daae27600edb53ac3704b794ff6a9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a37db74e99ded4dc3572064c7ba5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986831712e92b86e34b3da1cfab8e151688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fe694f7071ea681fc323700e53a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e5cd1ab7f8535701e4fc3e19ffe7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b193f8b10f2d1d3408b55de045d4060691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4060d95a7a67c5eab42051a641d0705692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90132da94c5d4080aa4b9edf9cd6792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60926a9c3fa9784eee6a1fe3352eaebb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7a0c78e8bca602bab0e5b2003a76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d585f49467960c7dd4f66c626cbc8af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08d937c12179c8c3702effe10c2aba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfdb4f78127062138e1881d571cb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ffdce798831ebe26ccb9c8e75c196699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c60327446540c3ca0d5b92646cf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd2080b94f283392cafe3846e7ba74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de43b489698dd830e5f23bdbf0ef7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2196550a8f916be1fd70f6af9bdf73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a657fa9e07faea45ac30f9b378ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717254f216e4a69d78e46869ad81eeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82d3b3b4db1f18e79a6fcf7482822706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f57cf06e3d203e5df5bf2a4d4b6c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea51b35b6f6b2f469e0281f9be2f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8597f7aac7b03deb1d050241b68eef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401932d3e1d136ad8ba5cccdbf630f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f94bf829f1933863812e81f4f1612711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b6b329198c8aafa652143d8edb2e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3e9c2f1db506444fba45d11b55736713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd21e30c51779d75453ab6e3871f982714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672b4e425048202fd4d0b36c74ebfa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac6550dd9a1256db87a0a1d117850716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b649f0c7e2d252090bb02030a7cb72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af4e29ccd9ed766d826fcd7a67aff0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b41d75cb518a2c0dc9c31bdde51a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572255e05daec24d0ca153817023216720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe307c6bf3f769c89edd42e4a3e0126721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bbbfd2a023fc043af95651771197722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401554502dec248fcf9c8eabfd3bfb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843c6be871fd70aa3a5b07224c41bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64def113da44297cd42eb95c3f1546725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20efcf754bd6b33bb60d83a152ebb07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb341ba30836d70f44cda1b7516a75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b29c0ba36cf886ce9dc50145bcaa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea253753f1d58c1350cf92e1bcad794729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d2b2abecd2def58d1f774b73423e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0831442dcdd377a4cd4933db48f68d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaea28c25114f80511589031b3ab36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f4cbf5f910251ed363006a45040c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f103cd66685b7162d7f0222607582d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564416c43bba2dfa132cd9e8c8e5ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49784ec7079abf02786fcafde8e84cda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b99075175448caaae71af91038a2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc94b5f9f8a0a71ddff995a6d4df8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bb3a4966b249f090fd0c2bd82a8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe2711ee85c2f75c797abffef43d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d935675b45dcb2a5e462883bf5ff78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213c8ed6cf7a094d0a2a106c97381e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c3f9d1e4fe0666af7db9fe574a0a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b142218bf5d664ffbbd973b39a6c2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f834c2012e841a9e034b31aabf4365745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb608fb278b669a734cada87f8364ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4fe7b4557a38f57267f1cf6b78dfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80fafed87798f2cbb47bcbdd1e75a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa44d1ce3b406f917e5d6d7875c819749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a36879a5f410b8242ee64cc3cceea2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6e4a67a58abe16d91ca90b5504f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66f2796f1ed92ba9d004b18604f45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba155697f6415a1caf96c96705af2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323086ff749cc770e7c139473a771d85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dacc2afde7d607b4e611567b531201755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30a9cb8906b9aa4e4db3f690522f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ae87d1b747bd3c24053ba28ed0ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384ae38d3ddbd807e79a9b8a83e5c0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf18736bb5965b753b5de53cfa5b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac153a3f74a3e4fe22420cc30e6bb90e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a43a4a3cdc2cf31ebd7420b66e7742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7bb5a6a41b0870fefcd8f65d9ebd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12232d9a363279aef2edf3e341f9d064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad12f6dca03bd648b8cbdf0e7279fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99bb13706f46a622aa5daa3d953bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e101f5453eb777f7c5ebe85dda9457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53047023ada1137780f3fe09fd528588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff4709c03bab4fac6cc33c885ad7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb6ecbfa8247c1bead4ec029ad6efa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca89a40d8afeceb8405a87958522cfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c1c35cc9515b5ce5ddf901700c4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5c01b2e4d6128eb609be9e16f79c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b339ebace4c5e8b69ad80adb95f0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903b1427cd32f6c0697be680bba4d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd55051355465c2e22c40b4046765d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f003496e9bc388da40f9c4d329af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572d4368344b42ad16c50c3eef262a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e221e6941345a79e0e5eb60db0fe19819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d38d8be1cb97fe4977c24afe4066f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4620a0e3589cf598906a8510d8b9ee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83168adb6caf7db9ff58a44a981be522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d46307d078973196d4bc02d31b0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb8202e080075f4e91e1c3573f00924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f09a726443c5e6d90a3cfbdfaec4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12f5dd3c1e832921e2032fe0eb85f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2d5a02c9774a72c87efcba7d3b5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580d8f55a336d2b4f8efc51666de35d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55612db3583b2126624f08f8002e3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757827a13cf3602f62e9c6590aed647c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c03070561fd76630e44fff50c38831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d0e2bf10cdbac483f7b977c15986832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ccff4c5218c0191a6e42b8a9b34733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78c5bf9bb174451f29a3d62fcaf1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e658554e46f541d2353a19640f92eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361243d18b5f6183c1dc30c1cb23e1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175687fa7252361249eb4ff63d174e9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee169806cd2ae2e60a0cd05e4564e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b9c808e80c735796707ad9372b13739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f4f7029e891bccc2860a13ee04b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb3829a6ef0cac7d14623d65aef04241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebea0aac6ea39d3641f1af7c41b8e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847621d2fd3d115703984a01ab7c73943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704af851c6f9ee07ca7ea52db88970344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8a7f420dd60b2389987cdb2774add45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b19f75e31d8f38e879218dcc3f73646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db5e991f8231e7ceec3c1c1bce0ff247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f2380eb84ad87fb0e195954e1bdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc77fa7306357893c033a0a3ae5db249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821a969a570859bd420665c118a893850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef57d6c6fbbae85dce6bb10cc127151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e78962ce115e58305242f64036e2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfede526d42a4a618028bcb608077fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f3eef0a4d364125efc9ae198d55dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf7ad898aa01142e116d722f00c5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0413f0f997aae056e1039df154f3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b749ee45566a189cc62f844e3037d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7514ed301eed7542716df8af7c44958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c75235c030f12c75efbb8093f6719059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd0fcf09ee6706cb6ede11a766c0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e28ea38de4a0e42aac7e35ddad2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a4be38d4b207af1ab490595721a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165c5ea2aa1cf223ba950725f22c2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314c5e96287911544ef38a8f3b3a3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618998f38ea5c2408ebb2f0ab91504665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5301d439e49a65af0dee187d0838d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915b1fcdc23741b482ee6dea7dbd10c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb514693bbe8e1f6336d3e7334a5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725ae0e7489537837eea887409b78669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd74a2dd98f522927398d587ced35370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f29658d23391b697ff51d8b33834271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b33efc298571d023ce9b1c8ca06c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b270195a912d72776c93bca08f031b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f816e50324d6721c18bea1641b2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73123716f44f27be19db8f85621ad575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297711fbacd12a0bdc3cd4fb21c6414c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae2e4f1a6f41b24a0d0f74cfa5a6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9006ec5850fa3fe26e22a8a53007478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4fbec2d34589b7063f267e26d35d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e56ef7bd37668fa72887483ec2e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0e67b493541aab14d6ee09d97b1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2110b7ab7769942a02ec94bafd8b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4004d50f0812dde86527f566342083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912dbfd1f3b68b80d9b646fead393484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8f6a6249fefe63cb9dd55d239a7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59c3b59c9d05ebe9cd25f85ac791bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f40aba7cad62979ce3d4cd474251087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60eea63e6f5e6c940168bfcaf41bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca9e7c8d81b9527d33c59a18a3e6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f8f2033aa00dfb05516f48483b5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450fa5d482f7bee4c2b8d418736bc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d3b50574782b0293921c32e20592b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469100709f1051b143cf832dba039bf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae885a8b1423cceebb2eb35f3836a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc7b952031dbd9d74db425755a03195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee7a4e7c753940418c00a6b8509c1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca81a48a846ded73ff8d19ee3f40d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f383e4d8c231d34ab56ddbdf561440e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e171b6f0a3409dddb88dc86a29430e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980cf42380e35367bc13d586ac82a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b370c639d43297f5ea7d9242c38850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aaab93a0a39b675eb5bda1b55963c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ec7a2578c316ec4eb14913f790dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebbed55d8728523154764e7afa825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19b80f81145453c520d0ecadd937dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c25a8c24afb1807d8d1d84d87ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786af4fe43ae2ff11a8b562e196d91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cacce594b42f5292b89381252ca2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9015c8ba9a00d422184eae9696496109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756eb5a7ceeedc64ae5211e9828fec4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad312128f64b14165532a8b0643420111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668612cc28f4d4ea1d9431eb54aa6647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdae3252361e3ff8cbf9ab204d48da8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2054d9dc9820f09b939c20f2232fcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204bda7749f25272cbea92c7729facf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95b94e5ad440f6045216ea6aa58027116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db3163c3059880df0ded2926849ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193086cebf6cf632e6b41c98b62b3290118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83be8f77c20950711f45ca028c4d56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23117d83fb40a35b9d1b429b306c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eac0ffd18a2f34b8a551568030b28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce62d4c9e2c0bd8ad79d46dbbbafb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167153d2d46fac196d024cf0c598aec1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a498cee8420393a00584cffc0799bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a082b92577b4fba3934ea92ef52cce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa90c15b85b4214723c55706cfe3955126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d7366827651781a75cf891645410a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49300698fca0699e77ad2facb9b34c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d33f95158ecab13c05e5ef5fe236e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82f866810606ef09934f1603d3ae99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a8001530cb68cd069e38d08cb11a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dcbf3b1d7808d17fa146e1457a24d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3d9fe3da64aebf4b1e5c630b0cbc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3837019c5f40db8dafe9f40a4095134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b637e42b324cdaffdefc8306d68e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4629444f431c4be7eec4cb7eeedd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda68b7e00ff6673faff027c77d853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbc1cc78b9dfdbe299ba8126267764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53db15ea9077262ed03cfeabb5c65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09293998bc23ffb0681eb2a9b56869c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb65cc5d6509bab4da4fc41f87582b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b210e9fe4ba92f56880fbe96ecd6622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44026fca381127825e171f9a759d98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62480adf8da1ac40ce2820a12acfc334144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b76fcd26a903e9a5059980bbc219f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfdb152981574a00e1398c25aeb6ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b25a1af519ae47a809b1f376a9fad4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84c0ce8a89ca8056dbd3bb61dc960148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966d9e8d566cce2d8fbd7d05b44dd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b4c2a0c1e404ee92013c7fd658a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f3f32c1e9cfd8a749f8b550a82e91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2ca36e057cf078e920d4bbebb814152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5ddc4907bdbcb5dad739b4e8f4be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6e53bd8bf2f74be830c95465e6288154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a088703952bedb6fa5385bbbec8446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022854f0055979654fac856febf4610c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8aaae9295e8b9a00ef47a69fc3f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c47fe634bc78a24c724948bcb4c46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b384a941c098aab7b13f1a71773af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b964edce190b01e0fc5c84fd5f89cf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2ab122aaa33298befd5dad5ee577161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a347c17126bf4c7282535de0e3b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82140e44d01b628ec18d99edcb7285163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73ea295a3e31d86de8bbda0c99a7e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab726efb299e86a93c6cf716020c63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29c56df1e86a44afb470c551759f59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970fd22bef4bcc7a55e25f940bfae87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548bb291bc7e809751aacad9bd88188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a1a3d3361b6db0ad2064ead5d45b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630db4230a7182f4d73cee8553651ff2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef9fb40837eaa01ad200b250a591ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ac7e71a7327183a3a228c0421bb80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b47b07f6fbd16b583e74dbae80160173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb7c79c4accca5b2c090c1844cc3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af74acdbe29e220ac5678e3558c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab965a035be6702e59957a8d003e0512176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcbceeecfe25148d16add951c05c14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445cffff74ce20b08150de52de56dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48763f26079f8d3dd44fd625cac117179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d303914ec09fe0a210e516d19d4950180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e3f7929a82df3a572bc1b27e4fb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba0eb3d3aab292913128991618d7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cc9342e00c8925ededb258d26f7b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dbc3bed8e8e19eddf05f01a123ce1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7961331ed0346b6eed5763cfa99fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623120f38cf9d7d3b6ac795cb3406a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63d1ef593508c347ba3ec478a6e1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758cf5cc2eb2887c1592bad37ae47ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc37f925b8f5480187bea314d48d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb14802d5d49f0bbcabfbe6b2b5dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae3f126104ff11af43a7b3473483fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2fad5a5c330b8fc78b332cc5458c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166010d41be523df3ccd035d99cfa47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036912ee38e8eaa5f4563c8f272a14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bca96e19449edae571cf19a7ca2ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2e7e0ce393cb3f4decec275c567b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab764291860a9211e95307e5d35227ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed740eca099b25a6760e143f4cac90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d86756157bc8190b4e35550b2efb1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120bd4a9f34a3a72731b7bc2d28a2e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78020dd437e0f40ce045f51d7d2b7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b13a13498380caec894e222d38a69c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086107433043b451a107c6dfe7b1c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b2e76a246e1f61885110e6e5e46b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada12ee714ed16f1428ecde308abdd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db467f1ea7f50a76bf456ccad29fa2a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28545503aedfbbe01a11e932dd9c08a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b55d0e545ac3a4352af07fe6a51aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91ad50c88fd423a7a98850dbf4578209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec857ad681d1a6adde5d08d1690d2d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1f954b49eb2b18b00b68c5e555ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94d90809e2faccf6c98621787033de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92964df3d7a85c9837b427fbfcf9e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057e0dd9dbc1d06b4f799d4a03ebca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1299bf331469181b778992440672b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bf462c9f068ec9365ceb69d566565216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfd4e9bd790a38ed9cd2fbaf036268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148e7cd581edcc826d6cf164986fbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3d7be515f62d8283d9297527c382b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256c72e61453cc607bc805adf22194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2dc14614e65d3446269f4805874c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cc9016dcb09d808340c3d94870815222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad813ee7ffd236d928e17984a6c7caf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66816860fa315533c14ce94c0766be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd51dec1ac91efb0aadeabe1f4569225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400c7d33f8b748015e04602242bcd85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be242fb246e32a6eae934dd461aebec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7cca946ada34d6ce586914fb3bae2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db898d9dc37c95ae5e31c7b8ece69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cddd2c79578f5deadb9fe8ebbef31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f594e809799c968a302e0d44f14e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f271ed618af965182089e3fe813f40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31329446f532a0e71a8c9cb930b886233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635226f04fd173ef60c63c6a70dd0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d7461e88a6ce4050ea27150fea96c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3c08439e738028ee1441078aa89df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d08179697cc57b86098b8d747e19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cfa5e2ab2fb3e19a9291066482156238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b701f0c2d1572db696303f7e90ab0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc821e1b81cfc8268caaf25fd908a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564c64912ce823b468d6293c619add241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ab30ca519d670c01cf10de8d1a80d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9785f2e74adf8f4b538dfb25c9eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24348131f4fd8f5a72e7abeaa9289ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26646890394175ac16c14c90943cfb04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5cfd2868a7102c4026cd40dd426fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2652f3076b63883074fd4e36217e8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe8ef68a06d9243d80b00bca9298f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f953041a107eae325fc1056e1d24e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33159ff47705bce6b215e95174f7b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7ad7d997d568d4a990f4022074aa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1310e382ee73f20a85ca4089932e4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb595b6c90e020e88a1fc17eb988295253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c527d2892618c79ce11f22c4a46995254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e878710c667d809c31250ee978ab853255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e44eae4dfa5e1c45fb224449af35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae897acf60db423e8b8d76e2eaa1e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762c70eebc8aba42fc6d59572daad36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481908b37f61bbedadf4af5911839ef9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939bc9f26df126d9553bb076957d93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bbf488f3b9ee404b241b7e95da6cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c59165f15161e39f45fb71619c11b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c457d873aab9b56ae4b6c0d84a8ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef19ab5d1578d7fac84493e621d84ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499440d34bf46cb3399365d615381eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fb405e75b9e9c95118f53fb440a8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e72458e9549b61fbafe91ad7f71dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8f06b34d3cd6eb911a1b44c674fac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0805f25b83af7a6ebf49890b9117a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926729b5ed2c3dad504b1fbbc4b0cd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe7229648d0b067ea6aa75c625c6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14507a80a0b8c1e3755f0fc5bd0deb11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a580895f85295cfd17b4e17f55ab967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5e19514dbdd10b0d351ce7936d30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef60e61275bddf4357e34d4849e90d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdead32a378a309389a5b1bf4da76311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc598334f1e108b7d606b7c94ec23a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c540e5932c91b1421b3c78fe3a7537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af80621fb08ecc6479547cc6eb2010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a93b62185e22b497e67f4d613de9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dfea7927c99b4119c2ac612869800281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af82caea123baa3a4e1ea7791680f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e26fd040341347bbcfe186a229c15f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083eca9183a0282eb225dbce503633e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16e7b96d460791ef7926f1332a9222285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff5f6c99abb7cf39338aed87008cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f10c0f0df2fb5cf54c12a552b9445287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a47e19a7fabaf64621520ac842cac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898423d9aa0d0e6142a88376b18ef97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08861e6f0215a0ed7f4949a7294be5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b73c67617a00a17870fe644375263291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb336bc59f81a3944ae279dfc81bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705110e9c6c290ea77da573efc3da030293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f742e9a117d04f63e275adf97dd28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25902617b0c330867783bf0356db89c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173658939c60ebd2171d612d86e1e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584ef59c6c6aced2047f0043d898122297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b2d8cb0110062078a42f947c70be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5878711f2bc56f3de2b730f89632464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f12213a90a1a7d832bdf61be7117300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8bea1044274fc3797a600904b49a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b002f0f6f0259ebedc333b52be96c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247ab7ddab17a8c899d340f348cb0fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06557eefb9410acaf28d81ad789892db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f5124c46a98e027df50c91ebf026305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222036f01385cfd4613cb529afe771b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df26f85feeb4f828f0656041d830ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b7a7a1c23d2caa0760db3401f1f76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48716f86f1e1199cc04d5878865656309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2302ab8b97c1509515f2dede65401b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff1aa29f3e85ac04928ab163098b75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37b70a156e5b7af1f9b9732e333745312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22612a2801c294dc3beacf3c105f66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e341fcae271b343726d90467fe9f4cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de3de8880e52ce64c3b5e1b6e3eaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655fb361d3bace6a02f268302e2c924316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880387f9e9b04a1ba276acfe5b574a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41845eaebf20d75a9d4537fe863fdf12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb072a46c80efb8e552e3c1f64c64e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a4de7dac4ddfe7c0168c638217e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ccc1855421698a851b3b5e90606fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f7000049e536743ba17ade529338322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530806743bff7b74a41d0f5b33b825bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccf225ee4e3afa2c9f4fd8e345d1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb74f596af3be156c30f1447ffb17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568181be8e948cf9b93d03cf13f1b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec9c5e735dcebcc68406f203e04e8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b38b0d02788f4c7a32ba1012cd03a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b9fd5846c5ea0296bab77db958f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270bf4885e6a423990e2cb37d281670330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845365d4d8626e6827a9f2a44b387a06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a0b354473009f02140fcc90dccca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea05455b2e7e557e1e40158af2b91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe44bbb93ed1dbb8620fe5babe558334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667159eca87b0e82d285d161ecf16511335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09abbeac48f90d1adb352b7c64cc55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d0dad8103d2af609495d23e0032a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcea3e6e2b2027263ffa1e59996a41f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdabea0761a503e6081ed006252b899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18d96d332f78164f9d300a60ba9ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d70e698074d92e8a8d4018c60488ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3604acd77466282564eb1c7825025f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8a3848fefec360b5aab7e1aaee4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6aafffff6fcbec60841e92cf4c068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfc9d6b1b6d8b07ff17966b606d1c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7557254569d2a7fb647b20cd60893346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9c3404f1cfe6ac35ff36812862175347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857081c26fb3603c156603086bf7713348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d19735f1fa0fa2ac8c3b8218814858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4783ef8419b27a6727bff562bf0153b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3484cd253e958ed489de53772d52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815c8fa2befd19340917b5a5e1d01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b13b7a1a7fa96d29054addf7988e32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75401fafc903c0b7f463c235aa6194c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4e115de76781aacfdb6e5ff8bdc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe52043d612a4609b86d77b370adba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1303f66e58b22f5b96d77a2cb99e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8596321759612bf01f28c937a6dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506e34246e0205a8e4918a05c3589e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3534ce08a5870832993f1112bb59fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102f95adb9416fc4a57979f016e8a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8626c4d24a1c4f6891248885fd2bfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb402bad80600bb1d241bb39d8edf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0b9242b29b870e38c8f5386e2eaf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f82c98d848284bdc6d7dcefc0ced2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a7f94803cbe57e1bbbbd197b326b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b138372e9a4c412e35a3031a61a3b20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb72614ffe2088ef9f5d33dfa3b9ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa8b04223f78fcb2a97e921f30ec8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab541f08d8038fb0e0b027e5ce231b30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf94e464e8566871c77e351c417c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09701abad5b89a5133588c143d10d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22914165c486accb6f796de81de9ed85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1e0a700b6cc1cce2129ea9271560374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55a592a0b74f02a66fbb0ea13cd36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990cfd64a3443ce08ea7ab9ee3c48e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f70e76178391ee9f5888f098ee816377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3c8d2ca561c05cdb4cbdd1ebe89e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500bb73e0670af97b6143daf421d9a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d1fbbc586f2a81405dba2e55f0c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168c74e5019dd2a83d3cda8b905f19f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10ed3fb0b5e7486334a5e168678b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e9fb624e69015f21e6a55edf5e42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5144b9dfddd1bbc0f5bff56f5b72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1266515200aba94242ef9e7adea19bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7cb4d149e985d22eba97e7c8a5a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e60ded97609455a2ecd5e9a1c1e5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fefe3151b6ae07b7424695e47d5b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559eb10913a3a677c30c53e7771571389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c43a0ce99083c044aa9dbbfbbf2f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542a8b6832bf12df82fb9137951317391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e232de231078ed1a5f1b3f064a9634392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe18f6e83612a4ab71f44ca6ddb7b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6647e0c0d0cfcccc629dc33799cd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56bde905efb67cce81cd3c605c97b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7124ebc57068a4ea48d08c38583845396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e66ef9e8e59494e9b28bce91d5fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69ec5cbdea12249b68e079d4a3efb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab89298f203cf268783bef103c11f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945960b1a089a76b50ebdcfc199973aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91499c5071764fd95602ec0c8859c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e55d43535a7f1a4e1ddf1bc547ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc97ac5f2a6450928ec18b25de468403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252d5446cafbb7159f5b80bd030610404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2d6131cc82f4389f3d08ba8267eee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7170fdaacb60085e3d8bc2addccbc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf9505c35d41f21591c46a80f2a997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea307813da32401d13b90c0313d55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e234891861ee09994b6fb33db8d54e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f6aa5f423f31f2c67aa4c98504d6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b686e79b7388e5660db278fd9339789411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f843744c259939d7c547d9e956ab64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd851aa16572deba47685a390d80ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75939f54e93df1cd08c08d37fe18bfc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7d097974e3dcd5b9150bb667634f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83b38d59f09cd3f7832d0c2e476e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231a28a9921a61a0dd170907f5907b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435574e613a541edd4aeabb3086e202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b3597b2f8d3c29ca6e240a6f406a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c0954b3ab8a0295b28123faabaf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde73db98bf15233a2696e4ae1d6c6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d28273a1426f64dba53de3205608f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af87a0352025d52b749a7a68f60d12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0118c46f983da5ea166329c2372d82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb386aba8961d4c4f56efe86a60ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a49b1da371937dfcd6e668094c857426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34258d2b0f4ff06b1b919ed326a80a17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cbe4ef09dc835db15b9c5aa982a9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18357102f910219d01bb10e90d1e3c5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7a93c09107f8916bd4ddaaeaf7b44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb637bb3b44a4920bc3dfc06efcfc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e83a3e586e01f65d7e27e0f971a0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9308b26b86f85699b3906487aea823a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0fe181097a9bb95d0a222914f2c94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af656b4bde5a3e58149dcf89595ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff407503918a19d453ae3b1407f252436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9683ff98640d3059c282844f37e14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a7dbb3ee3c7e0e18987c15d95b53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb599bacd1c36a01de04a3d6057aa79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fc6dbe73016bfd5e477c22795e8d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024fac3b859381da56de918b1316f76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd82d430e81fca8b4e7dc814c7742ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7c75e05dcab57b3bd36a505a9a0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa1800f72e5f9613820bf04bdfc7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70680fac3cda7599ce57173da26897445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89030442fa285739ed52e14b03856446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bbdf4d7c76fc2dd10204f3cb8b944447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7cf88ea0483b7362ce5a4ac9013b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c170f45a99c4349d84550f6b33c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aed92adf2a9e7d09aef4117ec3c6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f547de2ce71f9c343c517bc6e950c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528eccd1ad3c0f7495434f1da46a685452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93431dfe7f5522514002832bb897d018453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33f04b2174417a39eef95ff66c55f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa10faf024685dc1e89d58c9b5521455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f171a8b3d33208f8f2c2e286bb6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f831df3244b53f911e50004fc28c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb023e4732f0a2f1d67f67ff0392c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac24a3782710ed6820c93512624218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc911c20efad9a02999cb5e424c55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755eab778eb0db2f4a009b4243e1957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c0e6efda791f6964f4f04c802af8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b4ac0807e7e24e54c31defa86b02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54506beb35dfd8fb0c7c6a72d16ab1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91708af98174c2e0fa116d3c8757514465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493295605ed2b858e55d3a204a016d6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5ab912a8f785611aa0c5b694cf103467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fbade81c912e22da8be2657e257ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0f8d5fdb51e73defd4c29322a9b5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b115463932a86cb0bbb8e8135683470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5188005eba3b18f2546c070fd9927a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb6fd8f70da8d2a318ab26318e6341472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be934288f3acc6104972ca58f3f560c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83fb560ae72ecabf2d93d32eb25ec1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bc5c0964b66d2b9a76d908c52d177475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a61c504a92a1475d88296906be35f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9701e8d9d20d57012ab8737d7d657477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a33f07a8b1fe1019a0a0a2aa37882478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ce368ed62ffef50d5f282e64a56b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e982b7996b1edbc2106e4f29367ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbabf5451f910d30a6bd0326213874481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc6d072d634445dcabe5ac2ca0f05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925a3e9f395419b1160dda048ad00e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed4df5c3576c56d2856f6f1078d9d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8de7e13fa4ab3906d055da1fe39ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2756d64e88712425856b5b34330af1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963ed48eeb8f12dec787b05680db61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9227d5ae98747704b545a3429c071488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91279630cde326295e7043940e0d46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458adc42ceb2207db1d278ccc6c4adf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef6eabdd4858d783ccc1c7dffd3e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635e7facff00336b96b7e324b0ed27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a381860bd30d93ea24764c79d6201493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c776a03714d2d21c95bac6bffd7402e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7436ce91cad0fc07ed91971e73d69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b76b3563ac93c7a309b46f4e5bb77e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9801500463adfba906d182ccfee5eda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5608570dfc7472f87136ebe85df51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e75529d518253bd5cbcfc95431c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86591b3507acb5e9b5e775ed4589f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805e3a8c276421b1a458921cd002d9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277fb6b8c944ac0cfef7fa800fb2f90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820e2cb1ae829d83aeeed388147a49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460d4d2ffd3564b6237c84ad430946504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dac9cab156e4dfdcfa16fae9c9e5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39840418b2eab5b8b614ea5d5ae0b178506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354628f5edc811eef498e133a7c03b7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a53473c946a4fe24e1733ad4f66c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918aec48c1c4d42b15dcce0aab089c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0d68841b1ec50480cebb3fee5a4bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924b468624fa5a320c6d738440b5fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c0e6ecd86a2950db018be360fdd7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7d758a47bce85781e1b23a3e34a17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167ab09ba3d7c2044348df58c09747514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a198103a39cfe30f91c0eb516e64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421adeaf53f29e4a472488d4d057ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bdf3ff4c32e5fd1df10e3bf34fc82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1168d47839e1b23d904b5661dae383518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2f05bb134953cd75a57091cf330c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399414de9f949c57789a733dd79bfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92325e9db21673f4a4f76ce88e979003521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b4eae449f6462e4abd0a169db280522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a7053d16b920a1731dcb252ce62de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ef68b7351ebd59d03ac4f4df4607d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ece5d218ac06ea4a33bd90d20d8f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf623f7e5df427a3903913b253322c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a4c7b233be48fecc4f349617e54f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216747df3cd0853257bee87e0d4aa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756728798b0cbc18477dcac4070ec862529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0331e54e369313602e7718ce96f82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171b76e9b73238fd826910fe79273b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa30ba7f20af364b0518e9f0b1d42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12374dd6412a3cdc24fcaaa16a0438533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c6cd5fb5268a86ca8a284e728eaed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76955bb69e74ac5e4c65c2b0792142535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4b6a2a647ca244e15e0449ea8903536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25fb70a9f61b88a9c4542c5834f5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec951d835b3a6e22a00cf2fb7bcd3e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cb34c57536c381a795bcdc0f83750539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431af9773e636651caf1acff3a23389c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc19bfc1037c8d0c67dfcb389dc599541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0050c7df69462a0d388b347fb7f056542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e259fb20dcaec05de79b21dd49583543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0438d60937f7b877be7854cef9ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca4d7781dfa06decd3d72ea1cffa1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733d9b75ea05a439c968394c99710b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894da771f989496fb113d92857357a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73a5f44762589db2a4d35ae996c940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15e04b5e5085644866d84ef707c63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e57494454f9c5854f1e0882aa56b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241ee46a24f65ae8c7f0aa122ae087551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f8e8aff805f1eeb8a6e754723050552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6133344ee9f71a4fef34bc98810a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545888a0a6cb3a0008843ccd13e1de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925447c691ad9a82998b5124e35103b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201bafa1f3301010ad7e2f44314aecb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51080c6888c2614b023536ba56b05cc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff7c8f1689cf498ed40b8e4386ae76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0725d08d7e9502750cc414b02ad0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fd8ae40f91194a3951ae12b0afee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6d8b6977b46f2d079f3b6d71c0405561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6626812746a256d896f2b15da7538b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f232e6ae2ff9ce01c68e609183bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b763f63fcdbddfb704909b53bd948564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956d631c6d60aecfcf60538cc0d0496565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743837256929f6e0d5cf6d779e9230566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4383d9f20c55f527a1937344d91b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba195ae7d21b018a4ed55110f9e6bc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372f9a88687cfc795aef7f6e3db971569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678cfd93e1e0460d33f8e03495162e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf5264fa94ea08ddd0ebcba5dc8a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e20e9be7e167e47f2a52f33de16d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c7b726bf0948a13c5cc3bf6c5c875573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d0cd99b77badbee5f0c1af61fc29f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604695d04f4f66fe4fb22444eb863a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a8cac2933a6e248b7004507f25515576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563d217ed0ec21e2a09ad1e70487153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb5a7dfa5860709690a5ad9462271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e138b6593f3d8afb171e291cc68479e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d601c5ee08d2fb91b3bcd4d347c399580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a0107a2cfcda6b6b9042f892902a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db1ec100e5ad4afeaca1fbed9332bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ca4da074318566f6f731e5b341bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d333d0fb573d661ef4fbc3c9fa16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafffe09b9b66f7b3ed847edef217a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091f36e41eb60242440816fca51bd85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7f1227de3fa750c7149a7ced4001587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe2f7d5f5c2524ad2970998f9f36e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93360dd434ac4e5ba9f13504e6be4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8dae9c1eacd64878ab614ea8cd3cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7eab61b35fdf5d2749ac6968d62d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10dfa0efe22c7fdc68076ff7fc18e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87405f2b398bb975c01f5dec99e7dcec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeca80a57b12818447c2af08961cd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafafac06b391ef38495b80cf9da3564595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a25eeb4bb730cd5c479b7f4fce678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32e68c7aded1a70e5c8d3cbe44449597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348c1e408dfa554ac2a19ce017a3fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88dd2650351ef4284c4ad687e7dd56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab507ccf44d07c89c07a67354635f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afcd0d7e76c0d797ba7979fd8a285d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdc3a0841da96d175a097a6164b052602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74fe1de20e88c02baa73aa3c499f36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447ce6b490643c86a4013cff170caf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba03e95cd6aabae2f3e2a1c11cf9a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7afe1e713e9429cb4a365b3135f18d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8ce029a9db0b5fd62cb564aa5b26d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6d27752b3868cf67d5ab4d9238fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164f886208ea639614406d45c3e0dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601424bb7d8ac5bfd6a779e56c8670610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25c34599fbd272d66c5e6a2398047611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b3f2e058f8e8aed025987c8ba7c45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bc972b1e395f3cd7f1ed0f9a7959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5122375126bbd6550872f99e4ad78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5460e81230467a88da9ee1715044b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299e405e1c06ccf980fed0e197d9b6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842040b21679b4f312134d431659d62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab5b216ebdfb147a660d30b0370f7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7d6ad84eb06e7afb81c7de1d89b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514cfc40423fa03b9017d681aa107f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6358e4d02167cd101551c53c2feff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654485f57e2206e2ae8c5bb24afd9d62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45a7f17cf0a03439c927e18a7cdd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901582ccd0e2ecb1514e647f5cbd5957624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98613bc5134fda852f6729090a02e7e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88cabde43389a73a66d64c48f06d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c4f9fc9e898bb339c973739ffa76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef32af4bcdae1cd8fccd3f6f70fa6a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e65e9c4cf1e3cc6a138c65aeb07a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93491aebf8dcb30d845ffcc30c2ee9f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b3e0b8606aa2f52433658cb711696631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb87096503fd19a4f889e8236a54af2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b197728ee84ea5364d1885887291633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f177692791abcc37b6c7c8402bac0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca78343077a1842dd220c572fd1f709635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe5b631a050e013d4b7a68263b2b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f39083efe1f25b995352e1313cda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e65dce7bcfa0ca0f2e2c7c5fe1b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f36ec752cb159ede7974769882bb64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1e80410e7180705e667231950c9a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ec6f8c2c5a169a91ff0801299025d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edb5cdb6e3fe1511b10db967bfd87f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbcf4ca71fea6350105905d5e96a5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d801e43442b87ecdbee6808d84fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791825946b7babcf6bfbc4a3167d306645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c007e9b3472fd77a7f65f76d3e097646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd6d3bf4847fc6c36decec565e429647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e9941a567111bc80525ec1070d7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54951d63c921e5f79b68b650e3a599e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98c4af0c8fe76449529b6491ef824650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf609197a29bb8e1ae1cc61af46af4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe05e2ebc073c7274a4a9d88e40c84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9201da5d93119bcc64984696070d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae211bfb758b82ccdc8cfaa5965ca6e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c21485bca533be87f5b810a265589b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e610c28a1d19b03d217134c9816f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37acd9e1bf144f05397f8c30cd768f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84875d5ba518958b35a4ada3b8774764658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a7d71a7d92f742e0bfe20ccf61bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f24bbae0dfa0d41c40df24589d72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7ff56a6eac54a36629cbcb6fa68d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a7e54db8af4e60a4864f48a0e76fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0743df18b8094d79ba0c0e9085e1fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df36344764abf362812da82c6ab73a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ea6d9d9a9f96bd16a1eb3264d2a59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f22ed6b965d19785318e94285dc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc2a045f4a55ccd5ec6928221e462667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19f245f31a1a1458b229f4738da8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94777aa545971092ca6c7bd00c63da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96306d84cb8ff295071a094062e1ef6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fee57e93d1f36f652dff66687adc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afbe6ceda677171d284363acec922b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed984413f1035cefee365e2a03aaf2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d82a77dd1a4d6544a2fb78d9dfd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda069d8215989284e17933ff8c8e4fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd345db7d9f158afc99f96f7dc2cb53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c253f26d99ffae4113fc6292b2fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a692a2eb8c7eaab1f23e0c0b8e8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c83560278b82609c6b83a6b6408979679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f132ff32af2b5960094780fe7f7732e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b873c796f6bfacf2b569ca9715fd946681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca397c2fd4e1e3f97437533c1dfd6ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437cf97230490c843a941668d3ef94f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357f84c093a745cf3fc7e4e2d15803684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea4c54ababbedb5716fb56acc645a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46001ab0787b374367a45b560adfaad2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab129fceaa94c4008cdbf4d54ca589687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d949c29fdb5d7ba760c706660629688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b5d04babdd19a52a35420452a8e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7b35c9e1e370aa387f1e150a44a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3928612c8501cdf32f4e6b2e1181691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795d325c1323717b96cc91c621bb8a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dbcef2e0248a03a5793258e41edca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c40d27e382b4f088bfae5e4f40d0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d687985069d45abb2b2b8d801a8679695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c535b565b72c2b0a2db82dd749eb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a6ec440f5a66f690fe804948701b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34167de138a18187b70d45f426bd0334698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec7bcdc49fb462c3ab2e99002d4bc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af339b26a40b422b05267cf2c12e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d671027a564973ce41e87dd6584a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a810773d20099e7577184d545d47af2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412c117d664b6316c94baf5d308e2f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9631e0fae83a95304f0ab082fd9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda7c9d6955f8088b0b11be97fae36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31eeaf2de0c3abff9c106f633349f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab649cb5f5ad4ed02c57f7d04fab4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951dcc9f05752334f2ba3269495b581708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9702b32e971c80371f2da2fc4d2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9989cddb80aea97342002e175c396a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc1719468a0c6016b7134a1f6d707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551a8c8ec0bf4dd705521f8025b16a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6761ba08c8b3f50f96653fa31ca20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a75eeae8ce0920fcf1cdc9e7a223c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afbec0ac4abbd7d340d23807f317e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c936aadf5cfe53f7eec2fa039114716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615619c61e52aff36d55eb522f3a469717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00accaaf4462173a9caea083ba884b8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeed4a66d94aaa9269514bcbca70c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e791e6f1afd3604b9d12d9ea73a72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe924410ce3c44845461bcc8b2a70a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3e65a8878ca678aeaec508065d43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347022a1dd1ef932372f1e3dd0d4146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0fb3aeffa23904c08057ba7ce28c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c88d51669e7cff1e85aa67a5ba7c07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d44e4ea4520dc1c273fa144008f49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bcd6ba5601bb21a0b3fc2059a69af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6741bb6c4024ab0377a36a558bed78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dda2eb8fd81ceaf5b95814ad59dfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7d83a091054578146f4b7aaf2398730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89713c8b27e4dbbc1708e713d8bcd7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db95e07a2d97bd6062365437077ed9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5d06fa73c474d2919e94c67b142b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ddec725bdbf2c1a319b771fd7529734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683393d25dad7798ee4f32cb0ff0f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e794c96653743c766980df94f77ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526854fa0db0e3c5db89a0ffc9a017f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8aab3c518f11b7aa5154a9fa4a966738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc72b3a9509bb021157f21aaacfd49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e5b2e508a75cc18e09efe001781d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0588be3bb893194b8b532d570e3981741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa694d5c42721a86593711b20a404b4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe750803ce3fc63914a00f757beae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cb71d6e7cceeac8020aa984396422744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa750ec59d6fcc47188773a5363dcf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c611146e90f83752fb932cde22b851746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d60009b357d38e337e8d863af99b26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee749c78d8aaf85bfe8b4c320687e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3491e3e977eca2e533465ec0473cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea83a4ffa97fad882ff84cd68fd28d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8200e1591bfb4c92b11a08177fc699751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a4897a67c733e6db5f2e2847db1ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a203bc9caefa8cde56d4e901aabc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7cfcf047322810d5eea366144077754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a689c7d2b5382c8f23a19f7189fe6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba86d44c76dbe375745bf21dcd18d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71decbd82f9f9b807c1efced0b638757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab4f6ffb7f64fe5b155f84163cbf7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3bb21a164bc87503cfacf910e9778759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>