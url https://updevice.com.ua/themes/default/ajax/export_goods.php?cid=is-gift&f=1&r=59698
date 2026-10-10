--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10696837752f054a3ac41d7c67b3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c448d140ab1c51b4fcadbf7dd45472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24db9f7859a86142ea46959dabf64d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebae12d77170c74ab3d48d921f9164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32675a48b8feed7999be9f631d568685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c4d545b5b4b8493b10d0b7a31bd5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474ad1cb464877cb605733535167ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e63c40cbe9746f1fdb82ab57ad188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716374173631f953b154867fdf816cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb548fbb1d76409a0c267b9c220a9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87294bd52b28864ac7cb0c7a7055e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f14fb127f04925c50afbd434a1f8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5d3db50517aae44df1b35e87b43713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1759542007f9fe688ecb3a7a0ca4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6152a501ddd24857e9501f2df081a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e3ec17f1bfc14d1d10304356240216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd74dbb5cb77b31cb370eefcfc6cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf38ee34445cb1d1822566c6473a6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53cae154e78fc7472681f0a9d2d1e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d039fe8dbd7d29f7dc5fb53ee25c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69171088a65603f3c8c463cff3dd2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c38fdd959583edb4e5f7d5ddb6e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de407a78dbff35f926815a46191d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e49c088bec9514be3427e8fd95b6a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202cd3e4bf7aadd2182e4f8772d2bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e519f76b6d34dfba8ba8ccefb10626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811b26a6c89b2e0b31f4a8a37e666527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fff031675638a210917a8f537217d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524fb21a0417ce5ccb6e08a1754b7e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0155a501d83eef97966707d8877330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179a353e9c5ce312c892001095860431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb7096198bc1031f405e46b42f4e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf2c6ff37cfc386b9e509879d30c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004327570c27029fff887ddd7605503c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea05ba4c173a0962aab7b256e64fb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b08a9b1b4ed8b71c6ac6e5144d8fa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ccba9fda617b7be01d5cef87d60a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0259cbcb4645c72ae867d4b7094438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdcd25835da672206f932991ad9cc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa619841a53052933ce5d18581e326840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc3add183450541b6721c7178adea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eef2c9801e6fe5eaf06e7109dac9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4dcad6f3fae61776dab26df1422043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1569f33934c3399deb453675d4470b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d048c91e4b14719c03a829293c3cbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b52a830a3231da8034f1b8646459d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6bd5a331fa199c257555c4004bf8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b51e71d0602de10a112fd589c566c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499822853fcb3ae9aefb484bc4b018c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a008f9f6ed8e9a713c6815a5e71aeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b977af2ac549ae498550850b52a0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cac1046029d210499a9cd4e76d61852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f0b165ffc829df6eb3362410583553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8ccf382919e7a68f0a1f9319771a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852dece756b64e0874516f0a28977c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa1f5d36f646646e9cdb0d59ace1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeac4c97dd1ce876bd381da28195e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4bd50e06e71941d7ba2ca88c5f92258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01646a6aeaec44cbde08f3743b8c27b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f98829bb9b03983fa3a2e3ffab91560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b97596e3615107407754938f1e74261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00e63ac422c47aad1e303d7e70fff262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f98276aa162e1ab28da0a29ece74663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c4c69ba988ec2b8ad763b073988464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4f919aadad78879bbf09e8e32d7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710c55c476dc53ac4f4c7a098cdf1b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93c25e6044627b450ac39579617ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dfa080310c773b3477ed87911002f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53407f19f6c7f2b1fb5db962c10938b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743352fa59179081d99cb6905d3a3ef570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9182262ff651cf8ca94b434ea8c1cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a22749295ea6ada0e3897bc0268d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d4c7439c491369d7cbbd4efcac8aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bbc12f39fc3688250074fb091946574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf274592545ba0fa6839760a1f89568b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b288d8fe04792f34b4f05e299f1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196390e3a8384345f23e09cf3e8cf2a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7870e3925b4004a592bda21d39a54c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e621aa3e3589e6e96504bca09a772679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb30d2e7c37666d571a2a86c20db6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae6c3e29484af1657597353975c0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c129c808ba2af5903772e34af9752882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c8a63dffc28c8088b0c008589d49b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb03ef04d009cc963242353e1e7308e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07952d41787afc473358d2bebd5ef9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c446ee4ee5aea0609b90601baa0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f6f26f67ae54c4ed72aadc7d35ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ad128a828e6311ed8717fc12a97988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df593f39189a5df4fd98e16610da1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313357c67bd2bd5752a7ce5068a6985590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e296e006f96cc67711f3494f2883b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc48fc34aef6df40361c28f858bc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0124388caebfe0e8ea1c6650fc7fddf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d9916f2093779468fe5fc7c9c91194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b020c9ef3f3bb27ccec29890df0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afd975c3fd3178952dddbb870a020596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de774d572c82f6a411613a0573705b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295673e9253b70dac1ac108095bf2ef798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73ac0f7471098291265354c915ef299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b579f0fd480be534b00624cd268b41a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6c4bde2a2f15db905e99b39ef1398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd8696beb571d8602cb802e99308e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4bd8a46031a7b40d85b313552b80f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca26636c18edde99e66781876a6e79f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5fadfc308bbb3f35839db1365737b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f858ef6fe9535bc9070357ceee6f4f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c381057304dc9995931da4e9b8166107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf98c60f1e21606b6276fe5ebc3ed2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f5a3ffef6f98d4a01f51667ec99c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1074528be986ea2d2fdce183c973d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360452e41b70c67fa5dab9b0be3c51e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397aaf4e104e246ccf0d82e0d431d43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eafbada5a627f4f5208ffc7e94907e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026edfe3672e67d8b2bcf2a2ade215b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b368ae0d5767d19c3e36d47b3718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39b06c9b4e368b20810813d581d7bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ee82cb6149f52c2c05a24a703725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb184d6ed515a742a9aec342251df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d6fe556d4f86e71ee35263e51b4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f72a245ee52e5a66744a3314d0b88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad00fc14080c7db3ef30dc115a222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3949124674cf686c233750493b36e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1d0c2d7a21b8c2cb208f2b243294123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c01dc939c771ada6f03f73db02dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ebf3da86c16d1ff1e09936a94b11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53a362b7008ce68aea7cf3e3de9822126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d771954d9ef6b06033d886db00a988127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a45d0bb62b780ebebaa092f2b3af44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c116031142e0019e285c606cce53df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4771685e2a79df45d20941a7701b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c43984bb800088bd43e35cc6092b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e44da729667d6893befa6a1855011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be376cb86b1d231d38ba97e6b8afda1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1afcf4e84e30da0f923faa2a3a59f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbda807d6b4e1a7dae683b3648b6a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465978acae6a801acc121ae8a7d347a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323d509dc706b61a7ab59dbe927b0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683cbcebee0711679b4aeaafba4a38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688164a096d7bdfd4902258c62bbd9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a32a29cf63441ba1af81c4de5ad2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef4a6878fc6b89f7c03cf8095e7b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c74512b20ebecab664ad87d2baee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83108c3efc2bfd3f6d0bdb286463c6db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420343d7694d53cd4f4697ae8e066057144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aad31fc65fa95b90d624ceef06c90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74321e0917fd62d3080a725775ede7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affc7372c405b4e5cf56e622a04c48c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aceb4bb09cdc3f43e7406c7509f183148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebf583ab092839573137d138065f09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a925f3c31e865e8fe1241650a0277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbe9573b9d82eb65d6a36bc7d1912a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564847f6f0182bbd4f38c43af246d801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224de4a784ba67b2f92636d423b8535153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc064b96d484ff86b68320e35e757154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a256a65d5328c32c08c74562d789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da9ea58005884aca6584415ca3514d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741468b436fe27cfcb48e63408de506c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737f010cf525f5cdb8f6335b2cdb971158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd3a709e6e74489ec52557df02a015159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1875b340104e4e58901adcfbedbc6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7789c2b9a5717642bb5e3472e63579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986c3f6b44e26c4eb01cee6a29e0784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b91e234ad539f854ea5a2e8d1ca11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898c210ff5963fcd3cff5513b258495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb7e3baaff5752f8d4fd5650ebac39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536a4bd2eadbb9350ce5751fda41ee6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4176bfbeac70e4d54daa6b5330ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e5c865c063aca5e40278a1d14f94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4bc9f953e522f6c2c74462217a177169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cac043ff35653749a7a9fe648a22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60e9fcb4411d91d1d66d19e7fc5f1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43054945888fbf3408cda6d8e3e5275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00faf9ef4ccaf8e28f7d4f9c6a920ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b31286e41534003327b8050c47411f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f5b5a7fe1cdb459c201135186f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0608fb443fe2369f5ba49d1d94e4dc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb611abc6a3035b3a14af36a96c35d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877770f9a8aa0d809306fce88d7db56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe19e8f1261325eb7961187acf77d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32790931992ced15cb8aec79ade9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dd1e802ba953c3b1b9a2bebd98bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf131ceb1116be031cf234ef83dac62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e35c5dcff1411f11a34603bb485fd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d3cffc7e40b531545292e9d69839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376d20fc924bb9f3f1df2a41630fe11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f401d708ce9b84723970eca7739e8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebfb04906b5f82be6fc62abfdc97de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca55919f86d0b9de2d07a1af65bff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6efd4b1ea2f8c72f0d708554e40288189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea87e55122235a7d6c23d0a0f9799190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8cfbcd5f50d7ec5d92d0c080f1150191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd530c7b2afd794cafb9bd40ccfb9b56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26302a265f84df9d618bcb9300a2d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcea02de41da8095d4d3524a8c06e99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8840ed4a38c0541f8fa90b3a94faa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ec654ee7f24ae49c41ded9af1069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054696e268e18e38c356fad1a410389197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98dda7519252d6da83ff797353e5fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2f86a5747faf9ef9fa5ca469220a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5267b8c89709f1bcc07a8bede4ba9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee331d2abf5c23d907a4f40f8ec07f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae0ef268bfa2e7cd14d0fcbb14904202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b559247fa9d6968703286110ddb86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bff09402332ce8f7899e94f446b2d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1bc8b31bd90c1a63edffea8ef43dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592370810344a2c4fb1873f511b26e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956c73e6c53a91084180744f4cd0b21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf27f6d93d19a0f189a40d63c27e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbbf41f8dec73c7495bc10077a3599209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318aedf836ce7c84a4e299b55219504210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32172df70cf85c2ad3aa7d77521fd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f66072d200667c1cf18c53b43e2359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10806a19232839d8063794c0d604e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2abc00b7bd270988b132190baaa475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f95ab7bdec5187b16bc1ef535c4aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03b081662bb8db25002abd37abbcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7bc93a5ddd6d7af4361c40f32100b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c4ca9a22a1efb885c56131dc0f728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782cd76d2752290b63e8209071573a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2afc2ebbf8906a15636abcd72029f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c224e4c041b157dc07aa7aabe31c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dc9a65ae28b77d759484f57a9b741222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413e245287a736a00fdb73b845c70cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bf1d8ac5c5eb5dd43e2175fa20de4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800892754e65f1f27357ff228ce9a944225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf566f47d239e78fa96c1cab4c44e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacc4fb228034c9fb3e8d5e6d61f532227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d15a0e8da5efccc39bc0603c8b0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382600668d00e66aed676ab87fcea2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cbdb7c26384b6b851389c29967d22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1055643752d3dedcc106a03a14b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11904bbc386a4fb197ce42a938fe43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ad8a626f08b9321659fdea973e2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756f0bd2217d46e82c7eb4200003ff6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9312c03dc6b200b51c383f13d701235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc68fb088db41f17666a16e65c3ad4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e89b3a70c112ba8e91febacbff7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb59d57fffb15ddaa8fbfc767b80faf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee588e3b478cb7ae5f30af111c23b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606155d4d848585ecc7c2f2ed4064f32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc001aa2417599f0084f05cded12d32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79399c88d04fdff2fb9457e2e99c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d986e0520332725c27adf37a6371ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c40a780a10657a3e538c471cb91af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4be357f07ed110441883bcf00533245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08215440196cd54a5426613aa5511679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936af040d898257ff3e975e9da4ac88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703d7bc975a1a211f527f9f7930cd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe3c71931a610e82dc47d013782f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b20b59518723c52e42eac33b9bd69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084396af1fdb0e0ae8c6ddba11054d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae3d6eb19a312eb897d0d64879a998252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff8eeed809a8832c826c258252ce26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405007b6c2706c4672073a07e7bde3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd2d07e135f86871ff135135db9d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a2bbc3a1d38801c11c25d0312db83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486aeac3ccf847f782c1edc852b342257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8f7d4063245871b6a7a52a4dbc32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c53d5b7be7ec6961b42dd6cf28ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe57047fe13d3042fc48492006d31f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f494266605d51942abbf444adb74a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea54748e89b31ee589bfd29baf4f068262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28843bbb6c03134e00ec6c72a35114a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f066ff571439609226d95f09832d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5289b794063a14328be80fce005e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fc0cff72cbcb24305bd22e3652a5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95c5dfa2622cdee92189d959143f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b899fbbe80b609f7fe49996b8ca0491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c2aa61527a2923998b16f359fdcba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a86c5a030dd24fe104b99d690f6eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b41b92e8d34bf04a0418fb2ab7455271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363646f2c8731774e070682502ea1a23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f367edb0d24a92f0de7e9c7ca6c95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c71ead638954fb750f1c8aef7302274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2174e8dffec3e1ac20fcdf3fa01c96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26329237c51a0bf7f5753bd882175276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de812a14079298543bd6151e600843277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83e16d0395cdb41607463706850147278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4792ae9648fb711cef461936dbf7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f069eb74640b7699cbd2122a1d92fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08faf0449fdd8bc442c0cc56a700640281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faec22bc5c7c2f791490269a6abe53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f989c37701b5f82379189da792c185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d875c767806463fe0a785edb3c1205d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067e242b3e826ebce6cf093a0c1f0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3a7edcef93a7faa9c8e475a415e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f595f02d2852fbf92c526d3ffb4751287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e2cf1c0571b436eb714cc767a94d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36657cb0dcb2641ccd0f3dda5bf22f3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8e074ce2d258839ae52922764092e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24899ec84c36d71f41f7f47bafc7ad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d038debcdeed5a3f2b2944e8115c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1368ad5b47a1d1b84f6988ea574c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e412b5df541e945f3b76faa6d1987294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58655966c8edd0245e94036970763166295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788c9ca8acf34c146521609a11f7ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e741ef2386816ab77f2000258fcf3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d46dfecd8ae570dee5a47546aff36d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a3716ffdfc73fce28e6c6a6fbd6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3ae991fe17f798b347d925bd8c11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237636ade040e182de1088a884ec3ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f126414a2a6dc6e96382b90e2684302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc16371e8fe9178e51c221ff6a1758d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112fb4bf6a6724876246b29b1f82abc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f5747ea9daea990c498fe8084737305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d858f532ca62906effae34c7911b8a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba047ce97a76f39ec5c13ab1599edc36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf60f6453e0a900cc486604a56a27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b00cbd6fe1001c77a2b4712fbefb2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30fdca97865da3208eff0ab40859af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41973bb3fe3f602e73e39a1415fd6fc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9085df61946991e99f15615b4e4e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b42f8a7e5ae6fc9bacc219d196195313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ea6da253ffb74f1dcbf5ae73e0c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3880ad6db835ccf1a46bbd3db587144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b11ebd4e96ec8971a598387a4eae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430657dafd481b492d14ea8368b8e46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a7896d953c5ec16fdbee834d1f9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c304f5528f59f4358aee47298a2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786595f7a77efabcad832d0a1dfd42f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894d027303bfaf11be688b50cbe9413321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af67a3d672991fcae0570b71a7de32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45177c50ae77bef27e4d3e8dfd2b2bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b15d40accfe6b10bf5f39da0407e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a9aa3d2641f1c44ede3526ecc4ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bb8edc84d42bf498a237b2db4cfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b249199d454a591b0e5c4478c4300b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101518e156edf07eb129849ea7fd6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d4dc8684971da41c512ee52b5a56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88685b50219899155160c7640a88346f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4afeb8287cb580f4583a48c9c3e727331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972e5bc1e4a6eeb9f5e4c7913aa4fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed9a98c95bc1cd852d87127bc1361333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f25a69261137643da7e686a5d1f5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3195d771a2ea47d2d8ec1c36b92d9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15ee0d1d301f098036da1fdcd07e45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f0c6663c9a23c1e1109cdc022ae03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad72d1afb3dcca1d88d0a025947ef92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544987b9ad70e3c5b1eba1ad9146f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5b85371dda5025423bfd53f238030340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04694518f170162ace125cffe37198341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae5a58085538272fe5ed9244fe609342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747aada646afe711a6b71efd218e01a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa19f6219c61eb10f865de6488be20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91e2b911619c406a90212b8534b95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f16835279d0dd71c4417702bd93c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2596530848926663d35ec50b0e93bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7cd68034e11cde3fd739260184567348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9050168397856ed89cb86b57bbd480349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b903f58727f10ed022548a73440ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87052d4d735bf2a248f0bfb1a0dec0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8f9c794b4d6bd144f5bb2a4ff943352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da475615462927da3ac547e691f8fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399445ca30627f541c54d59a86cdf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5eca4918f8a78fdfe98cdb0c9cf44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b839e09bef43a6fcc420280324623bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1553beba06299d28de3faf93c5f07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c8b6f0c8a257ce5cfd49a1cab65f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465a9d2ca3dc6f732c10df6f081d61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd54e0803a39b1e6e99e695a00651360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806851fb69b9303f7cf33b1e465d387361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885dc28b91df9243003ecb7ca98808362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2dd6da74d65165d0801c3cc3bf43a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80712d95edad04e3006f00a1402af59b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f893c42a17711acea537d75f46809365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecbd59f99513e1c7acdda5b928b3ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02845bb99698df776810fe9807b9e97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc269920e63952b49e956883aff0055368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc5e72005827ea59a87c79247bc86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e377adae0c17e04a34b5f8814070370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6374e305bc702f0eca7b8506026e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d55debe2a01cb5fc9e6965cfcdb003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2839591b23a872db77d2a947c6b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e95d7fdffe06757383a35d2fd0f89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e93e0a0cab8cb91a7fc6ba216767375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b40eeb6e47cb6d34ca40445afa6f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2fbe02feb097891d596f104ef537377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286711181a1e6dfcc84ac23ab0ae7ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e7be1c33f6dcebbbc3278d417fc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb73984a05e4309da06c883d74910380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93082b34b79bc03e87554998c8962381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b8363896228810b0bdf4500ecb986382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c912c5b7e0617cfdd2bfa828b388a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259b5eda262d32cc30ed3c4923532cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b537069052e3464e8a25fa708fe6f5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb8332d91139ee4129bda6e482c0c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2197058ca43bfab26f17bc01bd05289387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067674f97f3f1b62b59e39c658f44ae2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c57a0560b691a56683d7035830e7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4abc8f39f12c711bc57ca93620d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c3f60a0e68aff54517ce4d829203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f32cbd0251879feb11024ea79fa90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809760b8e277f8012631b77e68297547393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869321001dccb47c2bf33a2d07d6bc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792ff4c799480002c54503f19b44f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3ca8d48f6e0429c7cb7bc4c145c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba13b2ebb29734348063ee045b2161d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf700d45200791733073a13192008e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0cce4cfe7bbee8f29235e4ca6a006399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928266b3216c2ab71e4d090dd3a0deb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801703401163c709d8389e94e6bb84ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31b666ade5603b5cfe9bd2673a8b72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2d548d0db8535edf3251176ee17f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0289ad933814d6737656c37d9686c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c5328f16caf2a3fd1645c11405e59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c5679aa54a06ebd436a6d2ac2614406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b36dc01ec4c058f0db71622ecf3f30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617f22c9fe5552d6bd0e5b1d81f3942408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cff2e1d0111161e11a01770f9e9a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c738eee5cffc60e4083158c32986d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974787d745b72b6cf4cda46f59221f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2ddf96c41c5de986f14824ad9ce9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87394ac69ba4c28097a81d6fc1e7e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10291279636b26e1328c54a3ec27e30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67030ec2891ecfd72e1888f8ca5ca4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66861750474eea522ea8182526b35075416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ffc3833d70fbcf27d48cee3d92624417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ea8a2ce43e570f3ca90fe25d4ca4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1aee8efcf719bfb64b25cc74e81cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dbe82c8892cd4c20ba2eae9a66b42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea830eeccf7b9a04eeb878ef138031421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a511739b8927fd938ecf75cfa870fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4ff01c6623476f8671887e244712c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48566ac697c7844bd152a1817b5f0d28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a544a183c3e98972555a75fb735d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a3d0d8ab6b3c133f4c441970cc33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c0f0be63cdd0754453e2ce64e754427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5917ac2699c27f68736d46e7cbe0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce7717831c03a4544464a0cf0c830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6486054445e17ae5f884b07d28149430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2afcbeb13fd97a67a603c79688d7ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c01a4cde11a4eb7438a0a72aaca214432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7d8fa6296185b94ea7f8a5074e9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add90173c2525c12f9dde249649fe8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea75c6eb133a84f08d6baae97b31520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9efe57355fcfd54e03794f165607d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d0f3e4455f9d9163308d6149c9b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e102987a8150f26b4c74b8adc08b68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1182f391c5d5cc8d1ac9dc5fff8befb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf7fc41aab6609379fa6c4fe8afc5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ab500ebdd959404d711f2ef2bd8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb201f334eecc099b9a84feaf6fe0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03cbab217116f6e9dc47a6c764f920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117a8ffc4d73fab2408ebb1e7ba1959444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485c2ffd802009d5c47027e5d319db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d97b7597c27cb89cfe36db9c8d692446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184839a87124760438ab328b68ed7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a778dbee652e4b4926dc251546c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b2418e75ffc2eff88adf8b34988f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6373004b94d25cc20e7c3c0aa609b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16459d0cd421d6409e7c5d9720996451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853033609575decd91982b300d17f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68fa5e4abaa0ecd2f444c4f648ae6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e25658f45f007ccdb624a8b85dd65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefda7c94a02c4b478c65e5ebb58b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfdb192bb8044afc88955333821173456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d1770b80bc0e6efafcb489bd6f3f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6573298d2b95e0790408dbde4dbae8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6de9cf7679636c78be3dcbd3598a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56aa32425c54ec0d8ec74a3e01ea83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f9df8b83af90acb36751a764ccc46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4199439cd0470204071c537349f004462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f8788b88f6a4636086e7b9eb521c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f80ed6aa171a7dbfd29444862e2ca8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ed48bbb326c296bf366727e04867465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332031b4414f60409003aaa3ab83100466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214c243ebb93feac6dac9edcf120e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c0a3a2509e01d83a77eb9db7932bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382632e4faacc4a5b6ce40e63fd055e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aae8bf49d6c85957265fbde39428d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59a959fea335f23ecdc4f4ca3cd65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbdab67e783fb995e99be9a803be3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a9074c41b7d94a3c0289a658610ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac20be0dff7f8cb89898d9837d358c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e3953f5d86ede60ca611f1d2af208475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274ceec526fe35201f19262a8f3d38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62cc48aa5edfe46c7b1b5f3268f467477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b367d934146d29da4fad18f0661da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6864be4665e351c3da1c2cddf9cdae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2838964b8c8e3ff60a4f1989d32dbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492442c8cf576132aba53223111f3b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d285664a669e7e55f597a410e207ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630dce10b04a51d69566a28f76939a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0dd4f0fe08e0afa7ad8830e6e30c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e80743223620308e6e497ac420a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303aa96a02634e2bed0fd1c3b1a9e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8bc0c43bf776154183ba43aef60d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163d1446420a23a3a3d632214947680488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d049ae966147b6aa939d937f35ec9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7188e88db69be0f15c2bdf2ee8f467490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b362e2a230510526aac151172717491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c26f0e4983f7995253a4f043c01a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5582edcf8b31085ded9045e33408a7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21971ceaa867efcca28192d6e8e5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdef3d9f259e35e6ddd5e981ff8125495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82733c4cd67c44b0e5051f466a84da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd48f41bcb1790fff21309d97af847497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af42e0f0031b0c5c1cbdd896920d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5369ea475191cf21851caf451c3ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca627b7498b54a99db28a73288e92ee5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee79b3bdb2868da9eff3ce0e757c83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790124c91fe614c70a2f0425b49d82b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d243cd630cb6e2e74af7f241c291503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fbad31d64680ed0c2ef36e0c88b38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71933911efc1192c5b052a3bf5015505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234c4fb445b273bba9ad45557ac2f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920eda1b4b38158f42fe96790175e1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012bffd6aceead42a433b5c177b9f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c046045e28c840bdb856d90a9188ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771909d182971acbbf41da5e8d553e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0315dd5cdeb7847a82172516a702b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3845356186b661240f7cf44de1ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c02b8ceb1ffc34252e235f1b5ed75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd092f0b9206ad9550ddbbce4c3636a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532804ee01311cf5160f984198d2a56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9138bb69837608ec8478ddebd8ae9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188d6c5cbf5e47bfb42bdcfbdb390ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830119f18d090d3d691f537babdb0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdcff279ce21cc1b9d09272724b048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d38116a33a456fc77211af0fc350520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b92745bcfc836a9930c59b00dd7354521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171a11788f91b1fc39ddf3967c7fa28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56b2c8451ebabccf0407d10c06fe06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233bf36ed2ebbf0bf9ae812b3725e8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b339d683b2c81f027e45811e06df3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b7c87d11307ee974a32c3c31c8dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c32d440599a07f672bf14450dfae8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e93df43aabc63a87776c4c89032dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877febbf15ee4e6050f1a708aeb63db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fda15610696e7bac8491ba1187a8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80055c408fd649e7459749abaf761f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093544275059ca88523bb4ec2656601532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e8f44e52d211f9e0ea13fbeb73ae2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b0b93cdaf576ccfc74b12aca644ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffceeeec526dd2e739daf595a98f65f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bc68b68dcd238da0ab234f3057834536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ececfc0884436b0f3596205189e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7bdda53fa40f0ca6af1c98d044811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d6307443eca1bdbee87d6d57ba54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37fbfb367e2507c7d3843568f8561540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee13b10a594a0d06ee182513ddd8074541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76353bd310cfedf2a8467493aa5a40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cf3dc99abd083313a3b2c0c224fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297402d065cb46b125c9df6a588496a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea37fe82db517dd083e972519d8d816545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efea72566402bb773ed3d7727175fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1cc1a18a989d054937721118d793f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a4d94407011a7503e59bf94c57b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4bb768f7848afb587f476a6bce2b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c143e2b44a2d3292020d18f57b548550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e508698eff5486f0cd792497b3b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987482987e47ced18fc48cd925b049c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497737d88ffe96fdfe10daed345f80d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ea64c85c4bed30e28584cddaeb99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903e3c82a0fa32eb84258c691b603e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213df21a2585c2088e5aa815a62d8ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b18d7d75544694db94707a495e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ae9961fb4cfb6a74aa3634f38ba3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86397adaf20605a4f820c1bfef621559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25045000c34306f9adc0f3dfced70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38279debc5e0df7dda3e3e3280c9c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb557381e2d09ebccd05934e22ba7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3a9ede120ab076afcd53404168dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f7ad4a5ea9b426b3695a42d09d05b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fcf6b00c67c77c9e5b8526c85261f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efda7ade40f596471e03a55bdd3bb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f20b8507c604bf11d5736e3da71e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6459b08a6bdf73ac2d536a03d922568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a039f93db4cc76b5efa7b11165169569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3390617e6b3f232c76f3cae64565149570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666ffca93f839aa5bb1a3d85b3b1486571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b729692e31b00d5be263801e51d3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5697dda7c2f7012cc0c9f056c749612573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e558ddc4280644cab78bbe4cbae5a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdcf1925d8afd3a6c2303f8d17b80a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92ebf20a5340bc63f44681fb998b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f802faff97614c41539d89466be63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aff4a96a4bfe29e063d4750e2712f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ef398e3e9cdd3555eef21f1e2d85b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0832db53e8f9f3852df959bb260719580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e802bfe4d65f34be6e0d382003d7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabd1d0deaf43679cd5e1e40a091d03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f195547742d3f966a67a4bbbc5560583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d3afcb8759ad5722f7df0b109ef6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64fa34accb88c0121f94ddf0f726f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf0367c1fbbd973e802a24cb1770b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ebd09b56884d5895d71bb3c02c021587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a494d0fb775eae72d8dd4ddb893f75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f162e15cd261de32daf4e18b859b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a51d4bdbdf548be0fc6409624afb40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df4c481f2593a6bcafd833ec9746e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64847d8cef4a536274c85672e56def592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae123b4d5f1aa7d57c34022485be71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f86765b5155875a38f48aa3a94c7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321e7d852e447c8b2dbc8b462ceef6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097cb9ec43b306a0f755140c181e7cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa21cf6102fc649ea42bb716643d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe6ca205881a7cbb4b0bf300440261598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738b8577bf973f88e8349f8b3c470b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf755dc025a0366d171814a98601fc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32715c5a97bfb807323e07e0fb4c166601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd673e802a70d1453030e2990899bee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7a647b171fbc9c2cd802b4119c82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f1c07d60ef6bdd7d6744a5a894c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e571870dd3a1cb4db436f818203fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35db6ed2812285e2b22b8212c76c9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eadce6d12d34008501f14a6bf55e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938fe8b34f84897db38013d6db7e8b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15060a9c7d94a90ea1666aad13aa147609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310297b78fde0acc1e18cc15ea11864610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7877a6b36e3a12fb57841f6c2dc6d69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326ef0084338d629f9d7a1ff321b218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d73c9dd114dcea2f26c81ecf1a8126613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5d40d960ed48fbb8629b56e302cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b68b413a54701bb06b746d90ba334615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc06a3b6d65608c295a95dd3f9661616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051be7b4ef255be28eb65ccd18dbc4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515460e76c9cee37a07aeab3c2b1e938618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83fc4f3e4d4d2ac5658d5e6c77cd5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b03274fc5da07ba5cb49d5d04d17f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567a057d10a0e4baa117beb8a93f404621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a6c32058d299720d7313c844ef576622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e1b9d32851eeead9d46984441a02c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c0ef783c482b53b6c528f1da6523624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10b3b618df627b2554d91f46e7960625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f271184305dd6fe7f11bcdd7cddfd96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac731c6c56cc74981644ab975bcadb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f170f2c065cc9d876f9000a0f52e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a274e8d6f169ceb97198264fa8e2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297518feb4e63c4113a27a25bd6c14fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5c2fcd4911a9c5b6714909181c3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf41296da03d9ae561130febc9a54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b915e8a48fa355dc5203875bb9f4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978baf8a35d85e0849614a6f67c0a86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7fcaf2f67cb4617fe435f374e35df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f9bde3d168db6e5162485541ac5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06300bc0ca24896dc4e8c47dca77ac4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271165868725e5197577ee91f402842638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51c0cfc2b1b4e135931ebbd683143639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3e3625614c3d716fac1eb8328d6c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d6b307d0d918bcf17cc558bd92de0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4971bfa45d0be1621e027a5197fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cec9b37862c35fa3f9ecde06a66a9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451d825bf61c6cf5e2d88c9e4bc3b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c06065b055fc6756c9901f1b39f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768af3f81121425ddaa62a031088d40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a763f3d0f19f843585f8655f97ef9fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e344435dfee299563c3a4e851c932648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7987bcae24f4fa6f13e275cd697c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94bbc24753d2fd60c405e3b5171ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970a6655a9f29449fc4ff2028c20c59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2badf8be98badea12b87111aadc402652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0897f352dddec9a9282856f20b5214653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90146df344de787d28786dddbd12b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faafcaa54140adfb720927967b63a97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de53a95fc51897d7c328594a7a1c41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705d6d674241774dab31ca2d32e77d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad966a75bec44490c7d5a47ec45b9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c390eb05a1036ba0086f3b049217ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8d533462bc5c0ae5aab6d4a306d03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60027b4042081eeea34d57688a973661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5dce90396e3c35f51582f9c88e075662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9765801b789a5b1384b29f5af46c4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccdd6371e477a446ee0d78138decf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a112301dcee1eb6bf329bb26d7bd49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9837d11377f914de201e8de866665666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f24fade3a739adf6b3be5d50599595667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf165f45fd9f63d6a157ac4b6eb67e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1abd851989819e32bec0d23a04ce1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8854eafb17b5768b3bb35a5264e2a15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662736f5c65b4acb51201175c9782684671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d593ca06efcb45af78b2ce1cdbe21f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113bb522677dca2fdbd3fc7f4ee8fbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167f4e3ade7af1978db1181426cb9ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4d5740f68c75d0cecaea2eaa93de5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2ab9164e2c66a06d2b3a92b92e05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f9783830c9a6ee2fc4d27ec89291d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464c7fd62e659fb7e85a45e6b0e37a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7d64dd0e1a6aaa9eac875b34d0805679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ed2eec6a5dc34fc476fc8b2e392c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4430233972e72a9b4ffba24570f6e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d2a3b43a481d885ec22c5562dbac0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d930c0bbac6df9f307ca3a11a46bed6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e63fbe76d5d6d3f4fc353160d86d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ac0bf95831f0af43313828fd693b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330ed546c8a35ca2ca3cd44bd6ef11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b97aeafd3d8fb40fdc405568163466687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0a5ead936a1ec41be8db248ab331688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0b795979757c661216c1768847a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d5bce79423daa250ac066ed65f8a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3a23f99b3b3f3a486cb8da59f95b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d17803b5464b70aa6eea2967a6da7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ffbe6e501ab4e103de84b22f1bbe2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9233e6449773f1bf1f11eb16aa581694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73364e780cbd6330a9569b678a3dacc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66702fdc12ecfb462023184f1810f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3cdc6dc446a07380ae5217411a3ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd097fdf0df0b97111243072d14667698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5d3886460e618fa52362f74a9f85c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc586fc17e8cba3bfe85c76693549d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da51606fb3cde40a4dee4c9bbcbe783701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff5c880c9aff53640844ab0dd62acd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46015e7c77bb6e0cddf2cc26b287ef9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21597b6dadff6c29d3311b140020d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67bf3bea96fb74a4bfe6f52576e43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad91c2fcf684466be64142c138d6a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aaa5c72174b95d6884067ffe17903707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55296e81b79362178087719e93286a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f320495d3145c2ebefe7c94c5501709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818699394a2c10f24da211a254cc7dd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b12f7033a4bdff16d3b15dee40421711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fff5add8dd573347d9759c04fb7e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249794ef0dd08068c7027c6fbf932397713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa23156c288360fefc874defc9d998714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2b9841f47261c4fd202d1b3fcbb58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e540cc68fa74dca8477efc882d4d43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c1c9af97058f0a6e50e290fe5ef42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b62791fb435c67d3ff10644a3ae8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e3190cf4a743ba79529e43fa3ebd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b425feabc25f3e6d28ad63eddd0afb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931c103bf211b2f33a16d5515f51ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e5196a5579749b7c21c8807c597a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e0f15f36a4ec2c657337ae21cce52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c8c0bbe4402023fd40203a1ec68c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87893cc7c122c63582aebc5497d26ab2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45383d91e6280edbce1efd0eb49b78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a21a9c499654c780de50b87b92401727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6914f7bbffc9ec0b075ea35388e8e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc4c9555584395a4c67238fdbb6bac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ad9bb8df6e0598fc4f4238ad382e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82b955874a474666b181846a41162731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b7ceb914691af21c2622e9d36710732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f8d15c72161016266cde84fe66de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d349701272d8f24fb838f28e9acfb25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f49a9e4f0497c33d825d5d104e3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61122f587169bb22088571fce989359b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f943b51b5cbdbc82b3852cc2064fd01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8133ad581389c6ab5fc491d2bae8d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d532841a130eb38731066fd50751739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32018e35789d1e8fbce8d2bcec76dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf380afef5f0daea930dd51f3b7002d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a18cd8e1d25dbdd30057acad11eb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e406f1957d540d221a683ec67216de5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c420d3a1917e57e0f0fd356a1caa4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef76cc59b9fbf3516f30ebddbc5757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980a51b7a8e50d16accc473f1052d44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a3f2fe27325e9f3b904c76d494cd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb36fec3fa9c827b0d0f7d8d621abf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be651ede883590e9a861f27daeb4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad65d227b540273f6bb5dffa703af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c06c3507b692afd0a83942baccb8e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ba55079e191ec5c2b55356e091609752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb36d2fc3d44c37f476df31af5369753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c326bf7d21a5d75202eb8015e7119754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5052c8fab10fbaef342c0c59acc248755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28626aab8cb1a2ca499b1ba41b3ea502756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb97893f029186959b2e3b877b73d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b36ca97fc93748c1811c7511518b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573163cd0e7d486c9314759ddf55377b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71579f1759c6393e688ffd9486c011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f39a0c626027ebb7b1c3e640a9b652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b42035032bac2579a5c29ec7c0aad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f837929c06b6741b9dde1324cb70f0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df6ac389e7a819535c4b0528195cc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f034a84cd2b7ddcb2d480f1ad60466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a1b553121def573e40370c9a4c17a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3e43375c7ab8ecf2421ea11d8a9148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129606d9081f084d39d880067cd4e059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dd699e1555c48dd59ec3bce2efef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9d5c430897c4f80da7d7be0e0ee7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cec8dae2f0c4eebd162a293c824a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf327f3f2254d9bf25f1f38046568413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fba87ec4cdb99beb290d92d48c1f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c775423a452823570194eb96991815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef18b8e7a1b546a257a8d824cd004e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bbacc887dcc000a90e817ab5d1fbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0507bfce4fb89671fb15d078494ebe218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e22b8570b5c9818872b40603da4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50724f6ef41b600e35a288be0711d2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcc0623cac94040dd8a5e72ee9f0de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3f4f8b495be205d7fd4f7fd9672122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46302a31d2881ed8ae0065e14cf157423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a78f15fbef17b9bcae4da8fb1513624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440a1d40b9b97bffac4e72b52623e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecfac157ec892d108d48f31137441426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43da03f18a4357019ca7af403f4e1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f88be644ec4ee4c6531c2fd966fee428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d7a8cbb696393a2aaeca21b3dc7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59063745ff3985925d8b32d312f3bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826a6d613d5bfae42e9308fea2e67f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d6f3eb01537d8961b1102dae5dc5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fadff273fe3ec4b45e7e01f422ce0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91155446c762b35312dd19e4a9be8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c997c1d7ecbdbd0d7316e192976b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2317315a90094ee51c689f9b4908ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a342929ce5b1d46f412badb6d3171c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfe71f60f8fbf19cbb8ad5c5afa7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c889a5946547e2a4626d838fa37939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d55bb29bf138395d0076e73e7878a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987538994e05d01ef7515b57692d1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3175c8b0233c5e59b7e69df441a72d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e0ad9733c41f5e0a9e7f568588a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db52116742908d84d3691eafbaec9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b00d80e6af98227cad808c85a568145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c271c7527c56f5aecdc0dea8ca45346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a33651477fc76f433e9b9d3ac550547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2c5da23148e1613c26b35a4a275348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a909340b6c2eaec9b170976c671e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa111b33719d6783c18bc479f921ffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4a5ad20a3fd2065c7486b3059c27851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338a015ab87536e3369c149aa216e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd912ef190941c0621c2fcf1c06823a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399a58b1d27ab002b796958c0ab31d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c21f17991a9268f8b451bbbfd5bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a09763a1075a1cb1be00cde281362256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105f62f2f747161197095fd0b1943757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e58715a004119a593484049a1f4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d797c0057f4bd140a13b9055bf65a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a861561c7c864f34e553c5bb9daea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251549306b20b35cd556527ee709141161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9497674eeba4381efc84c93c395f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630984b2725a727ac5ab1116b49c68e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c83108efe41644e391b653e76d7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1925af33f4f695ce1ae2402b284065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83ab117eb12f39d31d23020f1cc9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc61275452da720c9d1fa7536f4e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012574293307766aff356b4e0fe3f2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f3c2047d12b65c125b9d9fb1598969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309e6a8308c95cf18474ba35587e7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98c3f2184e89dcbbb247653bd752671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c96be689fce73552dd1dc42a5b2eda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca69f7c4cc8befb94fa73e45cddeec573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa8c1554d4cf7bb94040f751d9d9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c4b841924bb129558b99b04c370775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a2a6c14a1b4eb34b663d8ecc8aaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7005cdc07407f982bf41a19cb46f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1c621581d214a5fabd46d18989e0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08dab4ea60d220df4b5728b4651a0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5bf88ff8e708bdcd66cf8d03eb5fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b73ee96f862173555f195866b16281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8e6e633cf9d1a8f65a38fbf96cd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71934104d93c1774692025e77184533a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9f7bd82bbbfe6765cc158fcbb42684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164806394988095144572672e42e9b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0118bae07b0887a5913afb45240686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221dfbd81b01bd9fad7786da443367187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19005258c9f2958adc893ab385999d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d5a92899c8f648a02fbb72dbd70189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc215539ab6793c65e7983a6f9d6c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6193383e68c1db55b4d53da4961ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fb200922d7538e1db513cc9a7e7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd6399f45624e3fb11db5949bc6d3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961e3a3719406789a0393d19e2d46e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8aaadd51a7a2c279c93fcd4e498c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a4907886b3d119c0c6a48c907fead96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957043c4d388de118338f2ec224c9af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6b304cdf197f483ef0494d81b8eff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15e1c6096f1a8b2ab6055a9df4c08799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733de79b651d2f6a54fb8da3b40713100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329953914012652c66ca933e585ffb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cca523b1b442c8d9bcde026997bc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4be128f3e24cf8dc95a079e6c2d6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6f31f346ec75ea542994ce99a5f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85988e6f6ee153c7d106cc64017ea8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956b0f250e161bac1f51ca54bfaa4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb45dc97b16822991d41d39f777fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5023213dc6729ac14990acbd87dff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4dd90a4f6f3abef1d62bf22c9465d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84bc61d5eb8ed890137c77f0f4fef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceab35116405f822bf486f8d1613cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b65d6726749e8ebe2b76361678ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039332c1831b1a4247418a15a76db9f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bba4c53dd72af13fe23446096eee1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3561556e3090f3fd962bda50cbc0d77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273152c3d37f247bb1c704deedc65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf0861d5a37abad4e601b525d0ea9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae279c1231ce2b69a6dc526a712a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b648ba641c54d8ce11fd2daae0e53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486cc966aa571e0a4f017b9ab51ace2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d996c6972198430819a77d0590568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e571dbfb56209c97ca67b00c15e007122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33900baf3d5fbf15908b2d8260e1b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591752ce2e8ff1d49f85d212d57a190124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a561c4816067c574198e8212e0ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b815d6cd19888b224df97fe4a9b183126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16261a0dd3fe60ff2ca69a1369edde8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98472164d35223eec77b375ddaa3ef3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe33f69ce4b01758cd7ed3c43fbf03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c54624f97dacde21c04a6a82bdab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207438f5d660031ba835c30e0cbfa615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1459ec2779d32610817459bc72c77e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b994ac4f7592c73ca95991cb13231133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9c14854acfdccc564edc219214ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3799fe233548b6cdc28545ef23419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18935cdff76fe8e99cc132db0d91994c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826070b425d88a25d594fbc52158e6b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ee53fb9e54b70d79cdec7fab634f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a43bf87fd654bd1d4949f3c9139ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f8e696652d0d29b80c4c6cbd2067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67237674f97ec68aa5759d7d8730a24a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61014cf3bc315a4190fbeb48830a6d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716b605dc8e40ac37313cb5210d09e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b12aa316e8501ee1bb507878e4bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100793d25feb4d15743ce9742687e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7b792473f4857325407caca95c65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a109826371438483b4c9d76ac7a3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28bc5f56c6a0a1fe6f34849210a7ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a6a8db7f4452dca6a4e27098f9ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd3b4dcbe99d90d76a7c778bff8d90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129cd4c653fb7b2d60e0fc5050e0780151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df5afbad66450703c1b19115cb5fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46389adbe5c8320bf4f1de5e6013ecb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67789bd59363e6baabcc4cc9b3f43c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ccaf8fa677150078bf2a0368e4d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d3015ae48d987cb77185eef05306156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308457945a1ab0d2f9c6da81761a525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5219c44a9399fb21f708b42ec08a59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77def4c7f4fe2ce1f30083c9927ac2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15480ce8de58663fbc207d1d9956a9b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55b28e9d8958c9a3531ca29f8643af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4def9eb06889e066c3f7d6a26ec90f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc2d088c26ef3ce2c9708f18fb3617163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efff052c709831b35c3280f731ed44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd500d6727575461a7ef0b94007d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad1837856d7e178037da0e8dff4ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70d4121d07bb477f1912fbd744c1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b18c6338d4fb71f49a5918297de806168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734ae255b45bb11859d7b4c90d89618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2009ddd89d18ab48b3c444fab0e29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d168da9079e47eaca00b1e18404c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19233bcc1b7a1da6ceae4f6c7a256ccf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635c4322d3a20ba0f36a3c37ced204173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3356a834659fc5cdbbc58468c66aa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9f6911c84079a1d74084306e706a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dae20bd008009dde04b284bdbf079176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d822d1ef5048f27212a1004f2ad998c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9d72c70cfadf59ecef120408c62f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7808bae8d3f9eab4ccfbf5b84acf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dfdf6aa23f8771ebd6c2aecbd0fdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727363361af1a28334f5d45d5296c604181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d675c7e7b269c2319427dcf6d9c8e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b6e77fb29fdb41ef7cd69ce07af5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1ebcf4e8420a2fbbe2908de86f952184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2db423fd345d524e41a1000f7a9281185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e29ec74ecd67e0636d7e4b9faf4269186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334b0ab1bc1a86a8ce11a8be398607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d038be0b8b5250fa3ad70b4c035e56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305db1d23f9740d5200e3480b4e305b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8b30a621bf00593f30e528b8c5e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d5e72eb056885d1bed203956ef96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46616f23b5c32c81654b349246b0d8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb98818d6c7b64e8e351e82e2a841f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d993d973fd20e760d2330a6a633c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b48fa58148357c0e08ceed7dd2a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795f073d60673a9c985ad52cc49c2dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9219cad27e3a6efdbae9a82843a646b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75977c2f9583fc5555b6e76f1ae429198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c91050a758158c1195f011958a52d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2711ad5f1de4429588849f769c2b18d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd22e048dcc3971165f38f5977246201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825056fd4361f2ac334211c6b3ac58fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82489284d47637652491ce7b4f72ecd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745245f281cf0303d25fe0b6c115cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0290b17c4637dfa300b9bd0604a0f66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1c7cd4dba188ae6a15b472d86c40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4bf39b15bf5e04431154071671935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5509c1904017ddf2d4197e95574e0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8efcc888ccdef0d1bafbcb57fcf149209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac2e3f8a232a16fdd333406e6a2f6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a43bf1a172dd6f47b6c2f1b02200a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a99afd7f08b4a726d2c105513e19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957422cf05e26851189c9efdf607354213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b10e3adb1df6d7d02404c884efc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cbfbc950f5662861a531c3ec6a049215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce6bbf71c217a655fa6719fb94b91f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c38a91c2eafc651fa85a7058dca601217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52bf4654bea0b0e26a6d6d06167d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11216e081ecd8b3ec480accb04fb0fb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130e8b84b7954935a10c3b17c025e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb7db8744e9aaab81619ca8b9c43c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc95f273b4ed2f687a84c20e464070222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325dc2ce5a4236cd822177af84c61d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a20bf598f5534e60b8061afb66f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1add626483f716d5b0fd094a0dcf92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a43f20aa420808548320b67f187a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5131cffd67f743d0ad528af38e41c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97546604eab85da252e84073cbf9e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b943c68c9f5a6be94d58ec7593554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d50a7b57be685309e9443beb3018230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de3ed926ee7bb3e845d177c23f8aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69c615b1b219c851f943dfc7694a27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d83d5a79347c4e80db36eddca5956233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f409822784d83d819356a8569601e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc9745e675a6084aa4116084804dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7b97036dc8724e62b7188be301cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7bdfbdba09e7de14e2829fbfc78c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ad86b6c667e6bb93945ec5f7c282238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4fbae765098f3b11f7b054c122aad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2669e9fb747a620942147e65de2ee4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26fa18375c6db24dfd651d815ce16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854327eed0cd98f26ffd19e56f1c2c25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab65ece5176f1e056a769e47819ae7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f337d21519a84b85afd3f13f3b3776e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0069dfb010b14f1bf82767dd0ce04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f8a4282295226e08cf99745f42a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde25afd012c865dded78f9b4867558247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4087b9dbf2e4d7fadc89e1c32b84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654690ac0f79897b906efe972fc387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58fc8a0fb9860d25b4e3ffddf53079250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67618c9c5980af19f50ea6e224a952d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438060fb02bc814123869e9fe661354252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c0c265c83c84d770cd696b89a2dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82ff78da79f67013bbcd54b6c230c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ab0196f5b9c8751df292a14a9c74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4944de220719fb3221a0d7b1c5963256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674596e10dcad2bd857bb5e1727bbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c823ade7a696d312171af34930dfbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca34b3242aa6425979cc3d299a7d420259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256540ceb429741642dc0972c16ee4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cdd314e006614bca31dfdb58f2c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4867afebfa53445eb63132cd0c5a47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2ced5207ab347516474bbe8e9c5ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70f8bead0dd7a333364e60adebba2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d71916f9d4ca4a823118e64a17fee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a44cd8c95c1d8ed6b3b8b0c63603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fc1b5a1c12c5ab25628b052c18b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7cedcd59cd076d3d91ef94a669c91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414418d251d19f925c253df1dfd624269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe7251eee08874995edc76fbfcaf48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657d1d2c0c3c09c4955e9c1e72f0cef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb8903deb05d9d9057ae16b6b246f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2b70acb1f36358de515fd076c4f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6a60ce632f7ebf46581a9a00586f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9ae57cc70fd796b3d76aa861c72f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13903e6065533df6cae289c2d92bc208276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67a6a07b39e591ae5b7610efce78f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3ede07d4af85dacbb99b65153bba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af186442ab126908e3674198756c0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027539381a5ab737d4cf643dd798b433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a390649f64c506a6a9f7a2cb5ffcf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678710fd1ee5367c345a0a8cbd7791282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af1d52b58918c800b10c2739f6a88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4ebcdcb3226409d10c9e4ee18dfd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399af0a02d7186c8eee4226a9056f58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956b5d04ddac535c0677fc96b82faf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5aee0051fb69de3555e7584f3f520287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9e45a858590391fa48e2460ed70f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8333687e86504266fe69ce9ef7527289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e73453506284cb96b122fdf44f608290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b62a105b7bf47b8855ff4f28df497291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223883bfcaef4c941a98374e47a2559b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309c24a886bca7c638efc0991c1915293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9374410bb25f2b453330207249068c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a47f29b1e8eabdce8cf0f1d8423953295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b8b0c2180ad7ede649ef77d4f0836296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f0a3f214b94cd0a8817f57d943dfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14ca5e85183c7eb9161bac55fe484298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be377f2423f11d34b6f607802f9c60b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a98a22e3e7c02c28376bd00bbbd20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72a9f254eba21f670a499c0734a0a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be78126eadd56c25baa37ec5ab6f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e53e84e6bdc8d27bc31c3abfce29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2fc8c3cadc6ee170472177a31352304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4bf0dd9fa2e998947fc35f3c6d15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b18db36bdd326692b03122b4c77f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258df1f65dee9f66364db70f1dee157307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5167bcae6ca8912ca780b122e76b6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb45c537f3cea51c71863d3ebcac70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbc5886d5cf947c23da2c513bf51f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ffd6ab66c4afa5452351cb6452151311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaaf653e93817de00264bb58b13082312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691236add4f043e088800e7708075bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339c4067dc9580cdd69b6c987c5ead6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66bd3b2dae7bfb46261a494dc50bac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d939028a73bf23d13cf3f6db2a0db1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e189af3ea8a169a3daa362253ce43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634f892622a9ac4fb7372bac7a1b66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078d2bca714559674d4d22f943aa91f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2137d8238dd714bba2522eed299ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fad68224f8c9f0f7c0dd987ad97e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ea9d4949842d2b08a5c60abe941d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62632bbc2fd90c4e75b0bf1411271323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a99933b959be678c90b9663c8b469b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaca9617fe8f386dd9db0f5cc6daa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7860e1e7d5f7846e7c74a51b3a17d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f983e40da43d31c62b321635cb24a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df0114b02a97e9ebcdfbd35152647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ce5bb0d1448c6951cc1d296f36bc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274393459b47b122d54f1bd5e444fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615598aae4fa7aa257678a5c4893db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a79200a3f875d35e29aeab864e98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e3d887495f0cb2ab35f3cf50b591333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d3262eda30b147133d859a152171334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3512b750b91c679bc9b91ed859ce500335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2bb93c340a289f9209f578da85fa5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee91e452be4f08745420462bc87a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d3f23dc4a2ed1cceba83255c031c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055d2c709c15305e16903ac562fb613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6229acaf019817d56f12ad1730e3587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af129591d9309dc6c7b88710cd21fc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaf09e13e9ff9fbf9107c373eb9fff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c66fc55ce91e49d3fa612628341c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239918479424484a029b9edc7ea3d38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b8c6bae4df7acba98df3a8915817345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6fb0db2331b2ae9210181e4d6f27a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98484a8e93edd5d32e83aafce8b2a75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288127871a94e52316810f61412f7192348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d4755bf3c2576fd4a9c006343e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaebe7285a6366c451afcb62c98fe5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f4f9afffda0f471fb7c3fbc3ff515351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04896be5963af8dabd4d9777cf13488352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43791fdc0df5ef423653d3a27e54228353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7cbe5b7b6a1a52242f203a5195f96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c67b969b6bcb694137dce70509995355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d4546bcb14121ebca7bcfaaa31cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f596498223ef668d3285e77db40032357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f04251912d5676d22b7436285057d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0f13d6bc079684b4676f9c89dab1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ef960f7a1600998bdb85dc5b88a7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200119b5a0b1e219cb93f681c06741a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421cbee4bf49d7b7a0a89833503ef38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfa47e44f26fe7c4c444d96faeee74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f6042141e56f8397bbc14473baa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39f7e576563da1efd3e1decf556879365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093fb6e2c2d4b731aa3efa9678d98d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879053aec12ba484a79253cb96c5ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57769d71e5bd7ff1e49622e03cb866ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe15d7f373fa2eac66bd4353e7cb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6b78cf5c6fb04223fe9d3483be7ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20255b00438aa458ef4be7451c8c78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb22ef853730b8ebbc4939239c213c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414551dd14291850c71af29de2ac4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401279953f9566696330462d6d8f8cb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f16e0d0666a7a7163dfbea33efded375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1daa2829d0ebab31171e6017f6179376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90f90df09d047754e0a8ea03ddc7d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c855c58e524a9c0470c5a094f56199378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867495bd1268669518779bc6e22e4ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be87eaea1611777a5250ac1eaec3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f494ffc04e5873f746e12d68c06a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3b706b9a65a9d03f55ddd76bf923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4e41a1a324d7e05a31ab8e927fe7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37085f1ddc3e9c1c18b1350a08d7df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec8c3a1d0b9b88b9a903a425cad18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a29c5a350b26f5be4b5526f4b465d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd4a6ed4a59b52ffe0574b0f2ffe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593370f067cd1336a96cc8ac473523ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d739c8ef8908600e1c9638c267e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e7b93e6b168f85badc4565fa568df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198af7f5518f6519c9175a711562042391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488f689db3ce3167334551c09211a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109957ab5f24bd5660a2012e21662ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b07ca64f6cdffbed68c747d29ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b4c4125b53104c50a596e9a0cb47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17acd73ba9a8475b968383f8927309396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd23d2f79109c66c493fab17f4880397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73465ac47dcbf682f012ffd708d5ce8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d29d0a605755635c3f90da17b8bcf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc06f70ea3ce67975eeb2abfb42bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4953d549b5d6c55739801c4c6c92b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be268b94f3c2908230c3323db95b7c3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb85dc2f6a4989f539359a7ce17842e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed249ab2f48f50bdd32044b293cb52b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d75045441bf18f6fe106b33c48fae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c4e82af41c8c5a8a7c8c3fedabeac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940982fb758835d602ede22fdbe2d57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c13d0b44bd4004af3a4a2c654312408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17089adc194f2ba21ac5ffed5160915409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8bd5c0f80a8a8654ff0bf6cfe37f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118c6ff18a13ab940bd589ecad382a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea42e26f0dc5acc5d8f00d67f5d3be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4867e5f3d029bbe72a585ec429f3af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffaf38a6a1a5fab94b1ca51bf82923414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101ed4fb3a09fb2aa0d5c5915c9ea8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f7a2ca2634aedf03de1990e5ca7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fbfa55d05032e1da681889122355a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2804ed75d04472dfcdc68fc3e344a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b57b2efe3382cca904559c61218b99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aeecdc4a71d017b5353f9a21c0815420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1dda417e3fad17bb0490b70b49b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f201ff4478f6439f27b2ad068540ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a71f72211aa8118eaa3a0b203fa8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574923a445f8049aaf791673afb83a76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13fa409d09b7872588bcc2c6d78c6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc937f72db89480d945e8c4022b4d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22342d1443a080d1d717a48ac92406e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf25512d843b961b0f72ddb26c901428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96669250d44c6e3fcb5a356a5b6a783429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1826a80cf8d9f120b09dea2accd08d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730d9cf1798f06b2ab83e4174d26d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5640ab0adbb909bfc57f32b9e1230432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca5396d892b37017faca9c3131f00f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55798eca6d2411d1f05b9453c82eb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd45f3226ac6cbee09875de0ec09f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972db2ff1be5aef41cd9ec3da88b960b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d53cbc78b2a2cb91b399397911fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab7bcf2c771434d297b738ed2312a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c560695166337380d8da88745ec6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8a207bc224b9a8af171676cdad50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346a7fc0f7508990beee45f43b2e520441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1c91b7351008dde2b9deddd085c5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a0f15406404b4eb97d02e3d268ce4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29e2ad40c590e75b258fd404cfef6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba27113213dbccbf718d67932d437445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854a60686efd4b2f8990481368c7678446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a631a2a84a69704964a17eddb618447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0b5046705b0f70ad1917a16cd51c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ae9e877caaf6e101d6b93a3100b51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e49935bb6f69b6448da81c0aaa7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d6b46334b47f1ee90b50479a5150c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9ba15f33792b8199f0635b59e9cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ac211d3d9059f4e5b780b552fc644453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90be62bcb913921310ac7f2dd8ac9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0aae8dc061ec93f5371f8bef9411c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668f74aa5385a04881e0b412eba5eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12ff17fe7db4c983c9bf3431519d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab9e63f8c5d914febd94b384f43ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a605f29e7c9f184a8f7e2bb23f4ad2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d01672c369bc22427bb2744cb48590460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a2725da75ac7127e68a2d7442912c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01651c674d1bc3e5ea9ca9ced9f9ce5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc6e8b585b2d79a3dbe7a001ac7738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9414a5517a5742005c32ea3c1f4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1ec7604db4a6fea316ef8bfa2a4b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49ad97c7eb3aec1bced2bae5255032466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d54d79cb6e450cabb7a64bee3481c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204a9dfffefd55e0fbe511d19c0eca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c3cf535b47eb1a4bf3fd9f1921e18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dc89cb4da77e0a6aef4961f84af59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564c61df4520f0659502d3f759b5f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18dbc04e0314ce72d44ff3a8bf7d3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf8709b32651f98154ed0ef619723473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eea918d70ae7426fba6902033cf20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6c2993e3527e2bc795e7188910a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef426c5e460a4fd4b0769cc087d38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa085e539059122befe85e1cc3090477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29d87fb6e9baeec2bdfd956a1de8b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ab383b3d1249ce4647fa2be086e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470249212c43aaeea1cc38a0bd4676b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e1d7aa63d03c0d2d449a6316ea7b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b6ff723d640d706777d165970d0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5027e5352e378cb4845b28248ba57a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a21c7dec62fb40245834101b1a4ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8ad3d0ea951e2ed64204fcf96e44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e7032f013a3db6fe287a102108ffc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4a3065a2c2300f3a01873719c20b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3c0690e162e12d88a217601870e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195e3c3877bddd1eb77a2d86aa23bfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f866da60bc1865c02facdb5fb079490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab789c1c6e15aa82e7e0c9098bd08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8ed01f188607d33597359a5786fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84065afc5c03cd9c852a2cd0b61d37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97288e77aa056b25e6d96793fcdc0f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8eaa2d05609e22baf1ae10e6b613495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ba4784b7c6b3e8075c0824c9ccd91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcdbcd59d2083448b8657763add4c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ed208506bde6ef51354e6a47c2236498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a2e055d7a5b7a9fcfd0552b8eb15f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c75f8e76e6521fd9cbacef6370bcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e429ec97005bdf60f99002b33168f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c708dc60aefc19dbcab68489e6a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52ddf1f9e2f51c513d153461396f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbced42268680a6fe5f9c3f093a2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11bcdd208d2b42fd528a616b7512f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0a41fe155f9fcb303e3eb5174d123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17004c5bbd7ff93d04e3577d18cbea8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3eb6ddc6e1fd1683327d11bc9bf93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde2999266db7f7274cc23b748f2356509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780bcc94b59eb226546780e86f0ca9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771b0c63b6a2c621046161d96270cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1c386f520cdf71d60272742c27254512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678b2ab66e20fc52a60cd4c92f8986513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35507420e91368b723d46b0c552fdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e54db683e134513c80abead172e11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b8b5077c8139da732f2a5acaf7ec2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a2c9d052fac9a92bb647aeb3abd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab297fc2b3e6799cade9afc4341c237518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b773ff20063702efa56265b47d6fb6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ce71fb6f8f399f4d78843ec9c1c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb299987518cdc7dc751ec74086c5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fed2b28b9c33c235b9c2b69cdbcf36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa988345da1d29284618dc71bcfc0327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d1682327f9b1a4bcfadd9cd752eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d571f87e470179866da7ea878d03ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df8c0932f66522b21023af99eb6b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5e64dd1bdc57cf3ef2ee0a82a28b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12708685240bbc3fa77c6edfb82ebec8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f3dc8348f938a2388b2024b1cbd1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38daeac9a4e5dc7eec002ac59a3844c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61dc10fa3b86cdffdaf17fe0483d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4e77c32e9af2457ec60ed981d3884532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6bee1a7fd1c026d7e5c90b9718154533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1edf3b2984b45d794ce44adea8cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7e017e419538a363cc76f028fced4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d2d3c879385936e79a5a7d71c0de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed26fd2316db2bd4086ffe876d45b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd4add85e498c3aa1da18a590892ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7158ea51776f76560f09041b8c63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b76b88faa3eeda4ffd918647b7ccb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c2b860dfb2a1826b4c8a5c060faa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1faf739875c1777cb2bce6e29d00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dbab024cab4491bf51a3432a35816543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93df04201ba9998a7abbb45b43375c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c296e7ade708b38b2c2c26b745488545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007f26ef174c6dc986e5e9c7b76ded546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189289f2227de9e285ae26294ba942a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc39790de7621c050ecea030fda39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84a894c7db3dd55600f6e00b65394549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a268f251cf2cafb5facdcb882ed6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee8b4f238b6765ce05da98b5a091aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf573ab9e107ef406339aff044128678552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892f4965cc06376f146bbbd31142fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9163293f8434a62a23b94cb3f53b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ebeafef5eb965fc3c0288b35288c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8b9e46a798a581853659f2f5aa28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488419697fbab4e1e7a6d4f87ade1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d46837bebf8ef69cb934669b021ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddcb94f9dd1876b05c198eb588b77e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42c35398fd27a415a723c3c51f7bf1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e65389ba5f98114e07da9a08e3b2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a02056051bfa635875ca1a84072bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c36c7c3405936a6410f88411afda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4c091bd9945180b8a55779a8b41dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a41523a4168458d4e5b97bdfaf7728565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cae8b4bd7f2d17ab6b357506ba6c2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94af91668607a2f576c231cbd37f0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8538c4974185f6c0700b132ae989ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6ac7577d2f9b164d4a5b42e0be3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd9089522b3f9d3a248e0aff8de74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed3c2075b0ba6b93f2d0e79daf4c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1622f2585aac140e74821960e272572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a9924543daee475e31ac371c5f10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccda42ab5999a11dfe9ff4e67fa6cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a81d60b6e9dba1b4e5a5d682757f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1136c2368fe6ed33756e4ce508ddf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b21fd76b74cdb912e5c28ec0b766577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b083bf801d81b351f65d003d522f5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535e8e032f8e9e36eee6856b41af19f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680b896023174067c2500b1e6c352f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fbdc61f70c09e932f52c44c89d9b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d437ff18d2cb5837748dc79f5be6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283a8472ac69d03d51faef48af035e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6129e56fc4511ec1100b09babac62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed92cd8cfeb5d018f2348ea23cf80a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331b0bb9fe3686c29457963ba27715586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7f97da54903a2b0a61ffb8788ad7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125b0b7004eac6a5a40577ca078dcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaaf1be1b7dd4ad2a6155bc2e91b30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82c35cc8af13f510af32f67d0448c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9b1f890d72e1c60cd89f5ad33b49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43898024d7a69ec7ff0fe8db6262d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d9c980185028cbaf789073a8c8154593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b354aef1a8a54a60bf00428b491f4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa39f41cce34c66e1d1e125215cbb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850701e8f231def2d9705f2c564af7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac506b95c7ee878530cd79774dc2240597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ad58f01bc90f165218097da6435d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0c8701921b2274fbc54d479ed0a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002949e53a144707cf5daea9d34f3ac9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8ac0536e46d0d2541029072725e55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35581efa48df41ac1032067c98fe0c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c7917969fd34d56cba1ef0ad416b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0ffa75b7c3845aa48b7417b65808d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5b25b024bd4871fb4031b56983f71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5ec461b896559cbb7bef7c33b4700606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8ac7cc6c26675ca773bccf227c49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d3fdbcb52cc01c0f746f945cb3de0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a3f8cf9379a429b50b5d97401c61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc9c80375658b44df0861608f28c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d6873a6089e77f7a95d9ba2af4f0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295fb2a244517ca22fc7930083fe83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad5aeb10e06f2e687dd50c370015d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990dce88c77cac96778cd14324572b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9c7d22ac3ea08fe7b1b6ec703503e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12873dae04aac94912606f7e04140c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9258459fee0c8703be4d8da41092d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff0775c2ac57ad6e65418f58107b08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0ebd0f54d0c84e501a79f3a13d28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84755131dca0b1a7ba812aa2e5a399d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08d8879c961f73af8154200175a396621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcde8aecf1217207f43a9fd048d405622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abfce82746d8afbc4b094f467d039c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f410ef6550ab8e2b2c178175e60c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a128d32aea495f190a22c01d2523625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959108bcb8f3bd22bb96e8f593cb6ecb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4290d52b785b83948b0a8e62058b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cfd2ada38f1327c21a2e595caa251628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd40c85c19735f35714cca7f029b5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f3c3f6c1bfc7d4693c733fc8347d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7f3daeb0a5adc754a7526c17d2c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4282f830293d878f51e4f74f570bee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60155332e4a81b48d613b034c45f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c96a2fb6e63b7b82515160d8a90c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f203fc17e16b3972652e17a021ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98588cdae06df2d7a54f9fbe4c4ce09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a3daf55ad78e481c2654920d304f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572169210df7fb528b6fc2cc8181da88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf8e13c0e80700b0e95241e87252e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b15ac0edc3ce5a1f7a79f0e56c34d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f69dcc463069a0d47ecd4d0272281641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c50fe7fd4cf142de25d26fa0e8cae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e892e3a47220fe411701d78c4d9c7b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024d0fe6d1b0fb9145062127629ca6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9240b809cb4e2211d85ffc5abd3bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e854da53dd1ebab16aa743210478523646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa5267ab01b7964e4b1a903cac042c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bdcad19aab433ba2d5901bcbdeaae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6524b8d8360a4a0ff2f9d86c6b794b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0578f74300fdbdcc0a69769dc75906c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd0c31038c3f0d57bd2377a8365f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1a8475ddd5f0fa73f6bde8107c75e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1851cd1b7c2c6f68d729366fd6cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0bd08e9a4e8038fd9c1f029e26504654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f67a35c1f79adf1fbcf2d49c7c8b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4835e4c972af0b4738868b2ffc4df42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ccb426d2cba9feb800202ebfb9fed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b6e6238f3f6e3b17eace98f0ec146658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ab793a898da8d85587e0d169a6aa3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a91706a0089e5678f6c334decf7d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c472f44c31fced6736ef99234ac88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a170b7f965e56e92fc9bb42336b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a351b0aa9a26b534b4d9353327bea8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40401e5329776b069ca1f0e6a2369b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c6e79502b6972049ff4ddb86ff01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd95ca45753a60d8d91533d828fc64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee3ea1b4d020b709d700c0720905a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8e5336e380f63a94a8dc9be9029ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe407e5547ab5c450a47db67dd79c22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727937a77ea05e39d6bee1887a6a3409670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa03bb7c2c7193f8e4e9d75ffccff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9dab048562c46dd619085354f55f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b106ae2a81fba225f436a11463e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd1594570947be2993ad70a5a462b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34046b311d0c9c3fbda5e05ea87bc0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241aac76e1611467aeaad5f19216e16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf07a9dac59bb64d5015005490bfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fc4c2bd4bdbf71e33c569eb06530678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee4d2396b4038bcff31e13cccf37d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0410ef918597b5554ce1d139f98e3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db8b0c2329843918b97c91503d068d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeabce65257da6b0ea06c58fc8081f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdcf35de8794e36810e5ef24591b6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b8d2f404970e833c07b7487e088c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec911f4bc4f23587bdcedd3d1afe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f63ad070c010df0a44a7a4fed1f3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6ee85d9d7b6a07ccc2d25cd6befa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44dab12dcd7a295e2d09b2b517dd56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19f1c6830c42502853d2059810e5b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d66f9aeca851d5c6389c0e5afa62bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b69a3eb94be5d1c23923f94d91f03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9032976bbb22753653bdbd6b15ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae4cc6cc8fc771ee9c2df3b6af0e61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd555fa99a4a073371489df135c84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed764d60672d7466a709d149d8acb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449aeb1cfab2d2bfdb7a3bd2c12399696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a8b7e851a143e5ab3b6728601e7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b41fb60c9ca05a8cb3780c3ae807b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5169ce821e128b79df2dde0c8ca2efd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f082264f327ebacaf4d66a39ef1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83c6c2f2672d61870748b2d06de85f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea27d0fc01a3deae2a4a1f2814213702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93df6d9421361e4575039b7d97751e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c689ffbe705aa335e769824b28a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055f9b5c016e328487be2cbab77fc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc354782f5697cf7f96429ad75029706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362f20b868a029b787c5540cce8646a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d527c0c0d59f4f7bdf1025254913ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40b6f3feef5f3672fa6f45ec805f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b677849c2ac5d46946dfc6ce387a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56d213cce938f1351e0974a165774711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93df3316ac365433f68cc12cc6506712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e990e972db72b85fb24d098e729f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb218c10a8b59f414dd8975789a8a45d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5f7dd25c68ad2dabb7fc9d220d406715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b135aa4215191ceb18a07bb67e088fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c095ebf36abecea25918b1dcda37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40260588680694511e8c6baf6c7badac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a48a6f2db621bb7bfa15083246fbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3922c04d56c991de0dcbb7ac3aeae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1179c9dec0223216f683e84b8a7aa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d78a4fa0d0c2b9c65ecf98ce3c6afa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae88e7dca9c1c0674b2982a760966723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d911bc7da6a0f35f6c3967cd8a9dbc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e259135a2d8e9f6986bad8cc4c9729a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7577d63c82a0e504c3244a3c94cce8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ac35a1688612ba34bca1bfe24bd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe9c508c7f9438de54a586cf523c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238386c9c0646b6ffb63f5ebeab1c94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58efd420483d95e62a6f7a40f80ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e9d8a2229a731d4809d230859cd70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f09eb1f240b4aec74d92c8960993732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c17d9b261319d07cbbfb032d9eeb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521825928d4dec3bfd018ab18b90f53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587812b772d5fd336b2f07c98c545e64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df94b24b2753ee99e41c8f0167f8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b1ade44046c81a89274739972d018737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5935aa8880d1d08b8baaba41e520738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3830f7e749a6d2ec3345514c5c3db6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6adb438275e55fb47448a7fe5d40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2e754596ae2e1520f103ef47f209a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db6a3efb6cfa1964c2c2eed4cfefc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e34af49c2c466492c5559446c8d8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ee6f4a545e6f0a00d5d45100f0611744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a139ee9ce64f5e89cd9f47c7b9d6e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb69696a2fdda464c33183b3ff8aa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f3abb12c342664a6216841b79ff4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e78150fd054e5b28ea8615d0ea82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9bd33ff08150d12e6f062a2b72539749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e52444ada8b9780364a4b59578e33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ded9e37050470286c4f265474598f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6fa05cc4035ecc98d956e2a752aae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2e32d28ad84e58c1265ecc16fe00753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>