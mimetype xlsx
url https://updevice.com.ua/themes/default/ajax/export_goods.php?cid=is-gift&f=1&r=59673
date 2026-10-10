--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974178868fe196a340fdcb3add0cbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d1f54edbdc862c8b42cf2fbd62742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c9aa80db3b5ffc10b6f1ae976e303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b662560cb5ef66fe0d5c73b68da5a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360e66256888c75021ef65725522ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662d0729e9cbd5b15d6986cdfff32b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe3cb798dcefc068dcd4028d9326ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2d4010afb7045b4a35ccb0e010318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a10dfaed2f9b3d609e40b3721549d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d9836ed0b546d44eb10b040121fda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64b43a6b736479beb7a231ebfba7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b81b7b1cc801ed0a0e7e994fb279b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfa1536e64c48174a1a96b42fc85d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af2e050885582456830e8c518fdc4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4dbb40929e83a2d9894134110d4aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f71381cc793c51ec9f6b5902db10b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a6bfeaefa08c37d8fb759a2dbcf1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0108d7fa38513bcdefe7c63d56680f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33830e994d6e5b282cf4db85b75ac319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd99d63808ecf0d9ebbb2e657d69b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a595964646289dbc52d8c04ece0c2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865783fcc3bfe0807f3d87e5d83ebfeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c5b75c4154370571ef475d3fb735d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733835d163804eb803343b6ebd36f6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464193804ae63b306500ed9810951425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83151b35c278b7daac3830a5d9be108026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd880d9aecd0a75e763605782e555627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9158eb58f6b47a9c761d1dca9f87c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919f1fd70ed264d04814b8c93b7dd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7bfcf2274ebad4ba9a0e77acd987330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791591d9e6560701e3aa28e42f91623831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033f058c76b99190487f9ea1927cc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d643821e3a7540a9777c23adb43d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b49412d0474b139a71e8a56df2fb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47501029688e91f05d6ce14f7bc01f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b930cf9d03f711a1b790e1bd5baa1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efbd0ca4b4b3d94bd9026694a041837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c79b72b0cf084d67d9fdc6d0f7cb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0d8f177cf9695990b73ea6dda67c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e8f842ff7fc7530e90d4dbef3a2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70876f8023f4f4eb5a4ef2bedb560741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee1971fc4840236fc1d500f5b4a1b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0ea54bad6acdf02a30a9fc1d44d9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15590db827f26ccdc5ce4922d244e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60432482fbc97986e0c1fa6c913e29145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb5218c91d23d9865351172a747af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c026d042eebd4a895a2a3a446992e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93724b78c0cdd1584e8b2b269627d3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142b63dd1f95600f89f850b01c7ea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a6eef68a6226205b3a6f05c5e90b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722791671b1e4576afed411c8232067e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f5b7c1652fbefb21551f501982f0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eec6af0bb4bb2a0d99577de64999b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98324462b1f4aa0c3c16fcd584f0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a9667aefe5b07b99aee82bab417655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e451b80b69e936add8412a1dcb4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127237f49a494b2026fef8108a8f7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19524b1308b2c071dddcfb1236a52f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fed35f75db22cd53ff2e0faa0c29859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c40e4491a3aa1ac3ff7dc616804f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a5fef5923068314a1275e94dee2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ab59bdb4ca0aff7214341e2804c8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade996acf115de5fe2c23cfbfa8053e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df2d32d51912cdd4ca6c32e28b4f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f456c755e5922c9711fef7c345604365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef96cb8f8a36784865d248f8d97f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e54e3ee01334a969ec0e01a6a43667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929f0683497afcb3d204000e95d8cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a21b483d2911de203f6b78588d6c5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3474a67d0b152e84a7ad754a9d097c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b46b3013a298909f33ac7249beb5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa69c83fa0ed9b19938cb5f6d6c6ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13ab19bb85f6b1a91aeb745af88c1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbb3325e49a977c266fc4c9195892f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1295c86f16bd1c7905baf0cfff33c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3418ed7a11fda993a3d14d5b0254c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ae4019c9dc547874a60fae0b7eb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc2d831c2510f4670fa9a444adb2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cca659212bc6a895640958ef003d3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ba8867023cb70bd3eaaab4bb7511680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a1f0bccd94de8dd0161b458d432a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4bc7a326320d59b972e15552adee882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774de665bda10933c7ec989813ac2b3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac76ffaf284ca6852e8484656b4c89384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa855ba84c9681365144f779a1396cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165e5d1cc4decbc8ea98632c1fbc8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d55d2319672c1f1e99d6013f267487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156eaa34ff79c13b2051057f0078f8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988cf8981af7d38580dad739c2d0c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341103e03e77820962d8a17463a381990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d0ac9f54d5165fbfdde933031057791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f1374add57dbb4509fcc208354f5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30657a89910398761ba7b8dcd23b90e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2caec54bb990d7327176898f24fc0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f5251cfbb4ec1a4810b207c6835995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2100150c8e49626cff7176a9d656596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4ebcd5ae1eb51aed35e6c8fe783e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773c9617a4a0aa9064d6ea0c5151d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa494c7d3346d6bcc21f715540f8cb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a851db7f2e91590d982b31d7a50b71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d336ece3950c1f645ed60f470598eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eb4f5abdf04c789dfcb99fb64a066102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d379541d0020d01b6ed5c0dee5e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9332c74ac5d3abc61620ab243fce6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ded28dd70af128bb800ca2f2ba3d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49fa2207e72929fece8f53936e89a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3272582c0f281874720a9fdb5b7dfd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2585c993be5312779aaf5516ab22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd18dd5779e04903a514931452c4bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d835723afe09e8a3959abd8b9a5e096110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e94b9baa0c6f3232de6b1f650fee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e4a7a9ddf6f37a4e8e273f6bf31a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f098e754279a4b14a1e61f428bb04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d944fa819454cc9e0beb5debe9052b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d62fffcbe1fed524205648ff680bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb735dcc0ca953261fbc84837af34b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c5de0431e214ce8b23d12dc8c0d13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a011dd16e831a17485e8a4e3feb16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c527785f873c7438a646b5c2947cc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841aa59ebd20c13848f0963abc8f82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b16f03bd2bd7a6da270cf6b03573121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012749974921c70c64d0f01ba687e2de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663f06322b9cc2d1f7260cc2b60f34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3c04ad9ef1413b3035422b381430124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e417718aaa8a2df8e6061674921a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f490608e06911ce83896351fab6e221126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccb7d3b54e170db744c9cfafbfc8bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3880f7854b1e7cb448cfe450b3b4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d3fcaadf1a6e4e9df12fecd89226c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83f1fa12775d5ca47cb31b733220f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c641f2f36298079f76855fb678618fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede982ea6a35e356992a544f97dca3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2e62cda253b465fcf40ca47d23aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3703ae887870cad2d20b75f000621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d697ed9f48641cc19be427d7807e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9743a1bc1f4c3121e946e5aa5122136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e6bca0449dd4f570c7ed8bdb27f9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddfbe8b743e592993c56b3ed05f7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e417227250574116710bfd5c5daba8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4dafa63ca2cdfb182317d66a28a11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456eab37f4710bf6af85e9c72205973141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff01393b0052a3e4d67b8498a5f36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c45c1cc03612cb184f6a6a1d310b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d8facc9fb87bb5364be3ad9e8905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb8e06ae6bf645839e43f080400b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c749a5d60791c6b5b872b8932e36f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08c895c1ff9493ead845f3e2e8976d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fce264af0866534173990ebb6ec55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1bcda98850c04a953aae30c9683bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182437fff456f132d98730305f5520fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270df566280118941f16fc98990bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c28ead82796ff1fbfe4247b48c45c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17236db5de58141635491fc109502cab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ebdfe6c909c24467635bd454f46c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0082159e04e09d102f61b382032da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6af39dc67ea8f9b587e1f1826775e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d28d5140607bdb8417c72f6607823f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d130d208cbb63c1fa4d01524c6c8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf3e15ab86463a371d63a5cc567723159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734736476e6dd3ba6b710331fbeafd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e356f76952541913988c3e2c484beb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfed6337d717dc1b5174bda5bc505c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae708b9790351c5f6c12863c9102c4bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca63b00ad22499f4c6f9432c08a723164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858418b499c5cc71afc6cce2dfc3f250165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2edd6977b2a76b076529063613c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8fc1e5a70305e5804951ebb90cae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525cd48a1944372cc83e7c4ed41f213168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64012383f72168451df06e7e058d8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64db6b65339dd2ac7563f06e7e207170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11c3781d0c5919d50b8cddb6b48eb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48df454fe98277080109957ac24da3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b935bdf48d26f28cc2d92ba6f46b6bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed0f4a5066699e8d720247b128527174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdce6b9c24c13fde5c935813c021f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed191afe2669da3e90d923a8196408b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc18cbfb30cc0ebf3e30a3b182d36d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a885dcada64c3519506996f1ddc71ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe9555f9a686ee413fee3d749fae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a882350d520f2a16f92368c7a0612b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a757fcf3839263c62b7333f7b855c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef54bb997969c3e86c8a31ac16818d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08368349f00c47899d67b4a8de1f7d14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf092bfa2417ecb054113a8de1b27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f6aa556e771794829a9e2a3c49715185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba458948ccd2f73e6799c05e70def76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb23519755205676f29bfbf5629bbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178385e0f6257eeeade1159ca6c573a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56af2e47a28081622d727c7bc498d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef39594fba20dd5c68249c30ef8a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f7129f4854a48f83091a627b14e4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a90fa8305e06104e393839142676cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222efd448f676ea86a33e0612e66511193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d9fdf5eeb272304ccd9302fda7341194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bef1f610e898218236107bee45eee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed32ddbadcadb7f63618bc9d04a31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4a1add4d1bb91a9d6aa181b1e060197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f42b5b2302595649658f9510146fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e2275c192ceefe76de9b9b87d0b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7107929aed352d73748d3bd0b350c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a02e5c3e433ff7edca4084ffe221c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d324e66a96fb7d664efd6d0658660202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04852b16421fb9dff9787ffd07d671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2bf50fc3abc0d742eabe9e7f751e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a03ebfdc9699ada5ad928f172ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034aa7883d5970bc01a01bad09fb145206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4530b457ede23ce99403c9875e2d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617675410bdef8b294c51d9730ad4d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1f2135fa5cee38b4cf4ab2300e3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd69d712714ff254a55cbc0e0a312210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d10a6531c9143f4dcf932e6eada5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2e3aa2cc9a47f9c7a1933e6c1d4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c944e1f43e411bafeb816b82d206c06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc441ab491ebcb9510408190ec613a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05c7f0c57919e5b6aa58ef421bdbad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844401f69068c1a7ac9899b368eba6bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614501dbcd2662f70cc7ff1a83f429217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598cf8e52aa5cb521ee17787d07e08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff43673cfab64f388ce1415ef7229219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830131c15586e00e5a381aac6ece33c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f012e808c0022de0aa795274018a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d242eccbb32bbfaa660d53587bfe88d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b78d0a75667250231ff7bc317136b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d082374148c273b5220a320f2a7480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751928bbab0d37a483e3e73041b78f45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af39cb2ff153e49e250bbc5f2c8fdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9271ec46596f559627e82504970e8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262d248b32e03e6fa2e4a586e7981d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc489ab2544f19b792a83f540a23345229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654246177701e14981d8e139e8f583d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a19f734245a02c396185053957fc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf739eda4239b5740c059c0b0fc27af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e444fa24973e6de137fecdcdc894b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a1b52a8625259115768f5c886fa27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0468628655f33b410a6c453e94d46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a799d5e3df7037a2b6eb06b711cb3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a2ed94766a68c106e5478a9ed8a7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832c17d4e1e98996739fd5bbf12c436238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7f5757787108d713b93605251957b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa380011bc548382393195cf28e5e279240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6b7b0acdf3486aee6407116f51420241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd0ec003416b191c714fd18328388242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac9520ee4447b87c13a0cee703da99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d464bca085fb96621252bccb73d9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad989ace54446ae2948bdea849d690245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096acc4156092bb54f61008a6bb01940246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba80ab4080b13018e96b6fade2c3ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e92a2242fa42337f4fcd6f84dbdbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c635e2db77c792a11182b0f186b718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df608fd05c91b34b6ff87be49adcdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff4b48deaf703c50181d263e98de4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b45402c108785d890704b53ea01e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a21137e7d3bdf5d35706cb79be18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8308f40a9ae6b60b7739330dfdd16b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce5577a5d84bb0b628acd6edcfe0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7abe92aad3d9d133e0c1f85056d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3aaada7ed5e131551351617d22cd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4fb96966c0f0eab693c2c9c4b141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18556924113a5a6ac54aa41f3510c8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fda9df990a88169ec047491d6e128c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b8d168470ebdc47823dfe3d9ab2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b29ea521cb680e515f61110a663fa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ede5325886014555c8d6151af20f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411eab3e6ae99140ebd67993c29517d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd66ccc2738ae0baeccd3073bc4785265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888033919a5411741dab9d6d1581ef71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663088272c10f8ea55bea1fbfefad3da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472993a4f84ee8f0c68ea58fc0237a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269455bc43452e3d67c07538c2f8234e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791f50a57cd7eec0ce6736cbd6ea80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40afbedcf46bbbc19af073c49474a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd936031f59010660ce749f10ac0d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46a4ab87ef79c51acb22da38777ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73fbc35c4db37c8fcc1f0ba632e96d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce6d636f6887aeed9dd4eee57340c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b7391ed16ff20eaeb1d5ac69e04bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f46fd01b7c92f10479971b22946476277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6eb65d149fb1f00ea4c04d69f6c53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b145be42766da4dd6b9d942d27eb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf7103b43ba486bf728077a1560a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bdfd73131f4c1fa64268ab530d788281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acf3e4526e13d18d464c769fbc489d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d75f243515dc8c0f556cee9f9ee25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb236690494923d63dbf5afc490b30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd2662f5f78888518c19d9abd87378285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952b4e218ce37c1f2e03a3e328ee281286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51740a1a6636b8d4f2f3c3ace8386fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9600933d141e90b484f184a37eee57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc113e68059f3c2adbd49b2f016e642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ee3de113fb3bc7c81192d3ef1f6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc81ec15a44aa875c0c7b3ebce9edff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadfb02a6519f2ba5359a80178f8b56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83bf37de2c1abab3be7aa58b20835293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793bf126deff3550c5b02914d16f041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcad51fc2b9ddc4bb6320d932eaeeea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da70c3905bd97cb4141bdc690b73a23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faa0d40c44d290d13d232d3dd2d2e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a414710436d89f474ba9d6198818298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a50a0f6dbf296db07354dccaead0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184e6bf3db2c2c137b48a2c3ed852f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4357e933aace653660f0de6bd18a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917fe407dd6ee9c516fb7f571992178302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc981015630c22d8e5c9cde7bbbd06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bcbaea969c9e50152dc84be734ede304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8a235b5b69b2145d99f7c4ae2352305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bbd75d7949f4119da158a0068e028306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d0a09d43b99ae4299fdd7828a4f3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79271b6727d9dd43a242d8f9c88ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31febff7dd1fc712c1d8485f4b923309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f681edde759247989de99fa7e8de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fe8c0b6dd5b35d157da573d8c9da3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119329457e427ff94240eadb8171ca0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b25aafb347de22e5fee0eff2102e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48bb37da6703fbd3bbedfcd3db9dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee40a6e3aad262e0de0b42c9fb502315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4c94a3df24e556857cf3666ebe44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43033d33ec7d291dbca797ae7546302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de3b83a90166c760e1b7d68ba37c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596b7b25f81d72e985963a755612480319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e11ff199ec000a8bb7e40fa49b9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff3c8064eacb87d5cc71447bbe6ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d869fc900446b4ea6f312125fe76a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0085c86205c79c04d3f7a228775a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac97b47c2cc04f3fb8c492cccae517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373d48524458d0e12d67110597b96a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac53050cb11edea0e84a894ab074cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af2217139e4bc3896fe8b333cb1c89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d66d1fd87e5ef30ee57667123a8bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04194670184737562b5fff108db117e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897cc10cd3828ba5d75b366f27d03f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5301e69c0912b977cf6841b484603331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07603bba830de282bbc94e42e25b7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b5ed3b76d889c494e0d491d9da61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567ce6c13bc0c0fad541812330b4a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8299ce6c6736c9ab8e0fd164a18a1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158fd7046709f9acbff05df0dbd55d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb22117e920ef51f07996fa10d5df3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d345b0c00e2c4a84ed459d388ea51e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa2dbd0b4cfa0d063b325cf3a9afb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444e8dfadd8ed8209574f1ecf5e291340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fcc54d8bde4c1366bada1560a327a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606d371500e06206c8505db3a7ea120342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe718b35b15cfe3e8be115009db7446343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96f2f7847b5a79b264ad0acf27baa8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1dc9e5511e24a61d74c1265edc122345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309244b22f1a508055ac06de635bb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d655a2ef79a6792b9ba070f511a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c1216673d6dc9f1137fad31950b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b822f15b8462edce974d4097c3f43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f8e7e019042e1794d4404f5630018350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e1d6ec87ad9fd70e51b176c531b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fe334498da044fbc86d89dcd81b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd37155a95f25ac109222c665805d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db720d8f8bd9a4538bcc30afe798bdc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167c47e52b165ddbc7ae763ca1a0a4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b05f42ce6601fe228e82b71a2d976356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c11fc7c6c6925f10ccd98a10989f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52418d16eabe8c1c14e8203dee007d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca73446725466564f21e097d06e645359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d10bc00cf061de2344982d8d067f9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428a1adf5554eea724587ea14215d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901cb50a7fd26a01da79c23ef96a60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16aa11ad74add7b698387b2c31fca8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765af7f7c659b80298e11ec4a53fafc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb692d85c12f190bf2e3f36d4fe212a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77933e8047d369d2895b20aeac3f96a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e2c3a6456ea8c30a1e75bd8d7b12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae1704bd8f0f7d67d1818d56e13fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f226e6f65fb0fd609685adf71b80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2b6d6a4777080bd40d5aee45212e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c6bd21ebaba606d8d65e996415c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcd3f4738e1e39e19c6b82dcf6e615372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c814c65977b915d708af2105ee4441373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693385e988cf1deaf9adc889089c526d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e44ba998afdf9381de281e4a31df9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448639db85fbc989093fbf7c60d0912c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc846767db5b990ac90b48a76dff7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c691e052591346388e396caa61638c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00775e6754b81f335e9f4f8bd53111e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea188b7d223b5b4ac11a21d2d16513380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8c15c836cb0391bbd70c194f7c234381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83c15dbefa822c5d26187495349003382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4eb542e6fcc35e3249e509c30336b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1197a4ad8c2c1d4a5735a1a73fa40bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc5f70d9280e715f48042cb2f7f77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8881998793baebf1ceeababc476668386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396de176dc1889462abd0e183ef1bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50728dc26c643af205b062ee84a632388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3479b17f5cdffc87489a7f9617c142f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d90690199aa6f9f34bec385dd431d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f2e1fc12a65ca79d49506d2dfd1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961016e92931cac61429d5fbaceb72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1cde4e267efdc994009569bd32b58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee051715aba455beda603ffed94e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d4e3194233a0e27c9dd5dd2dfa2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa565c5ece6a66f0c8769ea865f4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b44a86814e9052657ebfd86e9037397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1332bb7d920c89be3ca9a1622809cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b479820a58bcf88504c42d2d31f71e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1909d4ee993163002171aa50d0bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89324dee652e242fdcaadbbd8d003d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ffcf3b72b9f304321d397ac5a1dca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a72e6f1427c68d41d9aa11c42eb827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81fbc2d627fb6e975ea5c21bb99784404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf257efc1fb7318417f42984e7d63cb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63479ac48fb3b1aa3e59c99746e5fa32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9269dc668c37531cf3917e8c6c1ae9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e38da9d55c1751e4bab79cdaa394b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de92aeffcc933654eef76640d0e38b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95392e4468d6f63344059e61b6049b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094beaf30f498a5533a58d179e5ccf1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06568445b2b5b88d33cf60da6a5649c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb385865ff1e276af9f41618a4f34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e8637ee3d8fa94d5896a1b486910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db616b6cb51efb6b2e9cd282fd93af6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e1dbc1c0916858cdefaf95067f29a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d86c62b0e251512fbecb2447b1d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17297d7b2c14a0e02b900721e91edef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236438a9844da4863506c73cfb6e6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be986602b2584818357ed055057b86d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f233cb87d25531ce32832fabcbdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727996045e3c96465e5883c571de71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb7f4d47af5c23fa25e2f9ef2b2fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19815cee2cb794a18bb19fc4d1f17244424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd873d522fb799f91954ed18ed1fcf8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ab568af41e5d281d826f63c3bdfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8310d656fd67106b746b1f0a70c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160759e9c4cf4d4c9ca25039f62a78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e66094f64104ebbcf6a78c21bc4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d69912d547e9101393a8a25f64fab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce348c6687d5594938027a5f562633d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2df0649be63e6abf07f1a8a52d1af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ddcc6d18aa0aee3a71efc85e7573433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b00ce536f1630955f2c6d07961d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942c4c87e27454dbed0d4729a7b1b89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca35cf9e176d6b7989ce47ae068a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2bc2f3c7855326e93195d46d506d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431c3c226ee471556d0013a4f0fd630438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f36b44c667dcce0912cde510173a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03b730be2e145ddb67e0780023c47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b87b2301bd963ad1de78eec319cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745f1165cbd7e206e5792e68281882f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d50561c97c6013a2f955979356e26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa638a892d14e65cc834a0eb48bcac63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8507310136ca7cfff5a4f380aa87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d2112dc8471c299805fcc1ccc51af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8188a3819249d3ac75ac22be8b8d91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f509e94a05d0b1077a852a154247448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ec6f6291f7c9e906c0608b43fde2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d9356055eaaa8ccf67e1668dcdfbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105dc0060a5a0f5c9eec051061c6736451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792be7750abe61e621a5e53c0e36f37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c229fa5ba35e4c84e7fc27a3e61b33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e56a36dbe21d9fce3a1975b6007f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd804f1052487d1c06ae12dd7c8aed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089c8d147dc53aaba946182c5b685c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c18889c8f37b4feb9e83ffe2354a80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f126dde29277e8864124e0025b7143458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc3087192d7fee921036a16c861e53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847b45e13e94aeb932b489c04ac22d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b289fda89b8df0b83f055d6a1f747461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f8907e6122d0a82256782db2a72a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd53d2279faeaec301e03b68c3f3112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e2778702d77a1e4d80a0d9cd8ad2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9bdd163094b7fcfdd7776d8de7397465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589ef3858087377b0270e55f2e367a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad1319aa10b78201eecc8be83a04eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c03662dc1c63028c81c8ff70794b07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080fef3aab55bfc650b270b4cea9c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924363be65da31fdc060fab85cabba23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd04e648fa272e4c9b4cd8a30f3c9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4b4f7a872904ac5b6142a0f653092472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d7c2e052cf596ff61a30550b5db5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c4715e2cb209d566a838b081f60e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b570475a45b2aa20657afa559dc3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0e9d3570af13d4b2ad90c2bcbba8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bfddb7f358ff9e81488cff1fbaec6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79963a70a41c824eaea0895a3000423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c3c0a5f7b5e85464f98494e08b08c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72a6930c8de831bad9c110987b70d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cca014f0c87570b02ccd0dd09484c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3fccfc1faf9bdcc810af17c950764482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d07be987825314e5c9aa90f2f36911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a8c2b82b5024dca8df8ca2ded6fad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dbb7ff2df767d032db84ca5169e27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e10b06f3659ff70bf3f9d3cc45dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b404973ac66903cdcc6d32a1032640487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f0b459dc1f3b238565aa8a28a93a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec14b99d4987f3cfb2c35ffa8f34dc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea2b4ce11b74c1cc046d9b9964ff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1aeaedfd32d5893ce0be3cce47b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a578fa782a35df6104903b01b6e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd6f565ea30ab8e92d6c95790d8b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f5375b14bf64f69a8e2ebfd79efb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69eae2ae9774abcedd7ea328b59e87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec5bfa975ad714b09b78b1aac9ede4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e76002f8b847914339409832001b35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d743f2265b0adc7dfaafefaa71f69e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d763c9c43eb600e61c61e972bdf6ee0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fcd20a0d3b89197cafe80fc75bbd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebe77a396964ff98e0afab8b2f39d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2995f9cc8d6eb20e280b783547079c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146feecbc051c5b912596a15af284e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55b4998a790a9d025950446510cf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115a849292b9bff7945ca158d26ef4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251dc11a99afd59f3967bddcdf312b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc5738c16a4dee27e153e05596838c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c84cc424b98ba3331fc5e4055d91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f5ab99f30d17ff064cecbf97f8dab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7f08ac8aca9388562e6f1753a3d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3a664f8e8c232cd4dd12a69513aa1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c2013f9b5da8a119e3f47e07f8d3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea330553b590bc7bf20f2832320074de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a66314ef3370956b1e8c232744c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac167b2583eff3c0fc5d9994132c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ade1b0ca0e0324a0d4995cb2dde8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293c46f27053cbab217bf4a95e06002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe023cf7c59ec935dfeb16b5c8016518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e92ba7563cf5c2968e78c71f88ace5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bba9c3659e41ef0e5dc8307b2ef34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1e75f2d1c1fc64d82dc0a3cbfac5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268aa65b32c74d87361cc79e5e02981522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c75a2e280b65b8485429f949b3217523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ff5a5d8aef2add53a3b364b07816524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21aaed1ae7dc23538304b51a5d557c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ba2bf34b81c9dca4eff247339909526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ff03b6a254ff6bd323eb8a007e37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead49d91df0c82e27a1063c458cb56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15236185914ef63a6a0ed964fbcab93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d6213b7bc16f12a439dd26857c83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd65a21a3d656242ba0cdca14ecef83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664607416d0cf470c54ce544c6d28fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c00b6b27b5ff5297a27e5100846e9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad5365321f7f520bf305abe3fed4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a581ef0ca4871d7666acecc426c40e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ef187497741c41a7abeabaa4e653536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b02719dff2bd4f65b612847825df7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae9e04c35cd7f10aa019ca0fbc3f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111531b86afb46e0a3bc0dcb007e580a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5216b4e3f37a9638d4bd3b3e4cef5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a0fab552512f6b749eed3e979b6e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9fc640ac3cda5b4c3f132fb0a703542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd038171131ec4e2183d0f35309c272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27051bfc50bf6a5712e02d1a3e276544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9babafe97bd0533a964baa94a80fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea32bf7202719dc96bfda50354ee0e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c8c8d45764c7ddfc66ab966f4136547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd083af767898c1d124cea9307487548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391b4e47db2f906f5e4df171779328a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc3586142a001bbf6ba0b39a6575f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e3cd69661656c0961d921914e6357551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da047ee17510116e3abc2995fec65f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f223c31278a8a21d61c0abc6e9089553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074dc4e839f9652a5338fece11d55b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dccccc4b7da2c2be0d7f487e9ee4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcab0b7f3ceaa499aecc64f0576ce1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d2d41a7e7426905a4c606bc106a77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a278377e05e821123bcc8ff8b4946b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875726009b12263333059be48195b4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b99cdb8206f3fa6432fcb0a228b91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21074f9f7dea4ca591264a204d1507561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a39ffb6b418acd8815a935dd2e5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98a4c2b46ed1034cc7bf31f6d8f1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be29423d852012d61188a3268e24a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd551cef24e34a9d5d0550922af5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da740dbaa002811fb6ff3c23e633ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf64d3f8eab0b422b558e34e504e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8636b5772d698b93097fa0b195fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ec8369044f650a6c89c1b3f8e612569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57628716b082fc20190b4f4b119b4f90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e026169d121002ff9d571f40123305571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dac0dd23b70de88ac46aee3624e4f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769fc82179b362d4747b4639501eeda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80a5a79cc36f670d11a5f2f20e1d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88504f90018bbc8fc4b0b3bb5eb31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63962fbd4f722c6f6a2fe6069f670ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c022806664f734d62c841c6d3e0e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75666462d2cb3a34ed38fac82bdc2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e59f87b21dbc38f419da2b9fdadee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae8f08232bd119e17c2983881b0778580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d55f63e483f32370315817897a313e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb3ccf722666a717e4f70f8f78b28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24f3b97adc797e22b4f5a635009af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a42cd69614b6a18d7538fc62f9f2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b46b576022bb7735881f2944612fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30fcf0e1c0c89d11b6ae7b6fd9e581586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092a1e078eb1abaefa2cd54d7f2961587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf87a8582aaaf1fe69486b08c7d3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58091b67ef575ab5dd190ebf538615e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd73a2e31645a3485d9291fd75ec7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7a914da3b8bbf02097105a204e497591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b84e0ade6989fa4af5133f0f1128fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596a3471b3ef9a74504225da66b8a06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f0bd554433f66b7e07590879a7d89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b193b04291766a7cba284e682e5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5139b1d61ef2af809c6ab080f7537596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c8508429b36ad530b01fe0160852597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df170edef92210503d0d8e447f76ff8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd8f6f546b459cf574b620f65b893599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74de0b7115e337451f9e886cea10cef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75901ae8e6b7404fb368da6cd5900601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eacfccf6b4595c3a63b029c244e1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32abc80dbd86f5bb9947ae5acb743603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e152eb082331197d690616d218c86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8377d1ba185d00fc8c6f56830a77b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22916949dfdb254a8dc6fada312864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b6fc42f9feb59ad611e787654f45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c88389a10c8f4cf3c4b2bdce500b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceeb2418cea8bddc3084456aff8d26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0a2082e63083f944591562910adf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737658bfa2d747300b2ffb3fbb18363611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1e0f68fe9115cfa3c3fccba0e28a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c2e6825987b0f8370b060a25f460613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8330653654328450c8b7391c6d16fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a687dc0c40a0f962851415f689cbc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387fa58f3930a3eba77af4900603262616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b0a77b94c562bbae1765db19ee5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e011caae12239837a4e5b0d14413912618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4285daa5582f35add85ef576b7c6a7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64e4bb4683224e2e37aa9d09ca133620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a402f94f5a6e7effd9cdfd78f9cf482621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ede76475b949413ede112d1609e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610905453df2d7013bbd8ad4ebc91cd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f999c53eceb77ef69e89e26bfb07f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eb59c344bf6e21fb9b5691a99f4c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a27f5ea94ce6b9a6f2807411e2601626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c592bda53cf15cb597349de7f0136627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670be0e7eb5f5769a8253abda636c8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304504cf8eab761abeb129d15c6af7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584522d46b0ef1837d79e76a5878cc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335277c93ee7ae40618b129d718d9db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474d0895726f583fce0d3261ada9402632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c32286f9bb3886981ead7b8832bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2dcd8c3bd6aa5d593c4aa8798a183634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f4db9bba270cccb9f60ee0442b9c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1196fd70ff6b19c40fb2ef270ca0106636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5bfdfa200e7570fb30fb6335b7e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd1ea3857d4482f19da8e88c52c3e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f6a10a3486af09cd810bd67095a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be91a2a6e7a01ccf21c5b78cb4c377640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4ddb47a5cd8c2e3ab8b639682b12f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773c5e9449cac7ad61304ea7b426c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b8f38be5a9e3ea52342e8afb91c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0aec30cbb8df83897fa18b2b43672644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0899da0d228ea647d04c2b216d9a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c707a5f30a43c5d2bb0457f15443646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90865fa293eae20465456c059069ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d20ee586344807179d1f1f93d727648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ebbdb474464fd9cde4c5dfface43a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bdf531402d4556d4d77eb9109f9d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0248f1ca0bafe7b481db165cc326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf2ebd145d4af97c81baefd575ad1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5345b51697d019ff73194aac1c361653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1132368f0b5665b4934ff297f00f31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c371040f456a9ec843a5e0810aa0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710b868250a4435d3bfe727dd26283656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c16c3bc510c8f66f40a710cadc1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0ba34bcf5f227521b843d95bcdb6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a038d98d514193a5d55570e549bc85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3745a420962c070271a2806192e38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c00a94d1fbf89426345799a3ea7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357560bf91c499db1f2dcea78c267c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d76b3eae3cd866a0d5781688845e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4496daba453ad82161a3808c95b56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43377f1bf8716d58cd2944f7a4d216ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16ff9a65137ad6f8cda6e08940e42c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f6d1426bdf88f7b4bfaefb2c98c92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc2b8242407d741640b9d0986d8f26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0f4de6563d7ad55610095b2714a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5adbdc94413c0b05d81c8991bceb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef60d262e7c2812fa0ef9ee09bc3bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164264a5857273e6cf6829892608954d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e8f05e78dec601097d192dc23b85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f0e37fc0d3050632d3e883bb46fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1f5ab94fafe81cfd3d88c02ab6d26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3490049b424c53b86a7eb2973017f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe5a34ce02d7f5d5da9f073e11e43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de415186b6ad0a753ac04df49e4c1c0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933a798398cbbd6255415ce266fb10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee2b1c8a6b4ce9344f6d7b265eec2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bfba1e825548b1ef72f3934be85ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0bcf2094dad1804fdeaf947628e70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e60c86a4221285c711fd568d92f88e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320bc5ab1d4cfd1263441c92311dd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a25500216986f7842a12363b05e20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b18595a45a2e814226370da85c01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af67b6e14157b87a5797b50d9ee492b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525245d68293a86542735f1debee2594688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90234e2e8a7e4de2124cc429575dc31c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be9914bb149ff30ff904092a0a8ef3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23050407fd6636c10c1cad91a51e6e23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4ae19aef4519ce7ff6e763c99c3d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3d43f046c7027852b634c6c9a59d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885080016a1e185506e81c0aa306671694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d8d3d854cd201359ad522d108bff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65df1587c99b6530d4746189088b021696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627a0c9fcdf667e8be1d263919b18ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ee1910749848abf71f58d93a1ec75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540561bb1f13b211bf7ead92f0cd667699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e54355d8f76056a3f7b9f54e7960700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ca5a3c9f8633a7204e61f95284c5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b700bf35ff01c2ae8ea7aa5c3ab80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f8fc67885b4817d0d7cf91fd610e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e868c425bd43f60245f93d43e30a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072414577f1a763d8495a3a91d5e46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11534e9f0442f089b6f1b6a05c26a08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611165ae9fbfbe52992c4fc236ce2410707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec498258b66aab14c6e8987d837483708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e11057231c6d05f1ba2c5b24720c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f396c3f8ac345359832b604d1d999710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b95b6cfc54b7c5c2a2cec3285d7a22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c83f2a874e5616c16c68292f96ccd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6972be6a3a57994a224a59e12a5bfd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603fd51eaed368cd006935c3f1543a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb0de75d5170900a72b67267601ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9f0a3058b1cb85607dc985fdbe45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef7713e49285555f1a3f088ab3aa3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0a87f6ad2973d8e09d6e1a79fbeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8b42b82eb8aad1c42cceab6d257d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcd423fe113026166bfa2521713fd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5eefe5635a780b437386e0b958ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c051f8e2ea770993a69e7cfa5e697722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d7f4435eded6f362156b7cbaca71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315be819460215d8a6e4c0c97ba65642724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85545700c8717b79c03970faefe16de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef55415f730998c2518691d891d40d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8711d25ec08c2a25f9e36a654baf29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2cf48402873f879ecdbd550929ab1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e9fbd6d1564d41a6f90cdb3fcecf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31805ecac5c745e5037dc2a4778e5c18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714f6f97a5c2f8ca3fe312e9be0b71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552ca0c19a07bfe0398dc3e07bdc61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d2e513bd57fbffb9f7d2249de24c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75db2c7100035e3f8332cb42ba4916734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf54d6e9d7412942a159b234817f02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b49ef7c3d08e7dd396eaa14bf43b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb36e2e334fe1a741cb48053cac669737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366654e01e0c0a9fe96e403d874fba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f37029f193afa0826cbeeb273865f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a152c682bb7fdb0ca80d347af8aca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c28cc2819c7f541b9bfe30fd36001741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1274e1ad5013954d5d6d1ed92c51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d846eb3dfbc82017aa60b5aadd888c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44cfe7d48a1792441bb3fd9c0f49ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1678f58d8a234ef417a230a5cad10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fee03835c2d52f9729fc9f39230d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61bedbb7e4420e96622c38efbc44c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939f246799681123f7bf75e486a2a99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa418845b6a247f5160b3077a7650749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f9dec59970ee6110daaac5cc6fc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd22b913c94bc77e7ce6476f50d98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe81c9af945474d85fbe399339eb6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de999c3cf414497e8203f4a77b1adbfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38eae6b150de47866846bebb3d8a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eff08e989f59997f0b47c4eb7e7ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926083dc752f8d41c54f8d99e197c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15cf0a0f58cfd3b11e3eabd71fb4d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d66461f2dc2a9f3816b5e9e67b754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7915b611d5e6a8bc58e193b763b1b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18be32e744b349e04336c0b704ec31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ee556e28e888ec1666b12051e2ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f0d3bbd97b828c73c03fbce3b4a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e00b6dae3bbc8bd738647c95c54354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914faefa46b2f613509053da83a76a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3ae23ea3e9093be35477775e5ae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df5fb987bbe3fca46611de277f2dc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06d4d9fd75f90169fd18479fd464da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382a2fc79022b52844e7f04b67f541f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b9882d1f307bdb279b63db9e787810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219b040e15d1284736bc518c8cacb8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443d496ecde25d6c664e5513ccbd5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b01ae7cf8202b9c05c15de0b9b76413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235cfb4f7871de88c018a06f06b260d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fb89c16557a257fb5eedf9a16f5ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e5cb5cf34e5eb0f96dd184f350f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd62186f0e907d1c9a8538e4f34c5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2516ff0162a2abeb4c1176e3024d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a404fb507ba62e73ec8b929411564e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723451f50d22e44051e93416d6feb6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583691e1cb6489207029f4ced4c5eff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd73606a3317639b228af68bba2a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d41a68e0849a771c754958278cbd3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9b1072a65685cec23096d2033cef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcc90851ca4d90340301c3c9de0de925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c7be811a0bf491f39694de1dd452c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee0302df09471ada9c6806fdcd4e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f68a6be3db0dec3001563bec889b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d622efb50283bda747fbedbaadea9ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a688602605fa506c7caacc0c462930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222d278627ec9a040ee2f084913d8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea7abdd8a734356ea4f2267c27a64132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274411b4658ae780bb70374d3a00dd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76772a238bfafa5925035365d4af88234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed03a3c78b3d865416ba0a7a9cb91b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d4ddfc08101801a03b02cbc4831036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ac929004de355f5686ff7e9aeac137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb846694eca1d1b067d92f5b5b7eb7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927008afa65aebac153f82f0af3e2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efee57c66818e50394826e67e8713440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7fa86604a338b08805bd40878ebdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4e2fa8afcd9a23feb97aee0b350642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674b2175c7b7c6a191466d02abe7a0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e7162511ed81fc4adae18ca492cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c1a3c46958eb51591fd66d81de3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe9dd1327e26a07a612b6a9ec62f7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac432305d8fec2a0d6e538089d4e7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ae9425e8c150d4930c5391c0107a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a860862a5cbeb8f6b93475b32999d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c46bb447bc365a57a22978fa2e6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc61414d4072e797086998766dc5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a13aad26f81a945b8a09967d22ca752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb005817c94f42ce95f360c2408a7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab6d8330e3e95649d1a294a51b6b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe9a509f679c67b1aa4170f768d78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898d49ae03c6dec84f0aff051787e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1101c4ad8143c3d4126b63fc07b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4269b152feb1e2857351888e824358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f51a63f27146213b6faed36f552959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdfa4be0443d45db0bb8f6a846f7d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db7ef05ed955ba9d3fdba7b51e16361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee647fb45662900f843ed6013062b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105cc2f7da7c2b9486d3f796af8cb3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db3b81161d50cecd23f5b84ff5c9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5404883393d45b236b41472da2c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d96c8949dc9956a937805dd7ab97d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd669468daac934839643fe0a072f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c34356193d43fdb90c2c7c1e721668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932e5c83a74982f5fec4c7a22b4dbe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f60ddb6ef11213b8a9d46ce9e018570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a338fc5b2024fc03d267b8b465f2a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3ce75ce44b99e50113fe5f69831372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad0a2e38d88c8c47deeff0d957dbd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b29b2a361ae4a86e29ff077185b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024272e97160d5acc049dede00c17f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903560a1027f75be747e758a0c46fc4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c6b1c85ce101ace8e0df3bf2e38977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb5db3579e8d833b0e8374bc2b5ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239070f2e840b787871c90e58de64afb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439e86a7896983c944b2f3bbc7d50c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05315bcae9785a3b21f1c8674bba581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aee8f0e68c6a8aab8c56e3a440e7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d19a131de132e65948f4e9f0b28fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8053666a60facc1aa3d14b980e38284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2981fa0b44bbbece54ae13d0c3cf0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff6b294252d5c6c7c488d4a1b383086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef123a5aff621b0655ba81e25b19dc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0146122afb508ad07a4c8b6846ec4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec02b99d59d029f3f0393de48362989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7eb78536e0db2ad50559fd820bdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5639d09814f16376531acb0bb6aaaa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b012d6119b9f082f8aac47dd3e10b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415885a4bd42f355b63327e2d0be163f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe87c7e320fd71dfb180b8a930e4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84ef2731c85eb4afd15dc49823e1b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb02e3d463032fa98933fed3ab86196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ec549081cce58134daaa878c673497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945781eebb303cf8ae36572e8184c69798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1610141f04bc4e6c8a13686723dc81b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130fa2fb6518e2e59ea3648b72925ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815dddf8edfed703147e542dfc720af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815487f6fe618ca2085a48c7cadfa4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e8dac0692db858616af619f21a80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18620b4a7489d0e5a40e8be78878b14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2a7094d5e6a2bb09583d4d8daef6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeeaf4b7be9077da51cce707ec2ffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c975aeb14f4537f282ba6162a4e40a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee85e50df741af6305b7157d5afa1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ce137891069270f252be407a2ee1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0761229b4c0ae008d7825bb576ad8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0111e0b17e3b0a086078c879995d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e2b706ff4bce0b359f210de3500f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7705bd8ad0367611f4d66b747fc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea0f954b40f8772c2ff5384799181e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0130caeaba406bef1328190cc9b855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dd351b7c68915836d3fae2721770116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda10e384b116096c2ab2a1abee2cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5d6ffa48a83572c05b8f615109d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af9c4e6e268d67fa38030aafeb9c85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb7dab5d26f798ddde0878468eae1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de3797cf308436caf8b651cb43a6e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a45b5484c2d5780ff61f8968fac8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b076e93427b1686d4d15d3df40a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b901fa919905a30ae6ee9a3b86439a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fd6f5ec81fb071fdb4567f77ec428125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ca5299561324795eb9125a93fb1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2ef41aa5da1e125740bfd2eed431127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb87287c8c1c80cadbf4f660ecf41e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c503a21f5aa31bc092e4f4582904fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a223ab7f6ad141972945f29f54572130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bedc13ac002d7073824126f5ab292131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b799c5f27fab6e05f4a754003733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045b459faa8dc40181b2969492d315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ebf9f2fd82d26a723eb912c65ed5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116144c59f3a96a1f0c24eef03c2325c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef830638fa1d22f27dcadf6d8e012ff9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40230a0805487c8ab9b04ab9e1c3ae8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eec95ffa979076345fe2c83300232138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0751b26726f135ee9522920734713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468d1ea0db7ee11901b7e3f45c6b63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8ad608594a3c133704f70aec7e20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6797de3ded508fa383297fd3edc7ffa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6279403a560fd8c072160f4d5aa38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaeb729c91649670ab18e27e7358c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984d8da9e6145a88aa1f7e36bc1392e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b336b00ab51fd1a51f5c241e8a5a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0a20831bcd9071920ffb6039ae2d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3598afc774cfe533fc5809842064c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb60f58e35a024d3abdccf78cc89528149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1066a4590364fe15af144f0f725840150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce954369c5f6fb9cfbb9cccbd6c78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d6e9f0393992bd8c6df4fec729ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b83ee34d2756807b2ff9519bca1d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ce3aeeb074fe043e175b8779545d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f99306e7cdea870ce9169213fc72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c49f6c5433b6c4ff5175c71272b53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e17db0c06d0170abbf14ab2b54808c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271f1d2a85390cf32cf23315250cbce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64be25d15964c365888570bf1c1544159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0d37a2dc2f7d8cdf49bf4c8375e13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08fd069541f62c7162ae95aa285c54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385e5ba202e4a99eaf8bb1bce81edf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306efbafca978ef879f4bbea29f748f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52e50b5b767a0e22ca24cb2381cf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd867b037ffe6cad8f5b63af19575165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb07b220c78aed73786dd83d17c3ef5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc44a6baad158dcb666b5560d689a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d316f88e47fe0c427ceebfba86286b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cfc37b576e91482d4eb9a87ae1312169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da021cf4642b95ca4e4a97073540249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be476dd872772b6231c7c2a58c0994c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1995649fa19e7521618d65e7c8f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5d770e05e98139a02df9b649c5878173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836173d2115ece6737ad525d8a63513f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5400c94cfc1ed95139d6ed25848662175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b994c0594c73da8ca6d276ca3b13a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c61ad5a39912d84ad0c8dbadff96d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d438a2d2f0092a5694e7869b9422c23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afec8ecfd75d59a1c0b911dc191d53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2904dde47be748b281c67905a56fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ffba4d1e62691d80f397bcca1c40f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc9a216689334de57c3750d9d2a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5b1b042467181b895eab7b87adcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591bf6199fd4e975bf7d9e7f5e34dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5c3314f9941947372b18349519a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0805c9b00c04921a5095de86940845186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc976093e27836f640db4e8b38c9b753187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319446f742933d7b01f0ae3a2f4bf5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde83097f6db61dd4d74d136f8aef5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8807c00651c42e3becfed16a2323b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61a8a8c162b5dcce48576b66555dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94766908de2b015aa88264c50834915192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a18fcdc8400f01dd27250f0f4196ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e9febb261df2bb4bded5e559a47c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a55970198b10ecb0bac28091b38a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d00df87d6eb9a40ae1579821fab07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60348f96fbaf2dec34dad120f09471197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e89e63346b9537838dea3f05b0a2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff61ee9ee459f2508899eda1ceaf12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70ba274f1c40b31461bff69b3faf05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389385c93100d6115818bfc11f05119201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f95d17590fafa71cc6e82e46b10e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7931b946f62a8017768270f01b1e9d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a238afca609e68abc0bd81afe39fce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde2130590d5d1889d16e50c7f1aa02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558a4abdc769159b4cc0a2d5a94ec79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc66fe4cd4da824d3c429a694726d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fdd701b608c3d95d7fbfee081c0e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c0f63b04137b0a70a92d9b686f741209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4212d06cad4819cdb08375bbdb7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75da9cbd18bf39c6b3f0f6e8043b4b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080c19a751a785eaed11413597ff940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894f61e2bd78bb4960415b41a7c6d02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eada755d2b722a5a2bd6677f410ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c26c19d334c8ac42109a8047174773215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3582f4097118cb7344348c880503925216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c383855952705573cd1456e28e892f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f86e5669668994ae489a7b3a1af1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1c79da4448bd85030b5b43f0265b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a1ce5e6a8ce59032b02b1df7b0ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94da651177d71d39828044ee494985221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6a38c0cb4f7b9d295a0000aec8db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21649685e649f3ad6c1377d3858d1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b7a5ca5c2d01a0ba73dbe30a12eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144acaad53db8af73cdeb55c565e34ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3de754f5630b8b417ae664e6059cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb26f2491878c54876a520d365faa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1985060051428a999fd73714082e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f06d5d617051288bdacd35f0c41b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e74393a3c8db9f42eaac4a4f8877230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453279da77c4c161b0a751a0ee8af1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6808dd2fe07d3d0c4688910e87c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0618a13b8643423e3807671c822449233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525538b6ad87aaaddf0f2ceaf7e619f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f55427065567356b2c5b75054c2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022dbd5973d4bc4a65d3ee01b7cbf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f25e7397af804b625b5d0bcab823d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6631da5646991b9ee9deea4f013fb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b70e28cae8a95f6aeb977845cffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e32298cfc30d0ff0c698d4bf19dce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bae1e2b7b84798b64658987e173a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a07e08b82958ae8aebc1a2ccd3f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118ecf4c839bb0f508d37f76e65ff43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedceb76fc7defc9c98eab7005172f06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede6f3b460af2a05253290498e0baa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955503190a85948044df381a63442ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7314a0a5a86f407253b146d9381a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86014b8fbc1d3ef5b7afae1420a0a41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e1f36c49056126703f965ac548643249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf751ae790a6bfa86b575d0deba2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e5e884752e66a47c9fbeb90679b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a11d2a0776d12887336a07ff02b58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274b336c23a02c0609ca42efd6c125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c626db5c24e8d4bc7ebd5c4e8cf64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ef7dc4130b49b2d725bd18689c79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ab6cc2fc35095ba8a59596625d37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c28fc633239016cd275b2b29e20d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71040f154753ab75819dfc343417c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e69a48ff84e426fe95acc86a92f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1114ac4ca636364e41c5e686a32001260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bffede18f1fe83cc302b385ee2e73d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4592d79712c10e3a2e389f3875d4b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692ff86e60ac465a6688b4dbc54bbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a7542f4181c9eb38110d75a1bf48f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ccf2d03064108300d21a4b25d036265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea604aa9fd24be573c1bc88d7d726a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ece0bec30ad5fc07915b3ccdf0837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9353861bcb59c182f9049fdd1fafe3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d253364811cf57a0856d94533a542269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e8274a978f778122fa41bd0fe291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff246ace335b7c5920a7cdc5e4c874271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92007f4048f38fee312a6191d2b4094272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794ad0d6cf7221b3532227c6a6b9ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cbf57669ca51539a5d1b1d280f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb27f05a521d42539bc5d8ceb9e0c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e81418a969bf6da7fe6240300659276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360608f98c63fd154498ba4b6d0ede5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df1f8fec8ea47e5ce8641c33dc9147278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725490e067de7cfea9febc11d5edcce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1b3ce12222ee8529dfd6fb295edc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e41968f9ade7562032122443eded5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472f28670a0098f26a0aec5bdb776c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cce3a7be3520f3c32045befbf67e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ce3038608d6171f1dce36dc61dd66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757351a73a9bf9510e1ec9aa76662546285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad92ebc9881229084832f398be29019286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c521be1699f38227274d6f2b1413b4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09598afb53ad6e79ea52a8f910436aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296a22a54840ea389a7abc960c89aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc28eeddda9a448d9d9878fcd269c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573476e1d18306ef70db6339d71c85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71b52d6a2ae91bbe1277841b6aa08a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912989d7387db5b2a5aed8db4758a6e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc742dd2218eba933d66e8afef746bea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451cf4bad1758ade3bbe2dc6c0f07ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb71e1ab32e861d11a468c607f114c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82d88c87797c9cd217ab189914d376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d99d901df30dbace0a679d39b5b8fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2f6c67a558fa2a2db25fc1a718c92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e955ddf7ee8da99ea4aa164aba87ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607874e212079cdd35942807376676cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d4e47bda9cb03a5b6f35da461da99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5263419c5c70702e7c12c552c403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680a147d123d8ac7089927e82705e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c678c7ad1b2aa3bbd09b03ecd45d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000d2dacdfb81d5c37580147305da5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0cd59f9071f1b06e808e39b1e44a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ba20c7c85c252a726ca74102604f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068580e4245bc1c05f1069dd194c1699309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82554cae22e32ac9857fd2f482770310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb3e067a9094b83e60e68b302e2ea5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9128d2a38c2e17e9a27cfffd007b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcdec7f22dfd208dff923c0a9a048f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683e487c8f641b177a5208f7d3f6b5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50a9d1bb3901413938ce103bc9efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f061d49664f05e8d97bacfd42ed84a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8243d9e3fb199766d76ccdd809dafd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf9fc99a7e69792cc7dc27cf79780318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a995ec18e740a9eb8dcdc181e0a14c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e0d2aba2fcb2ff6603f65aa45a5b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c7e001a3ee96a4870dc24bb2ef2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e12eb954964cb8610efd77a2e330322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f18c1513147f2c7f7157871a8d3713323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5026c59b1331faa3b7bf81e10e2bbde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aca7a42bb21c408053db5abfd16ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47948b64f3fc721a5151d4fb6a21ec9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a36050d26d8f038181482ecc322b2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b2d626eb438ca6dac694cf8429c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfd3af925693fb23dfa369cd1108e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6012338a6043d18cc4730daeb1f5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8008ddc44ebe483013421771fb752331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363226781293a9217a1cde4558af67e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76567a3989f1246345723e941051a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1c03b5ff50bc555487853ac4b8f72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252368335db368e082f149f37ea9667e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e75abfa1be92466c36bd9f9fd6e25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0797302cfa62c4e4d568e8c884c976337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd8827c33346e1b240b675126222f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b4d5d9e7df3180fc60272a846abe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16d93902601cc3bc3bf3d950e6d878340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad3b15ab5013a8dfae2f4b82382b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474945d4b111d296559edc7717013b2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4f675e5fc150a1a04696072390dd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1048129d8992127973a149f3743524d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97471c6a3d3a423488e93e300ade44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bcf7fd51a0c994be6fa62255aa773346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed019d748d600604becfe81e6f4f68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698b11397d9f7b00c109e85761e973348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8caf466e72bc98fb12d6224c1562349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdcf61e87d645c45ff73316a36356350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123afe268525c200abec6b5478c0cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49091caea6462123bce1c8595d911f06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903257fa4bc437b1d8133bc293c0b03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b973ada5580964abfac8d59bb5373354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b111ce7ba98e6b89475cd6aceb3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b9cbdd3ec0cba67520bc88d14e55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf1c6803cffbef09d667178925cc8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3465463548b59a224a6fe58479b679358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a05d46f3b9fb1988edf967749c90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78058e9c569f1853741df5049c23f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0bf26bc1777877e39e52f87bb5163361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4a54787744e3485e82d8014cb6d7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885c28bc77e0e3bf7ba54a299ee836363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e946bd15e4f05885dda1eac39329f42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f3cab07746ebab3b5599e6fa2656f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609684662c3ac693c64e0f199af2dea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf0a77904007a00d3cbd9a74188dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b9b59e21a68d172b4a3b890bdaa11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b24362aa18107d4e34b672fe36ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6565df07e66650cdd002c8d0e93f1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d44103a314c671d3bb7480486f9a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce653a6db0d0df22ad46ae17d2d0fad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f66c2e2a5e2f9483f658a6e2634f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b909c2f9ca27b3c714d64c394fb38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244fdfb980210995448c336009e7647375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384433be7591bb9ba85e931ce18b7fa6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e5a82ecc89c45abff50c679efd09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906023c3f80ff017e54f5acdc565b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe5c369136f1d689a55d3e451bc0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016fd9ffeb85ae93837b607d327727380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ec979b5266e9c49ed871f065d55a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cdee8d6e0967f5b91dcbcd7702b5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e611a01b9e2d669d445123fd85b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19cbe6c0f24f923950957cf695ee8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b7bbe9bd5bade4c460c42314879f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b475e989a0da84904bc0cbb53275386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e9b2456ca362e74e5774fb0cf2d7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170cf57ddcf0be62780a79918bd8f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea32c88220acd9b1d4d609f12afea5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573871b462b927155c4d179af1122e4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14aa2edc2c2cc379ee2b5705d6d089391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31423e6f4624d609a70085799886491e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ad16e97353c7489fade89d11f55e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe881cc82c67662bc224101d776c6cda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95dc6330523c918c51ff3bb1bb3a2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17e84341eb5bea188ab1ab847ca1de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d18c947ff3990a950692232b85a91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861e30fb54584debad3405d5bdcc8f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471b6270423b802176f52fe026bfb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df103cff8af0e06236cf58917aa2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da04cafc2d9e4f9284264a9a5b3c9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4be7000d2a42bb7e3f3c206cbe846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae9a30fa1696af827c8261483c107403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68672ac15d454adcf9867e5a0d8c07e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698338d039f4124c314490448cec5fc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1f36f128f8d4bf628a86ea561d45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c809254a852208d4855c50d3a27e33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e9e01ffeb17680811ec603d9d79d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0f153822e701ca801efa5a2c7ce8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ff47b2c8730f596a82bec123d3162410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cd60fe5357e7373bf4baf5d0422bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8fe068f4871893ddf055fa917603e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495347e834bc76ce625d65f096a82b08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ff3d245b6ecf44adb325fc7c6152414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c373babf8fa04c2aacedb16a1ab05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d10db35ad501c206cd1f4ed40e16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670475ccc9870a747313f7026e44b4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f8029577f7f9de6d6130d2716f1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e65bc3559dae28b326502638cc34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e609650bc56ef56f64f9042615edd3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269f3276635fdf9e2bbee181335b8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3b301fd1d0ad8402d2b2b4569479422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9792e8f49ae22020d0b94f9879a56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d481b74509e0baed51be86c1b12ba8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afd6d82d6bd73beb86ff79d863464425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac25e9179dd024671f43c28cccbae5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf134b786601fd19f42e8ce012d9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969925ac67ad4079445e3356626bca99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae07b0d27190974a662edb198e42c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a6d9f08759785187f2e0fc71111f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1c3564c57145052feaa11e3aa6aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054df6e57b616a8a75f49b4b663f12c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804f4c370c16b335a9623fd6891dab1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388d7b930566d2ed532f28064738ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92fd66dce93dfcc17ca93f0d9a105435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c0cc4ddc52ea2c378dc87af6d426d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2813f0dac67fdb355eff1956ec3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7dce4c45eda2d4be3f6543f90a553438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5348e37ec9b8794ef5581f078e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee147ee21c8875c874edb1182b1ac4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999228af90d109148c5d98af55a2a82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98367abf11a62de167d8fe30cdbdf780442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc219151f40e31a02c0299f2a023d143443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b6bb93789ee86f3e9cf73ec6d00bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f56c654fd996480128516bbc2cf1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4db422ec651266355145bdd324b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214caee68af9b9536b14a8c61fcbb209447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47412c0771c53154542f769fb762c9dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80723a77cb9882a3715c6cca1a031e7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c0e89af4dbbbdfd2d314cbd392df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234166b0e66a52c512b1ef248514925451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f03a462be5632051829f522d64e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deaf41629b61f9016d06418e787fff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4dcab6031586941fc522bb60300e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500f55eb4bcae21db7e21d46c6baebe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3309ffef7b696e0426402219ce5b46d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22606376671804125d5003c33086657c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1d4aecde9296fcb365e642fd01046458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac1b5c797e3c05e6f5bbe9657af6a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ba5f82071bd8b903c7b82f438296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd61060718228f0af2fa2fbb698dab5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d70c3069da12a9b6a5f5394c19f997462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d8cd563b79abc14b67e8cea7c984463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd983d1131e46cd4d9af11ab48364464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e78f16c5618d8738dde481c3d7123465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87f0479b968aba622a13ef64c8258466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3b0c680abf500a3e8357007f163e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed00ec5dd2d43a590dd9103039d48aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b67fcbbb64cbcee26caa9e4376a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb71a92f6ddea45b8a5d9f1426ad51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c37d79c0a57994ab587cf9e28c8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fec903cdfb1944aae7bdf6622eff7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68b08131da9f17c37fe28dd65f6353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0d698726eee6c040ffb1fb6d3ec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b646f46ea064fa7e89526b4adc77b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f6b4086d58a5af5397372ce4fef6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87347c21c7c8bfcb63969516de7c30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f198d5a16520c500e069fcd483b0d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba847bf10bb0ea20e8a16aa377fc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12056cfbabef49ddefcf849675402432480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0216b38b471eeb2b27c382d3a248d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c98b25c9821ba1999d88449487a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e2836c6b63ead29b6d4ea27c561e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f298fc45ef227e54dee4bbbdc7485ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7dcf6e26ff8fd4aa9d57348e1e897485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0fffe91502466c7b17954cfbe001d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3fe1d709f46131451cb44e6839284487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699b0f093f724ed516ba2b5f89220c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40cf67e0d4a5f8dd6af66a43c58dca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e7b3d3c2db5d677064561c14f9191490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac559891ecc79aca96d0ffb4f72b81c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf6af96b86b98668f9cab632a1498492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a4263b94d9f42d8bfbb9c72a44f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0602f43625d1c6ec2d49ab994e7d04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3fcc1dfe6c8387d01606c03147f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2017910d2fb3aa256b42ce547dd17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159def61ea95bfa2fe9a3206118b96f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77777d351aa6a8830a293f7e94b9cb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9bce6f1597b42da1ddad67056257499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157c613bf76b349f8096ec951838c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ce92b4e9da06438bacc86ea6c0b37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748eb6198312af8efa484b9d6dd4783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fcc1a1684cd4b00b2a084b7a2cb6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d61de7a2a2094b5f1f491afdaf9f0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f349b9c2710d13132d15599e0ed4ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8281b7096d0927568f5e3618390d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4995c2f812e59c4f091f7aa864182507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657fda6c16f1c1cadff43857c85dcb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f46bc90bbe8520aa6de52bc8a5d3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b4bf4ae3c7a54912cefaef2ba561510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbb6752241f0c04bbcec889f71e32e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcf849e163dcbb6b69c9e07236676512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0910c77d7614d18944859546ea0292513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed1350586d1f70bc6b285e2b68523514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db2d89d98e7e32af8fea3277258dce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386cd01cfd23c308254627d6e50b9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893b9da3e63c08f30da25804a0887e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f881b53000e9de6da283d232a0cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f7ee1f2e025766b73a7b789ecd33d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa911e9f02f14359174996086fe341c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf569702df3b53034d23591e4069f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c222c44fc59186e49ad40a84fa538f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5def43bf1cfbad27aa4650fe1b36a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bef16e6be17a5be3779120229825c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68820f242b1af27b099b7beadbea90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469ae7507e96e1c5d78e60e96b6acf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d530e3463d32c0609f99ac96bb49a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da14c5d2182cd3f11a61502239771528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec8ee03c4f476280d48a5a3d3c15ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb1e41e0dca499dcc14ebcec42187530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255a9456b5da6485a6b40fe36e91eac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077a522296f00c3279a17ac2f77957532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc8ab272e8a9aaaddf78ff3f4b1fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a8fbe6ba38c97e3cb216c605f4bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa19aee3d7d251b4d6ea238c98a717535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a1e82c762d36f574a73377d9de945536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f17dc3c9cd292a8776583a600e8f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c25de70effdbd407db8c64b564b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f92ca19ed1940fbf140b1a3a8577f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff85815c39240e6447254c1d84a96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d71c60db32e8e1beff117853ae95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a52640aacc17fca4147b6ef6fd7e51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84adc34de236a7a76b843d83896ce8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca7ec0fae735a970b774f5983e6383544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8076b1eeca265e3b2c3d7f3158da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518774415da0aa31f5e42b6a5921921a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd104ff6804bf8e3f6c9caa83360a89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1081b6eff55c2eb7e26d8501ef66d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f625517d0bb59ba4697f13025f4f5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38771df4e1869e459af8fefa0b1cfa6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c369a517d01f23d3d3b9b895d5947551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db5f3fb065d93e718d2dd8f53de28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb982aa4e337007a715e974e9268b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74fc0885a56641c7a44b42809e015554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a887a010df801632862a93839454555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ccbe5bf8ed47c0ff3281e73b5e0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f20d0ba3d0c505b0a475a2e84fcbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83231f346d1fd666df3cadd532e095ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ede0c2f9a26acb19164ca2591713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d93c20a96a084e76fff0e90aba95b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821e2bbeaf222e06610d46f9bb6b488561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443925ee62d92144cf046a6fa88b88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db10a2c30b2203d97f9df39e6a781f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458f9804c4dcf1be1483201b7bb847564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5b007831001abdb9b112668ff747565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566cc7057e2f967e2b1291d1f08d5a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd60112512d3c94b0a9a40b9df4873c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bbc2b43ce2a3ff6333825b4e2fe83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf242e3b0829ff02f1a8263890797c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e06344ba05d9de918200669cac38f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77bca1b38a6759f2759fc70f556841571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89784f4e47568e667e4026e8a76cb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ab872cd5b86d50053c5cb3ed9f4cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5f51898054dc2c501aaa4277956f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637edd629763ada9b9e3b4d83de8894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b4efd02f84e6613eac71a96e278b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a9639287d23e3d8fe4a995497594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a13bd6f32091d3eb2eae895d53a46c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272f2ca851cfd1fbe272a9ee2fe0e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126b3a1949c4113d0ec8a51243856fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182715ec9d370a80cef3a124231b8d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa0e7c56ab7d6b65da5ba0f745a33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473cb223b3ad2ed97c292a9af45549e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010062bd6dffbfd90a105a265a754e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009c778856d60f8fba0c15b3585e1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f70b418eec1a606445d9e5668ef8ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe9e40fb642cdfce737c4e964c6e3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807ce0374bac818e0c4ab56e406113d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb374af91c8903994deec85bac309fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99158f4162843c535b34d9d912afa8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f930599b87805f787fde0f60a57711591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12846358c4463f81066be9d5d9014592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485f0972d4f3b51fc35b55d2306515593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902af69d86b16e3fd693ec7ce75b34c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44271601eb79c08b08001f461853568595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c647755d5a5c4a0b0c6dae635dae66a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9b21dc8e14b1bc179bbc79b69a74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b4fcacad60d07fb4d24f35bedf67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060b5d70ecd7bf0d025a2892f371f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b00e39ec715cd15c41cfad440e25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3042ce7b1b90de65707d1bc2d83c20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd47581264c898e29669749fc926bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fb9d806900dc32f8c2ca88b09131c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05c2312d5bd9ef77e92e9133b9c9d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d94a015f95fa68c60235d65dfbee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7733db6ac58b1f53c59044c153e580606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517a2df5530217fe8a5ae2836f3ce59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c5bb438052494111127452927445608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa27e0402e13e90aa3dfe0f823d264e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef7168c5d94426b6512e798b50953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9585e9bb64e3705bc929bda014512611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fddc18a2471f04bd2c8a9353161a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8601c2f5a776476bc8c125b1f16db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9627087f38cc41d4b2b8f27403ae38e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71dc5e0761df443087ec9c576ab5f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1794784ab94f2ab4154da5a11423407616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d62063b1f9fcb65ee13bb85948c1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638482f1cf3e22e0bf6915aa110e5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883aef90419a15b9ac26fa4d23a036619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a7eb720bba079f3c061ae19e078be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97ec547cebc322889bbfa1a915f2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f4d1ec88cb0d191dc5e7f1b37f1d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d686d556e70a6a77da5e0e810aa2cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79aef2a26e99e3de48a3eb1899f8c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c460877a57c9749bea31d8dfd1528625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3247b5dcff041d3dee014bf9568303f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73e5239770dca8951d83a401d62beb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312565e381c0cc5d195cf23aab57277f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e83a8eee677a39e88b8b06d8f1956a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7106613c1db8ab6121f9b5b202c9f01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff92be8b99f88416d73c4339af07d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a047bb26f30d4bbb7d987fa65871bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da22d290602c8a2e2b2c4e7a1f57c52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893755e31a3804f9b160fa098bf4f3ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf38a6585fac2da329f5c9a2df238635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd78b90e1d3a389cffb370415423531636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec6a1641343a72027494c656ebdb67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625dc12aa38a6fd466522fa0c5999c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cd114a355e1f4919bbc728aac6f87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82df626ab1567ee361beb040945e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c4c60aa10414ba5d30786c6aabad3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaf47ba104008989b4f1e798a66b22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f008e1d2d27c0ece76f9a0dce563b9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288774c5d9de45dd7e08830657dad69b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb88c775f644b9c64790cea72cb7e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e011f727673e65720547d10e7403646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4e2bc0ab33663fe74d91c903e528647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221ea9c3c2b599f3c44ce85faeee7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470109cb64817d8328f7f14a74fb139649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41718ce0ea2575848d20f6e4bcd4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1657f90750d259fa4006e13b2b785f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0ed3c29ed0b405d522f9a5151e51d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a55c345bfee7f3758e74e2dc2f81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf773fbac8210755fdd447b10f0f5d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d38e48fdde912053aa4e41cfe2ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d7ea4703585446625c8d74965e47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cca6941ea333437c014326ebf7c7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32379a6c8f727dd303adbc57853ac9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765eae62f2109e2fedd5e703731e859659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b63fcd1b60c732ebc9ed1f9b15125e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaafd653899a677efa9eff560006d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405fb23376739503a36165c49f155b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506be2435c87dedb3b8d4f5392ad9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a73a0b7a878dd07f1656d01149b9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413da9a9121cc32e1a7406635d7dc1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c504e3b4f7b96a1aa870b64c507f1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bd5980ad007ea5fdf1f222958944667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10adc1992021805868a724ef07d8fdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d8cfc5391b5f534138d54b882e5e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed47afd5782f40da7cd03b1976b0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5bc14f9f039fe461fd6b735c6a451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c124f2d1015505fc562d8ab7a33f3b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72857f8a9e2506bacef9e3f684cd5ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b89724bb77fc0ed2d627679a69aa47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f967a3c1d38408be0beb96d042171675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ef014f2cc7d390beac91e7213f6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b2f014a78ce72d878fc59c2c3b922677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae578309dd921460fb69b002af6b0831678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b1ba17c235cce7ae8634c1bd743ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4bb488a05999514e2c06f53053043680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438183289fb02569af9ef8542cb48bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b0e248d4d70852017fb6d4729884d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1408df859fb18081d888e8f5261707683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c3daf0c188686b4d429063f238ab1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d717cf56521af1fdec4f71e2d253073685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ead1177f38a0236dcebc57bfda620686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111651af16a9f1f4a661317735f834a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022179a14a284750b603a8d3668c63d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b30af84f9baa14904b83c04de3fb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28187ffaae32c0a8052ab36845351c63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae777342d9b20359f151f94a1e694691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a2123fc9d2672da7403ddd0e323b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320485a13a16b44a15d3204d4c1cf1b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094fbaf023f4f60922f45332ab4cf47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012da238f95f357ecd70af95ebd1c203695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ee6626ba44e23395572b0b8dc94f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848033ef448a322e13ab8dbad8a508a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a8f822d7169621e68336ab69b944698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760d69263e88c7595b1821566c6afc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486211fc2df93fb758926980abc0d43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bfe2e29666b10835c81edd99bacf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a9af5f8c6c6f2029d98069a857a54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01383e907ef742a7666c21c3e7aee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfda00bf13d1351a4d18a29c37979704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd041e325571d0021cd669db8e325ef8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194fa22700b5ce09b90d206afcd0740706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff4c1ebd24a7a555be972cd2c646ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3193250ad19f6fb2a1e72d89c5821708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad75f41828e96176bbc37f0b460d01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7a2b7d392ba0c1142df664e30a41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a13b7fe04637524a656839703238b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1449c5548160ac01b2b934141d559b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18678012a2f3cf6947c0590efc0eece4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4499731a933bada0cafcee97ecb6af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645776bb9345423fb7ddc2db4119c94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604a9b22723bbcfcf7593a9453faab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d2f9f970426cc470bbc61626f7ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863904fc0052c38dd91bdfd951d35960718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0607ec2bcbf5dab3e503c83f491e1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5b619cc139fbf9aa3b73bc616b4d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0535fc660ca7a36117923f4996925721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283606b07506930ecdf247e810d19f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265f0d8c7506b3682d2906912de91a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f36e5bf1c2995e82efbfde05dd02c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015a3f44c7033d72f0cd3b00bddfe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578e61704458419472cb2cf80212c8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8ce29c3d6a7d3864fc4bfa484ce6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaeba32dd59dcd7883bf6da2bc2a6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b88b1447720ae6fa893dc7ef0b80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ded70286de60d2b1328dc47c51eca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab48a8bdd6696a1f71b33cf7ec729c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f694155a85f1808b81133c1fddc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616216777a5a6e956ca9b88932cc67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b905c6cd83403e6f0ee8e780554c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef83428cf77891ee727e000103b8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bdbc0ba708cd3645b8ba582a90e59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5b0aa328c9b15efe6f36cc4a273d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b47a680c63a71358db7d4614a101738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33a35b8fbdae40a7fa30d76bbf0c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec87c88adab769e5790bc5dae4d6f62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d84eb912c6bcb5879fde8ce24398f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319dde5134006aad9541d368bc0e63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71580cf93e55b0a708755e2bd18574743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db8be00437b681ea1212e45428b0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb953dff383c795e0c097740fc3029d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d271047c7eb25f480ff726038d650746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbacdb673c12a99bf57c2a9f8eb0fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d15319c339e5bb8afa6b00794b2c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365db338c4e93e00804ff1eb560e43d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbe84f685d3de37c7f6953b64ddcfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbac97a29a77b5fb08e863c2b3d8b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b57b40fb5a82c114175924cf9eba6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec2630e897ba2baa92faf7d632a7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb18849048351271079826b760132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a054d85e2570332c86d6db4a688e584755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b733b90c4a7a3c7ffae29fc2bc6b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2ecde6179345dbbe7a9038a7a2116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02423ae490dd608d5ca1e59b5647d930758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae8b482f709a950eaedc119ad3792759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>