--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489a6259e2e83e8330c713c78ba4e0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ba631e5e1389586abc9b393cd2d5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd66d788877fc40dacd1886b06ac6ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac69a654aa356ef6cc3ad304e3783d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f09e72610903eb54d94110636ac005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f22f186dbdb5ec567aa25c256403e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30c05c1188ba05c6007287ded81dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1857a73ce879e98180037634bef3f338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce3db65f2dfdfff3a836e6e77e4929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04663b11389ee634c781d27c72daf76010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003cd10a0fd7643351b70ad65c99e2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885b3be5cd8c25c4c69f091c06df1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eccd557f85d6a3593b342d6700afc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6afaee091da388aa7bfac724157c6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6edfb6078847c6e47a6af3a7a3d8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef5d8c6a06685c385d08f552d92f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e770ce46f2f312f569ca4fc74fdf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3755b04864784536d193600ed6a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ea38a39d437d5c6ffbbbccc6683b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93571b950e3e0b31d9080926b3ce1a2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678362b699b8322d7ac8c60782f9dba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37f64219843ff7cb42240ad837b14222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc401314bd70a992ac901bf3a76641a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3abd291da3b22d9e42b0f019488824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbab872dacbe3dc67510120f6d93c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75536a3847e49cb7ec1c27cbe227c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e2356116c53a3d34dae6bfe209a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3f273ae5afc5c51f600dae765c5fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5fa6007f35282efa00a1aebbfbff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926df26f27b437ad681417ec45eb67d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2295929b3319b693104e8563bd86f9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f5f746d15d976dbf0e97a7188680032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704df96f598cc7f19a53e2e97275b4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48e55163b399801edcb266b1b1289334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab92d5e2f274611c0b08e7a3af464cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f297a806c58bf70a1ede079e98eec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0f7a0cf4aab9e56e2e0a5d9331a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bbf3d0397cf2dbe7dc9a9c229246f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7994213e3a88d3951313b34a5754639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b76952b3ab4b0671690ee8bc2032040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a58e86d1e281c50e3fc647ed31176741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7f1380a39e5a7183ea3ef4c32433742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b8b00ac8ced68287dd815e0a95a9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d50936f042237a9eb4e0e5bb0095c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a641845ff51f2b1cdad112f4cc1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9143e45e046992e9d61840da8a98f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8e57e92f023af5c883a27d700fcd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a282b7bc10c0537414526999f54048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fdc43b1cddb1a3f20b9f51a5e6bb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4657eeb91689414a3db7492ae73dd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b6519296d143c2b4a54943f440e6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9be6bf0d28226de43c9267b5bd22452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335c5b6dec5c6d5d7ea480254994ba653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973d8f748f64b2770075f6f4249bc6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295ccade9839986def213b73e2151d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65565129902506daee49357c7a7cc6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d59d194c4b00a7f6565924f190a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cc113d2d6eea412e0fce4431e15c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc500fe89a797af2817f6d7c8555159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868dc9dee8fab7f4da471338e1dfad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cf9f48f491dedbf70b943f14dfc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7d498ac6f6213d825ec07054c1be962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16b9d5af0828564e8c1233506dd6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2f36473430ca8ee6a4fb0f5209b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d2460d38192fb0abe5daacfbc497365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876929327ff894a8a7c4fbd7b87a64a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a66ebfb347534835c9bc5b954147d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d4c00128da13406a0221e9b2dc7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4db79eb5ddfcfcc5fcfbd9ea9355869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b7f333d27b9279b5b749c025bbea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf4024325d4e3bb5ec0bcc858a31971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c5aae43cf28fed365db8ffbf346672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ecd885a899f22473eb40ed0e78e3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d6018774f78b8d09d8d8500e392e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e5c54a4e075049da0f68a5bed1b4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80757ec0c4e1aa48e15953805daf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e240d1dde26dd0c856dc7f5249c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93aa8032e3d9c42362d24e85759f1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b2e35b52404ecb04a8e0015efbef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e33bc5814424b78c83b78a8e9aa54780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ca4dbbbc3c193e08ae94110260da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d11ef862231f779e2bf0db59c3a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640d8d595ec3e8b5eb08f689ff1cc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d9a1c1b448982858c149a788cb0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e047bb8bf6e999bcc58ff2ed44ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25be8adb87404bdce3cac8da547d9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea31e8116c9c55c2bebec4518d85ccb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9dcf800450ed69c091e7e0372628e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307606475e302f09e9b39059c012cc9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3822717b4eccf7ba1fc1fddc0cb7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961560c08826608bbbdec676a256948091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17943345a5ae89da4eb20289ffff3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e221cf91a51750f8dee7477d1be6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b4f0e15b9def2a38764039256811e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72708b2af1b049294ee78388aeb75995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9d65cd6b614eeabd032d8492480e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653b6ecab179da358f424f8ef602fb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc6348fb6ae8905b9a64f4163751298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6082b124935e436a6bd9ee48cf6119e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40282655886a0f8dc2b501f04974c7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96024d86d74df92cb6c680fda9164543101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2481a806ae76a79ec153085219eba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb2e4c1de498c8f9642796e9bb8bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22fb2cd61ff8e42be8e81b876ee9e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb21f391df3114ea8e85b2298b8241105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3598ce931b6996849b531a4ab4f2fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fdc772281d5943866f74f8d25a2c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32739b4af1ea51b383cc21dfc93299eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60794a29eab2fe3e310274d0d760871109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b258985c6d957432912d22504612f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccbc09bea8050bb5dc11b54a93be51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688185809066c8cd6c706537a09f9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9583de6d10b00cae8186b8a6b3b437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166e06dc724798b9bf4f8f7ec899e4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd3f99d11dd0e4682f2bc17bb5f66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3f6d4fc5f95007c5560194fba602e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c6daa8e356e688c499af7f8cb6f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd988668a57790ee364c6834f9016b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6aaf17beb220b99741b2a7e5d9dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec09631cd6e14ddfa926c135ba2c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba205a01b9eec0e07d60860067256d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55899758d033cbacc67d865037e13266122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7661751e8a76621ca8cf39956803d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f63c07ad533abd097f788e6c0665b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66cedc927942f4f5452b7d2e53d81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a866bbe1c11625f41d51327bfd1c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3caf2845dce2b06feb76ed2b30bc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8550e2bbbf787122f648ac95ebba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08248f2fac8b476efdad336c4f3bd06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512cd48f86efaa7fda26a19ed116644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763b2fbce0e7edfe397048ec6e3097131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d4f0826d760a0495320e977c0af01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6b0c13947d7c22f0f563c72fdb27d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d510b2823d6675c7335ac4086f5fb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8790963811b1925f1ec3934e62192135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59b3995fa05fb95a6f94fe2d60a5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1754e5c375d2e0f8f00cc4903803137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056a68deebc8129ea03b9bf2b39b0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d5c9e710a7dfb07a3fe00426846df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8efea12eb3fb06bd8b49e08825f186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742def33b04a0eac9d3face9251de2c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3f009419b42a9f2d6c20040361034142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf09b350d843370e256c895f9b4cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf425b713bb55c5131d29573a9b61b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd511ac8470641d9ff319a86d025f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34578aa33a114a1fb709a904bba26d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8895883777cd430673efedadd4e7765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18f2741b52d00e6446b8d0ba38cbdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bac93ba62c98bf8a3c89f874ee7b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c30f7142249df86096233e51e553150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9184824a7e873dbe6fe8ce72c8532b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de1ac9930bdd8a63d05fec96b5805152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351732c8620bd8d96c42b7ecf3cf5c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d6a794a6a7365d4ecce898ccdff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d3f983bec0c4bbc48216ef169e9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9b1755a3d9a21d0b24e5f3019f0b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526c747e0f17ee2beb7677bfda1a445157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec647efb4f51013c7c94d9a7b27f73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be774bff1e19222c17329312b83805159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5164ae34ce43a1ab1b2f737236aed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567085aff9fbf844aad1b33da0d1450c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c992b4c401c0919f904b38bcae766bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a103a1907f7d127e5f43625ab7e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6153f14ca7a1080581bd889b13f32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed80506b5e5c36592696605fdd8cf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55bfb5a82a68fbb5c2b4ff54ad4e1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f21193196316978a0da14dfc77017167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb27db55902b8f57999f10377b722ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a454ac119c165848f7de6ad3f3e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac2c81f942ead698780db90745b01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773804fb128618a2afb5a1196316108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d62a44fac188d843ed70e49705b9f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35b4210b229a9cab38754db6fedeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60958775fa3d3dd284caa3b9dc68ad87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f845272f360e746ee85d754a0c1076e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c33eab685f7ef02faaa5f3e6d150176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6457afc3055977d191ac366695790177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5feec01445039a96cecb235d61579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaeb6deb45e2ffbb1048967a27d1b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21de22cebf07c136201038c2372904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a424a242a6edc42fb461a9c52f559181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1ecd99215fa622c043d245befa712182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e050d5ef9060fed402bfdfaea7b61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be63a03be0580ab97c58ca9d06fe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611319d2acc34e237570bf24e51a6523185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb358e0073502045138d46451828bec9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13508938d5d3b2880741487a85bb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805afdeca75e963291110941c040fc2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0404432b32fa04e5f5ddf2b915f9ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1a9eba43e14f50eadfde02154fa86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df860078a54108cb0afbc464ad924fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c3986bbc9ab1fb5654bc152ddda4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafe71a26ad2abb41624485ec78d6ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7def409ad428bd6a5f745b4c23767194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982728c6911c523deb349a06f42034195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318331869aa1dfce001e11a85410ff8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e9e24216969f21e639da52700ac08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981149b112dc866aa1765944c53b9ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307286b515e90a4c0beb03cb90909ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a408f808d7d1157e91798dea5764dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3eed3d0361ebdae4b6bc550fab42b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dbcbf3b0005e917c4d21a84ddb7bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba31bae00e5ca92c071b0f4dfef9e0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6c7b31e82eb71ab03bc5c0a7dc27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e922d39606ba2e29edf0749044694205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f8feaa72eae4bb612c519b0d1ee01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f066b865deca6200a6af1e9031263207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2c3fd91fceb53d1dca7623b6c048208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719d149e3170944b3feec2f6d7f327209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602696493cae03b50227f1c9c86fde6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7552048a896991b3171a90f31a0e00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aff1bfc85be0057e0edbc0a1250ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe71e141a30ca7daa451cf4182d41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08c037d5f1644a10d11bcac6fe2f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21834d83024224062e9e050bf1ea384f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d67950f4c45a9739c1ba5fd7045f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c522e8cdd9eb4e49ead2d0badc5e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89d46078f9cf0db5542da1f520ac2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e03df2eeec56ca36fd99ef1a0ce9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4612c71d90e73df79c14db1024dfc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d48eb48eb02201581b6a1217b89a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b51a43e3beae3c69b3b82460a29f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b7d12497eef238008a0fcb721fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590701061ef7e86fee1bdabc812dcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fcc61526b5d8b14031ffbf6c8a235225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd42cffd961ea97f37556feef0b38a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9dce030c03628a42e7c28f87b9ad3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e41b975716e11cd057c50eb10a2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ebef9e91ceea2736a2406c2a41b86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1c6117997f45262496af324fc257230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb20f9192f4e579671dbc397689c3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf93c91eea9daabda923dd92c93bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d65fc448f973bdd0431c220dcde2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2c4deaf961030f4a9f57f91597622234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a16dd7c2d93636a46c3f78f4947f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03137230de51db51214c6bb715cfcc79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b24d29dfd14af2cf353f8a702f26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbaf4a4c2b5e941c37fcac7e7cb7b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b07d8ae6d20c9604f1db92daa0d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae527cfbc77faf600636caedeedf875240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b8d783198631fd78f4296de81196241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d8366b6d36a68073cd5fb9891a19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a9d53a3d23ba75ee9b8e556c29d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a0131ca3f6a8020248014a8489b61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac7b2a703a8196241832e4b889813245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14212694c3ce9687594e5a60433d08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ccaa0746e250f83750b5c9d4784db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac79b737722e2ee2e37899abeeb2c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa18deeacbe1c27640664ebcab30b18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139630fd757f8834742c54df835d66f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d93a561a56d9794efc11c9035c406d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27141b6190f9cfd9f13f3b3166557f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059a1c6533edd253baf89e11b7bf4b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc6b59963396ea89b86f46a43b5850254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350dbe59a57f530646f1fd6279f5da6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe25042d36200efa1577b265453c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6429d869b804626754e6c3accf70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd283c5d0ca051fde0089df17d42279e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f0a9c2c2a50cb432bc6489c3a59f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2ffc9747dde24ae84281e69340ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2751f3669209740bd73bedae2209ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f326cc1bbfd7d6355f23cca7a8088262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad041c0a99d0d98a6eb58df6851c7ae9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd648e5a44cca692e195c2d6d940ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9436b9db16c810e052eff8664ed41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874ace1ba6ae6a30ec2a7ebc63118b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b3de2a0682097506af23158c4a61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9915b584a7f780954ae537a3b0566c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1557be052ed2cb50ca4d8b4c26535269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3f31451459aba5a36058f0950a1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c6ce6b512af6f7732646386e40ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ae396a092a0f2431b28c10036657272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c049e5b1ab70e1a26d2b4974c9e1b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f312527719c9ef4bf9bc3bec434b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e5196bf070a1c24cae4cf5774beb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e55ab11b80266ffcdcafb09c19c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a125ce6f8d745d182e7a3a4cd2b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634c290270499f82b1e9454481a1398278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aef68265152444dca3ccd11cacf9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f8ebaba961d537c57bd148914542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51406852a9022a45f5114549f77b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e0295d5021105a53af367b111c80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b876b99a7e2d0c456d1608f3005a07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288f9c0fe36e288fd228689acea2d6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709abfa2fecfb2ba060c3e93cc576e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e08d8004cbea08fa89fabcd8427f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf204bc5ac4495be7e7f9010f5340f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530786fa6b464df1c56a08a6daab252288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544cf669d50321749098d75cbaaea6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514fb3740ecf5b921fe6595caca356f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee6239a80e6f603bf53c799e7c2dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb65bee5e12368c1c352113684474ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d4652adc9966f100303f63a6d14a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4418a3030b17ddd3b92a0071ee308294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18ce4fab227d25784e3b7999f83f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540f523d7dc4f72e7cd147b9d36a3ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca62307398f0a013a0c3c2156f1347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca63ec6efe80b8b89f2be1c2e1ec9bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9fd67b4616c88c06b7cde04e05a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab553b90e625eaa5fd16ff079afc7aae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffa0f149983bf1c8757b24772260b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29585bc92063454318b5af52025541302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e72b0a522d1588b0cb7850eb0ffbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1d263522e0a98581c6c646991dfb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bddc49983022ee52dc6b10d19206305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc3722d3bc99805bf894ef8f34579306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb45e6ded39fb8cdc90c7f5f2b3ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df8053648862a184fcfb90c171c7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19dc60f19cec58bfada70be29c900d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca90c7e9662acca46640905af8e18c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0cde6de88b893d65a8e2fc193de30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca6ec8f7fb2d0d2612ee8b309eb5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f318ed25f36a36f0c20118990ff2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74c02cd64ad86ec5052f770e7c65d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248aa1fbe50e56f3ccc75ddebf88328315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84aee89623faae1e1f3aea5d0e630316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db6eabdbffe6ec6492d02f7e384cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da448084fee7c65a64ea18f991b46685318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edd06491c257153b0eb3149dd8d34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7022018628367e08ea68a2a12ca06a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c25a16bca36118528c0754e75343bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc71361e19f5e197da03afd3269c44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd798b59a64aa7ee893a0c3c734407323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c00fc77db7575a6ecbdeb476ba36b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b12234eaa629c6d28045bdfcfc407325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28779ddc5b85e859ee274efbd9f2715326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3f5862e472cb9ddf60ed1dad2b05a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b3c04fd20638c45df13fbbc42facd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a7dd4602a302557122644c4131322329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110198e976542d3b4d0e5f29d0ee2c2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3a0ec0de69e7bee37fc2eb4b331d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55939ef94841963218122c033f06ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf28d9321887d62687e583665d1d5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75aaf09930628000624b0bb3b8924c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862d2998fb0972edda071043db5dd85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32416e171d9fc5701c29180fb1f2f13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e838f0edc9270ff2ea8ac6eeca56a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde0b722b1040e8f4520622e34fe1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5904eaefa87bd959cd9d3819537863339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59a70c46aff0933a034df9c03efc5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec8dff588b375084161a65ced8f6d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccbb0b125759fadadbd1393b46572b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c8cde2254a6b42fb3ed7031300df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357857191d4813a969163a0751a6c73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5121e141da57e0b5fb3c343125d9da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a3dcac8fc3644dbe34f2ef5857317346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2de7aed682da09843ad88b59b2f71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d8daca2abc5d12543abd394e35ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e71306e6a73aca93a622f69227212349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d578faeebf31ba95d808463205147350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9995167b7d5e75433f058616c36396351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c174221def2cfe12c384ecc2eb3b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801dd9c3d36ba2d15e3b0822bdc0116353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2735f03e90f502d610af727e1bf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedbaf62b0147c149b449754e7ffcef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e5b14d1c50494626d4077be09fbb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec314f9e84ec4aadd530bf283b4a89b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674055df5a8706095c50acb32708e0eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810c57e6debd24d0e148107db28c39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de47028a3ec37e7528cc49fd4cf7b88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a10005f38c9b34406b591883976b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc80ab33466c5e8de6a9b2ba855cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558582d7c0acd0f7201c14f8d5b7338363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a45ec0e5520366f9fb5d7703ea91d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd6f0dd5f29fb875353a93c6456c76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338073788dd75d2dbbe6ec866213f370366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072b9f32670b6a8ebfdb513d24c98f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ce7bf0cfe03a3aa32812c4aca0d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc89713c9c8ab1a1d90d118c7ca3cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74885606ee69ea04c9610cf1d7999ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be582c525f84aefb1e333ea5d6bce3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fe323b7f0cd3bbc2a7eb18bfe88f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c69f469833cb48685e941acc3f721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb66c7a8db72e1b4bf8c3bf081286bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a25536bfe5ea29992d0dc91cac5fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3f637dc9e91eb777593ad16c0838376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a509e355c13613ecb0fb4e5f234d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62096cbdbb1ae7349a2fac203e75b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef178edb0f25c06d8f2d2f59bc088f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452608979f4e99a28dd654cdb3a8d18c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2847acb70ea6aec272e08ace4d28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0836fc371d4ba8a2f51167cb7f2de0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469da284d54cfd21ea4aeac9c7f8caa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572fcb2a4cfc4d67821d8c333b4deb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ba8afde842b71e460c8093c80fb5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e322bf7f12ba3a52d2097c56b524a2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6945b33b9a5ea0fca85a829a7d61e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310d1fd6f0df81159079a8867396bbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398014e3831f6a82093434128019cd01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901859ddb5cfa20a7c9b8b795db2df3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f3539b18d5df412c7250641e0dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3500af4b21add054922635536f0a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564682665086591abf45e85617d8076393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401e36605da782b78d5d0c22d1feb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7383e767f5f91ab056be2e1073f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a9cc6e93d23d77e08edab235a4581396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b0c256769ffb44228fa4773ff204397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd51db65d37965640adaae31736240398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec6486a20302f052994db74a55b44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470078939ab109064c88a50196593f7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86997af5385d4a4cd51eb2c575238509401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9bae6427e8c3ccbc41aa06cce1ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca075bd0040b6caef03323c2a550c85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f82ef34b2d008ee5cbdeaab4f97fcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6590caddac5d9271677ec9166a74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc91b539bb5697764577d678cf969fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e4b27b59bce7741ab6427818204e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf010ea8ff7248939070401ff408bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a28cf90a4caceaeea42da11e836ff5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc519cac01983ab881f574ca4c2d676410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec1fd41b8c73e8d24e6c93c97891a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527d434fca6578327b227680a73c2d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9fc17783340e03fa7af87b9b0bc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a5597f28a7f82dbc91a446775851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995b4ba7088d6048956fdb75f2bf19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc11318a23a4b02fde289048dbadb23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7de52fa928ee2c9fad5f939fea8f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff849b5cddd716fd93992ca86821117418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ce76602b3cb6064edf2de6e2267f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc826e94641c5c69662046cfe67659420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5226dd25d0da21098313f97710e6714421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1613a058062785ba54cb7f00e94fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fa41d492b31d186515f238dde4953423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f82843fd4bc9f33e0287e2d4a962424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c3115006d470652faf2d2c9bd2f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6c6144dc9db42670c080284ccc57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe8c5b177d14611d3c9dfa33beead5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e7be867e42dacd65f8e65733341a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c343b68f8bec91c15ec1fb0abdafd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fb9bcb523a2ae46588a89d04e7222430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed2cda693c60e02f4a40d087c0def431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b78e349ae18e7b9b5bdc85dd3c9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851941db170c2393c119c10760b3a256433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d26571f9e9fc80b03e80f1770c20f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7e89ce5cf90f304545deec728a15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55a859305b2f2747c9d139a5fea12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec9463a062fcaa5025d77389f8031b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8658b999a20b56a842200404ded4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5391367564882d6704836b46d43f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00d404cc3ca13f8cf9f2632f6d0a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60ec2089952b5b1232b6564e1f2fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a572ab6e65574307ab3aa15b7fa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb917f10500661e7d81d16d95e6d08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a56f2c6f82f2ed55a07ebc959a846444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443bbfccccea88b044583eecc7278b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bba402eef98e862308d9c1647e0704446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc7af3f5a1d594d323f0997b1173cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911326af33455d51820cac8de207ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512666b104857a87c81a737c4f832a55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab9fa4cc6b1aa8f7ce06107bcf9a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aecc2313e9d6b50d141f2cd9cf9444451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b2a6423582a09449343495d5ab91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a93e173dcfa2210805e5555b8651453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdfbefa086b37047ce5fb1e8462221454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb384bf939fd1a7652eed324828726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2fba08da4a754beca3921bc739e80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9403526dee9645fe48eaf12a7a2d19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c182b1410a17ef02a1b261e742306ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5032dd478eb9f6e10516820003898ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b06e15603af85062e1934e463600460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c8dacd98adfe6063c2a7aa30c1de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348a0e3434bf23cd9050d993ae4ead8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ba4af9a75e49911340efc3189f89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf573ffe6fed324b130fb86491dbd7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2007c05ead8bce258ca531241e260b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36acca75d058bed44d67f19bc9a6b84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81986f4df1693cb987f1838c21a3b26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd02599c461180c4744df730e0f810468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c5bfed3514af9195f39a1e9b1a07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4d90b3a018ebc23c6c3d7e0bcfd75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e809aab0e067bd64e178a565e3422471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90835e14687f7de81215a2709c579ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090d200ade2a7e9dcce216e4fe8465473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb261a0f21c042f01ac168d48e985993474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01351e92b3dc80f70ef81674278537475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07863842e26bfea2036325fcc16845ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a38579fecdea8a36eb2329630dd0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c984a605d48d9ed72a12eaddffd6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0589a57ab06aacb45b9fdf8760ac3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e6e24ebe65b8c8bb2451d6e185b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8bbdf3abc2f928510ba984b1fe66d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d50c4544f54564daecb3d6d50e40d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb6c8a5b16628cc76dd73c162c98c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd8a9f65109c322d0e006ad5747af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf094fda0d1922c40d0b44759acb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a19317ba1b35ea4b809ea92e5556486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00bc84399d05780d145f1fb6fc0347487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68ae9ce434d12c7ac279271318034488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d080ac819dba5d0de4d5e43d2c10e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce8dc43573a61a16081f8832bc302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ebd1cdb34ca960ba75a857c84741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6dcde9370f4bec0505995de60d31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671738ed6d9eb888656529fe611e965493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133808539e84d640560757c332de290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa041c0a7f4bb8dfb01c39b30b1002de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292207684cf4ee4fa8f201cfdbc51925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca606f0c21ca19c4bbab34454e202f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489457b9f2f1e3d7ab3dfa59c116b3b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d89ee0b3c9741a80317a9639f436499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e96abb98a637bd08d3d6362d115c22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab4e699f908bed8a5c695fd694058501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d4958edc3be9e0f09f6518f93b3fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb15e9f7d13ec8e56b8571358c2276503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71316c8326bab190859ea3a6420200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f9839901606bbb537a44a0f919367505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204d132a478c07274fe048bfd19d08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab9829388ee0ca9944d19b0442166507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907ad3a856a052cb1c7c1cebc650ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a0a3ccb8fda4b1ab4251b4f66d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f8280000795366bc5a987a63005ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f991deb47554eb8199d5e9acc34b91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7feaf25cc256d5e1ab6442182f919512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149991f64a28d7e50ec6e04b3fd65b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8485f6dacdbeb0a2179d477df3311514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ab3bb05c0ecf8388cef02da7f218515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae87ccd7fc75e07f22ca1c9b60341f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee031c970cdb61c9519c55c14396b73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b6c5fe163bf4bdaea1c6cf86cfa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4cbf562f4d5a109ac984710ddc7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966da0cba82fa4990b282a588c49a7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0b95b84b2a7feb6c7eda07387287521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48dc591a07f42aa50c73b56a055eec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38de600f8265b27a0d8c5d0b0b0208523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447b9aabc853dacfe9c2b5a3d20233524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064951b9ff97a2c4bcc4ea7f855a49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0e2b8e95bbbb683ef7d7cec5ca72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd87200841b6f808df076ea2d16a70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a9511128fc8a790df45312bca0fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abed3e6b823b4f1498f15ca9501d8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2122949b8e9b643e047d7d7b68a5ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece72c5c8c34d86d8afbae7b58886de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e7373ee19970905bb97e05f2875c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb16d4103b8ec07bd091f48849c8d1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9ae196e5a7e4a2daf13d3df2e9c14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d232f68d3e0aed8fa937f644f60f60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbb7c5a03e27240a018c7f219ea54d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc924d94f71fb01de94bda1c24e772537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938fafaf90c80aff058dd6b8683a08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2098e8c51197290d53a39aad1ebeee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3f8e7b616c17528b2cb5122ae199540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c7669ae21d85c328cafa919f344e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c924210be963dc5b656cd3b47af1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b1127e5a4c7dbb6d1b577df3327e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb573da1580d298f02dcea94ae052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a159504275a12da98e3306d4221c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d014aad088097a4cd291171ded23e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c58cfa3583f53f7f97febd303bfee3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62af26f98f554792a6912083f07429548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43918bc03a094198fe1c5f50443b58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea369ebcbfa4062eca1bae687b0ad9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e22b45c616083c229441555d9e19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846ae85fcb8e6169f06c21aeca205e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786273b03ac44837bed0e80299c7360553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe6f9ca0aaf76404d914d8721a4c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c712e91949f2d0c6f377d1c783f1c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7cef227baf674941641a3c7374083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac7f92b1e56b297f7e6aeba4e7e59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824a36f4fce93f813c04d4e9b326e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b351a01098318860b9e2ace55407559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa9e14a120b94e159b8231abe6da00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6972d22cc6bbf3351f3e97f1b6b9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a406ae1ed2adc3cb6eeabe4731edaa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df366e4106e01dbf0ad1e40671e2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9757f3124c8d1faef40d37202ad1ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ca8b0f05ad2346a6a15371b63794565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e23359ec3981fd8f7aa1ac4ba2ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1979bf3b03f4bfa43658400358c21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb63f7c244bc36e3c6cdff81c723a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb31a52a3d6adb1fbdfd84aa2b3a52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901a9b2fdc925ce8c5e462dc0327e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cadc49facefa98dc59a53337e58e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f38b5c4dd258dd76ae0753d8b0e0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30426c440161ce948fb1ff15969dc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0efa8df8e6ae4ab0ab1b84fd308ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396783e58219f12d80d784988d25db24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3e5fdfbdfd4da7ea2fd8395130856576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b19ed74d3e520a583e06571eff54a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f59324ee7ae3bc1a30219147ce95f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2069021a067fd7e9087c8c0b8a5d82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d69c7937ab9688048f9c801a3a78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb05f715d2b0b288c14f1a6ab1f9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8f8e83dee789e38ac04705137c1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70436b4172835445128b45ce6750353583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64ce0d4dec264a70867fc025d54ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f0230885acbc6b2a3c5bec04aa3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66a932afbe2f1f7e6ab5fa6555c2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70caf7a18dcd11e77f6f1454d6d02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd032aee0710dd75eecb662bd69008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64512a425cde013a2a025da6bb2fcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4e35567edb5e4872dbb3fac522f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefe45f42551ff901e53721d2adcd7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c2352aab5eee6e919097efc08de1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c93d30d23ee74b38819566f75da68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3825873f8ffb932c6047010c1893d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b77bd31aaf23ce5c95f3db774250595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f538528194a041357cdc8c67e6f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f86b6e7be771711bc8ee907d392f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761333a02aff5b479cd21a34f9417d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac7844e2da23fcd24d318dc01b201599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aee2187e1eea1e26d41646a1e4d29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e8417d971d24a3f56102b11815bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9e7f00b61822c6a36c926122da13c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099d44030c398cf91f5efe6fe3d1bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bda0e745c04409b65001944e9f8e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dce3b20c27b6d1fb15c3a154b4ec7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23475e2b58e496d9e081bf57767930f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9b7d49308328bd7714cd92fd775e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a826305b8ef72653cddb70763144b46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17540cde8e2a2e43bb62061a4d56415609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674bc8f80ed9283b1b2ccc98a41e25c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcc5f53c3a565481ec13f10389af7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf8e79a5bbf8c70c99593a669f925b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12edc66574dc7e62c52efd61fc9586613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad2b171c3accb3f2bdf61bf6a2a2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17efd0e4e303aae8c35ae45fcdc811f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c20582f5945ce2d5419293f49fb63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb31b68da1787f96c6d848098b355617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af720f9330344052b5f1e866082b8d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a60a50dd36cf6dc1bb8b1824a373619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03bde01cddb788b980509fd7b12861620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe23b7eb589b33cc78bd870c75367b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a867b888d0fc9f9d44010e0426ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360043f2f4bd6afa0f97e77de1e1959623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e11d70a24d4559c3ad0195d18885624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f6b3cdb0df7907df4097395129a46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dbf82e638cfa01aa57c80183d23bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f4aa0383030e1335e930bf170159627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5867e92eb75d0a0885fdb50115f22d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b4fdd27b3642b6e297bc06111c63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b347a39a467ef3a39ad7434914be1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0feff952ff90edccbb657d592eb3f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ced05b08278a345c359e1d6766353632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321488d3fd99cada48799a07922a4573633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe58ea1da87b07b6285033c496011634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be13768d2ecfe4a7b17609bb5c4441635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506883ab56d617d3eb6fb45aa5e8757b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0fcaa2b471659e16a831ad1f6fca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d537e23f3a14afff93e1efd1d02dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f92ad9b2ec7d2dfe16d754caf8681d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b18ed8040bc622382068dd64b4310640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda4b53e29b751df334215e8335613641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0668e8cdef7f1d77332545a4a010a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d39abc295d42c438b289d2685aa1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70315c6492be69a4173aac96413ef2aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150b855f8aa50ca805551f3855d921b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d201df664e2bd1946100cbec81f29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be295a8f78b2ebc1cb7124c4791310a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe43c1675793b1f433bac1dd0600e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bcd5343f93cb27aa5afa93149fce3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb45dc0ac464260e9c274e3cdb8b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741130e7813efa5cf2b882ed2676ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad4d44128cc0550c4ecddb2cc099f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e66a45cf430249be1e8c5da6b299653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0bafc1e497b1707bc05c022969459654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed986ea5ef6e9f8c3d5e2ae67218c46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706497c39d617b7e14de38fb77be365656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870087bd319d6afa1e4a7fc7ffb0090657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac25b5adc4ed93f45fee02d44d30ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e17381aaa7874d02d75368566f3cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a570591212bfa6e7565fddddc0f28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877efbdce6a9f648bd3e0fadd7f508d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb82879255721ab47b9c4787b781fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2256698fd83c59c75f28454f2f17f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41780e60aa8785dd7d86ca9c339a27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c795d29be36c78e566cfacfbaa6d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f1595f87c4d36fdae20123281227666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26ad62a96ac67e4ef17ecb8e3b4a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7648d825ebf29491a94d5ed7157111668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65b483183c87ac71ed6433df7d26b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617bb612ebbf39d9a1bf6a9e0adf635670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7e625ee1076a4e1ce6b2c2f8bbf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e9730e2ba905b51a09cef9f9b1828672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6080b2541dab7b99a832e04b7b458673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d86e0021c10155b67682edbd2c17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae88524ed9c75d671b4976905ae2cfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bfd80bb1428c0379ed8c52488ba45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f7a8c37611aa9b70dc021725d3512677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491fad862db53e548d082e1a88f1c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ca23f723e361c0aca302e0cbfe989679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65cd6ffb59fc4a22200bfd609334fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5b591f1ca85ca725be6eca601ca6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f340c2ad821ff85af33605f6461a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ace2928b1919b14ee0db87a85e8093683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ad5fb740ff1540548172daac247f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34b7ec57f48b39db2796a1c9bfb768685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38848dddea4f73207ebb37f1f00622cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa106cef0df3f09c68808eaf33be9e96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bad6511de404f0b915108cefde319688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710c8b3659d8b02ed472740e1c095d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969c8124d55a701e93655ee9fb2c90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61320af0ebb9a970df7d2607f88b4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a08ca98fa0a1f5598d5c7801de4a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b168afda35fdcfb23ed8cbbe22e9c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa90ad349d82bf8e35c9426315bd8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2e343f6360621b72c99d850ce55f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbbe7553788a199dc6145322c2e2d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce6411b3cd4243a430e02939516a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b2cb309d3b0b647b582335961b69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963e339fc7803cf42e381a7151684f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b25344742fac0e8bd125f3e60e360700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e6843b0e66e98528add41606a202701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d9fe812b364c770d037f7293f64ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f383a77ced991d6af5c23d53514b7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464b26569e82ac7b99e7f14b22dbf3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797310305fb49ecd877ca00bfb2b21d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7302ba4304f6ca3397b4e4a8566a193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990f1251d573ddf28cc0fabd37c0163707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e483ac24675f8ffbe25a938b4c0ffd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8f0d1e0cf2d5f0b91340b2ea2d96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46946d288f21862162723f6b013c5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc2699f212f97d65e560c5577028cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbc7e72246c7075291c17606576d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644ea2f1746211d450fe048f83ca503713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb4db35b9a1de9168812c71ba5d3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdfb9f899af46f9018b327f27da049715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2cbf63cc43827519e96463bc74ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050cb86e7202d5825ed26b504126f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ff6c9563302e2476a913cf3033895718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5971ffda4465633bd2a5977f7bf47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0ce75967215e6a57f2bf61d075ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf31afb479f309da8b1dd91f0820e91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239498ce9f99f1110ec75c0fb0f56b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3036b90c074089dc0dbcb98b299729723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ac38ec572eefec857c54493be0af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7071d7d77ed7cd3d79489f492439725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07fd35179067d089a5d11680942b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d1e328695231c8c6379a5c467ee1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea83b549ae2e62e5cb3ea91675c31fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdddd1284a7b3ec6a7db516521d19c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06bcacf5afcdd4702874144ca4b60e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfac6985907ba3321e1bcf46a26664731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b54c47d82e06f17eb979755ce495732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece61656e8c92b6b2203c17f9345c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab53445968985501d6d36437f594865734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482cef219314ee677caaedfde8d6d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebf20e6ba394bc17e5c9b30e794510736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa76ce2e40f130012de586d1b314f2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c990783cf7f0aaa8e8d2d888741f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be50f8536d990a3595cb1538474091739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84326e0801d7fb2413c03c23752df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be8904a9e829670a7d33d40f9abe8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44098c131f6e48dd6da362525773d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c89cf576e5dd84270280f7ecaa777d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697bc316e49bc8d00984e84bd5dbcf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08499b05b241af36bfdfa276fff51a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97429042d3ae535b36698788c675a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9867471e3f2202e3fbe9c0aaeadd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3992b4d71e9c7218193b7a6b25bd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08886a3227ebcc835ada81d7e2a2cbdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9c9557be6380e9b5528add5bf33c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ba94e3e7ebdcb2573ea8f136c59d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7e56bfc9a38f902c3e13ecd82ae7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329a83c51d4dcdb804b39682bbfe76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566f11356d01776aa50dcd85d479ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2db6bc2d4a0668b76f7fd4a0b82cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711dc871e47fe8d73442278e2f33e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d5db29b5924ab25aaaf00a2dbfa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b0579ae55cf6ce26077618058b5c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5b0e1ad3863efcb25e92248ac12fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ee3aacdf0a0b2199e326a20945c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54ab3e11e43261df3df3f3fe61d582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9a899dfa45ac68188e70d191da063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab328b1a9ba846eb83115613aadf9484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2beacdf01611397a1f74acfaf99d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780d253e73e751130e505f4a6f2a166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de511ec2a92ec38c319c17bfbcccbd827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ab241338961fd1ab1dae1f048a7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f20947b8e30543e42a29e64d940e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbc36f1b723f735a983525c04f1b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d37e87709ec1d82bafffee540f6ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491c02f77daf040ca86a268398d14912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa81c32571b84d620c77db93e309b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6fab120825908afc499a77166836d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a55b1c539d7734e5c3167ff8520615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3636994cbdb73650f97af4af25636ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78b7a1411c6247274033c5418128c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c63ed662f715a936b6cf05b3d256218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d61a3773032d060c71bc3a2ee9a07919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccdf221ed828412397e4423ceb478e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de78525826cf4b3929ada5bef426b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60002d6964cd27696c59affba3bebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36b1b0b9851ee0dc53ed34047096f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3ea7dab97c7f5433eaba52e1d7dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd036a70d0468597122ad79a872dce525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b5f654a0bf15252933e9f6d436ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a1bda7f3a9de2181e1f98bad1aff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aca2f7647618a5b69562ddcb0d9a5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd81fc2d57d91fe285071ff47c689f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29bcc75a84456acbd0f6461154ec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ef1ba3baf2730e7718bd7c06b68731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e13a19df3d7cf6d033e278faf9ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f09f9505d9b26716c431fcf2496433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355498823ad2f339f57f4c7868af743734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d07da88e1049b9965a81342bddb3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a263809b8a9f4641fc08c5b5345836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb82ae3e5ecb47dd2d0c151a932f2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c484769d7c41d892780df3e0f34a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141ff34fa51beaa3d69a07c9034d5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d149f2b52f69400f5ea13772088e6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f13c3e453f2ed775a8c50ed20767e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d2bbbd513039fc683b2726d616cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae980e10571ca9dd74c59d1d767a5ef143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1c4abdd4bfdd6cc3a38dd9d6485d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15336572a35151d5605870e9ea35c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f84211de5670e8d4f5e2ac243d0ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ca38dba31ddc7f9a3feaf621e4a8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dd7a6abb079dbfd158d03dd5745d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838180ce0f9ee50e7e004758a4f40f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f0da38633fba5205859f2c4ee15250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef545a74adf26e388d61c476f55e8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9f4d958c69d53d6e12a4e600528652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc98df52de88fa0ac3bed3c0bc99353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808d6c4ac4c059999ad74f4037b0e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4d97d2827009fc7e8ee3ad8aef6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9766d48644ddf904b6f2e77f376cb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57537dc83139160b51c86cb1a4a397d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d0584ee6170bcf37d5df5a50020ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c696b1ea11a50e6eb4eb5a0c2361dda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1fc12d8b2590e82fd4be7cb106e6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7122a51985df72dd7fa4a4b0908a3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a3ae0d94de55e817d2ccfad0e40ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e60bb22210eb0aa8b95f5a40b1267363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720e09298b05bf622c1c5e7f350445864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f48be978534746888f8c32eb8dd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb2b0c565c0db98741ab403070de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d750791d3acec24a4f149ab9ca3cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f818126a2b0ec9dc909f0be36a0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc15ebe863015b0536fb89ede1fdd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01aa9f21aa477bec313bc60792a0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a82346b789a7ae32ac857b1ca83271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50487da9f0925b3bc7e490376e306f6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407269add475e995c4b1b4aa4ab6265b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c32838bbb9e5654ccf962f6d2030274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ab77fde56ee4b2b57dedd442879a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11591310237be756bec3312b3dddb75876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e913ad759d0ea80f617bd1ba711bef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c7328caf175974a564b067e2aa16b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf4a4fd5f12f23847c65610b1989479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62ab2063d82b70c96f9edd198828080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bcfd28e23e7f632cfaa8ebd80d4f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d671c88dc902bd8e93d58b67e76fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa535700daa7e05f9db837a9964bfa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890cd8a05a35a64f0d271fdf1b1f41c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90614efcf988bfd71e1251a1a18c789085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b11e12c347902cab451d255a188b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5761362dd2a330770dbdc135dfc4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba150c756b05c4445f238351e3673a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d695047ed247ef6ceb79fcacc04a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d52a9ca99957fcea80f8a78e66e2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5dd8178f07f933f1701189a8afc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f26786c625748d4bc5a9be8c980b2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a763b48f7ca15456d02f128bc0565393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b959ef27d4d5dbf1cffa95a0ebe9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd2e53f45b3ace97583aa10e905c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d5612cff588afb35c3ff25789c1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941ca2e10ebb2806e31a770550d57b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2044af365f2e9fce082d566aa82d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e94beee22c5eaba4ef56eb5cf8a2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c60ba7fe8b50e329226594edf8f43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b28b6686dcbc58a6b09562326cb74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ff8ff7c0cabbf72ad5e0e9d413a7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04036e2477ad4dfed74d7a5043c62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d947c76eec6574479c66e219b0da5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda263f4d5568fbf6cc7ef52eddd60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca29165f641ed1a52027d1f980de09f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3d9f1efa6ef2cc2acf333a7b6949107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a1b4e0ac2eab981e4792e31c0e81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e73d5506604c048e62b5d831501f6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30722191be9de3dacd1a360f679a0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734138cf9a2156520ef7d54370b1cfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa61d223af1da74713008bee9b63783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c4862c31eea6ad08c0505ca7bb267113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70621c41bf83c8ef3da4973059729114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2298f1bf105b3bb3acd0981b4cce72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972ac9eb9ee84449fb3c2a6c8657307116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a348c5737c59a2ec9f7229c813599d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558831ca7f27a7847421827b72878b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d26e0e7d39523eec5a0771ef64fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833eca61661ece6227e49dd2102c4b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46648c2a69c5c727dba683b36c49b53c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7472271ce3515c8a1d137dc6d9190d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7b20c20d74ce113224f7de2ad81e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d634e11310d970b43cc71c3f9a07f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20652a781b8a7aa17cd8c7ef789012125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba29efa7249b07244fbc3a2c70fedd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa060528258cfd92ec008f68b33d9a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e0d4412a99b86e4cb14a58557b7d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ac3cd45b3c57f98c42155fb53438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4602d962d629bbe32ac2d9b108381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14314cc5844fc22a97017d3b6ab9b16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91069ea45672ff1deb1f0f25f68c6d09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c76c2a3263984301b6b514e589b720133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a454302dd0612b47d6da17370262235134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6c523f7c8224d262fb159e88dcd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb355dab9bd5dc7000d02193e2f61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11a36588d9dea9ee1b8eee2c7df04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec8cd2fa7ce2fa6b6ce5171d69d681138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccba0879a555413ebe7de064fd8ffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa198c0c6b57a78b2f98eb7fabf6663140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c248c73cec126a27c37f8428913cc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d29da58be4261f907cf706a0e2273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd532d224f9164a5983178c8fc106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017653a70984b210ee29c52bffdb4fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132acc1ee03cf03ed168383ee3534bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf53472d1e52144833fe1a64575d5e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8f0882143ba20e7aa2746b74e9afb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234d677ad9890431c9faa5d69a62f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e943e84c06e591d52bf08f440801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3c9a4c8550ed01cec76987711c12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ccd5a95eee822a1bd6b1e9815dda5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d527e030af0e399fed285884dd6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949eb00388788f93fdee1edbbc3789153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671597635d45e52327515b0138ac6c59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b2face84a5ec204c6a4d5dee4c91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13ca2d6118c0769dfa3d30ebc8147156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767dad9b6323f65571fd2631fa19ed9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8d6eee22ca10f686b3c85efa80800158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1bea194c59d361b9a08c4c64a7d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed10ee09790812c6ea853005d1f9183160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eba4a1922614bb6af8eafb5cb32f98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256db8471a256b2ca283e3e57772c48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f182c6c4f5ed73afe3be9aaf4b3437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2534ce470d5847c4481d6d99aa6dc53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfa56e214c68540e9929ca97fbe157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7a7c9408f12c226bc9fb1a1478d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7457191b34c81539925d1a20bd65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004dca19caf02e1c908f2502dafd698168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8269c7b502d97529cdf12bfd5ee9ff5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2953d5edaa1364fe269c864fbf213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd80d877741f67194c678d59246e55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8920fc4b2ca7cb59f63b4d3b25ec837172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad026ad7bae3323d1b375fc418d2e86c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5c188ed6a22612689971b41c3627174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e66cb1a930c3c016d7e09114caff46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2382e4a340b5cc43a86b1cc3da490176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f8be892a2593fdf3a09392451fd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7eefbec2af1ae57559310a2ebb9be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc41bb0bd98189257900b9b4ae9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619cd0c89b2c102976fedc401025b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc423494c94759c2ccbf54af4b8383a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763193fa6e0ad373cd5659c45c4af1cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307cbd8c46e4f80e1eeeed2839776c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8db2735ce6870885eb2cff1859089e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec66ef2cc2e0000f53f0d3d4fc7d25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da1bdea392595c061bf016b19fe86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af8d1ef885134dc7419d9caab7a33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31cfa284d5a04db6099739f6ec9b32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f22aa84156567728a9cadc4700437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b074b2d705a98f531c70bb60be7b851190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f39fd6ce0b60e3008cb20f7bd29aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359227731bc8ebd44c582048639c0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8390e29bce3e56232ca10233ec187c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62f3d64e9ee95d3d03e3c724c78df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a1d2a47520f5cebca8ec5f007f64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0afb422e652b2b1c6a5a5340521c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1482c8b992385b20d1bee78dc57aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6283f45da9f2863b3b8306be1dde42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11432ab21125b99e3366562affddc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc414e51cfd657133ab77f8adf3ae6e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd388566d82932576e1a0a274b5d53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c03f3ca28d57d73ed89c0bc51989202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66458c78708b1912516f35e96222303203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b516ed6b66faf395a2dddbf48d34e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c7809eefa7e6bd06f73c09c5ccd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82632d5e4bb08b1c2cf7c8401ab44c96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82f28141c9f1ef26d32370306a02c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1499add98b9217787ab34a7219f0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7efa932e8ae5ef07cd985b7745776c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d63be53e2e0a3409685965ec6cfe9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aaddbb93b9c8c3455912c6baef978211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e6f8c7f711036e1b83f5e8759980c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5d15b2bcaa4bad134ef4ff0f60ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7384ace0447f9416bce940466e66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362da7ba970b87414b60f12969bf065215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcc372e2ac403026e01f532cbe921b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec313fe50a04c00dfb96f335d288ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223d207a8f519a91de1077b2217332218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d417674b4c1be9faca669a5fe18a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac769dcbaf4338b02d0b6fac57d7457220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0ea41f8fa1595008fbdee09c68cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45062ff003b107ad7e7666c94d91006d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0916f010522a0e2b6c62e79690214d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c411b7dfd30af833d2dfa46327dbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407133ce15b1da88c6b1c7df79f3c89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db99927d18feece2fa6de55d2aeba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc14fbb8895ff3ff951e6f552a881227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c864529027fb8291c1c0db2ade5f28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b0a97c255d3ab63c69283cb2a229e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490f08b63acf1a0ec1c4378b5ca718c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f739023e49fa3e8e6ec9fc0e729483231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30abcae6981317be4572d1ea9df985b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f267e2b0cc5707dbb5950a618280a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b60e7cd8a4bff9be7891766366cb4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535181f182399b0cd91ac2bcd2882c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569157571d4738a98465a9d69ad2e99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf78f2bc5598f6e8ae5df59286114237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fd4bbde526770eaa115494f644642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3186d2e1917867baa6bd09107752e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcbe28fc8a3a12db1c8259af6640b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75349d6c5915fb0bc749188a95ea24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf4ed294f8f285874fa32542fb13e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f38c775a8e266117c83aaa69789a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a3328a8089a6b49caff6e40b716d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1affc77cd4b60b932a10ce05bd13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f13866c71a905e15440e77df4d6db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59fba45c756266b0151606fa92cd64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb23b4b4d0dabb83c617e58bfcbcf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae523eb1be0507d1f58cb737c551cb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31572040c30e1089cdb88b2dd17a3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c655088ea55ebf5b6c18ffd236bf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a92e93eecc6f22650e24a5f11d723252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef268f81dee7eca5d889453aa4720253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaeb110274477399f0b2504cb3ed3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f455eb8adb03409bda35bc1d07a610d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f079790c0e01bd0c6e1ab612dc4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33563d9e406920c82cad46c96a05ac47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ff76687a1c658e5c7375aa0e47fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf65cc9a076f8eb6bfd82ba6f53fe7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c551014f649516d96a809dfa273810260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c89e349c59359dec794544746e5dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25055b7a08c43d12f4c7c9c24c672262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55c1f9d6a9afed6d2c69a6db60f4a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68557adf58d576e61684f7b075d9d65d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e94b35127b2587dbd241bd1b3acc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b41597b3dfa1e27f484dfb346518d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5e40c5e317756eeac7e8f8a7ca33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8cfa7f5bd41b998b0bc8ad8bb78c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692e33cd1a515175170f4b85521819269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd19f9da5e135865e39f2aa98ca54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8afb635186cd5424ea1dcc755f66b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202444dea9a1bf16c7dd4f1442505ab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0984feedf6c8471d9b03c13c5569273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534db16d66ed736795e90e470a031a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada689ce7dd304e7344cd13fe0f5284275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe90569bb4cb1927f1b3e7bf994296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243116778f8040e4ecd973ea7d46f50a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4005d389eea82ff8123c36585d363278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a9e037dacc5c8029baf4284212e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a994f1bdd3276c3446363814fe2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f31fad53f79682db1e3041e7881261281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49bc3247f0e9ba7f02a437d6ceb7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c51fa0369b423ad681de6e4ec0b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e9f23a871f033b44656c90586a91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e663772336dde0595ada5a3435637a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13161bad32032a5112723a40ac3b962e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4439498d3c93164f128f919d76983287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6670c99af1ff903731a5bfbbe28ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702248ddb55b5540aac5054f3ef418e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf09745c3f5f76ac4359931c7e833290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc6d2ef6c5fe72e19213c96e96c97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7544be9f7aece65980a257f3518b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac29305ae44256eb6ce187c4ccc2fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543179c54468c306f15a1cc782b33a9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b1bf4ba3462e6155f09714113242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc1bdd17e53f993eae168e7bc242a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6baaa675a318d63e6ad96d5ee067297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527ec2ca5018779617589faccbb89d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67234aab15c85a85af92738346146299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019045711b9e239dc45d2fe42a48e27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa7857fffecae9a148f1ea8970d496301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a21098865a4a0781d81f20f6c66f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b553ee3702aa41fe69411aa6fc26ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16d4dcc6a4e83b03e3457f980fb7f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e2cc313d1ca80f27f733a681ff81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33882cdb24b65b35ce0102f71279c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ca81a1bd8bbad0e2ca71df6381e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1dfc7b06a58e3de14fb0c57b5fc64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a9ffd055612cd38c441eccc9d2800309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586ab49f3c89cb3577095304f942e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9410436afa704571368127b767c947311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680e941a574cac9ae754d808d199864312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8b7b75ffaa2e1165f07fd6c7918ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa22c6782870252f17f93fe32fe3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca68b5e220366003ba8fe5b78cb51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a48705b493d65fca4eb0b8d8be6d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b4787a964ff5de28548efd5efa70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013d59e3306237c5f42f79cb3406d5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e64e072f1eead97062c4902b448e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d868568d3d4f33d4df7c86778d23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbeb840421facab78534cee1336bab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3cc6d936b17767ea458bdb58acc2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff22cde927cc76da8ebc9c5b86a653323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56417802eacaa7b4d84ef1b52dfddb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131bc4b5723a4cdc74e781e48e54e96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d59573e608cc281daf0e223ca38d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f9cdd80b941f266ca686012b986af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37007d1e5dd8bc3796514fc3f8e8ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bf8728d8d3413f2b907477eb886f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c75833b103ff9f73cbe0245a36b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716084bea378402b86417fafbb1523f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149caa738edd590300b91ff7ec447fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b835a96049ef381198dd926cb02455333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c218f6ee0dd054e37d5573489f63b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc8d2f564156c1ecbe2c2baef3018f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7510303e7f027eba66106005f184fad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b26cd1f4cb59622f2f2c52d1bb16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e4af9dd8b06583c5d4ed9acd9332338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711720ae19a0e3715275cbbb63b98ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3cb7a964fad9c0dfeb8e244d87c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19e66c46fa6640f84fe4d7b067048341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e8d4ee7a606067027581c35ae6da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468645662a97379498290ee5ec177a91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06271a7efead50ee02dd48f39b13ec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72e74d447daf413a3ae7862026619e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16bde5936a2417da4b554f4c5f5c49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e229d68ee459c894e44f02d9eed957347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb272b04f5f8dff8724cb3136295c8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1500f3826f7aa1acd6313963c241349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb5601250c1c5f275d25b178d1529c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89c66f1c535bf0ce11d0c5e7b97867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a361516207b15620fbcb00f979d759352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c641cd41167a62543bbcd2fa9f4cef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03faea778c3e8250ef571df756965d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57fc2a5c6627e62c8d72389a92ae68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640cd832a43dd328949b10a0a3bde1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f784c994d064110776eeb5e463ae9c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de478781c45599773b8a5872be73478358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf21e1dc0e991e00f1116cec33c5eb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0284e1570588639020a429fe4b6253360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d6a5402e0a4e9469c84ab524b2f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a782bc5e75a7d78b6201e8d92cb207362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd666b887c669968e640b71f469a8d15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9489697a2901683189e8b6ea884f354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4cebae716ece67a6339dc7ff78b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429d844ca654ae464ac64e737ef59a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d72a48d915c7ce9a5f2fd471ee25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be68985d4c9d0a7fc2279ddf2d939368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f95bb6815090b53f9a404b4c5f0d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4355a3cd3fbbb34770377ca62783d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d114b6a492391cc3e687e4a38f779371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7bdbf332b2b36c4aa8dd2f6ed543e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f495ce75f557cc761a7a55ff556b29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729398a89719de48c40bb2f0c8f5fe7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041592caaae66f7efc718fa241b68fdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab9432b2de2b4b1899188b6db72b6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17add656944a528bff8c70597b589377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414921476dc71ea06c297ba5d2b0f90f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1742076f51c137e49cf0a509f3e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778517c1a52a1fb3bfba38876bf6a1d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c096771b6895557b2d28fb7f0ca2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e83005b226e9d1dca8fbde036f85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9a49a50a0ba0d5182fef48e2da79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e188ad75d0a213d2f12788cc6d67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c60341be14c00b10e4ed70d3dbe4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432aa432a4acd842dc6c5602140375c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb58fa4c476b12e6ae3ba618ae122b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f85fce9ef4bd342da5a76f2fba4f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b1039f95f8b28f3325b8dae6c047e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79478021f3ebcfda6095366b43d7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539a3262f33b40bf94201d3b8c59ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e551b74d1c7c5cd8aff5274cfa628d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280938e258c7300390b707a617fea1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adabfa3f2d0794dbf13de756f879c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d205e7940f5897292a060d1869b221395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336097af79b9c98c2e007546075383d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29cab348e129b9f228b542c5ad0c9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bce302f10f5ab330b2950ed64bb8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2da85e4a74bae5980e0af637ae1d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c08ec42d1b5eda9201bced94791e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b29f2d21fb95e287b5b256dfd4bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55005e6be22981547757bd642bab9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8908fdd78d15372129620900068a5bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49046afc482fe44f1b96c39bdc8b7d87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b3e415fd6070a62ba4098d65d789405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb42ae596dcac887cb1a3defb4761dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d59f1243fc180bb8be37278537756c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15c060945672d71012a6a6ec82a62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc136d719162339010aa92213a44fcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265b311c67573253b30a78c48c6aaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bd28b6ced6d8b7d595daa0cc4d33d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56042791b1810e84f5a0d2c9096778412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f290fcf93693c247e7666c22bac1b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a206e3de3ef392c17f72a525c441c1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b1aafa1295ad36e6a3b1b88be9cb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2ce7ddedc9dde8000f994d8a78398416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976b9d4276214ebe39a3528816f2f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1215a5aa5947dc26b6bc32f667e91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f83b42c6ed1dd022567307edef2e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c46dd39b2f967cde6070b21e8ee9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b85aa47c4d95f2fe29e754da38b4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d2ab89c5e9c0e1ef2c79b68b0ab5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f88bf0cf0f685aa1c07a971b1a69d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf425be1be4817279d09d7e917fdab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09c82135cf03e8cebd0c62021f5786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c076b2158b0ac267287add460bb4105426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2bfd88c29a6797de7c813fa171135427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd44d6ce774953428877e4b6d1a73c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85991587f012db69c94a299fe2e95857429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c8ab2f5a22b1b3618766bd285fe3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dffe13e547ebf362614efb7b0152e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1030a12926081f18f0054e1c1e9941432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8809c751db22e265515f1ce3dfcfa9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c971a4f022694b2067e225871b490434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381bfb5afc6818c330ebfefdc4e15c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef7a5f1b09410a211a5e440f7085bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7a9e54f1a4ceba14cfc083670f3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596fb035de9e2a07f44012b486a417c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7c5b46c6b54930d6ffb4175f899ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e566abb3dd6c9f0fca631b4bef44b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c652950505d2a155deb50eee79f77e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2efae5ae98e7482c6bf3ee5989bf31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea917ba7f5715f2814e477387fc649443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543f6e7167113a0742c429ee36d5bcc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7338ae0c0d0d8875b7169783c5f311445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414abd56ae53af4dba55c0f677531c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ff497a1a68bda96d818caf3e59211447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375a765b51de565a059f42e58468cda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df1e6023cc7cea0c1432c672545136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69799d8e6402e790f0abb733fc88f63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e8e0b6bf3899cbfda9eb880e24db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cdeaa3c702b7f4bc150745eaada9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb992289fe40c0c5da9d915380da4b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ae83da0fb4edc648fd1cc61530841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90c757f5b69839e7f8604d68026bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd61f204da0017d6c4e8b023e7f218456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee0ecba2028f09852500e7e014744457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761ae4bba79f6d62ad963d5e4cd6929458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5277a670cefa12573ecbc28c6d2b06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61730dc045393d5ceeaa012eaa81d1f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea916e8e9a68b77c55ab951d1ed951461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c60c0d7b4674aeefe6da4f5b49efd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36316edbe6229c5b70beaf159dbf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3d001a2ea98a7f792bf1809bcb659464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e4e7653b23065c670a8d306019ad2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f277fe4038d60cdf27c32fcafc0f47a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885053eec2c9a5823ff8891dd2efd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939634c9b6ad1a86f31a00e89ad3a8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f044889d656a3b29ba24f365dc0574469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88e45f6ed981c9340d3dccf9b7431470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d707ec2a5edd7ad9378248b93cae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1740860cbfee7682b04706f797ffcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3d39852b07d2496041b6387b6465473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71587be710267151731b80414afc5c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d22b867da86d1512985d51249c849475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c950393bf9fd700a1f6d372effe3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3ec15c7ccc812774d23141ab3f83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa53983b137fcb6ef1b1e38386b75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b177369bf1278db45044f752dfe9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e4455e5c2a97417a899dfc5985ee6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a09cab28fd4b56f647cc2f1704b662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bddfa4f074f747fc2995beb5a5d5f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370af15c231785ee0897cb2bbca7fbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b673c58276cbda9a63a6192f59eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba247d67bd2b250009dece0c2a30a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bbba51d88ecc952c609650bd280e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246a03552ec57f7abb23ca55a3d9a6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d30cd97c5686d4eb0726af306c9b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d030bb242c5e8fc47e69330288083489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a8b42b1db67d2cbbba333ca13e93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9952a701bae8f3c486f9dc97fdaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b5432ee12b87c8d15c3580d5727c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6700088e8096e179a5168b51797c275493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec54362773a9c5294bfbe5071053782494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cb87ba9fad98b7248c3917609091b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dd186dbf074ad1396d833bcc008ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126777e3a446c3d69e97d84282b3390497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d5632af3c2f7668432a9d411c16d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dd523dbec01892f6a39b74e3a3c34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b9b05cddfca74e7d3c5682454315d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086beb7d260f1178f9efb3c6854b2977501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf2f1bfdae72cc4ac0688f38623a50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20040e58c76b2fdb5e483a6ed23e3f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa76aa82f7cadc499e56e6ca7e2f3c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e449c580633981d076ff0297095db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a34d738b91c231ab4ffb2bad0ba7c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de40021edda6373f498e3f92948656507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b854ac6e6f4b28ef161f4bca6bbd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9826e3ea951d464ae1908543b223b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3bdbe7de51a724a3faadd4818838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c649e407d2f01a195c46c5d284c87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d59a2e64a37b2bc4e3f5dacf15618512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3362acb78e8c897a3c0a78d98de99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf77a88de1b51da99564dc272a271514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0295e3d913eca323e53e2c33d4da84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5cb5d03345a1ae00b129da780fbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec15d305c89a14230569b771402e53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb44ba5bdebaed6ec6fea6ef8bd6b5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71adfec2a814c2bd1c9a4569e14155519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfed96f9f0a36c59ce876adff9132a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13528f17e772e9288abab2c4bc98cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b64ac7473772ff5a51edacacf5b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10db7207484192858f9198fd7f7332523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d249e0db6a6d6ebe0796ddfae16f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d85426f8c682b0df0001c0803e5555525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f606b8636695b21327912d180e8aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9e9ac66b69c6546945f972cad3f70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac6799c02819e80db5e6b130b6dcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd551886fd4eb9e939015bbd789b8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0734f7ffebf04074fcade7ea64bd4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad15c78fd94e90dbc57cbe65452a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d2eb1d1e29833dab4f6950506740a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49f93a36b59555d8b5c5bb20f5ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9bc1afb96a19cd6a34802e56c69a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039fba383a61ca03292443e3679df63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd735a65454e1679997b0d0e76d484536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0071850ea1b6375ec74594ad80fde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b9b5cef78b59c8560acc65c8e761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b57dfe7e4d0accd97d3cfbc81a64e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570207ceefc6de9e441b0f8db2aa47f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8b5054d4e8847f9497d46cd9c9a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110360520f0b13a10e3822fc671d6de3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d8c93781f905be33f0c3ff9d6693543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09851bd460857ecfd73061cd206217544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9500ec05370a6bc28637c91e3ccb49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec60fe19b31afb47da607a4d1a293546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4786c36ce81893a819e105305bc026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c1e2f1fbc1ffca6d86615a6faf4c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729094d2f7efdd398467ea7573e865f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227547edef28ef2105994f72c47fbc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d90d50a13b47458ee05f11382ed9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d097649df809d937c92b0e2402ac4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd82a1e1d6d71dadcaf1d9e5fbd4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57ba3763438c96ac1ed25ff273e26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153950554dd6ac4e97f6d8060c30cfff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ff4bc5025f6b356fd0647b5a5d6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc26b8313122fa6d2410b1faca724557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b477ec6c7f7a90f1708703ab858a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b26bc18d0603ede795537bacc59a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ace2d8cb1f78014e9031f15aec9079560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff62fbbd48f8793bd57312c690c0fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fc5587998d2d3f5e55b7f9da772f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d7dee8e2e44d5d57722e1d7e6b15a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6b21443b864bc9ee104fbab24eb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d32596eb99eb1c3de1266c3b32782565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2010cbb9680999e718d2adf7f60d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31330ef8f9476355126313ec88525114567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04cfa0716f2dc50a69b45e264f3734568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bb9947639bea804d1be1852c1040c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf378b146c001833343cc796b3d4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd720428db7de8d0df7977c0b5140ec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceaa1720bad4add2316f98c5bbfadd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d5ae30f3f28388eaba69c4574f40b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eeb11118db6a33b38ed1f8198024c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6674d36cf852810857fd1c9dc20a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e616ce78f3857e174c8c866dde6f49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c90b49694d4e9816402e409a27f63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5de1d2f92c63d78815c98da47961b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d222e91bb2d8be42bca32d592f15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e582952aad60c587ca28b1ca495f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb444088cd132f2e0e666400f7276581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2254af80ad378e97e0fd84dab28de36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf86be110d5378c2cc28688b6054a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac876ff7fd47a1c0d4afac5a6ce80af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a5905b9bad54393fe6a0a3874b16b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37b3ac069628cb5a4112437e8159e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08c73668c1e95ec11933b888f0e0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde898e9ce90cdbc4f38ec5dcb24312588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753fe4aeda785f3ee22dbd1839c3bfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f383cee2593fc239f7bc658148a20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43b91d34f2c479e7d78b57c624dc4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d536c22dc2b18771a97d7755241e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba265304c3d5cb34ce3ac5453fd9e2e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c13c75a457a1f24a3c634e0dc1c08b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffb131dd073106a42b95b6cc192f28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4628f2db59173c495305b9bcb9f26c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0cf85cefdb885fb09039c5e79c845597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df707135ed9badd32a9f9025d422cc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843a88bb0c8161758ad4ccc26eaf6ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24642417f32411c416a6e58dec8955600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f88c4bc70684c40e509773701fb2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563b787f31c0bfd333e817d674a15b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8887489f7f824faa0da4e5c4f20987603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b8c81c6ba10a2037a548b3f2619d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9568aa2d17264ac2c43d598e07990605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247daddacf6cfe4a7526f2b847dc6c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5039d1f7702973e45981ff2b2deb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e872acf0f122ac60446ad9b9d7ea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3c69c412638b703fce97fd51434a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2112bfd382d7a5207c29d30cdc057610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325ffc21f53e65316b0fc567593cc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f0be8022e54f81932df220f42d703612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed13a665539f4bab08c1f488815995a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b558d458b9d358bfe886331c3379046614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4525f1c0f57be16d48a67b5d318501615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e1e0931e4729f17ac59e5a35b488616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01172b4b70d02351cadf727265db64f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6f1ea04f939ba6d63e200dc2e508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ee6ed971eaf96ded140a6960832c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839e437a7475e295190c2fc06e0affa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d32461e7fa1c6d86964c7788465d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a91261e071e84c3c5cc0f1553efb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f7ca3f0a29ae56adcfebf629c7f8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a435f1ff6a1931f865eb02a81837e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e77369f1b4e5f2a379ea45f92c838625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b508ebcca62788832cb3b72dbca7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900551a39ecd77038e68b770db3884de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a218b24a07d2eaf226481135e6af8a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9610df8d0f303a0020164f51077f55a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094865d62528eb308daf29eeb6a7ddc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef13fd57efda3d3dcc00f040887dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306654ccca124ca591217d48601cbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250b307978288de8f76115905bf3b69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f2cea75f5746b4e9de2a6cb3ac04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1693dc8b8eabac68e8b9a50ec74d6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b70f554d8d55d3cad36bfe702644636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ba1d6850f9393842db1f9782afe7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf60560ac80eeb2f44fc6cff4d93eeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16ced223c043ae227cf7a5e642c777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffafd742eb367dd408111bfbced539640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad93b8551797a56cb023d84ba121006641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb5d15503f9f141539ea5bab1eed93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c5283b5211a3dee18a08598e3082643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3327ee7e994f1d2051f56eed534f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9831eeddf10f47708b9f0cab7f4bbd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803dd3589aaa03bb6e65bfdc871c59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f399c97f7778af95fda78e9d560694d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2a4ed47ca4b30889e5bd38f89061e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f0f49d73f13e5d48c7c6fd76fbb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5f73fbfc271db4c9821994298e89e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef4343468d8618efc1aee8e55654c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc74bbd13eeb155420160da8600c154652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cde338a52a8a66b506b7e5d615bd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7583070b906267753ec4a06835dc64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102426fa5d69fad6c7a87b65f413bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18592da28014b3d633d543c2df95c63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0629a315005776956b07c5bbc374e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e3a266420d378677fa7fc932bd70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631de19b68fdef4ace18898628e2bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235100a326d25c606f80a5126592e492660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366d420a1d78f7b83067faa5888af3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ac1eb05684d70603282344c9aa14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66356732974648c908e0c9c76329bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be2763d7d8b4689c986f878ee16653664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d3461720154d716f49512a126229f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298c5ba56d9db6c29e620925133db5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401aa68351337a7f577b3bdbcba5b8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0dcabf58b2e132b47b49df8dfe76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17df6358fba52bce4876cd3e57d37d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43567f6778df7be21d1dfefcdc713e0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02fc415e609912d064a9f71e50ab21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c789997922ba0cd287f20c63896674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba30be086fcec306b7bf7b24ccf783b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc23f9cf54fa94f466d9178fd6ebcb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d92cbc2e0ca924ba5e892bea94251c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f3846b92ce693d1cdeefeb458353676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe05430aeb95d70743c38b185a5bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3af6b642e5097b3e2d35c6ee7a17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c41718094db101d866ad12707691679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b5fb14b5ba41a5aa133a146a2147680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f151836e5e193b1f7a41ef5e1134e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884300cf25aa84ae3116103ea6a393682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfef76df3b6fd2b7ac58a2cf78dc78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca0b493896550bc7ed4dad4940c62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4099431ca466fc9972d2eb80c18d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc30e73cbac2b4a5e03c48c6556d59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d0ec83a3c3ca411ac751dd2ba22e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cff3b273a8bf93eb5ca2778793e394688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd310725291a498dbea161d2a973e35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b75dd4a612762c1a41729420d2f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463811d006d9cd0b564e7207c265f75d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e088fc1cd43424e9f1e0c979ea0e3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b73da5c632b7c5d7eed36587948779693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df50d0a96e8d8f58486617c07d0a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b68102d1e6a4444a4af31107fda95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88859a052449a7df3acd015501375135696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd249da0a2d43271ee216a6af1a9b24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea53d91a5cbe6a2061898eb5291fcf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2340a7e16bcf61b3d72f19d65bd9560699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76ea137fc68de9090ecbc0f5307aa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c117afebf5bbc512b4900a9b4a6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d045ba2abb8545a52cc9f34c1bc63c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd3ee3ca4ff346a0927fd386c5cbb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7c8187faaf664d5c4378abda9913704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8310fa370eae34ed41be85de0e32e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b5f631ec5f6171caebf6ef15c908706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567c6dedb67b296cfe272d446be26bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b17b57f866b0d13b2686d3c2efc6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6dc3cb83ecc04a85401095f18869709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd08101b934cde752277b48136671f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a754c2668da309f8cfd25cf7363a377711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36609a23ced3d5842716f9bf3c2734c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6100740a6c5e3af8bad7b18abced713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650882300e1071220f11e3f6fb6d7dca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe582445e64b79e47577b34993f21ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6607f4cd45d5c74636c81dc6b8744716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116171b50448b1132af436aa0a9f5db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aadd11d3e7684badad76ebe94fa6d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968c4872f808b143316326e35fa502f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563519cee0de5e18b34397668bf7953720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4fbf7afbb829ee2eb611892f6e43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564259b3f78537b5d0d6d3f4e3fdabc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ae34bd6503aebe484c8e2c799905a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39681e99d40df42842bac1c67a7e1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b90473fe9ff752f4b0fd56699fb18d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934aeb75a9ea1864a6394ef1a38279726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186bc323ba8acde2eedf5184c67d89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c5ab052f4d343d287f961794d973728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba19af73d60714ddeca9ee44cc21f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc07b016581cbf13b0df9b2bc1741730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e67f97ebce15887db4939dc04a39a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed10528cb646cd8f61bcca016584244732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b7f64369885e4293bb34eb049cf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53a424f5e3437c5d967061e5f15b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdbac4c56fbfb726973f43bd284e80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ce5acdf4948b171968299ac54561736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76e05788bf2a139c0597fb1bf7e78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875291ecfd172af09bdec106f299f345738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbeb45d3e4eca3c8bff1a949097736739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b6d4c74a8e072495749af82f1598b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b45d6b0e7152374227c01eb647544741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d2d48cbe4c96168809c4df7c74b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afca4bddd6eea2af871633b4b5eae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d0fec4b3b25e57ccf26a98ecd2cf5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cee0d22ecf0385ea3cc28b69486ab4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d7612c37ccd25225813aa01c30db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b06feea96be03271effe044d68fbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5f7cd2c7a0afd0c6733c26f1a0e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a482fde30d0b5091d6bddfa8c4740a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6cdd3e1f588db5219bbfa2fc98a88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7af5b598244113c0d71ad6723e0ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcac6ab6afd52f108430376211d891752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d1cca286ef582f90b83291124b94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d8b5e60ed7c228fa1db29d35d14e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8f0deb2ef25a0da465481cf9456c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb882bfd8be990481751fff1f22b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d55e5631e0203054d96ae681ac01b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf4c0f24f908b65e65554c0fbd4b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f040b0892171d6b39c07edc2b2ac938759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>