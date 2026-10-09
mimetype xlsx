--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78740d3e65271b369c8f1664662d141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663868b53a6fbc79a1269b2a657ab3012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd92199ae2c1a025e4cee14085b3333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e805d04216e577927a5f131026fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8beeb3877318a27b3ccd79f4d9e4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed01997335bfccfc1034b3075943e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d26e350e069315df0e59f97eb14817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69f8091441e2f31b85e44fb1c268d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905046753a1f71e617dc15c76468f5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c58a4c581a61dff638f397ed2ca2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c30f2c8e5e82f742a6052b0b6a91711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b216cc6ef150746e82976d57c3b3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17be85133f052506dadbe324a1eed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b85a768bc49d44dc9453309ac1fc3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d31b139c46e1f9bba9e6e09f0e6fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb6ca5e089d049ce128a3532b3f6e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9689031f5887df22287a49c915ceb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a76540c29ddf965ce42a2da5e6f1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf16c98a5ce360b0ebf818da82e00a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4e9d042d0fc45ee3a6aee1ef7dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff095c52822c2039e227984b91d61d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd9fd047fea9cd0f431c7b5eee8e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42694f5d2003c11ba306b7e187823e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742933c3cfbf7a8d5279fcc946d3e11724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e594670871609ddd5a2b533c01a0cbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f86e86d79a71321f89abbd0af321926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec893131aafc2dd7c1b4a824105baee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ecc1e9c547dc56c3bcca67398d1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320741c0b3247dcff784e1a4764f276c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390575619fd5aaf31b8e4e959cf1b3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10787ad601d7d8f8fd6ab23e1a74c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe0b61d687f65f94ab2999cdf780832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca2226bea470698d0caf7df9e294833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6691d00d6f6e90ca4b622b1aac861934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf871d8ffb21b1edd646fc202e9d9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a2e84208479ac29c85aa971f1d9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021643db479fb750cab9c6d645cfec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4af1d173cdd0eff781b74106fbbe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898588129328c8ecf160b01bcbc3062a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981d62fd13af0a53424efd7edeae2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d391706732056ff7ea52764fcf042d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e0c233cc3a2a332bb29963d75de942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e2a54a4ceea36ca371c4c961c25243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715a58e2ca4db16e7d01cc43a93b07644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b92a3d8f9ce66e3fb30cb007df3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906522fac305bcc512289b5f5343196b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b83f9105ebe91e1997c3d58f448b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99216728261351a993dd35168c7dcdd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918015bb2b321c49f653bb2059306449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6a014b8d01be706aec5b338c6e0a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100f43b1b08f1de982b300f98e5e1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131cc86ac2a1be28431eed07e7ba07052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2b49d6ea99186be0fe69be33794353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8bf8123fdcc830f52480a9a0f630a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80d64cde9de6cd4d4c3db1f3d5f4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bb81539944854de698a1f76ef19d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef16df55aa06c16ed6775af8002e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c02ade788761e0dafc3a006c2b9d3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2bf4691ff5dab72702f1dd548735a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3318811655f14ea1e2ba22282ff9e6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e31a888eb81d5a19d052b6b2808361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c325e589f18a526b733c4c0c715491f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6994dae3839540c2fa651164c01bfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f465a20785d803157149c6dbc1a0c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054714c8618c3de92a90f0ced055ede565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83773eb8ce593340e7a00502b78b4c8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7989eeefb567e0840e1a3b5d5b9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa66dec139d02f45d2f98139b6b9a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4f11091a2ef1f9cd51e5bb36cbc8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda737e932f8b93ecd43c5ebf98e7eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aa343e0d418ea44052f811cfeefca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73abaf8675657c2870fbd71f8509f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67928144b6dd79aec16e438ad98970e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af819a8ab7cf012696ee603aff72273a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1753e0246ff4990172c7dfe86f393e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e961bec73a9f41d83dcb3c45eb9bcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249f99056c89a2a73af827e2c85b8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb39d35a4afd34da641c6207a4144178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd737a941d55964fa0d36bfd58fce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c9c5e8f0c1de9d6cf801d32393b1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8482aeae17ec5a712956fa33e5f8d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619477c3bdfb4a84314bb1add8d50de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd26e2037b565c39e6842bbabef95fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86207e0d780a1194a3d9cf1088e4c87d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3becb5a8f348a0ee4686475dc9de985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5f6968970c7a0ed7a4fc3baa9148386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a87ab1260ec5e366e9938d79144da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4cbf586cc44857d14df9774d9cb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b39dbb76f2c818860bb47685554289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91682fa06fb747c273b38f804bd2495e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e543f4c4cd81c5cf00efa9fb0a8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f717714ee2fb2f6de3072a7f4ceefa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922b0a74a373e907989b91ec7c392593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8f4124775dc95a731c1125f562ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d7f925a53d8c5baa568490c9fba195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ff7c96bda2a8b214953a241b05d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e145343729ec68e630d9b14518436297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a71af43791ed5e41f94323c5bfd4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e45d71271134b25e971b4ca70efb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826316722a82266f00a0299f5ceab855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376cb5ceba134905b2230591139c903101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251e825dd7744073ccb4e734781f714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49eaa68d729207329c18140a8f392103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314836cb3e2487790d6b1d915017b740104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb7e8017e0b5be9ee26c0a34ac776105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3ed0bd57ad76603d943311dff9e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01cfd4eef414c6918ed9b3796385cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bc8965f085fe4de31499942de400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e67645a36438f45edc9c24cd7f4e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176cb46fc9c2680e05e7c11b91abb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a78807269f2726dd2ebe19d16830ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ceed58cf101233e0d4ce66a4c51bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc77d9086151f2939b06a29a70271d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bfbfe85f838983bbad204a2c64e2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c01d406ccd6df50b46798280c6207115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950bd5d44e13ecc4be8155ffa3d67b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e390586722df23641661ec0ff5af6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763344fbf56525da712b336db03f84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01056f760d7ab15f706b107b71aa24a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18de8681a3ab5fac80e2eb05239d42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f234062a2e3c6489ae720c4c7082121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433132bb48a9c0d62b036be68596abf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378d9492e03d98bd7e6553e1c46409123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667770d7a3a610c9d3cc4413972eca10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc406b303ff8c5729e80067f88b8af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d118f8b05970f68733e87f6f5b9dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c6b8fe6133736d4962e6ef5b66ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b432404d74a43e568363357553c875b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715dd654ed167db2d05d7d40fa0cd4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af8eff0f79b86213f8133c955ce15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb46d0b5a4271529f4fe628bdcbb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f9444781a8a785699a1c29e9cb1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40027e71f6af3d1b8f5edc9c271233db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ddc49ceea907ffc2f084bbd2b7fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67ee0344e52bfd16312d1a0f01326135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80197df4438ba6ff387b5bf58ff9c8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473f3141b9775aee45ba6336f2e842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40b2ddb8f2b19061ce9e673edfb70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf8b2254758a7d015b4633c88f3db7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f3a6b177e5658fc80bcea3fe342a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445fb9ccd313f903612a523eb78c145141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b124fa6b5c6479e038b8abca231f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaed64915dfbb3d309878a1a4de794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb21bf3c1c5da8c28b60b3deed28796144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c23957d98fe7c9306f1caec1c0514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c62961862c4d9d378d3f1eb84bda1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a8bd2d58acaef1388645891bce6d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62461ed1644abbb530fdb60417cf0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94189e025ff909ef889d5ca46d72558149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ac14dc3be475bdc0f9891b404acf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396e2485c172389d9aad824e12e0b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30f89c354be8b074557b9a5cf45d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e52e2d65f2864286a280163a8676a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c820ab734b0fb50862983fc21fbd4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085867a1a02440a8f8981e5f4f5c0e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bbfab0bb1ba7f882bf805a77e10e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb434cb4d87d89e66c6da4c5f9f779157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a3e5fa8bd8adb7b39a7b608e4a83f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b531a698262ace03c433c319f146f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c420bc6fe67fa5176b787865bf7aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9808c9eb3997288464bd6c16d60fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f6ecd94ff7ba891b288683201368162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a496ac57cdf9377db193bf336edc6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc885880373c41032a50318edbbcd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48459bd563e9f9703511b4c65d9bdd36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35cca6d31adadacb8096f8a45397d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e61c6002d4b66403c8298ee7afaf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2233f261d0c78d343ac8662c0a8c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e761585a0b60f67ebad7397acd4e385169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e08c41242c7b7d35f2ce0c077392170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8330c887e82aeadd7d80ebfb7e7a74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427841cf2fc4db79b96d4d89f8a7c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4b99f7d518d99347b119f0e92c5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ae2a8a2b9b90fc16a2c6863182bfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44776e3fe2171fdf214540745cd1bc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636452bde95467123d056a155c5ab1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3e517fd0fc4443b80a3d2c71ebf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf17653bf4523650b90c26eb61586178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1193a5e908dc5e00b25e4063c5d1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175a7b4241cac42233302b8fc414ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4773acb1f45b4977d435658e5f7d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31951e022e8000092ac0d262a785be48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95743d2177befb87ba479af1cd656f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a89909982c1eff359a2330f9f4675c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aaef6609f7c493ade4c2d8079cec8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd51b909727c9e586928566e873813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45158da7a3af98bec9fe88a7f0b6ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf0fda5762371cce19fc5491232b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7fd7110b605f3401e5de56ed13ec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2044c3da682606b4edadcd59fbf8c26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fbb6b6d72854519ffa74a96958ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623664ee3eaad974c88ebe9f12cc7e4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628935238e48e25ee7fcacb06a2ae001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332abfd1394f2a1b58f11b9b66e8f7eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61fda7fe55b880f0fb614cd6c3595f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505097049f14602e4eef7d9a6a7ea332196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1eec7828c8a77811e0b4cceaec82f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa6c9933574a12f1570a0c96f96206198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de58f9c71b2da19efd7490fa4e8ea3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeeaa2974286a05510d5ec6d075049200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900febbc301f3a07ae9d0ef59f36c15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d4b24f4fcefce8b286e7eb1ca0f0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a3a44e1cf83a2d5f5b9460b513dc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f460f3d1a7137e7cd8fcd2cf528c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84132e9b29cff04e3cf7cc6d294fef2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496616274d5e54d5b0620b756706106206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148aa21ebf0b3735bc73d9fa3e695a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979c859668c3811881d9ad73740ee5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0b12cff10185b8c4d160cbd9fbb57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674c37c32b0105d836ac0a5e0ece6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe18cdf37d1fcb10803b24090dee413211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581dd61e1c00374d946a008ba5d0e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e7b3a26efd5befb836de6f92dab6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942db18c0105d39c1d9a9f1c18faa43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c8b13a665c76688374683edfe079a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660e7ed5053969ea78da98db858959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7cf67dcdd320a5651cd209f29774e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d909035f86ebbad8797b7a4f109ad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9825d4116ec052b7921222b711b93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5381ed7faab5328a2cdfa530432ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbdb730521b79e6eaccbcad20bc390221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd4bab061ebe45bb56131087d4e26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a35efa7110b056513c09c1f15110223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf151605d4742ccc348d65cb79cbdc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fe99e39e7f1f84a39c5cde78189d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e8acf3e99156ee0b16b2c2789646d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d40a2b2a299a66cc0c6ae93a83f64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754bc98e61dfea1fec85a715d72efc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341fa2ad805aa73f5b1c4daa0a9e85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b9d36388d69ba20ded9d517929fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6bad3c5ff417ffb8dd3f7dd73c988231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62735b1e27a1d35fce7b227e9e2eeb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85470440f43dfaa6cca21ca4b76fef1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747b42222f03203f5c5da64a5d98a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e4d1d1a63674be5f21e1eef0aacbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebed754c954420734e6eb98cc06f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee11ab90cc7b4d06aa22caaf8d4ce4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539a6451cfb78bc89af05e577a4a5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b828241013db76dff24f93ca328a2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe38c6fc06d0cf9e80273aa0a0d0024240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecc43e64ef5137ae8029f8c0261731241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff775366c4b1fd6d6e739f9822bb150242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d909e78461287999b42bcf876f27a12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258cd8a942970273584924e826b5c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885881fa0d3db708e013b4a20c9698a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a2a7b4a669d81e8b1f41d42a21bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65da4af0245a7052f5e041116f2c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d375b3a3cb08174011357c73de8b73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf1a8306f360b3dba2a16e8d83e38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a34a9ac0ecc0603acfe905288e42c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690996368772e15ce525e31c73da6b64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91492d7cdb5552a71a59a225d36c3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5a9fe9891ee4615405f8a05ebc5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c14df48d756e03cd3a606910cfe20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd5c749296264695c8c2a09e94a84e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00455219d73e68a3eb43342f8598ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4936235ba0296d731028c49c92b50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d270fcef724d8a10aa0a063dbaaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59210332a15c219c369c5f989eac67ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25252584288996d94091067d830d55a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8086906f6f8d2d4b5b03f912612489261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db132490abfe1fda6abcf9e798a741ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d997ce1cfd90a39eee20bb4eb3cfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102cc40de2ae96b4365f25c37822891264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb469aaaf729050813a1f77b74b4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43411a507f698b32c484668bcfa0929266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd9c0fb8a4022ae1d035c93aa15db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1f80e7767b46978f458e8109e7ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f692f428a090b3788a3eb5c252c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a7e57a653863ab34af9c4099d0957270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f214235ade17799e12f54327f870271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513827d4f2cc084b01746b615402608272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918577c4faaa40a2655153c32c835377273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767aeb78d96f683a1dc27d33a12bb2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d576340d41f4b28cfe0dabd6b8cc56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4bc59713c970818d1c82c40419ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ee9fbab0ca1bd4b9d5ad5bef10b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fee59b875fcabe1bb67bb945b54cbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818def25d1a219ee533b9e91a0af222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83fef5a1300b20075415c1a817a1a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34e7ba26ecf5898c38df60730d1f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3458694d56838fa4fb96b257eb036c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046e2a5e01c125440e47935a7e3dcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd720f85294ac5209ae8a48b9f0c5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88cb1c7ee4b548251a7f2a706fab94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01cad37020ab7bffe5715e75e8833b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead770208b60b0bcef16b1fcb6935c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ce8ee8914f240942a8045ca093a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b07fd5bc5e504713b961350b70344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07f300eedb693c868ea3f353d01540290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66554c5cefb531abed7e19e908a11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c1be60543eb477ef540384bac828292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca401465ad237a3e15f2ecf5f6e4134293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4772f363521f33a6723030551e16f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41569f8796bc16bf60a920f65f598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b28d7587e63986a516786bfc7e1316296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505d2ab5e58aa202d0464401043061297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0dcbd6faddf9a518de9d85698fc62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb1b42381ec6efe79f5b81e9d24cda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adbbfa9ae2e6b50313c92884d16fad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b0b3b641aa16be6aca1f5645e07a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c052bc912c7680a67970d64be2656302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb9e69dc88471e1e14e458757207ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad40e0d8c03ea538181ed59571b9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716b41a375e42fe28c47e790b9a2910305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a3055bd8ba854912441e752c87fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276455c679a62f78070bfbc9796d60b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f17a5747353e992aa5597a92b0e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701122867fbfa0275aedd614b4c330309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951989947e00909305c0ca8f0c14dcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de395a8c7a75a2f8506dccdde124d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125baadb6601539e309b22dce4dc330312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e38ba95697a5dc299d02c2c881482313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a03a794d6329883354c5513e77fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc87d3302d70aeb8e2d6be1b2f5ad68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39300f3ce85b6b322d7296336f3f36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf96d5dc021fee8498e0a7bf8f6ec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397631d72b4bb0b54a831cb96b1f3f7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632fad3fe6a934d7b431cf253c39283319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe013e3cbc5bb23b304ceb26ebf1628320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be3a576c0884a803eb3152533d265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a7ef825e6bcb2a16420fd9dc4ae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f634ecc020e10ad24b45526d94c10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbfc9006c655dfc54b7d8ba9ecc08d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4eb7cab62c947fa61ec0010cf68f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ebd69df937503a476d45c050444cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df79e86550c8b3bf7d156a9b5cbda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3be47d360282e5d23e159c8c4dc9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5d6eb8659845770779cfc2a4df1d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96ba0c550069e35ba3ce301a09961330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4fa6f1e19066ed17fea1e89bfec4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f23753ff501f1df5db57ce3a72e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c564ad5f96d8756d0f7ff41313e363333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceb07a44a6571db301e354d540dba4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09cf685990c7ed0a14afe6771eb4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410d4e6ad7999c45f951d2ebb912fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa39bd104b98b534874b0e26376eba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b2d304106a307b5eb69ea6463a77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d670926bae7662f7eb918c60a70c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e75d0dc7058681085eb0a3e81d27f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5be1d398a2393ff852c8b891efe14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2094c0c36bbc86b9dd015d988f2859342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9fc4d102837e3ac0be032f6da261e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9691f837b6a4f3b6970f8318649c13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438338ac7c59d9805a41aad854bf77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873d06ce907a1ae65e9dcaa06c9b9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104196800a4ac50ab698222b26a041a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1daf500e33fe154eb22868ee536ee4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f131f9324e6da793ce500b8778b0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5376ecd644cb25cc837765e2e11d1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329be110e98eae16d566943aed2f6a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98af4cd8a962e82a1a4fedccf71db9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd61e77b6462472caccd3c249f48e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f004d869fcd07f18907c111cea28e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7450d7259c8fa25e8b9a51b3267d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ed33ce31edecfef11cb525cab2db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6637d499981f5712e8591be74baaff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7f6f24165a3c25468ccd72f5b906358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe6aeeae0b3b14226757659b3fd83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ee9ee243a07fdc2fa7c3c06765f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8cae948912c26a87786242d36ce68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1748e382fcdf573fff511c1bba3445362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c52d3708ed16ac756c3cb0741522f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b7c203b4324c6472b444ffee0462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e732f9b1a0797c3a1a7d9ef41407b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee4df6e4886f9ba829b2ba14ee8e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946f7cf0495043921750842c5ca439367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaf8a0514f883ef89c8c64216aa244368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac9057631dc853faebe7c784593ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876d317570f9cfe66941e867beb933c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26c43b825bc5971516c3b4a237a51a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b87cf39fe3f787f30a03330b45b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd315b0b307cb01b9644c26bd8ff9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60396ac0e867ddc60aa1156d052c722e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6bf56224daa3082406cf32d63a1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce3632335fbe224a5a1a99789d13a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d601694aec839c677c64b233cf17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07131ccfd2c1a504aa99bcf03781ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4758050a1748c61b07612c33eb51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48328326bc33b7821dcad7e9b161a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11eda1c2142e1e66312961ae7bb2d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824249690a9c508abde03e87d6d6c353382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577ae56718bae7a649313acf7ae718383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d233e44f67fc7651c382453b15d7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37acb3cd6e1a0e6ed2e22a1a8d83a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6203b78744136d8261e7c9f684b1fea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83473c7a161dfc58b85db0f48859dd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2946a7a2cf96d6e8ef5f5a8ee9c0c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601740a922e374b864cc4b1f233eb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8176bcfe981b19fe96f686f8f81b47a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429a4818e6a97f2cba79747dc8dfd3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6296c94ebb80ae89f82d903097ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63f4422b71532fa867c0561567517f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9c1781026cf6e25359a6cc027cab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f89a69e8726af62e2d38ccc44d288395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0647abcce415b76683f742807e14e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707f05a1bd262e07ab56bb3ecf73ae8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a859c3ad0d6b40d6f7601f2595ede398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb8a452d8a677e0f70a55de8d098eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d61c87e66795b70c9f6e67b8a6d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3e2856d77c65d99b2b72dc8a2df6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604188e1779c72292a585adb7a891cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495ccf02297328a0221b7580eebaefb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459da329850b1ee5d5d7e2dba2bdce2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754f534a39ca8b802d2510889d0873a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae651349b8f35357206fbacc59287fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900fbe0b7f82e73ed6e4b7b19810de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961317daf4df5f63ddeeba4cbe285cc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bfc7d0f9e4ec83260f80310841f5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155d59b4e61d5961888f05f6780715a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028dea9466001729582cca70240d009411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099bb7b7b275a0671705c826e7ad58b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc233b972ce42c069462edc1e9cc444413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6bd7a79f9c3f7d3741ac1638f81aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf658d561bc315125a000ca4c814e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d75f60417f7b6e83a92af8809b81b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60a4bedf5e3edd297cf16084d4101417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874aebf625d76aaea397c037f43f719418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba7d181b3bcb96abe92943a38fa73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6872003af841bdf882c429f8ccfcd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980a16765089a51debdc7cdba50743421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2370703f1d8503c5b31a774b87d1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b92a44f2771a1704f3fa3ca664335e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96c2fd52801a7e908c97d858b6474424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c882105519a6f35ea411850fb19247e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001071ee45b23271db33632712d020d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126846651d477868cc00419657e1718427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ac4ebff613449332d9a029e43496428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48e874cb4c4b8172bceb0fcf5e386429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f69ec1458284d42970c51364c2f57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa73082eb2f420857e4dedcf7c299431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e05572c9e317dd3e4235d4c36b9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaef74996719155efd50ae7ccb3b1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bc7b001680c253549decaf2b0c746434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e376b824536e3efef2b27e2c2afe8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92744df1751dd50e87584fcb5b9de5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a23b1f35e2c85703afcebb51a912437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00897c3cfe7ed2fe449f264f243ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c3c3f37b1f4af24d26c592e0c28f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1399b6270a9a0e578b3698a5afa2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412fff7d51c727ad49659e200d73372441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db1503291741387b16541c499c6264442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331988770a1959c334d4aa718420a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304032a8685a324e96f36e8d0e614557444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e5116ab0c18116f82f184a6def85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c96f165d66e56c1f3db9f165d62688446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0568c7b49eacf936e553a632696b15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45c1eac1a03d0eb1be73803fd5f831448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb02382b376535d9a87377c8222ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e7c2faee79c55440110ee759466b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265abdf0584d3d69825fa2a4dfc1018451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0aa2651dbeb6c70f05f8106cb18d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069a5592dafe9fa14fb3da6440f5e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831fd80ca698460e77d1de519471b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83b0c5d05e9bf27accac5cd0e6026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47234ccff1943b6b3807a8a6dc9881f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4a1438a8c6893347f6ed7c50b7c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c943297b366a4b20d27bec618ab4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96d6841e0ec3f34e3067526fe7856459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0a5d024337f8ae3a79a394a859d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050afebbbbfa1543253befb52f87b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497ec5cce1ab50a603636ff37d9f9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b36e5d4f23bcc72d6a59e02e1258d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7321afe521df764ce5803330699c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df236c56a63b70fcbd122065db7f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337533bbc9c0482bb40399cf37bad7de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237818ad925e73401365c2460a1f8991467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700f2637c2aaf10b539973b4bd9644468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb9b2e45b8d37785e026aadd8b015469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbef8ca5ddd5e94fbf05523a6b945a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee18570aec74a2b461e75dbe9a2df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48393eb8e5c51ae96a408031f926fac1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92737bf8630ba55dd7250dc1201883be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408eb1c8892d0b4744b5583715423a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff3e19039b878eb57c9a422cdda02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182e5b5e065b2e2c84fd71a6d576e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f223932af7d8a17175983248259e14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb88c658552ab214bf88295bdac7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4cf428d15f71418921c46ac542505479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0312be205e196759c93fa9f61b8a77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341a93b330b6228d465ab627f29b89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c724dd7aa0ff02ca1e65398a263cf69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c8153841df2eb108d74b444cc5e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865f1ae7e75ff0ec95995e7223893b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d05a2d95bb04c6ccf7502978f4c2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ebebaf2ebdb231ec08fc819f02dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa07880b4f152ec7453234595df380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a54695a27d555d1d1d4a7687ffd6be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ec7527019f0331b1e69dac52d08b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c34a73bf8cb0af5c5d9d1c4b921f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c97a92a20a7600ec95eb2bfde87e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65a1ec1f29c705ed187d7a9e7605b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc230835a444c8677e96c0e4f90987c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cad8728f7fcbcf087e30c57cc06840494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f44b7f2f244fbb3ce3ea4f8b8fda2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d508a948ed3fdd89eb99d10ad020a98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f20c179398d1f79b5e45c015ed5d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1fffdc722c8b61e5c9628abe0de5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c130c0409be9879fb32813cc3bf3a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bee0cd380f2f6a154244f5994bd92d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7dd7f9f87d1dbfd84a5d6b1688791501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e503cb7a5d09f5e834a7701fb1b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6651b7188924c204e8c8eee54c2601503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0634412bd4808c9aaddcecd1855e93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1cc1ed9acefe5548e152da969727c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061a9877d81c0330c070493accc30ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3df5b59f3e215841eac447babcd1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14cf81601a1574f16a549b61de361508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d4b9ed2bffebbd2b29d0e72a630a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1a7b28c95605f15e5f6ccced6aef4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849abf9744406f8a613ebe2b19cdc165511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d36b2dc8b554bbc0d5a1b6dc43d9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd99fea51533d03c9179b4b4cc94fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b346b24e10a3a85f333d7b4dea072514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3805d2e7e73c9c52448ae41f531a413515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ba0104386293661238d4ca3bdb51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90203ea982b09213cf8040531bca9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfcd5c5f4a3cf0d152f68108f634b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f392f8bfd40decfacae1816e5cbfd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120e1d4071cda81e47092163313ebba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f372cdab20d9b93ef22d2a98b2fd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c3d8ff1296618eec21c108eb00b81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b4790753b5e44364bf1ac50285f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301473fb4144cf0c84b8597500098e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05402e5ed5e760f30a6eb15624fc6c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc08e1885374dd67c7c6de45cb7b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ba7c4cddd5f7338f2cd26668044f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495b82d21a22f1b19af0a54c4ec3ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6596d376b82411beb0fec7adb46d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4132147b24657df7ede36d4e447d6bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ccd58cdaec63e063272193bdbdb2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925da730f01bb2a033cc19e2a38d83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd25facb389553bf991d7525ea4c466533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a6799f8fc043bf41f2b87b9e8148534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d957c128156879f5cce9c0cf8c3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349cf0d68d34cce0b64cb18328ab101536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115820eb1fa3fdabeea77dd3cf08d80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340bf38b8e5471ce9316f2c2fdc836538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25c69c4945667d1fbbf2da2fb748b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff603492c9b874d98bcc5feddb88e0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852587340fc4396411aac02034a772541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c4a56c083125f4ad5b0a9cbfc814542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b03001266392a3d33e342aa3c7a5c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603784d72fae83595948cf11fe7edc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e607a9b52f4aad2c3b4d2ee7d7f579a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708060ab9ff982ed668493520c7add3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc927db9b9e4b7dd7a0d26b5770eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255851f903dcf4aea80ef49dfec588c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f59065473b99b5d7d0855256798d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466ae74d3760c475e334dc7da630b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9e1a30eabe2a013a2a48b0b6e79de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d523d1dbe55f05ddb6c8698ae383b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f328e92fdfedd9bb77bea6c8f2f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a39e517713f313df19cd9d7ef636e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5441da2aa5e82fa31b8b7d7cf905555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a60ba310d36f2ccab953208a44d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bdd580cfd2b11a98069c5f4093bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04757d7171d2c7bc3cead9d26902daed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea391cd934dd64ce839fec40c94acbc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc464de7729bcce4ffbc66c8d801f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58aa29c201a3d68bd027453466a34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b300121d0611065a641b6d5b43c4d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ac016e69756944405934d12f7351563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662448c02ee74f748d485219e4633a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a8bc63c0834fa7932ecbdaf88e0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793f8505b3bedc74816bb0608b723aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fd11044d241db30a13d530f25b50b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0522b562297ce2569909011355ff2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bbd22475f7c79cc5670a5c0ce291569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ac8dda19365278e066c1d2a21feb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0116c50a79cdc2028aea2d3ce1951a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb74036cff63800a0816fa2000c313572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6136e8ce6486df729e7e983a84bf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922dd29ddf404c2558240b50b9a5f54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a80c60d7094fb768563b6fc8651c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c06b9616e9db807735d00cd0b7148576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033d26f3f2211f977fc6a7ff9b3f571577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbacb4457845b8d66949d34aa2f6ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9956e24a8501e8ac578dc7d455c286579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca09225932081be2ce41d904ddaee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922fc998968ae45808f30fe2f534d97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c893933b8b21e29b067c73e7c84c5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84444ae033bf1022a8cb46b02706486583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f025794cd038f2f269d23751aa95518584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc1d515efe92a6e6fa134c1e457dd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284440a045982ebce47973839184ac58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0b5c34e6e007cd2730e97250c00bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cebcd3eb7faacddbf09962717d0312588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f16ed6047e3a19dc9a6016258483589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b065789bde36cd4ea8dd0d00235ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ddcc57966cf3ccc316874e2a1db9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1dd34ebe13d2078b7e9f2d4f79315592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2014da9dd576ed04ca4284642b452593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeef09182942ad328b72c8194dbb4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb3aedfa222cdb53d2e67166941478595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c403d6c881e1ef56e81dfa5c97c6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed6d883074dea2ca6659dabbcd1538597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135e3deca86fd69c6d8a8eeea52fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3b474afbac42d4ce00841c179612599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd0160468d55344ca48b94e05d519600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18d9589875c59e5bda37606d54af67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d83e32b4e6dae245d1c10a24db07a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335343503dcb3e399ac400f87bdfc8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb51e16f9c2ce680d722381908409604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa0e15d62ece8bc488425e0df6cd2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ed0037259936a02976922f5e246b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f493d8185fef727c61bb981fcd951607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17523ada8da9867b405c0722f1711da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2856aa48c4a38210dc307b83beb8ae2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5309ab8bf87d81aab11aa9481289f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2511c4ce3074578ba42876346fff9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e60ff9facc2152f5ce8ca1b7f81a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97b4b36b64f1214c7d0f2ca38d9b02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1800e8ea034f614b76088ab6ddf648614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878a65e30ee7a2780f3627c194122a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e1ef52b2ea7ca5335b540f3a8995616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7379b02b68531d162ace2f4d0b6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b2677346b3099c97dd8d577776fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc70ec9b3e2ccb39350c5929aedd6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8951cb3df968aa163af5097eade2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e72b9b5780196a2d82f8828f3b60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fdbdd3e49244241fc7faba6fa481d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c629f86597c7a3555b24e1e61647f66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc870abbd4078d3cb42363f31c7f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0206bbcf1b09d378df9acd9e242fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75803e299b2ed6331490584d36e6f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714e3f7f5ff671b45f98b4331a320f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fa854e488bfe363f74247b5debb41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6962dcd6d2b8f2bf6044ede914bee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f17182ec28fe4282eb8b84a06693630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bdd7a0e783cefff5e4816e9483bd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d041310b87a76ad54d6c005c0f69d7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aeff225072620d30bcfa4782c191e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205fd0f26951c069f8520308b1dc8a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f397cba0f22114dd04b0603fbb4a21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d42a7ab50351104b5cdffcb21f16a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3b58789f63263ab78efad4d6406b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d81303a3900653f2f7721ea2f257d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691211f392f6c7d26356504304ed831f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938f257568372f93f05ee0330e6618640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d479e74005ae7c3f63da228f32a36e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded3bbe89da0b102455a95d10c2826642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636700787574e3a571c487c33d35af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f237cdeb4cb288c90387fde6c5094c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2497b20d2d0b6a7ef1c71d915bd715645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a16a1e4e1b26431988fb30cb0e85e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9bfd203151c8320e8c2fc353d620647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217a5011a6b349410183fb62f65dfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a64377e3b5547d2ff31a917c28c9b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32453f35afb0d8693933d2c1ed058ee4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b48511f8114c032771ffe457b9be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6cd64b990ed1fb81378a295522f03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454b867ab4f88567285f54755d70cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc7b6c6270fc3211c01348314bdfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881fd0ca492d2659f4e6451f57b2abe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08393f666feddb66cc4c438ccccdbf4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6c2f1cb581b7c3f22cdc6614ad55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65282c948f9a73405c33b5ca78ca4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64200f8264c4cf359473f19c4a188e01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016f38bf21c8f8c609ffc3bbfa8fee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52073840246dc9961b243e83d59da4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca10c088d58ed8ed1e22a6b25297923662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105f605795de59eedfaebe3681a24e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b13955ae673f064831d28f8cae9297664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da0ff427d4f6f16c9c050676453f56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d931afa67b1bf82f30d0adb126ca6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7cb87f62c008a7936ed8cc8fd83a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf29bc992e231210ce9a6c757ade5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a717684bc0bdf0ff62928750d214e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eb8df06f680db8644a6bad21af39d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b9f4e10fccd3f58aa7ae37b9e345671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b168c9ed14051957390e4145040c30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee091741b20effc4dd66dc1920fc1b4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d358d40b54608b8a9b8823d608be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de02d80f64d4d539df1df37299863675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6d7836c76dcb5f1fbf2d080930c32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfcb4fc8719ab726b3a11228b11d8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528dc0019a76bc67e8bdc60a4c83673678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0229272f482ab87ab685227f5395378679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4020d8c69470994acadb17d12a612680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32df80027620ca525761c33b2dab9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70f087016673fbd5281995cc6d120682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71cd3b7880ac237c192f7d2a8a53e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b5eb176c359cb0414b0ef68623306684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8573f0db44e75fe987c8f08955c5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008822edfbd47e49daded1cce567757d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9755eacde2327d6e3ee20c5c2f429c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d663547c30c9af7e78809466f1d60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a3a2da9579fcec5a07442de5fe12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600113b843116c754ccc74bd9fe27a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46304021593f3e148fd7b37586ffc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596b36f77ccbcbecd5f30ebf7f006c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7754067fdd81a6bc3dbecd409d3b26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0948696652813ff96f2eded6a7def7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0919142f5635672314e6e9f057302b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df79d1daf582ce1a19bf104ee2fa76d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dae515ee19c3b02e9427917e9afbf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93396f87031f5f93ac9015a3a718e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a1439b5e09679d46ac3f4dbe5675699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed024573fabe3e40130a3e04f9cc88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046823bfbefbb22e3477f42638cc112f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe18595db065f35df9a57598ee5f41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5a27dd1b01e0c0f6f5abb908ee1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7db5a7fe9ce39695948e9fb0a932704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa559d404cd73ce1a733d7ccd6ba37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5ee6a40697e479816e843a593f7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1001e4f81bf8d1c6a3d209b4eccc8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59820794d8c9aebaa696231119d0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69a96ea4786a74c7b5f8d76f49036709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535347ac00eda7f8d8117d783846c7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b58385e1e435109aed23943da4fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24210b2b82188f10fc60326b3ad81360712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d49a8866074466ec904c395a238d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661540125c349a55b1d52dba125122a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcfec5a7698727c94e575099d6e505715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a5328d93a62825c6a1f1da8f2a86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c32344c576325ded19ea533289551717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad56eb9b328a351f3d34488db8527a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386d1ebf15cd0b37f6464f973ae022719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4aab45184b581eac5f9998610e5fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd12781c3a838739d7a34da4c6e34ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b1b11e40ac9380bfc33a0642cc347722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a92fede2f424a2db18352df6fb03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d9a1ec15c5adac107f5d75d0cb29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c906c2ceca6370f84c40c1cb45a75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0fa88ad298bb535fd1774eda03bb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1434faf8dfc96bd93e141bd129c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67793cb930aef838486ebe54e14f5ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4fddfba78e5a7e89e404f59e1b100729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbe5b6be85260ef105959d8248a7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121aeeb0bb6317975568df988371e3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a44275a573a5244cabb040f1b84f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db2f6c1973a9bab31224f3f8039d79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3584d4d6f4038478fc3f81e8ad0cd5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e75eba036bc45380e197ac87fb242735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb8db040598ee9d6325ecddf11c29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c954dd9a1584250fb1facd706439737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d7798f5fbbfd27be912b3070e25c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c19e1627e2e18eccc67da3f0f208739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8115b18b2aba88cab7b30449c138e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc399a08cbf46a7f4294f1b42f3a35d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e851192df5b53d589cd15346287b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfefa49a58e992078f94fc0dc61c24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb454fa3e3afacc8b7ab7eefdeb2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b534b8d51df48af2bc5f02df546cf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70863569b31d158555d8ae890d6f06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febac29214b67a61e312e1d3a61acc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dce912ef842cf052e9bcaebbc0be16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670bc5538fc336dbb51d6174bac4de9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee5d257c8646e52d8fd76835a4460750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae08898ac7d8b432a7f764fd4c1477751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349834047f3320238f631b031bd6ec28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a39528f6985bd2bed3d1772c07c54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a8c88d260458758e028ac9fbb64d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf52bfbb2f66c0831e06a629f09eca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339010d3af529c6b0b604d3e5cc1e225756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62757f551eb7e33d4b3e52d4f59b3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c5ec0ac0d46177ed4dca9a1e2185758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673509a1d1f1d92e3281c3816debf5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c9aed8a4b8b1e8071de2e084fef51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981362b763b2d1abe37d06de00ac8f372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2af33a35f056c1cb690ae739c69623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449bed1a14082e00841bf635a313f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaf806af31c9f861151853e4fbbd9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c736c6795b2e49138305423d9c77666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2680f60637ec4438d3205740e9d397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805cd30339f062ff76488047cd696348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38aa4b57249fc44d667642a12d8539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77547e319627803f3264626d08a3333d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967acefb7a691e99c4c709a605e9cbc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99620ae4d058ad332afcf64bdadb7a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05990c99f9a99761ce604fc4b20da613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512782dbe0376f416fa12b897e0ef23814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231488c730ee7e1aa6f4f7d82d6ca48415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1367b8ab5acbe5b7c0f9a1beb46704c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e20afd417ca26bbda89f7d80b2f0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970453ec8e83f7e9cd238b3419c5e30618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec0ecb7517fc6b3423dd468586306119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7210b48661e04187bcc270e42293420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdff5813248673d06e0b9ef741d1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526132e9242ee644246b9fabb8d5bd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8798d0ca0b312e4cfb58bba32158c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0b6b1d269825c25ba18d98e2bd6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098d83dcdb738e485bb60c9fc66b1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd13f9484b2d07869f5ad328322ca7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff3f48ec95ffbe4c0856dc328671727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb54b3a7caf1cf487fb56dfbc4d87628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b280121a071c8aa6542a7c614c3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c07742c6fbc73f2d086d311fc9f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f6f9413cf858c5cf2cf8173a210e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9c5d6274f5b035be1701bbe7a0e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca54ff6f6197e27da9cdc05a90fd4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459afbb3bda548931867fe93bce3eb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e12a28527fcf18609882af0d34c0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50db338b8800d6cb16901b4074f39f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790681b1bcf7ff246fb3bfda7203457937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d6e269df9ed3b75e39127a2c3aef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616506a25715c597f7d89b6a1aaa83be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c915c235d8296c05bbc7983ec5ca040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d841f9f93ca5efaae023a7d2589141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d76caedb0a65b7626220dbd965b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141e19c9037dc06f0fef18d196b8b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20387f7d498de673c58cae6aa501b7e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72ce6596d20b6d666c3f797c8e25f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900311c0255cf6e7fd249db0fcc13f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f70d0a5ba64586eb83e84b966116547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30a5b94c50cc6630ab6e32f5c8711e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a062c7952ce9081558e7ad2b150b6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17c50b977058efa4eb48c27968a7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35f1b5a783369e1a5db6d8525197451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a18c436a78c9f01d7a6f5964ea070b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe088546311ef13525fdf3660e32a3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c190cffad7fd5ba4ad9a9297e2f6d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674377494f24436c8e3a9ed83e7086055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca021823d60e54bcf4df60e8b7cf256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301711ca4fccb10c5cfdacc027e273457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248a4af4dd62fbf32cb57b047e00fcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e15a455c9ca38c874d411753b9cb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4510b527168233cb9c0442ed850f16360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ef7006e40b7e88e699b05e51d91761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328345c4dcba684b48524e58127a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde23c8029faa73837be2f7c919c2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fdc60fbe47b3dd8e651e99c323b4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7cb9d7c66f8559428977a5640d43465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292bcf104f5e0e36dc0fb5a0de519966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5c9da76aee03aa3569025e7175d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b176e8c5e36f2003acad33466de6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d8705dc70a89677d4652286f409f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b289fde13f9e270776eda762652ba070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f4b9d72e97af7f44307e81b5a36f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d9badc22d23ae011ce5c92f882c1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ae36c5bec68a1ce6911c2861e8dea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa31ca7be4e6ec3fa35ebaf493ec6b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec127f998eae28830d9273355cf9b2dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef8ab4efbdf2013419758d770c7b3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c46ce0cb7e45b603150b089a6e33877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190469b2160c15fd815f104bb78bd0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea16b6f1df33135105e4f0fdf08f25079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0f426ba070ded7b605ee565635ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26e3886171f8ad9abc1caebd26b8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193127858ebfde6c2b4ff2cb4d9cd4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f197c9c0dc0408f9dae98ae06ee4f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9c4550d98bec3fe9dd6d9696b88184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035cdff8734c000dec30641fadf3c7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e813ced853021c6d68c2fc7f28e1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d489353a2905ae1a5cf40c119353e5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379223cddd26ad85b6ca4ca25c91158288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e851a2d0d9bb808d4ba081d24800e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661b33f97fa021498c28e6a66d755990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cc5421642df1782a4cfb924ac30591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3aae62ee88cf3798f23264b40e46892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534aa981ae38dd35dfd01ada38b2bf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f744917b5efca5da321c107f5cf6eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d42244a631dd745a260386837b8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3896dc1c4db6a6b37a4d0d5a4e3eed896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ae8365d86c6dcad421754505dbd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818be77a5d22fabaece17a08ca3027698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5789b55aaab16e67f96735971572eaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ede1cdc4217f3f5da35874bac9b96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d1dc85a163dfd6583274e27b4426101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a2e4bf380d1e0d0e8f364fe744812102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5346a0145010ec0861aa02787cd1f77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f21289f0f0dcf3ff94924add01b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f400a43126815b38c5fcda80036c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa545e8a671a919f4b3cca959faa61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23fff95857b5b0f03136c3f88c2059107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8d577f0968017d71b16ac4a7db51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515801b5d032af8673d80f62409951109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a434b59f373ee51908f8f47473f7e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b972317d789d456125c4bc45adf7b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821cedf62c30b06944241041de7d508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bc4e7e11a3c10c9565e9010cf9a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33f2d8edb456f56dd7840e9ae20bc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be927cd09f18af0449273f29034f10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3649cf50eb57bc4f2ebb800ba8314a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaeedcc61712afd01df10be5eee34b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0f9fc6fc5cd31535a1c303f7ecad9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c035ac987f9164ba9a7f9a7b68dff64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773091950c91b8e186da3786d76140eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db08599364da0e9fb683b04a500739121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a87049172344e241fe84312f6e18e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571573fb9861396cc385b41af8b28cf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290917730e1f2379b0792e60049380bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7cd025249450db382fd9533650995125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd684ff36ea8ca259ccd32478f2f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f90a3f0ff09e0c3edd93f73ad9e00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec2ff8fe6909c73ae29a1f932402e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e27f1a6f094bda1ed1464d7b41f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde14d589a588d66336108744c8d49b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e058595b33da6ec042faa1ddfe50e21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3673e8ce4a4706086f339e2aa4e3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d273a69b66fc954df82e937a3fa3c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ff6e3f8332468028cb4b53243771134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515d55c0d3b4078c6b923602a1919e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517043e8a748551dfbf7184d2a31ded7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb761c995fe42f299002063d2cecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca663a37f0e4c78c983c99925955cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204f135d043c6ad9d9e2245e4a5907f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc362ab5c0de84a9568c429a455bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fec6bff6ebbd656b8e79d953bae90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03c7c437498225a4d48022e7ae2ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e922f9898eff33fd7b6051220d7d13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660e9f5ceebdeda4f9c48429974cb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613e3e2fa058ff833d81b3b6823bb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2096a43f89f0d94dd065a23e381ee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128750d814870385c38ef097f2402d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cfe57d149d275d9bcd6a943168af6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932495658084a4a34e1c08164c37757f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63179314c25c8fdb53aeb97461b5cf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9b980039e3dab35c7039faf354d89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dd9cd68b70de1b16dcaf54f6d0551152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6dc3765c181c1e8136de226abc17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8e02e975df31769e2ba3b2c87a47d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4878f776275ae2e7546597b2cedc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f23a365425f292ef9ccd2f71131b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d929f464b3efb384538436187df503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e68002771b054dd3480e25cf18be2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01debf762058a430ee7cf9570695a08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8ea6271b3400345228a22effe5bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609da7013772a7c6a36d5a0850902d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbf045413e80c06bf3a28681be63b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a174ebf11924b9d891c98f8d536563163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e09435fff133afbdfd185e63a91b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d491ceeb4ad5baf18615573a47564f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1048c47bff8d1cbad710d7fb229fbf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f883c16551e11abac9238b1205781b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aed309416f133c777dc6d478cf36f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75e6537c3d5928aac8a6129e02aa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47395bd9d06cbf518cfe085d74e8b7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f399e2b5f7b2f1f97e811559f596f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324d61a599814e81c329c65682733bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c38f037573f89bcec2e1b36f17b40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f8b517cd954f231ca6937ceae17c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed87ff9b6a25faebd79526690529d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9a2c539dcfaf5a713d3b0f0d1984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91325951b5e1e62df264739ef237233177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c64316d8b995c5cabe9d9b35b482178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569b680f6919e6d300e6b475aee8cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9951b2c22073e7b62a81228429785180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023680889615e975c51381e72094207181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29512effd765a093389dc3bb5c4bd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6bd2a3aad7ff45bc568793d01ceea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f57f3bcfa4755f5e8867757e4fa72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf0a87501369e87f37ebf33ca61d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f6cebfe519604bcdcb3c61fc61861186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755350adf608ad4e680ef11994d28d66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a044794a6aedc9d4b116264c3bd5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7c33883e4b667dfe63d089cf2877189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744f0aa22c21889a40ccf484883fd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c25829dd3a2792cb81d9885acc9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ede0740be57ea6d85fc40a42199f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5ef7ea5f86af8cf5919629f9eb243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281c0d4be56d00283b002a81c9cab56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd9640c20bcd0d42fd6f8b0ca26cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dafa9201e740c5bf4704026381d064196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75992e30c8ad8835ff2020c258e56d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b71c981d00182ae253fec7ab5e98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655c0bc1b8ff878cabb3dcd81f235f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a54da9ea94215e43f9b158ccd135200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c6f63f11ed26c2f88a7b402b04e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e38c545ff7d62ca3df0a1a2f74bf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843eeff7f7f5bb6037d607a6e1bad7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d9b1ab12af3d4e0288b1a969842ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9c1c2b26421cfbeab4810e2cf9fca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f88a95067ed4a668b56501647ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390ed314d1b6dae707243314d31908b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec425a7967b09f91dd4e4a7baffb02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dead23692ea8a700077b75fcb3784209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c342dac2d236c6a80cc642781b407ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a227dd4551fb6910be82d0af535d83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe25f41db0c05ec7e7a3459431af175212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3807eb0424cb18e8607ab8cef81b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7226f18915d9dd0fc5db0f7b45ffc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80cae8adcca657b83075663324ae13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f81a50479f454171d1c0f93dbb93e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c7f7a73cae51b4db5b25fbcaca32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1aeed5a74e904d5080f06b5485731218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790b1617a0c35ca4d6716d3894f1a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2641f1e30c3ed7115914c67cd2dd0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57182a30d0fc39d75d8eb43c1e30ad2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20671399a86cb7f9c510013ab36ef5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee0ae5cc36010017fa1c5a0f02fab6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbff06719715a2bb5d38dd18337f54e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161372b3bdb1301f93fdcc22fe4f84f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848421859bdebe38c957ee81be3f121e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c266f8d3380f1f071a62c523e52c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b081ffd09f57acfb2b1daabcad62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65dcf62f5c235def3a35bdd7b7e4f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0526abd9e84452f5566b714e6642cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef701d0e767ad9e931dcb1956d4a38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad996d7cb8af560327cf654370a0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f664a6f8e48cc109a0031178c389ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31c5ff64fe0b82235b28775ad85c74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ead4c8e0bc8058d958c1e93160a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117f1bd11712f3e4b1432e6aa25b230236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716e21f9da5eae18aa2e2766240864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ead68736afd503a86466cf960222f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6951653892cf4007b9cefa86c185e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaae2e89a22c6b30f5174d3eba0d46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a903c49d6272fcecf0628b35b4c6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c8e000de5953fa9ad503be40cf08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add241c8e925dfc316e2fac656c2a7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519aa2cac99455ce53aac411afd957a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2ddba740ae0ffe0ed1eb5812bf74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48dc7fa7e14e8a4343cb437f5f029246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b4c2da3ec9e41af267777c125bd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3beef61024584d7e230a93e98f482b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac7472cca6e897ade3b81544442bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef2e6fbfbff55194c3c76eb1c847a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc3658b17089cff62e9c8cfcb7edc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c663c88b5427da49ee1d11db175934252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635f2de856af5602bda0db2032048c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47bf22e3aa2668de9af72e9a3f1d07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a00fecb0d1d30b9102c848db97da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf951853dd3fe03ba748d635a38d1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d7fb59f6e8db07e9b6ed8035a6a76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39956ab929dad4b406b57051d7b24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde13426ec1b1c7ee7fa923e16d322259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc072c88de27e89425d8d9d63019d2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126981a557a61bbcfbd93f4276eefe6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250bff636eb1c2722fe78be590f47d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fc2d5ab0e9f2ce2c1b47005a033e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b44458d9b0a0fad2032119ebe6e41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823b79a2af991524d65c30c2f9ad03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2cd9a003478e825bb537a3f774c5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4bddb92b1d17f1ba49cbfd8dd0757267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8373269dc61e30cfd09bcd5e79ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48156b23a807bda5eb2b4a85f3b40d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4fcb8e4e754a7cd711987292a614c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b34a83b11b0c90dc5e7bdd94683e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258fc275cbc553d7621a21844e84ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2351293af0d53ead509cf81f879654e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd66b9da65ed76db6d24359b4f4655274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423fb67b5e15f554056e265382a752d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b289d1e5073e403fb2ff89adef749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d863f5bde8602daf26daac3a52e2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cc26ab0ba2c8c34c12dfd1bd1b103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42ae65f3ee992b9568164fa357ea6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f089fed9feed9cdba10d7d91cca22fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac8ddef8daa8f926deb50f92aad5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5ec2690aae2355d3aa9e8cf0399a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1002ada9622e8f92777ab2668e335283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924caf765772ef6c1125f5c861afdff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7a9dfb2a6568a9df9417c933d6765285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c394df7653a397d16756e9e8751691286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b646cd04b73cbc0c95da4a17567b625287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5bf9e646ef5b9178eddd3cc92536a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1558de417f009247b5596b82c85d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04ade6d94b2f68d8d7991f43495a52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf5188f8869e508107dba353774bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e0ad9eb0ad37531fb04658b40124f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ba12042aa40703d752127a905571293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38793c07cf466603da955b2f5ac369de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48d6558548984fbc88acaab042537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fc484498c118e41cb0d979e1911e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973440ef543c8675bb30064e405aa28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b85e3a8ca86fb2bdbfee9134cbbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451446e95cba7a6850e795f15c2370bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd535e53fe808782cb332a9b59cd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e7b6afd088b952d5b181b9233147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890eefbfc0b57cde60c68ba7ea82e14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22903222710c44e5ad80a8f64499885c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd057e17f83748f37d81ee0a7b2d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235bcd5d34827fbdd2ed22d914b32ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d13642eb4647fda499af352013a46a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ad7c967fe438fe7eef71c7736d4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3796b5b4de4bb155fc0c71881674f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d28e103e84f74186126f0c2e5b15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c566f6805de99eebef6f69e56b933e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e912b11134229212a70fd0f81427d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e22d3104763eaaf701b1247defe1dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997435bd0a9dab75e37533cdb8b87e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae7425f0b2215664485c981df95ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e5908a5ec2cb255f3cce0bf2b74b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8811505a735d91707422c637d6ffd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679ecb5a45ad1cfce1e995c2f6e4601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082fab6232d92c6d4879e864674c18e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1412485615e9f25c09f30def4b5360319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d63889d0262c0fb8adb87edaf497320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b198267a55b46ab397fe5aa6b71af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b98eaee3907e82a84b932d59052a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32c9e0eee2cf443aea6a9efeafba0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd7aaa747a69ccdfa8620111627ca2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b02622d81d3cf16c7c295771d599f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc6c28fc01bbfe8d78e7a8fd13ea38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d9293e47ea596e92602e777a610e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1a1cd6908b4ce7c00fd29d687a504328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81adc8ba3bf5382584007b3893ace6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d1a61bceb9be8b763056437b4643330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2ed6b3245fe9b950ce57dc1b3f225331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7642963b3fbf44101559a36a2233f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca7d4ed10323a79d270b0c731e99ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa61acdd1316f0afd96914d3841281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d775dd68a356b8acbbb02419764d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb4648d68962b514d00ecf35d0026336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d477860b7253fc3088a79b2632f9aca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387341393d9687d1e21241852370e874338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a79bc5d6e6bd52db6dd573592523e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a714a275d9f0b8bec6caabbe2c900340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3aa3253cf0126c4e64a10e2854ed6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d443b5db0725a9f0e40b71a33ff1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088a7a9f308aeaa9bbd527368f02731343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ade1b9bf6aec8a6e41fcc43e6fdaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362c99a322b159bc273a7951812f6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c328185daeff8b6831966d997b9eb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1319b75fa632210042f8955ca672347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19354458747659694d79a831d271a72f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64ccc8e10974139b432f93bdae6f7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ea4be7a9945cf9e0d0e38f924934350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190541bd62d3963b81ccdd0fbad5d00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea61e19f957504dcf36c663ba995a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677fcb2bca86138b27bf8ea29a139ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085f1fe5565c0968e18e9ba0f3c32fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffc6857b035416359633ea5cdd1f80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce90e524e3a6745321bcde930fac81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a951ddbad133bffc97e3bb79b0f1130357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1c7b3a8647f162c79676eaa02b7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaf237e870c1d13a940a4ef98e117b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac3fc2bea6cd83c5e7ece4f83afd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ef2d1883f6d33b4a16699fe67f70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c45a0251273b5d4ee24a6cdffc244b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9dead668c3e0a2cdb2a8b83c65fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f89b16b3e43f96252448b35d63757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d38599751438b3e93604a6141252c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502e521b49dd338564e0562c7604f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ebbe50660cb8c073d74bfa7a00667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc18598549f2393b217e2c233e59c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad8b2823e9e8c7c3f01583a38b8d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a25597088efbb41a9c4706e123ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe35a9c6d1b24749eaa7914d776f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fe965201415ea91382e9c37aa169f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3a7f1d1cc542f1ddb562683e51d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91a676e4ed9b6730adb64a9b08c4a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7398bfa8f066cb017ac93c2286178d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16a88c5f6848e10682fcc48b48f50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1eba136c32a7fee62415ee7858161377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a64ef1f4796b7bc9e5019568d09e34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2865b435b268b1d76b88acfbf83d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ac55551689aee578ff3df8f4652b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18294ed57c696d5c182ab5d8076b51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91497dd4929c9577fc6373371efa340b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b630b0cabc7bd08403dd637d316c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0ccd330a2b1cacbc41c29091c774384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58d44e0fefc812af14b7a20c1d967385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b77794f6ec71c1bdb3645687f56f63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e45e122ad387bea8033be3d641647387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d9848ac44e1de06a454ca7610cd7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b60eff8d62b7ce2a74bf33de0590389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c71b71e0113e14d53c3dfc9cd964390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4640fce535b7675f2240cf839fa6b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc5bfb9341deb7e28c4280b601cd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e98c947b0bf9844c0297b146590b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767eda488dc93628612337bb07ac76b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760b8b8e5e9bde1e18457cd7541442a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b4023d76c28461c749cf72c06c62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d97a7d2623714f5ce994fc9124d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fb227513995ef8524a810bbec8868398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6090f7a433321e7084af562d354c2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c883c39f2a54ee230ee19393a75c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa5a75d22fa336bfbaeae9bd9b87c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a512f6c19ca4983463ac36d5b88f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f347ebc030c596e340066ee142401403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294fe9a9cb6db6bb6a72cef4cf442cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507099f1d464246d54781d979648748b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24029a4d727907b691a37849fcc82f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a05a7e02a245c208d3686034e7bcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eead1436365cdbb5f3b26bfe307483408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5782d7a6125b10aed17f2d08de7031409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d378396899fa027380a83b6a53bd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829db8cb91df3210390f3ff6972226411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0300c0a10d9caea31a69d91d427f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a98930e3e27d0ee903e20ae45a67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268124b3a1976c44a1a1ec0fe494e415414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ffe6b125dc421cecd9fe95d6fb57b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b934d25c1ffa68de13c4b52f1a22c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9388b2611050fa93ff90e1e8cd5a054417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd7c54821e02b41791d26da8cce73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77ccfd465d791eeff09cebfa67fa9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288694db51bd61dec8aa3ec09f0067c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782de11442e8d85f4d3e44bbcb7a122421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663c1e4b44029b3c2c03d33813b6414422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77efa91ba1d61b938c2b86585b342423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be006a236676915567d34bea7301b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495c6cb51e84c98647a5261ddecfd14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891f4ccbd1436c82d403648c07fed66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eec797b4d8cf99d48d715a23626cd6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d723da63b2f6ae820bf2f8ce1f81ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9f2b05c28c8bb9a4f426c3038d6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabbdb10c395926b3bcc6889809cbc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa528b139d251767f1985d1d87e16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25914b505430a885ad6c0eb45ff55041432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f103ec6b63bde7080a63ccd888ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe221834eed2c9fdd99cfa1a486b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3dc368b16afbe23c5a35b6389380e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1962528ca9a592213430ed1b88495436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6de7075ac28c923838900ceda6c274437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab20909e59256b47d89208bbbc115438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a1c31596c6fccaf773d8f459e311439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39cbb86cd19b4ab787919780e5bae6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc16dd1aaecfce628efd89c45a4eb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213506c6d1d58c77a00e91a45e76b1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0e78bdd8a85c8cd86c999409f2e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07ee441340ace1dd19d1542d815cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab6242f935307c82baaa339268c42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bbf6dd525fdd76902dfb34126eca6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfdeec823de6d52c00426431e06a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ea54e9bd24eaa0a3a0a52f85a0d15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b33d70221c2096e7dafed39417542449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f5f797e625853f8029bb4cd53f77f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b31a5ce566f521535955aa9c3d792451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7f9487d833b4ca206dbc2c43d30dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d844d2b4f281b4d15608e5771865b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463bbc6ff49abf84860c30beefb05ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf93f790d4bdd7faf65744cf2cad207455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb424535e1ba45de7c465d44891161456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa7ba4e2e35eacd4b76ec187e4c6e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ec7b76659ac41f0512b698959e66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d617d9f743d3978b7a2faa77c2e8d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bbb3837cbb41cbf5e1fb4a9e31e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf01d2f8e67f9bef7c021e326ede9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf2a9277dd1725e58ba413f53e7c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0c6fad12dfdd10f15e362b3851db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4601a92702569a8c06f55a6cb1dacf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d08d3dcd6019164c754d754fa2cd36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c408037ac914d613a0b7bfc38511f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3e7268c012bd78b693855512d438467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e7e608fec7d21814790f59762b52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70e69316f5c73fdda33ea65aaa755469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca30d82f54611f187e063dfdc0253a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290ae75eec24b718c5985fce5ef711471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68931771eaf745b315326608ae06d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106851a33d041422219ec00a943bd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d0a6fc1806048eb3a8cea92b58d61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210c4210c54a5fbc2cd8f564a37521475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2797a8ab1992b93768cece56a132476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc87eb78b79095aeb40d989f4b80803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9446269a7ef0c11dcb112260340f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b03a834a9ce0d9ef5babf1820dca8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a59f7e32451968d75d7e1c08c66f2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb853ab93d5bb6bed70ffd923a31487481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a22b7500e9caea5482df54b6c1b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f59569667e54d9d211c900019c443483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cea6fa3f54f086b0f228e7ba59a2ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2850f6ecb33fa4aa356795d46c831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f54e4c2db8b1b9df4b5ce42ff23b1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74496545fb7063cfe0ec3ef37d64b5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be0af5ae8805065352faa194a2c93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7aa7c0561eacef1ecc482ca6f053c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e86871bc4ad99aa61bcabfba50132490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2b5326a18310b817b59c549e97f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd9fcb69ca7fb53dbfb1150b86249492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d9a5441d4141483778ab861ea4d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c60dafe0208a458cae00e5d679a55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf7bc214610690108aa036235d4f81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594324cc99b6d91d1d00c4b4c287b19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744125001dc8f3880300f66acb75ab9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6b42a6671bf22d76e65de4cc277f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe23e82d7b11baa00b953b9a744a92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d6775fda5cf2dc6b5270ec269ae60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d56eb946be186cee8f4916649ff27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9baefe7204618ee1cb8bfe4d9826502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b82e6cc5d15c185b9dc93a7c6ab471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dffb60765edb0b38c997a6683973c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7059bb2ea81fccbe9673d0dade5896c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0a6f085cb86bd5e3ae28fef7fa940506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405cf40af6bb88c83ee39cffff8b220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d561cc791c97fdca92ba137e0a5653508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672eea9cd9f3f2e2b6d28ec5bc0093f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0c60ee357db40c7cea8ce224cccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30d42818a2f9cc7b1a0fa38d87d66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa2c979fe3cc352e88e5437ce63014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d407e1a9bab2d44683a210d5fab81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54745d663f2e926059862a36fbfb26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad1e9dfe9e92c84803a74bb887f60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938182a8466084e43d17732ea804a6b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed94ec1a942ce0cc8a50ccf911ee771517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d71524998bff0e622660109ffd922518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14437e235aff0220cabdf7798176c47b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5ce33ef4b5094cb4198cfd8344b3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea50e2c0491d74090196c82c6c35c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84378f1ba6937bd62b2bb9fd03fe3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe23a4a050dc8467f4ddbc872a42875523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdbfe936c0897954c2a2d49c190943524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad469944ced5336fd935263658f2a91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a84e959e8e3ef0f3d24eaef03a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575501c4cc2829fc8eed81b4ff368eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac241420db56d64ccff4a60a9ab6bb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653688f618a0577e5168a94159ae77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0302dafa60c152e2315fc85af4c1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120dcbcadd2f38a87cea97e6240e08c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b17d96fe3db5e08c8e9a4035739a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e83f1abbed34e9d4e28e3a45738a0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b70dd27c29ca04db3a03d1ad416c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8bfeff469f88a2b49ffec3622f961535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac701b8a4ee0ebfb90e7ae78832f7bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba796f8f8d9bebd3376ecad26d5212537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b579f2e236529fc2af559ed1d4693f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28de601313aaf1d51cf3b7dbbbb9c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f6123dcfd35edbc0906e95f9c980540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c2c9a2dd6932ff2d944a77fb02a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f126fb86c9f8356bf24bad02183a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b94f1e1bb6b559649505a2fc8bf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a79058539016256ab1a0c136fa322544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc50c487f4ebef8093f9fa8f0d60e02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882173eeaa4fdfc786d78cec36b6f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f88e027fabf175f8d63611dd1b4bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8db5250e19fd14fa2587c71fbf01b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aceb99351e8e3207ec6026b626dcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f85de94352d73637530def61aefff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4bcec9c252cb74755e0dbcdceaba2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ade79ea0f6096ecb2df288f1c04c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fad76146e8508f1eac2a83f722694553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6b4ec61fd5bc54457d251006fd2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af50c579a23d4e8474d5f3fb18bb9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f82d9e291bda53abe89b28741d4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ad3ae4a22e7283382efd64bc4ca0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a4ca7d417019ae5ee9f1e1b99f0c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f93d26a18b46fae3b4fd7f99d0edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b3140d048e8e2136f173d53c382a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb12409eb057f2f8a4624cecd53f1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae58fd20b4bf32e38436cfd0901255a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e14bc7ef2b3a960b5c65a6bba96870563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c48bb49a3662be01fe0c8ffa24ec5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9cd34b95f374961bb388f3649d271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a93bd839118a2a985fb88b9b46b91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ed0a9142b72ff14decabe2e59442567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73cf415124eeba8669159fbf542a2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a8d7412f19139ce09bb390bd6101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c8b57debb1f762c72622abd52bb6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53d979ef68bbadfb7f2fa30bd0614571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c85fbf634b11276f783e06ca1adce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb01705b230bf6627c4d407fdc8386573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e11176914e97e9209485389cf32cfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860928a68b8b87bb0f6c75dba8bd536575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52ebfd5ea1276c6ccba99590a5eb54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7604c4c9cf1f452a17dec4b8d2c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a63bb5e6e16ec386f53eadb617bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a61eaffdcb96a868b87d2bb027e05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77afd1177e603d3ce22d2b6ba68f25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e596f487ece2db5ad49ec869a6051581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7cc7d3392d5f6822c620fcef009a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91ed74419460a8c945e87439bc4f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6b4417faf4667d27abb30cd5a89d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cfc280a9934164a6be0c4ee6624ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f888bba02d8f75f06cc26c4c6701f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359be0ba98b3f6e9533a8859577037587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6af6f00ff5f4d2afc35e279d3925a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674c0ff332d02a799acd4744e85e49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5ff89d31b55145d79fd75abc8a78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff7ce8e23abfeba6aa994f0f16cf3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328828319d7639c456f4cc447a95bc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c944d7547419b697233c9d567e0af57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a060d60a6f6de6726714d9f988a4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a207d01e9a0662a70fed98b007045c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf293383f0f91457735d988cc58191596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46e95a8746b3eefa33613dfdf1265597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b794a90539ee848f84c86e09b76515598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d792fcb57181c7e06b2a72ed827c8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddb70e7ee2d3f957965111d64f58a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edcfa4a1f46f677e994919472fefe4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af0926d4fa8dc1539215a7a80bf6b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7053a7e527ffdc53995f60f9fe0513a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223962d946e1849c397b1ab89d7c398f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ca5047385d990200f4b8c23f13211605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4adb0323b99de77271057d8d283f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf4dffe2705cb04b0420348f9bad6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade683eaca783a28c8ea553778ae06b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174d975150b63e98bae04c1151ea63f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9e5dd866dc764dfd16dcbcab599e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744def1c5aba24b894967978675cdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1d60334713b8595485b9ad6074001612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f79fad90a719d17839b7df576b44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aacd61b5b31f38bda969305624309c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584dcc62df034d18d1cf3674a7142c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d50645aee3121730ef90afcbc230616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2804b98523ee262667841ccbdf1e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a700853960059a67cb007daeedcd84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851fda77bcf668c141b0b1c273d162619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983da68e4828582c0004a7aa1701ae2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d6c50ea32515053c42876b0161274621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afff780b3ab53c9ba284a9b90c79f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe89f93c117787856f7d3eb58e113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05457c12a8c31f175603f2298d266c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9d8d606ac1177f55c691cd581df4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad34ef45fd592f8ed88ac0e23cdbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee325166e28b2403d750dd58d8b207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530afba9df0f179f7259237ebd66fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c8a155c6948563d50f7fd489735ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c456d1fbfca90749375bdd3558c4c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290feb69fb8d929a480c724f38a899ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4a07a0f5cafb7867766d6f6ff4447632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d242c75cbaf89edb2bd0abcd888f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b804f2a890bf0d2163e70e914760634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d40880b1076304e67751718b9b98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a775ccb76640b6949060ccf5b2df1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e4f9e003e2e73f033c85a1f63d64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa53f830bd583df8b9e64a4b1642c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee3dc4a91731959032aa963d58b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4cddce2cc76a968bf81c3964dd46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a842ac1682fec7d3aecaaf4a1995cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdd0067e85b9b6f47eb6fc404d1661642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa26e1df589a1497aa2112a484f804643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d304e12589d771b02019a42872e0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2581ee849e413fa3f2da1c623dabc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe12bb8228e066e14adcb6b8ba5da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f793101fecf1af4ac359ac370f8f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bc7fd00642b57c4b98f86269c62b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c9410fbdba423c69a9fb8f0493cba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ce86eee8c05fdaf3ab317eec9112650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e9549a7c26b366292b43cea0b4fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab967db17cf219918e03a1a729bf98e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec533cc748fb91ef1cad00fe1a4a80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bf9def16a3790c0b463ff91e81426654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc07f0208047fc4ade029c6abbb4370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70929d040db8e504ddd212feff4197e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b2f464b005576f00d1c944c01afc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef563034befade15a344b8531d7e11af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5101737e17de68b7bae5668e250b19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa260acd513de03df394fee112ca2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c92526ce93b8773d6e2e7e9aec5212661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3de826c8bd76b57e0e009a883cab54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bcc7657e0332770b1c876ce81f37f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd66fe3f327fba9be80f17ef68478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b269b8d8e50beae49384a2dad9b82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f538a7e785adbfadefaa595bfb7f5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0204680c9708fae4b48e289d80194b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe304d5493b6501648fd56c2efee14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e4e02c5980b1fdde16a7eeed4566669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710caf0e9128084dcaaa849a6a5349670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df73fb98188bdf39bf21cb6dce2fd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261cf42432ed3ee4a90a9930d1361bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec46fd7d4ec9246d67d06854e73bb1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fe7ce14a9fca50fe2970b6219967e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d9bc9c9dc597ca67d61c3071cf32c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803ca378317542bc8e9ec57c5fdbc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924904063702c7c09e954bb0182dd94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f705e8bb33067191dfb84aaf90dfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddf832b7b56634146a2606bb398bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8cd9011257d08480e8140f3229139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f48f0750b818abc2f1d28873ba991a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2054759b8a9ba58887826eb0e77be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0e2f92b0f67153d57ff08c130987683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a989eab0a6c4d662ba79a8194c055684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9fc117186a1c560231a24f5eb006685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba887afbbe47801f3cde802b994412686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947cddcc2cec4975f5bbbdaa69f482c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55654d9bbb6ea7648705252af83ed6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2232ffb09ab6fc0a2f0406c23556b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cef1fbb9fb3020db2c2e60d554f5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f01154d581641180ec446d480a4134691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc673d71bf7d1d30c370de5a84c449c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff30a7e3438ef35aff1e507d6090c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b9fd835ab1188930bfd77038c2e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618bc76736b00592c28fc34db847294695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9bcf05518fb1e895315ca561b745696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f3571a040cd55978b23cf47e4ea2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a96991f6439642dccc14f70601e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5743fa237c709019cf03c4fe236b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58ee6878c811476f601e5e875a4dd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be317cb0c88efe8ee4cc2b4f2fd0409701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26d8abb64839790927187f10bef69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1e9279bb614569aed2198b41ca3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd5302a6a29b42baebe54ef96d13f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0ce9f56092f4c57a4e3f3d7ecad92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4654ca87cad14f6eb6a94e92de779706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf151e512da149a77b5ab16a27361f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827823827233183279b1bc9446b93bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76464a116f0219b67b0e56b4e8c1cdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b9b8400c1a3955ea7a6d29ff5f74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f75aafe8dbf1a45868427c34ce69e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce49916363b45ea9dac892c0c56e50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339928d7fe66715151613d500ca58d3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02f9139ed9be4cb8ce24bf06779aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50ddc0609c428cb613432314b1279715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ddca7c7e76685a07586cc122b9355716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916dc1af86a88e753b60a8a1aac03c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee946ab0f6dd298d14762e156db28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678ed9cc80753a319fc486deb992fa7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b722a51e4acb294ce41d3be3d40ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c79ca39abc4799c3d0888873cf633c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11831d26a4baf91f5448fb3dd27cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cad83385d9371003ad2f5e85ddeda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd98d90cd49dffa03de23eaa380c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce43ae3dc8f8cfe3d7d124ddd9db90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e59a88a9cb097e4085b46e1da222df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2dcd7a77ac9ae53e047508040b85a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05c1a5bd2f8280564ad64b3e76029728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae1d078903815e4970893a453dd07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce54f91e78c7abb3ca94e272de09e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0abc904cafdbc27405e7a0c286ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adea60335410481812bf8183de3f5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0247ebba6224428e51912be1066323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d237cd01bb50833798b7dd617730734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ba305a97a81788ab34c40591383f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2701513a94ec86f1cd2027774b74ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc85364042340ab34389bc7dcca7b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5f4c837b9eeb2dd17b33abdab78b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838264d26bcb2119c8cb5e51752f8b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdb95d94cba9f361f98a1f6d932269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb5ded4784c9c77af6058ce4d108f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee018c67dcfd58d1c90accb16fb9d8ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5273e6a0fc870dec63f0737c55ddcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a97befae44e1a8cc1b6491bd40b5e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddda7392b4f35609e218343d34d846745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3640cbd16331217f5aed1f1cfa0c3e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7043de2a3c375bfbe1ceda9448d3f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0f901677d59fea8f829741148d59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe8745219d2365fd35e7b85155473749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560f25b64b878075806ef45b07cf3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0c7e736d1037eaec99c613d3e516751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6960543d635e63fbf31da847327ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c383c500f56218d36b8eb43b8eaac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6e1dda96fd57741b3f75aa512a13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed70b17dea24ee50f6b815d5f50a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56673981354339e7e54db9eb844ecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b42f379a0d90d5d9c533d35632da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e542ae6c46bdff5ad53f10d8f310bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1cb575e2b4f68a629dadca895592e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>