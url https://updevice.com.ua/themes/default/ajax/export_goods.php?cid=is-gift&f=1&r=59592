--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a03e17ac29ba93d42176af8e0d2d501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568377799ee4c4f2a9c7a5f7a155b2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397139176a5db89a6bd693a0f8c68d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418a6cb70277dafff6ced9357a3130e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3d4728ee8ffd57908f36aa29275b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0444caf0df42279bfab10bd4c9576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c4b297c9461283cc8a931a8379ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5d899aef1e64f31224bb0c926bfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377cb6bff5eb251f6eb5434d30833f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ac9f33259c8c16505ec6f681136f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e951860a57f2c0f7ca7efd155e4826111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3776a0f399f6ac854214b7b043e0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add487ec9145db6339b7d9814857bd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820556aa6f0e6f79b5dd877da170c2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df1b8cad2db47ab7ad1735dedb2df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab98f894f0aa99bbb7c5d7aa30b9b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8d035a88bd9c80170ef9b9ecd3cd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421682a2efcedef8c152ef2f3029b9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3515e52a2725e658640f350b6ee12d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9dc31f92f33d7a077b68d4da3b0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03888f0f939298446ed5db1fd0d5dc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e8ebb28c0b16a09fa7b54d5fdccb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518cf7c030cea149e2af56e70de30f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf192779c668f60632f795d40cd41524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9161833d4e5d8507661e00758a8b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043f3322a636a1c19c31ca11cb4d5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814509ccfd4e126bd2dde67eb25f02d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915adf145f58844ef03478bd9fa8903628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb34196f2057d2661efa0a4cd294029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8d10c669ffd70fc8fea458716e66730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b3c84f06e68c4b4b4ea8d394b9fe731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab0fca6285122bc6f5a461b704e7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab3e32f3727a456975f87cceafcd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa925bdd3a960dd20dc845d270802334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02412081ec9f849306521238e2762c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c764de50f369278ec2fbfd89150eb9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7514d5801febc14c3663d8ccc4b6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b7cd84abb7ab5383477d3b58eab938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd281a38257d396121a27bcc509fa6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965b9e317e7f74f456a1c4a37c6c8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1076d35c1b13cf05c54b14d3e9c11d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6e9a2cffd40bfe0068269cfdd69c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130817b4f6ad41105d258ae6cf8f5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeb6902500e75fb9744f7c9743d24944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc5f9c9791e2367922852ac9940b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee2ca2944c7ad50a0152167323e74b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126334b07962c0fa59d9350028024a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f806bbf5ad750f3c19326ad472c8be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be88b1445f403e6fab2e76f4f210c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e99d28be153f4f0bdc090db28332c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3532db311e4cdc56fea192d99abfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a609d8d8d552595bb440026400b3d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6b049acdc20b6029c73eac3b9113653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dcbd8c3fcb3d75aa9de6b455f2ced54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94267a1365bb93627776d92ee9dfc4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c744fb58f682789455abd7d5f4d60956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823012e55a584af74e6272831e4c14c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d2826b49b178363e5b3b6d214a6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee04739645a9c562d5220f3ddf7c1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfe09dcc12a467c6166d80205a27a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1723c705e6791331bdc89e159b491bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205a2f90afea500378b409fb9e781a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae65bf98e2d470ada78235d7f3563e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33220897d635a3f7d8aa8a71f408c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec7377051b40580da76534669d48b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b60180e37dcc2bd3477249b458f08666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c88fc828ece14aa382e1b3cfeed467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ffd0d1d98ef6d876bdf336b9275968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e25a3ee2b606ec74bb6947099fe4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9d452e7433ccbd983626f925f7c0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a5b1b2d38f97fffeeaba0429e32f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb34b287282a674c85f81d2511f3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa90a9cc317b1b26b0776d80caf51873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e28f84d2f595d438e2b949913e3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a876c6a4fa7e32f4ac4d5a3a9aaadc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39577724a19af381e243b0f023a58ca376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c355738137766098f56bae755d18e2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a6ab4634024efe8cfe72b4a416ead78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ee7b9a1fabde098f588341d3c75e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4405d2c0c5b9fbc0101d793e32625e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affca7e0b474bce1dc54f3c06575f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c79bc44d0a78ea26ae7359410ca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327754f8aa45a02a90d61275092329b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d381444fba8265a7d5d41cb5e731b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58d24697ff580f193880991c04edc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c78957e8661fe40408d18cb8e408686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325640202b1e05bd67e6717221ef57f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db7c58d9b763b319023247e1f2e8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a090260431f962a4750245902c700b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b101a45ac6ad1240b5c60806ae58d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f1a1f753622fc10a15afbd3eb4e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7f71cb8721e6509fd9923977cf4bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553654e8177f9c22755e91d8fdd33f0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d96cbcc3af4c5846f454ef866f1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235247f851b972cccd7363979ed7513d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd25f4a1fb00fb4695f8d03d62d0ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977340ac07ce0c6c9ab6964e59b25b7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77179da289cc95f0845e7d5c4905cb6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fabe00c83b74a8a177536fd2cca8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f137ac9a09d9b73ca721db8ec77bce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca053dab6f221b3f5f46982a99ac25f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4643a42d454b0871c9f13003d71e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a2dffd042e5871e667dfad7cfa922103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92607602519dbf0300eeb00d9b93a72f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5fc46081730338c2b8c4bc8b543d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871b08eeb9934bf1cb29c2e7ed0a25c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd745b0bfc127d2d4c2d542c0f3d62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c22ab0ea183440d0433a77db7682b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0adb2214b56d0297d4ce76f2d7bd73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8faaabbb3973d476e4c2a438bac55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a55220b4fb76a8a0c383a097b7a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210587d71ebf2d25457d716bba686b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982ca544c53c5a54770eec8df4990b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1de31a316a8ab8ac5c51848e8c73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6dc01d6d66ea8bec7489b80f043c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd624ce28b07c0ca6db558ac153e59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dae8675e940c18c13b5143f021741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bed945df34ec1d035caacd0cb9de2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d1b65f72a41ee0a9a6484b1e3dcd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad893465bb4248fd9350bdf1e85e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe908bd82e5d69948390cb20e1428121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911b5f162bc928c2d957441894fc01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc1dad4616a112d97d27a6b6282f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be935a21568aef2012823732ba8be53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171bd39a3ff6c1cc58aca40759c9609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d78cfb2535ac39e000949700b3b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba45d0a2aec92fcf81cf327adeac0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c5454ab32a610e42c29f71a6a1fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b94936dd9e5193fb8af911f4c542e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d805cbecc9ced3a8354edb6004037130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0058c758b7f0168ba9dc252cd3ad5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c06b2c0a5ba4ba37177273e7f80e99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21d09049f1f35c2711ad3fd8cf46b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4355e7350ddeeea91b0b3b6bbafb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f9b4627000a99140930a8065edc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e82eb79b88196fa2f6659a1bae1f94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61fcea6d6f69e20743fcafcefa7cde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a24e78a87d79d4bca430cf586670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7690256445206375208f564dcf8c16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd99608a8f3d07d911b1d92f05c4fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcdb02133de5bef6592883091e2a4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747bf4f3ce7392d67bcb35522c5709142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bff42342db3d45f4036eff3e958108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e027a1d7a082d5b406e69d72cd44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914c8d35e0a7e5a14585cf4a350562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b16fc30e32e68440ab9d66c5e83f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489184f2c0d2490782ab0aa84cae50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5211aac7c299a83c79d02169ba508b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be68596fffa1724e3bbdf6076949e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d1cb4de16cfbb7bee4e61e7d5ebcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532cbd3de976cb17d21af597fa05fad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e40757188f51012011995fd9e8f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae6a95089653c246b69d13cfc0d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d39b84f570d3ef44a76ec33845dba0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489373e3d9570491c91c489eef644ebb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9012edbd4836cef3cac6ec6f416ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b328085a22f2a61cdbdd1a593e45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d5ac796633037340302cce8c5b467158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317ec68c5e86bfc67cb209428a1198159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deecbde79a78c618aeb87f9ff62fee3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3e7fc505e3fc61213416e750f1450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcb2cc6e71fc6d7eecf1356039cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd1286dd4ab788f1438a008663277163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492337b7ed26fa98d95aab4c344e17cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337030af35218c92c67aaa065f8affe3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9f83a26f5c71d37ca8576a77240a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ae3f14815268ad8cd74e9cbb9309167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf76da3695ed87cf8838bad042fc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e078464db10288bfcf31993ffd4fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8422a6756b19ac862f34b8784ad075170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4db4f1f650802c70a6f63bddcbc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88e8251cec87f7baa66bd8cc7b017a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caddc4668bbd3db104c63e973c6f0fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c220dfb190bcfb9dca6f0f585c02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a87996dd142a36c06d7920ff850fdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646e438e74861fa98c1424daadf359176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372ad5fb7ce50b8f898dd36784941db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091611d07b700c3d730d1265c9b1ec6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a0fd065e975fcd76126e0ac25205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f2cb43c08f931ef338ade3cb6814d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4821d7088f4a91f66480c8b70dc3722181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241100f7df252df69a3c798892516ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3edc81e9c287c45e2886d7ca7ded9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca846147f89fe18cda4ac476645da9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b3c2390b9755488b2bac7a5bd40e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b2254a8597b2e50004a55ce3cd28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f0f81056298317f7b405f8a4d9d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c546e246547cade39b69a57a7c8e601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ac80105bd4d8160a22313c39033c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f413819d05459b35a10acef893d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9e5d5cf58cd0dee584ce26bcde5f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc00361f953d9da11e3fea92badc53e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638229529302324d062ca96d0f26768f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e014f3145de094082f2702aa473e7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62c92e06838d1ca41481f06cd0d31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8ee37d8b4e86f69f476abcee6124196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525e9757cd9a50e1695edc50db9eb13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3c32e8707aece661a23b25c084b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a215230dfc1edb6f84c8943730e1bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54bc7004b76d79f0e4f6ceec9d5d72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868935bdec3c9e75bb524f2e451fa1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4a7ccd1c4e4aa9e9e5124f10d5d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6803e6a85d979ba556fc3b22a5912d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eaf15a2a9cbd494aab48c15ffbba7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8247804f8c3d7223640f5ffaf48f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665238f612cd24b4b3d7644b895e11d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472fd6d9304d09fc58645b96b3dc3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19909f8f564cca989383cbf411cf278208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e0f85a7f76888c12e9627e559745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fdeacac078dfbe457c7812f0f9f94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd22cd9a726ffaf59de85b749be673e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b8b85bc6245f0bae25727d9593d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c7ae153513d06ae5bdee63954539b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8d3c9d0c1bcacf666c1dc465d26f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d461383d7b41905cda9df5b8ca549215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de0d9879f8c7eff449d0880977df32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aa87822ef7c73bc7ed0975ebdc7c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd201cbeadfc274573c1634b4432db71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b5a90a7064865bf07c17a50837c30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4ed8d5786f1958ec630f34e20d4d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbce681aab0ab8ef4dc73801a064c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4b0030739817f82fbbde3815d339d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83400ecbfe0568357202cde862bbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805afff87774da2280feac7dbc3ba60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bfd8301fdfbb4808f1798fdd3e45e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ce4edcc9e72126785862048d0d3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eead266d92f7460ca7f121af89173e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75398eb3748a21546e298ef4b8adab28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016947c4524a8303d7e1949df3d4be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a93e144947124843e9949e02e1cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d432ab7eed3d92dc0d653ead496c4dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602fa4d4c284415c7d78c5099099b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1157143b502505edc573706ddec2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5802e7c4bacd83bcf48e711a5050d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855e2150738b949218033c83c70bd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c386041eba43a093230415591480dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e289bc1d19168e41dbbabe8eee52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82971949929ed29f7abbb4954c42a67a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe1121cccf03f9d5cd3460034c18d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0055ed6f8fe71c175583f88463902d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbeab62d1011ea80cf539fd5e4c971241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d484b560cdfc951e3124e61335105242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97abd32383b040dc18c90eeea5007243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a535c76cc80e0fcc9571f150cfe62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a64af4186c2e581e1ea3acb1c5c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac65fd723259421179f65b55157de59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d23bb0554a9c3a03a2dc0c8b8a227e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f917a9c04c150fac8c2591a7a375a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d782e423517448a8a9130d1584a317249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a61bf8587d246ce53e07bc7e031ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac817d8d87ffe20af61c1d9bffe8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559adf2e110d47355129ce668cbab86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e5fde4cd2ac66af8206cfb49bac22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472dff8609dcfb7e9aa203a0bec3da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa4d6764ab97d134153e2a75a3ca16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236ff33ca3678b8da72090128f9f316256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6bf33f225bba789264bdff392abe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c984fbc9c075a94ffbdb2aae603f343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c18e16e6c917cf4ff23023ffc051259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8abf1ef1a34d214fa8e3ffc79619c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c66493c2edaa77cc2f3ef252c59cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e02782a15ddf977d7b972a553f94af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844011344154d96c31ea1342749a1b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56525886683b329ec2316200a6e92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54305c77de1ca6c02eed2f3cbd712265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeb8594f290f38dd66ba71e193bff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476d812b734a4903de88cc28f6f59a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4f1dd2851fd72852b292247977480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073413dd902db5ca2eba5f19a91342d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac50a62c29e2b52adaafeec7e398f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b5f43e3a0746f3e1cb28f0e32ede271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd5c4fcf9c966ffd9464a280e9593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d9809bf308edba2e4c8c47ef70e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a476bad906e719a5d71977f8bb77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73435a166d1b52841e80a1ba41e5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2841b252e949cd5ee50a208150ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a93cd90ebd463257f3cf9cbeaf0317277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476861e643aeb630d29e3c2435d56f6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de71fe4e667bba2d8dbcd9601100f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012f0bf1c155989897eb3e737545133280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1982923ea73f131a4c4506ef81543a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579625af446bb52af0a8f2ec337342d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a39b3739b55fcf47fb9be010ffb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb20c52a5b5024cfafa20c7db67f1ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d61c1140b060cda32ba7c0567c34b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c180fb3228793b1f4cfc65d856de0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c150ca85188e8586461b72502012c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3c8ff2fdc9a58c59b5f4132811e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aef657f39d0487f704da69bfff8c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca3a414e5ee0dd5f1f890ae3aaada9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63dc2e0c673bb654729a503d64bc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2cc7f300c0641088dc99740a955c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f145e351ec3e2f154639f7228d7ecc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be9f0366d1770c58fa9395cd210bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107222af7361aa9c2022fd2f80f5bd48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850628b6383769792df9bab61e930cf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942992d378155e0286731200071443c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0576b98ed2f869c8f2a22459e2d4a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d6e369ebc88144027ee9ad3838fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63d56df3b8c4dcfd66685c88a8997a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27dd51818ffe6e3584fa2fc8679f1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f89da7890c5ae87b09674c1e47039302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5654dbf8fa5ceb242eae6f972ed41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77843e4d0e426551ca3f7080e773d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4332db8f9909e847028a24acf3371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17824730570e1d8ff682a555939f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cb167f70799a3b93ca6481c6ed8e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a447dec43370052ca97117218339308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b699e0628ee70bde7753a27c5afa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c6b0d2dc415e6069e0d7b096ffe0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf53c472a4438dba19f22bc97f75270311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aae73dfcdf6790c47b4547e76ef1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10fc1070675972f24dd4dfebb49fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3e7f8729c04b5b24edb6bfcd69dc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d026b3c66bb339cc0751b5ce2f658d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aad03030c0b93a0cd9efb12d5a6c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3204e0006100ec4f17132ccf021ba0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90edc48c4f32cd276f1794e2adc99e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943b2099e0ac808fe094fd2825f757319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb194a6eae54ecbb2b6574e1a703bf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da719c7758c21eba96906ef545d7deb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4446206293fb7ed668a4374a31dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be744a02fcab8cc2dd0b416f3c325323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c603150d17c983374da1a663ac8cc74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad98725d813d0a7062227c1f15a0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a7ba7bf4b8ed0dcb53016e8e191e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d3c086dccf45a7c211091d083dce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900447cb354cbb0c83464db0f3bb8ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d8135e9f8f64b451261fbec9101b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425060ef689dcca16a5aa73a433aa4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f4b820a36ced60f2e59f1dd75a96b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd71d4dc70d794e0ece847b9326404332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02661b1ffbd249c0a01deabe39eae6a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5e13b3a7808c843b0828421962df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a712ca5ad9e22ef9602c950b517135335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165ff8b3715003dbbddaf62a14c4555336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563380d3e98c432b42f279abf40c052e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f75b578fa22f27504d58d6902502338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5d96c95a3f1ed9cbf5a08ef30a0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aecfffabdfd97ee49bb1d1ff2f403340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76732cb3eab72c71dd7c1354fa36ca31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9fc3192711a145b374ada78222469342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c975091197c90613a2312288b32b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a2377ce3548a5373ea9aa3f0f2f79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc704d348b7abbee3d58e9227b13c38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895abd11fae3105106b9d62f9b0fdd20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baafa23bb758f2c93fafd8e3abc135347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62220685b950052366cc453158776213348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26bcdcf25b3a74b146c7dffef3814349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce12769fcedb78127ea09c93fa7c9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c15dcbeb5846693f996d58cfedffc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200ec5823978ab36a4c93ac9e95344f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1000cf7b120cde297a08130846d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95100ff6696bbdecd765485ac46831354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d41c507223cfc1fc2926a0957478b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaf19be61b4d24b6ff7c06b88d8a4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deadfb17f0774a95642aa82a20f9b61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e867f2a62881bcfb54187a9cbb95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50e4464627be9e545b185ee847e69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e428c0828b8fcf583f41710e5a6f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee28c6c2c4bfd9e85f97934c6fde6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb0054e187f5bc3515b7be499fcddc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52867082340b2235f0ef1af9a679c9df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf6d4276f81d93c10d059b0516dedf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf7843ae9440f76b699faebc262a95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9940eab24bbeb54b94e0e1d2e3ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1fc9a5906bcb47c83a8a3d594c7ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5307fa06ea9bee5eb46fc8fe89d8c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe0c8aeaa224b6cfa68d54bc9559c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2980bb1f70e13948f759eacebc3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a25ec5ae1c79ecc0171e17b4ad8b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd90b49143ab406e821c48e6530e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc9b7d801f1292651e9b56e7f3e0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbc53dc22a9e340558c594fe5f197d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb441d16c39f8fce5caf78b359f83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd309c893cb08fda7b12eb5f16a58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a9ea0b00872a056e6e2e942370a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ea892459e7257e1fda8ceb12f76cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2bdb63a231f36e144acda0b79beaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643577228b90e4a6a076797a51f8912380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f701d3de956a6219708a7f189d2ffad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429ccbac5daeea72994366b266091c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8864881e0510fdc04ee66b6e6aaf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0fe33db529bf4f3c4dd17abe52749384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c31f5652494b1b4927559290910dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1ee8fad12e815bdb1b88959470cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53f2fabf3ec3bcd607b75db931ac7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d2944dc3b62f9ff730ae4f8a480a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8fef7a76d151544cc75dade4baaea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4357bd1fdb694adc40cec05dfe141390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f3c878d7736fb8940bc689aac8c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a732db36731db8e6710ae057bdcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c82148bbbd8bfd256630ac8bf9d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5684fec37cd11fbffae9fad3266ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477d5182f9b6c50a0da0f98393acf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f38fa241e4ca4d43c42741d26c57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706540874b3d3a24bb5499a38cce8ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3c8122d2da6d0bb34e33f874963a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ece89871267b7cbab1bb383ddde2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54dbc50dab119a7ccbdeb3e591b6a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2470220a0e017c8a118bfa7f362c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47aa26024f97d8b772f3b8159b67cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d693327f619e013b2eed34f7d373403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbea792248b8e3f8b9238032725293404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d967a5f0bedeb5206075766e043938405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf93bcd887d5f32bcf8c9d4c53d88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7309edac0570a1e73962123ccf911407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d75259b8648a878b9ee0ac5cbd41d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986443b2b1a31f39de442699947f4e7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfdba1abfce828aa3df92adb1f204d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac0663e83fd0f4950ee65b944326b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b2e40616df8ab73d95773265b6fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e887dd7f791a2fb5cbf02df0b5421f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d5237c73044f8096eb1c97683b8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999029ada28b89e153848fbffd6067415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de1672214db921bc5d7cc166ba543f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9769b80a66853934f3be23964e69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdf6254ac958b00fb513fb3b22524f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a859dedbb184a5f4625dc1397ef38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5698a58e3e50db402e9c94b1ec2fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd2e619ec296a828e0851a4536727421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d25672cd28b1744012fe8a2683b87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758221021bc36b303146e37f750bd4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a01eef635a9ef811cb1b1d988eab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38758bc36941e395994c38e04236f1a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d027dc867fd7c591592a7357bed0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9682704de023bbe139f0fd0bc087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113887bd4d874562beead59856b25aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6d6a10861cb68fb6e33cbea923861429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3f44e0a26906d1a9f5d8fb8563dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d16a305abe8e5130053dd9f642a82d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b77f07ee882a4190f93581a078c75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c5007c8222ee2d0294b537ddf30ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04263b26c9d231c27ec0f95a09949a20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50198f0d051564176474c916d9e272a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbc94617b55d18088592e6b3a057f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85506ff915c61b8b4f09aacf5b86a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9e53befc5d443a97ea0b2064238cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e00d8734d21ed334721a1bb0e2720439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c99327fe93123f57d4e8e36cb42da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029ee4a8ce3cd750ccffc54fc597f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024567bb53df67990877fce49ab2695442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46246df800352075cf148f1e98796609443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bf74071290042d0c2d8fcb34bd42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad1491606a650b9c2aa95b63bc02b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb726303acf2369a2f8ecdb4dbbd8924446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666497c081257a22f585f7bd5b25496c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e8bc19d9a6bc75603f7afb5f4eff7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678bbca6efca3c60a42443d7da1afc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ba849cbf5386ddece59b71223f8ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e29a3f0cc683d0ec84b764fbfab3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6282de5cde334e804756586f218ab71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fb6c3c5220d352bcd03e8b306c07b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d1016aa71ff6b613ac6243840cda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7f96372d8fe79d54a07ff03eb63a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170794f66563c220f0341db170e7839f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429c5ae605592a953b4212ce8711df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d680ca3f98b91d943b42fb52645bdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3288bfd139703a86df89903be819f4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aaf10a29b3f312ae761cbe096de48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f2645cfbbeaa447d18d54a111848461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9d62fce44b3a1a3f5242d77850f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e4eaa8e91dbd4aca46f68c985d5be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30af367cf08b224b2aed96553fad66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff73a649d6872b7f39f386b593b741465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d49dfed6d317f883e5365fd498fe6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4576712a093ef71a9d237721d31cb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b934f05da8818f6abd5ab76798ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2f078cb31c36cec86f2b53a9bbd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d01d6d25ff8e55b3b90faf7d6d1f35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e88bc80dc911020cd1e05ee52cca8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13427d786550d409c6a74dc8682ad91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65629608614ae1efc455c9b3d9915d57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05dbc4bd2dfbe85e22d37697512d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314329d2183707155248cea5b2c183475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55dcfca59b849a3e1241d4bafbe76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466e1db1410cd9ab2c5d6d1ce33aa93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dce2f0622e2f44175748557be678d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca11f705400a3b60ced17d166ab6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fe4c6dfd48930a755dd817bfd779480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2f449d74867664222f2e2199218f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e108dbfdbf1caf45b58b355bdfe2f14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c939501ba33d4e9017d170f93b5eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c0491de11135ad687a32c27e9972484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598840b9ea2b703431ae84b70b72dab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca380865c497d64ccf8ee129d0dd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d5cff7acc400414a2bab4c5dad5b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d30a4f0abafa770aab3ed9bca08870488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a422dbb116c571102f5d57cbdf9e06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11359d085f123f633b9f1da859153d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcdc989ecb97788e8e8c6d88049144491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1cf4af955edb0e8e6f9ba30dfb05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc9d8d844f8e7382d23387ca6ae42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfb17008ad3f0639bd1aaa808b2d58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec95baab9be6dc7d4d33a8a83c8577495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e5d2b15fef9864d1572d19a02331496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b5d9fb33445d42be5ab28a2b597c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daaf664d8a59c0b6f177f4c8a477de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaba6d7e538599b15c291fc62fa49b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789c4618a0257521b645491903a87a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede4df8331a9bad203c45a64c561985501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf06c4202c25dbf8a300b18d0829e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f978c364bdd7ec0992f0171054c926503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac92f011c6ec98f0a68ad811736576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08f6b5de6e9d1d77a2c41fb3b636e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ca4e91bcc26f91bc02353ecdc031506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e073275bbc0571105a97cbd0032f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520191be8901f6589238a85423be7d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeca091dfcf212412d39baf5117ad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae3dc91aedd4794ed93ebbaf82928b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda4523ffd5537c1a8d23137b1155b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445c0fc485381430efbcbedc074dcf8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa0926a6921ae8f674178d1a89809513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a930304a65f8204838ab9d0618315514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6aa6b600b86ba14e7d7c4dc186284515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433711736c1a1e314e82cf23b80ccf6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c54135193d43b6cb6440d1525ac9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0453aba8f8a9c28cd2015252d8e4b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c6fbe93c51a06acdcae9bb71cc12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0382cbc4fb7c50c11a8df5413c944520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d58e541b99e98ef1cbb6174f22615521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451478cd1601cb90a29674c1077a9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053c6245556a6b1efa10a17cf1c65f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bd025a53fec8b05a007ffda03fe3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dafd0eeb31970f9496e5d6514ce921525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc3f748db49241b90ada03f9591c7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24a16ee786f4eb877c115f14350ca9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4a1ac7c5b954b75619e11347da69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb6758346bf1c2842d567afa0b565529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c286c816e1005b3b58fff58a6157e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5720510c9b502e7559c5e07177129e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265da2485c306fd5a9354a870ea716c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a4627e0a98849722dff5f338ceab8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b852e0962dc228fc91eaa414fc9c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ba7412e536424bb11493e2b92dbdf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f3285034386bb6246b725ac8c2442536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b3afff88ee8eac00d6c977c8b44c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349b9311736a43d5faf048257552461538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea20c084577a971f08add2ada0ddcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150c250f9cfb02d9038d55e327af95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dae60c043fd706459385eac56e81c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7783993f643e7c7eddddc831fdf2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511ca5b56a5f7d4acfb69b1917e0fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3e6bd6ad44bcf865392466bd170c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc5a7e95217bcc3b5e048cf9ad969c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6523cc4bd16c1dec9c019467522ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26dd0bc82bd1fb7faea5e6947e89f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3300479842306bc6d0853aee011656e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e217dc770ec80754faee176e41c99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac13759341e2744832dd14c97bce030550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b1e1784a5911a58b6993dd1a7c8c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b923d345223a0a624ae95e5a6d8d09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd26d812b57fe0c962bc3fdc24d43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9a453b21769ea4bd19153c62ff48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbb90a02ec671e6b8c4760cb1daa4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e518938926663018fe2b45252787d99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51c5dee4eaf1a26fe73aea8e440243557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ded3ef1295a15465d4c872453c829558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87612d1890647fd9ed2b4ebce6948b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02494f966956c5755b15c6295675bfd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83c77afbddba268d5a5cfb8225de3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac7c86dcd1500a95bb8973d2f6ebd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a0f4fe2c60ac9ea40718555bf5950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bc89883f4fbd305c3b5a545007d33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb9407f073befefffccc153d2b88e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450be27e3d3a6ced1f97c8324a18cfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f40724c8d101495770a83ba19f1f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd959998c77d8b3c5dc398ee9a10fc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf653ef4e0cd2659227dc2e5d9ab73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6b5729a81930b102498c9af571d3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36610aa1442a9835cf700085938a5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ba249b81970dfe5b76d63fc492e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be4dd781dffa32417e2d262651220573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a8734d9a2c851bd22236279da2ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de983451f0c1b768ae54191105712d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f0e27002edd6d405de5f3ec42bd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ca1546f25b0d9a03f396170deb7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d226671570980b1de93b421094436f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27795dcb9d97ced5c16484bce0628957579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3684aa7900773090a947b76b8f970580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f466c28b5ed034a994c4f21f98ad8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb509938d5950e322b8563c9cc90397582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f9cd67096cb79a2d474a18b5b9b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c2a2e1870df7522dc7aeb7ff1a54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c3467a034a6ee0574f5eaaa6e0710585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0b40dae47ffabb4f066955472c93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386fb3604d4e6b931137b0abfbf5482587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119358caf99370e0aa540ed7b72814588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c7eb05cf9e6c48d0f8b9344b4f7a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87365a6e617893cc6bce77e4a7c92daa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d1929a27c8a5667741dc07462bab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb38d589e5040b5afb64ac2fc333e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097342c7cfcd2a6aa1b7e4c1d34416cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebf39aa3394edf71db5c26e177b421594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b528bfd787462de3cfe8b054b91990595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed360045c986f4a693b13a565fdb779596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a064c130ca869914541855f0ac51780597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4341a88b2f4b2f074720126dae053b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9401488f380dc99f89c2cd2b640a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90372729607da62c0ebfb8b443c6806600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55489d88dae6c85e3eb8bb3a0ddda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25882e87104f87b5795cd5cabc51e9be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403be9410d0ea610b991db45a0705e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f586849f22eb23115797164460d15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7deb67393111f7fd39e9dfb4ff8cd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216166cac228223209df62aafe6ca040606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cfbfb18431d10adaef8e0a0928ea5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885abfb610266af58eead1aac41c053608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f5c069c0268b87455628908f1925f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d0b1b10ccad00e9872e3b350ab36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0dc3799f2aa5354b30a593b5c60b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b470d3beb29ac523d66cf3d17582612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae600dc44fbb70e2f31a91c74c8f43e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa78378dd61db4d15a7a0c64549c6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec5a752a8324fb8f0bce420f51dee9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b581f31508e10b9a43b97859a2b1d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cb096b7eb4d2965054e9ebc01d02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63909a2a943d642df06abc3778f99f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559895396d889872b17b67a2c49fe3b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5be9753e0be14ffcb8f87efba0edf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69915933dba9a023810505a3094fca4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6820b301725aa63d5ecf80b2de07b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06549d98ae9e3763d031f70023d01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b152ea30f6f807b77a7183c293f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114329fdac165c44fe1495d1bca192c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dbb3031482cfa4c88b8d330ea2a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3d3c5bedc5bbacf617b235280fda3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1d4d2b938d127d21999fa52b1ce0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589771f319f84dd3003177e9705ffb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5780ee93fa56ac70713f7d80a4a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f0bed0ee244b1b28c383af90d332631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e101bad0cae89fe4932c378e3399632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f39124824d085a4ccf7b3d2969228633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8033a97e72330a41d9deddd95339634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1248259a76f8fc59dce8e2f6ec19d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d3e0bb4b97c06e2a9cbf597c3728636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f9aa0e156139e1431867fa083622637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636c21d92df99e64a64b6546b58e40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef87cacd1d4b24f43f04862475086c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c2810bcf0b8ab0433bf9e0add5cc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997cd9b5ab43745413f6c3815d68f6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3449a678a125503c55127ef998f47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb467636eb98265ce26df10ce42ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3e49f0213345f50a12e82cc33318b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80866467be577f25922479e64dd3c590645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3f8ea7d3f8c1ec43986962ecf486646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2f5b5c58d7f313783e1008b9709ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918cd803bb35cbab542187342e89e4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f21edced300b19fdd0dcea19a45b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb5015a976722c43f5d7d64bd0972650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c297b8762970ca68a9b76656828892651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716090b627df69cdec7d379aca3825652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997361cb034deb7d0089d940b0a9d55c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c42d754090ab7360a825723aa6c8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab9f45bd763e2b2fbb43b2a0f5e1ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f603a51ca4269d6bcd79e09df791656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd503a3ebb97b91f7f89fcac969b4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90434c608beb5476b890581e59ae5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aaacb5de86b559a71e4f082edd569659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa299ddaa40d030f68e47cd55cd8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cbcbce9d0d4b7134c059c734db2b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679480c17aa8123dfecc3d1273717191662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093edc22943f82dc7415fd3e58362d15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161092b891b7cbffb53cca613b5d2f56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d56ee130121a017ae9a06a7267c57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe11f47f1bf33b6432355bbee43ee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbc95a4cdb6ae4902cc272f4632d8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72641148f092243df9c6b2c9941ce6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b0aa701a3f53088825d8e33dfd139669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95117ac6e6d8326577c7f14537d406670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df0c776913e3d7e0a785866e2c60e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f810022cb853f8593e24a1b635cb49d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e751fcbc86cfe3fa755dc65835f96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb060cd7d1b06b26be33afd2380f2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee4f41ea3760ccc21994096027e15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c865399f7c665b16c043d2c6ec11b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368eb1a4350e962b7434e7566f9238677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944d73dd73dc0a384f5344f99d668a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe0d222b698f9370ba09abd744149679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc9374f7f736815af3e323fe509f0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c381cf9b1747fe3f39f3a4452e35b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe7430a39ee868adc6e8737df3789682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c2808c8b8bceafae4240fad90328683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce9cce2ede0153c53c3d7a06242ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7127d37161710a9eb85f79b651c875685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65df1cc90bff2ce5d055f11bbe964b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d8c5c48ae4f2cdd123964f68e0f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030ad0a6c96f899ce1a369d5a428257688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e224e6404835fdc9d58468ab76c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f262a02c383f2b0006723439dac9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903cf4c8130ba29ec0496d055f44f22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602de14a0087f583db333cf4e6c67c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a8f5208eb80c328170489b024ae4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1508473473f74913ac66b0aefcbd1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040a87963b1874a20d7dc1a8691c93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a24db8b790e0496a16e1f29a8522696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14dad37bdf32ce2b59f3a55bdafbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aea7f20d917968f2121e917fa6bbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d48843cef1e62a3f0414a64b74f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95029e216f9761bf045164307d63fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956311b86247db4c7cc015d0cb4428d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48dfbdb3a294e80e0bbed9db631826702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea991e9fe7f702606b82716861da7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686eb3ee13b5227ed886cfaecf18f94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593e61dbc630f5bad47d59cf9a6b967705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4fb9ed60fd26900eb22832f383537706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a646c1a404af93c0ab56851bb83ba1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a3f4c7afb77995a9b08c295f9b4ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc262b72d6aa9f91a14fd0e8e2ff27b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccac5c36245312104ce7a52bd5ddb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b26354da5cb79fb7853a9d55c1d3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d7b6fcc638d94f7392956c5a7a14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f08988b0560b530f416810b16f2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5412357cae8d650ca9f5963c267949714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96d82f890206edba08eda5f6db12d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e203a5071f160a5147d1e9339c11f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed4d4d118bb2c615994d99aefc3f91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160bd9a2e0d921d07c7361e4d558106718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70000b70b2e200c661e5356a16b29e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf683c6f3004b2f296aef70c99a4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46ded99c1e8bfa55f2e0bb74b379d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c15c806945d52be9206f05deecbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e6feb9a028802bd1018c728075f26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3e118bc907d3742a7b5ab3a1be61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eecbb938d24b43e2c35a505a30bb79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893631e0971af838610f43ccb3bad56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf8d935c4f74306c421d64472e71e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd81b07bac81536a7bf78cdb8cf15b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0741a1b7f321126c7488cc8c799a17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695c4e573af073e045e07dd99eeff2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaea71ef470f5f6eac1a977c1c36c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc92eb9300a7ad7e544fa793f0188732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccef75fbf9d4fe73c4317e9e3066fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2795f7d5e5ba05666a1e8b0351b5a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebd2c10eb1dc1f9fc62229086111c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a61a71f4e95abcccd1e87b1781075736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e12a0841101dcc80200285a8029fa6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1af23130f3a1ac5716ca0f3e87472738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def8d29de7e6b63b37dbe8490b8063739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203b98eefca0a7f5e81501f0be8d0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea222944932b17677890429fe288a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05bc22ce26cb1b738207e718b3d5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d77941ab80c0129c3ffeb6ce78f3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12267b71f0970f0087f900400cfecbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4b196a34769e264e8da4a7aa712c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181988ad5f76557bd576fce83db7cb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477f218b0f44f6a894900ecccd871c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5bbe890681aeaeccaf24e9708844748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19ecabc85b0a1ae2a0d98dee69295749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99840679f42e91614d3a1390393c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ad7df1b5f4755f0f71a080542e64c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c630a0a3b2ab4f77b3a8aefa776f654752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da5a6f16fe982490056657b618e7c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24475e7bb19a0c9eae56d8ad5926f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cdecdc292d91aaeb320e465f99ff9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895b0871e7c1dbecd244b198a3fad48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e046b566c40860113a92703b0821ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538fd3f6a6c091b980b3e74efa59f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151549eb4bebc774cdea6b4b9d5e3624759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec61eaeb8cb72c8430de4ac76a7621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaadeab2617d755f81e556dcd4053a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f019a12ecc06d41845566f76eb6aae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863248116580f787b507ea6954b4ae634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9873ca6152ce6c3a27ab7e0af110805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b496afbbe2cb2f2dfc53b6cd8345bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f088cefab820a6298418263b714f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df4b702e5060e69808d475f110a138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbefa973e195d3f59b86d57569e45c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a306bf7cdfc56731e60edb16cb2cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29278406d1b9f84716eb3b1bfae34f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91859d7606c39c64509b165490aa02212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d70ce30b4c65b781c2a5593145acb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86040457c12470d91c86214e194beb6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a37cabb99787309e46df3a97d1eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db7b40b35ae18d0c5c4f8f3e43e6ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d644d23b01b23952466075c7d3ec63417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab68bbe01166334e58907f912e31e8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564bf8250790822167835bbcf987a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efbf5c4c10fb9c71372cfa3e1fa9fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35bb85ed4cbe53aa46a28bed2ba4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf32af57a4127b8697b0c2aceae7d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1902d278690a0fd9835674442e25d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c59e1abcc31848344cf484d3f6a32a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfeab7bc09f106e24ea38545c6dd2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0768e9736f79f86b967235e282e67526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1838e0edf3c5c7b5a02ee39e097b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a641ec551d55cf70381f09bd8a9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c559669e506b52e829627a279bd50229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2bf840570c7eefa44e8943392dff730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985cae89094025322f6e6e3cd0068831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fe6e948b0f646b05f279f843a19e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced51079396874b965ec1cf810d23333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba061d025401484134e9dc4b6b9e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f91737a3afc8679cbc4d168897aaa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280adf1178384e5197b28b9f1a701c8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d92a5af744674898c87ece68c608f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a7643d6986637dbd149516835d8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b79cc8108dc6257652e2ba0ccb5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a813207cecbbdd20fbe70873c01d98640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb68368ee925a5311ea01e3df7e2e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bfa32e567470206819f206e92c82c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f31dc476533773a36355758a3428a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea77848880cb7fea6da83c6ac11ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cdfe73a6e8faee277e3c27ff7f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22559c8186a463501367690c742e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91952330447dcc29255bdd47a92f0a4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260f948aba3fbb726dfd4aa9a6cbcb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6e9a889e8378d8a1c7712e5ab166749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9ce0e2df9b2b976ee0d25c839b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c06473b0e678c153a94cf698bad851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df55e017fc61dada0dda30695b3f8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373864ae28f9ceda579853c6c6da6fce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f7818884a8840a0cd65c3c1d2702454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96117768fd745fb4ad61bc9873a04255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07915b1a0a9e07268e1ae9913c72e7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a40cc04bec48100ca66a6bbd35df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a402c38a122e1ae21c89ffc5d931358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d261493b139909b0f36723bfd15e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48b3d65a988dc241414727b015df3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dad9c1e1ac12154f561806951900461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed4a7585328a44392e58cc7b020f1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a260fb44cb94365929eab079b57c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135953f5f13e4d4ae00056ee86e126c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2f5b5d1e09092ec2d6f524172d0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfb5bbdeee971b9952d7f2f8331cc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8546bdb8610a51238b0454fd05206f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5700fee11e1cc909c4692c59ef9fc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17392c403841dab06d7f9622ebd4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c18e9b706133d952b68f56e7734aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d510747c466f267c4219ae8e25ab4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029de33c01a3d05200e33f0e7ad1d1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e376d55b6faafe01f8aaf3d53d32973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad1330ceef9aa54d1797edfb77c98874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167541ea65eacdf83784d2f64de10a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6431507ccf22adc1d9eb24c92c61676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6eb87bd3b58322f8c9670c9aebe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a02fce76858d6cebbf9ead93b2183878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b66025652c151e56f0a54b62db78c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c6c37dced8aa9a5a010b2cc5dd5a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995e3a6cfcead2f94a2ea78d61f2bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c26819a27e0a4e4e2a51b36c3da2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fd058600de758e33be59f5f3a5b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff2b72ccfdf8db9777abd9abb332484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eceacaca39877f1c770cb04d97a4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8171441812aacc37be4cef406a51886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d647e5be1b11d0c7089a9e030ac7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbdd0c26b930c20efda6992d0cc61c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1426933a9003807433ac15468648c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe462fac89e50c2d1c98a0c517548790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424562e1c62a17b1a671ec0cbfd95ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589811ab946524c0b313b38f8429cdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae45077fcabf7eada668305766e3fc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c64d5fb030240b3764f830c99f6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e7d4745a61addc3b42fb275c098da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ba78ca01903f1f8393beb84f57d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9046b35a6830b6b35d84497cf1865797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187c700ce42581935bdca4c6f996ca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e407d5cb029ee43da4c690adc423999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27c3a8c751f7499f96c166aa9ed9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e9327795b9162f65fe9c85b7457d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55608697fbb4b4853acfa68816aa8d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a77efdf9ec3627687a4a53b59a959103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13e818075f9c3affd73c8a2f50990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1a79c787c5e15169269efefaf4eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a982b84a73d5a988234076a005531106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d2e804560f8dbbf09ae47885bb63f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25699caa3110a01fdc1961483156ffc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82af14ae5e7ca58678ca20aa631964109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a26aaa9e08eba106c3e9c901fc359110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b3d0b190bf2d3e60f3fca6141fddc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab50af4e483c3542987755a38c944112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438bfe405e5656a2b3686591ae3227113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6606e2b6a53d5cbe49279df6116d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52bd28025bcec554f9dbb94252260c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1fb8997f067d11e05eea67af59e13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488db7ee4e5f6bc61a23f6e34814e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c0d33849cc493f18c82e850f9f152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef943231ccfefe0246b7ff9c1741c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d79274ca2b000951a9b3c6b1153b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65beaab9d1b2b0eb75ddf8fe3db5de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0b1b475a9ca268e9ad078c98e5a19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca137a5642a02a72043e7ad9087a6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7858debda4b9de1531a52a2c93f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44080c1eb42c2be548272de728c66b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798108198d2d68ca240a1543aa264ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0ad5a5bcc1d4e1e3d192f2e649e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350301def57ed3a800a1d830c194af38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd431ab4b892fabce3a5253f895b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a45b7e7816dda7c2748dc33acf054d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1edd9036c5825a3e5c9ac92e12798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ee7df725de9f2b3d3e7b79244ae2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cca03669a523120a977621801954c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc21fd585da135b8e45be3225e9b18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb0e82a9dbc520cf505c4450dda01d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32c5df3cf3c5a91a9b922686b7c9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030b53e89d0dcabf07cc1d46bf77ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a19c11ccd0ffb7dcec59f8e5925c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1820a153f984160b6d07684da645d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5783b76bcb911a13576ec763f19e23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1aca83c6cfbd8004ddfc86adbb003141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6457ee5f0405f1774cf16b933c8fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7408c77840f8e9458b6d2fc938cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148ab3172e4cbd60d6efd3e30122fad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221da844a8f1556d409251455db544145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5347e806109b8a529da55a2332594c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92ad3141728f7c2b07b324aac9f0b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5fd68b45255ca4a48d10fa89abb66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac33b102f0d15650c61c64d4f196b76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeac0bc667e51ba5da1fa1c7c249379150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408dbe4db671c2d99791766384f3342151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e9d681e53cec82d8918b1758410e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300dea7eb76ec1256f641d1e565d66c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c30d5230ab3ae92a2244ae6f69a47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7369fcbaff4353128457efff8b8602155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974e762e284f90653e7124117fd2e63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fdd62447a12bf2b145f06b8c27e2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a97620f4bb728277e00aa37d1a11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527081cd75176ce778722c2970bc3dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e48798a2bc0ca18f1148bb10cfc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b808a8b743beb46a6a985fdcf710161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b4723d1cb72ceba04810d34b3a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700beaed3c7497373be8839700b2676e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197bbb18c14405031d135c74fed806b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c9b7cf77bbc928ee2aa84174b4552165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ded1aec74729bfe8881aa9b5a1a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b6cb930a2eb501cdce3bb488ffcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c54d7b84352c2acbf206c35ceaee2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1cf985ea69e6e6156bd2428ab07cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100245a38bcaae63d639e0eff47e54e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37ab35bb33d774607f5ca4e393879171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddcfdbbc8fb9d3cc039aef3f02affb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aaeb5f948844c02a055388eab8eb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00ab31e1c8a8b1447a98d8a9d44fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d607f8ec26120d5d46242a3479c16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf27d4d72ee9f2dd99dac63def3c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6397d963145794d015395f0268955177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784717e17000c41e7bd66f25f1a9cf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34a42fbf2a2837200cd03069d9b48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f51042282a56f3d8c71ea064ed4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415f60387028c4d29d183fafb8c2eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3067ef2844af8c76afc8d2f8f60c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f7343e5d058575f7d7f6b5e73c15d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5744959f60942d47379ac468a5a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e546fe6179cb1a6f4bef790e3fc03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a28f253f2ce8ba6b2fe3667e7802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6413775112955dc86837115c5e9418187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15623288c7f4fa242d5e3bbc71ddcd71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3773cc400040c2508071cbae46aa228189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0926a13ecb8ac2d82ba248a23faa10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4737395c65785db66bbebabe26963de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c390c3d2c906a150db335a12574d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421261a776002092d9f6212f6944ffe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa9eafed35894898a44cfeab8391b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e0ee83d3fd00bc1b4f819796b2c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae7ab866b24cf4c63748a5585f380196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f31d8cdf2bd313c86cb18c7f1cf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c01cc3daa9efb3954e9ed4fa1400d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61cce2be77db18adfd518746b3423a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba0ec620bece17adffc22e8de087e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd59fbdb65079e79e0a7855625283fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de975380a1bf8f09589f128ccc0d682202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b4c46ed0d705d07304ecab39386e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a91330c4ffd4289011643f1152476204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db075d8c4dcb6a23449f23de77583460205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ed9188f35616d4028641ee7b278ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27f11e84b48ad9d35a6294be01d51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a556ad08d50bf7cf602bac3c229f5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff443cc0fb493b4b9b14da5157fbba5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb41158f5276454279b32cadab76e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c0cf6a899275329833ce12378e564211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2b92b42a27f8932b638c9eb26016212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec5ba67366f46c1c91f75b31ae7b7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbee70fbac4e41e6a26a735e9d79bd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c62a67752accb19102852e3710f80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940a983f191db4572d63f14dccfbde2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7fe90aefff85aee39a1578d8e6f80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30510e20f24031ddbd9d673990378a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76bd7ab614f1864fc8dee252aa394219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c0813d8996bb88e01a4d2bb8c1a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd596e16b4d7e9d190880c5d70e482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed582fd671ea5a2aacaa04a3b75b4b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d5e47d57af269b2f738412dd3404223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cdd806c3a69b4dd0f521792caa1d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81d9deaa0fbe32255baca51d19ee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31342b990b8f95a2ee8e0944729c14c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16d73f5e3133336e5c22f29fe5153227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff81f48c39235f1d19f2e5082dcae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d00f610d8b1f713fb3666456faec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ba65c28c5ed3df2862cec1385ddcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba230e39d8888249fb9fdd822ecbe07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a880dc77acf882a166426fb2cded53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931911d3c77427eb8f52e57cb01c103e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a4c013e0adb161c833697c2dede4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312877bd219d3107aa039643ea8ed3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286abe4ddd420977ef6e6463b491ee26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c100f8530709ff1d89ec3bffd2a266237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870446c7195d0d256518be0d6a64cf1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f68b0c7065b8ec3af81445d2676de5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28721aaa49d5fe1c434f7ef68a5121240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a3136cf5b2631e4477b21d99d50c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdda7caa6182aada33604a518d7292242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7129f2d5a77eaa01aabe7f22fb6bca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e2be3798c43ed060b3e3c373694ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea08d3e3db7199a22adc3a2f2b26df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423891f69c56b737887828ff676425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bafb58e9000367276720a98e23bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edeaac147bd8c181f666cfe2bfbae4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f94a5b9533e0d9c3e54924d8d910d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3374cb87e5224718a4d1a0ace365250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e36c132638cb17d77dd6d96cd42d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafffb3b9d8b045821eed06e23f2232252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c198753aa06b8dee5543482f83bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d37576117614bd3de4bb988975ef6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79bbea592eae606c831abf2de257bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fca1fa366ec2a629612dc874c3485256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d9b3469ca98b39e9fafbd8172668257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cbe31356b51bc678518282bac8fe2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627a9e2881aae4b5d63d94c1c6f9be6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda904732966a5aae6a84d71123cf7af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cee92df4c6d0415d511570ef4b2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db85bbf771b1071b32a5cbc2e0ed142262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2581bceeb85b3e9d7730f62ba7c41b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3b3f9c26b9efcaf3fb1809a577207264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d2df1e48a8367e4311ad8cdc6559c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6497f3b67bdb98faa68276e87a1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e04b38dd503e1a4ee2f023514d85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa55b0d801597bdabbf3890b481c06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7957be9814de6e438b16015880e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd926f783f7f606449a911cff26127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d338671770659d751d512c56b9a878271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5486b2f327d8936fa43061113cb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f744bd65e997b4ff3aa796d70bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99660f2608585a3c3a7be7fad1d016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f19e9edd9425e51d7746ca6db8151275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efade55d5fc6acc24452dc9d6ccf7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66258278bd0ea7690adfc537adf35d5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e23168410b3f1e916cecf971bd75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea01ed527a83f452e6f2e8d4bf4da19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07ab9a17c122ad1a0d0605f6b9eb0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489bd965bba1706d26bae2de384b7f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e47dd5589d23fd8c853bb10eb9867282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724fd8bf6ff44b5e61eb827336f2bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ea183b73ad9e50128277cbd7823f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e34f40eec724b416dabc7d00b560285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13624378ffd45120f75e965f32405e56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e9ee9dc9fe9fd027953033010f7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acabf69ff52a347fe94147fe0d8309288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277535563d2164e97efb181af2dc14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f5d235c7da3f8d2cfb22a13eaf77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2e4276014857afa5be7ab32c963b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5145fa48a0394ad804c499ed1637b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130574020ec98a52d46848f15e74c0af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f8bd123141b2c4a4a5cd76fa9195294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9ce214e51a4dbed4ea7757f208c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b75ae65a5cb84b701907070c6e5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c671d5475686c1a691d4fadfeb60f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac27d58c40515c843b90f6d9339a69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf35e7650287f3674534e6838e7a23f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded37dd673f81b9ef72129b166fa1e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a37e3c2019d7328cfa01ebe7f67f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59121a0185854d6676ff2dd78a695b87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d603013b7533b32a5cd8ccb14845303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581d63d238d8bf4dec659d5fc07ed7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c57dc5718a53666419be854096c2eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c33553ffcf07b6eb2282e0bbef21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475f38c00d392a7bc1b6a9c63e355e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64804021f3e7205d54acb53286e680308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b815af658eac09161c5ffc9e6b35214309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7124d9f3fcbd20a14351c012bb0d3f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dec0c3102254677c747dff91b3501311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67da9cf64c13b145ab433139709e5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08d26a05bef44dfd2b6c9fb33d064313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbad38efd31024853c0bb3637fff0c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f281d1ae0e7000be5bb3e8ec53fab15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b3306d333580338ed93a9592cedb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49977687a9d567682812eca6b1a40674317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244960a3bbc510845e80e03fde70b72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad614adf5afa8aa305678a94a6037189319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af821587f73e574aa4b1926a6afada1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b8798cf0a008ae9253dc5fbcfab7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434641a4497563eb9ef3c2c45a98ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115e5fcebec78c7eb7f0dc764783230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a4ec6d1553878d407f6c3b62a7047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249192949a3cff66fb8459cfe3c0ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e383d3cf100cb1797765676900be75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748bdb024112052fe0a9865c60b5815327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5b531add835459f1561c3df0edc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1d58748e447f48722ab8671a1d2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b3b24bb433b358bfc1742bdd62750330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91c303538117d9a690e2f95a04ddb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0341047701fb810410938a647271549332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7d5340f2f6dd29dfb41e35597d4cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2584a0b7d170024ef08ec11769bebc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992def6b99c80da58b0a2195d02682c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3870f75f4dd91bac684c47f14dc69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf1ac3e8157c77d746d7091f8c192337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f593b6ece9e10dc612f0291a446ded338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5dfc5b2d00ceeec8eef1710bab522339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184fc5db29054eb0eaa19185ec9e7f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6665830a6b5428a601cffb3bda86c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16726d19de0c084dd5533ffcaa5d7caf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da513a8c2939499d9db7c5d467ed55e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6261d2a8c094f6ad3b43231182de81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340449466caed94048d532c40a6d8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9a505c7cc89220a9335b34ffe773346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd4ee7b1f733052d11cb51f8d998b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35873ab9450bd2e2d7fcabcec519b9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec02682dab83112269343942a06f97c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021c7b0648c3bc08bc8c436a8c3f9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e85ca82d116b17b2e6ee63572512b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994de216399401e44445bd4f218c2615352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8469f80a9f55f75156835e8d36e927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c69c6bedd49d2ff24b380e60ba21d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f0a69b5b876cd4a392952121a351355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451cb68869dd44ca1f1a39830466458356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c14722db73cb8b248526471289d1f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba6bc3b7d8f07a1162db1e9e0232e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8560c1468cc4c6eeac356e876f53a9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456568481cfbb25347b4f63f1f72a51c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721550b8aa578cbf1a8ea65ab402a0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08357121f5611a852f626c245a74f5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639464ea38aadc2d9e4268ec2da11853363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853e05ea0f04a0cef4c8f0940820ce3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d761ebec5febc2d83560ba6ab1aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6bdd31e27ed267b20a4803738fe1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075024c1fcca95de5bcbd3a9a167076367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351e02c080ee30690ff7ff3f931022368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b084b5dd12b579c5b398f28fa2f936369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eee6c7e13a364c54330b0c2f0ed43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa2b59ad0d00b447adcc010d90ae1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdde37c2b4f424724d4ab75d83e463e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9629b7681b75f8b9ff4840a05d472373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a1749de10da8b400f070c3c5e3c65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd76197c8da3e04c6a0274be6bcf6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f057aad8353e15712cc008189409c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae470bde77383f0e47e6d915f99b3620377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a800b5d5bdd4056089acae3457824f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942647cb6135e349ea7456156ff2425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d64bcc57211aedf608ccad0bc6582380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e4f1f15414a9f32be59d70ca80df4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45250b6b7abd5b2188fa82ed50679999382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd5e27acb06f75ee9c24333ef8cece383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f495e692b59eacf6bdd1e82beb3ea9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a28fcbefa6ab76f6ef6a2aa9a620385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90ee764e13b365c0e1443f84956322386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711170a2407f4eb27f05ccaa9cac5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdcea69c67ffa0c7b5f259b662a5bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9b2fa2f2a20d4fef29c221c9b11e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238869143e799ae1db20ef426032f58e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd48c8916f9e87e22d848771854d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467058918c37c31c5a99b7c9dab691392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b542e9d9289b1b91fed5c2f5d84f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4c2bc4c04af8c3303eeeb7092cd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c648c26be4b1bdd48b7429504bae84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30585bdc7df0cc40e6c6913a08f33df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f146c21840ac6e9b4c96ca2c0e917397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8218a41efaaf2526c307899d29039b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27808c522e4b8dc2fa6ea3b2b33e6e43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45de099b05193defeee5efd105b1a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2993ac91f4ba6bca6a9cfa1dc6fe1b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5baa9121ed347ff9c00af40bdab7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522db91957a0e9373d7f7638bc969f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73fb5743d439b9583a4351ac933a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380fbf51c81de5e9ed9ff94d5e6389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e79e6742af7020b4c01890f70fe1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b3bdd6aee638578188bf00af6636407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61949d3bf915088cfeffcac8030ad5c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b0aba84bd8fa1a284297bd8e3636409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2b6e14a98d5c262b1f7a8b83255c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd57a073ec951ea9c7f61775cdbce4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d0cb8385f2558801a152f1cfc6b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d513d3cb84009293cd2f77c0e440e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e891f229cb79ae8c08d1118587ff4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f38fda7d121dbf6ce665aadfd6b9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a798dbe5185b78cbee662441b039a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569bbfc1907a73edbf96dfdbf2afaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565dd4119ad7d7f2ef0550e11a80558418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a358ec1c0c7a7b3cefea99dfea144419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28892552215d43873c6126b5220b9f0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f213b8c10cb3aa958a23a7400864e8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3cc53b3a26d86c71a337738f1a4dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42411a7842cbe750f7b0fd14f0038423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594809ad8c60c331cee9f3bfe6f7330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7ec99b6337167194b3c73b633f7bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b22dcb5cbc2127ca0bbadf25d6ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac098a9e54fbe7a87741f7caf7efff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e3e3183f0b80ed404db077402bdb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac208000c23b8ae54f0786aabed44f66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56545cdcb063371d8bd391544254eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8935b3768181cc46b97df81c14340431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be566ce67650c41b57fb55ebd4a9fb92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b40a3110e8ef1084a8b012c041a018433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43222af1d2401b214945bd332ec44090434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4425f804f96805a99949e955f64b48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901831d1c30e9d2978a40b0253eb923436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7151430529222a54a3ffa5173e0f978437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726331a34ca656ac5bd80481903fe100438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee2ee25f9fee726f31c1d5be673a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d113dd1fa231941147f8c459c831440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918208a4be97e57ea5e194a474979d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21a70d93020077dcb76d780c6b1bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f29c3e59c0ea8eb4def94f4c64bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab913a85e1f413c068097f80e00362444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735fa91d6601e73ef07e8960d000d16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e31add06a3c561ba017421239e8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84b5c31d5003a289bc861060ef0bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e48ea4d4f82adf0ed1b91b52e8b5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045931dd4af6047221e85b7d3b4fd1d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5969dc3e1e817219bf7497b713fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b035211df60d18a8b768a6a7323089a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36bd79e5f229905ec8ff8ce01551c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc3a252dcb59f2329d6ef23142166453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482061a96399bbd1ab90d9d5ad925dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d11a940fd7c4314d660897d009bf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d2aa4ad3d4a378047819f4d7c705c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d70ae1cb79040aec0e0fda91955cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79dd298766a379a909c6bf46a25fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a88faba61d0f720a83cfffd5acf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0da5c6a76446d3502443ff2dd1eba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef9e698f3f5c4a610b714aeddf4add461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05973bac5443f86f5ed4fe54cd488db3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5b540aee090afca0c647a558053f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33e3df879da6792c253e1791eb8d20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b45bd79c18c100d65a7dfacc56907c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f48e51e46841fb6a69acf1d2bcd0e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efb74c0c694c15c2393eb344f822ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c8be1ecf4abe404d13905cc788386468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab3ccf7068cb9ab0feb251dbf62ff8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3c2ca72627c5b5200b427560296b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df8b2c689b85fb06a475d4b1436c4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a60c061151a7508bd2cf5f8e04dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d89902bc495d28c8c60b77e50886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21005ba93bfe00163a198a5c45b194de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bff7d2f9b7907250bfcd6e8b744bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee72163898eb746c2a4f3a717f4a81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae5395a6944ab3d212c88e35ebf83d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f285b392dd1e4816587f95d2941b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785fde73be021387317571f5c83ed7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d71227d67a81994b7f0c199f7d17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e096f63d363c85060200d66738da0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052626f8ab37950090a9c4de63ef8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba482cd0da538988ef021a4713470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d7f255551fe07b3b2ddb6044aef4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e407bac03df23bc66e88c919a13d62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2878bdda87e97c33bf6ffe6e39b5e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329679b346cf090ed32c0f727b118095487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442014cb66706f5e82f5aa0c2170e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e86acc55ca069c8ffcf08c8750721489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026bf25b778b39a252cd47475ec2c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fbba682af51fb1e5cd604f9909b93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e8acd8663dc96cedddd4ec3d59f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820cd9479ba3201206fa2cf9a3050fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895444bba9ce80fb16d941ccbfef4a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71aaed9b38208199812063fe4d5f22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517e6347c511d3f89e2f9d084a6ae0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2255d6f2178ea8d9899db6ed803629e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0641b49c1f79ad016d0afeca4bffc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce82b72baa9a66ee6aaf0054234391499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd59c0d6a3bb52fe7e8c38c1deccd0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1f0e686687f55e639b4c9ae5bc609501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c121ba8dacea3e28c4a2c76e4c9bb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b8da155f182efdc2323f4df9e2dbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ed450f762d81e0787459a3b8d000504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7dc93c64b8967ce28eefea5f2199505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014aac8dc2b1c680df144dcf7c65bed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6156839eca9677e05a5231b8600d15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477afb94e5a265472db77983fd527fb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035aa0a55ee47c4051d1646bebd6443509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d74e424f40b938d948044fd9598ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f377a39ca26a20f813ccb13eb235643511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dd2a207f0748ad13bb879e44b34d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f4acf49e63e20bcba706c86e79170513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b1d1ebcb8d62570a4fb1900d259c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d74c340929efca2b68b303e4b6dde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3b3ed63f1b8b8b196542a1747b6a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a09103c15be12dc27d133f21baf345517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff46b53c398b18b6f48af08aacd0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398187ad9736f3b7ff0ebb71235b8468519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ec69af393c354d8dc45a987fef26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb19b88047fdb0b80aff6aa64efcc48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a96bc213e8a2d77684c556f43b822522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da648f92b7b1e5a4f4ff56e20d7a67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a67df8dae28eac770a2daefd0986524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd9aa1830170def2aa5301a1f27b48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb964c7333e63e9a34eaa9df9022e47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a1422a8ffcb21868b9861c493d61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f538b0daa2a273a995de98e41b159fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687e42bb4ca3e9e93b19d5bc25c204f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064fc5e61feabc7daa861f67d059144530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83051aaad30b7016c5413b4f1a4d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298937c0cdcd0eee50e8ff1182a7c303532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b3b8e46ec5292a834e9df1ce2e234533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dd680cbd14bf8a2bfde1c3bdcfc55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f185ff65444d6e0dcc26c7b93f64f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aabfd2cfe6dc4f0b35e9f459bdf75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e46d35fa97360f9a08f578c22f31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf15b50fe9445707271fd64e9347d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d0a88440f60246cce6b49180ba30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a54060085a7b417b0a0638a9bddd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da4f2d7c680fa4152cc065029cb34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcfb678e3f8fad08696a03771eb09f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f0929a6a96df2d59345ffc74b113e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e5b3f9bc4cb714d0de183e1116f8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18657c999e2da6d4fd4f0f6774b09a59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f415f0adfd3eae0d735b68aba204949546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513f82543af89adc95bbd23ea48919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba5ab87aaba9adef8c7f99f8c464a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6860a7f6f83fbf7a69722c2e3984549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546602e250e1e8b3c285a2fdaee114550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78e7906b225da9859b2e7af2bd72d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d083ae3490ed05b1220ad546f0ec5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be5735ffa436a1f84c64c03f6b1ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8392a4208a435a2e174605bc51231554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a772fc68c6f1e1e9cf2dbba51693555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e2c877c81149f5f903f5090fe809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874bd795172aeb7bb2d49718e5002b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d924bb6ad2854c00db1ef22a93be68c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea84acf936d56ede353b81111716a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e91f2dd40dee58b92c4ad0b9b479af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0998ff4e828f1ea4304f8655b0acd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912cc7ed8270d90fbbbe754e62ba88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb176aeac39db7cddadbf3908d9f0f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517dae12c61650e87fb53cd8a7dba4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f70346fbb5f5bd5e2350b1dafc87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be2b2393d5ce05584fc6bb34ce4833566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2778ac1eb5972c29101206db9164567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20d5dd25de29bd3ffdf33e7b0c3d31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc5a7e7d2b12fd01c79322f7cf35c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf69a8ef2909c6af2f1bb0dff3f8b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282bc43ec8ef2a4b1f0d214ef78310f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b003d78dec46576758f911f7b71b5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78271df8b462c7afa50735dc49a77b1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecac237e292087592aa5086c73d164574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d8402bfa2ef47fe5a4091e2c4d3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e5a4bbb4e28aa31cc9986dfa5adc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5322f709ff57183285800b8fc350a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d5389a272ac2ca8f542fa4d338bc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f0f226661a1edddb1f5becf302df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a174de64b41e6232fbcf16826f4041d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c9e04b4a3e26bcb6fc639afbd96b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edee2a98d43ab70274e4054a2addb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901fcd81cbf50569e230fdd5e17c8b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78988e43e98296091eb486f7841423c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361ace6bce57e17fc8b1695cc6230f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb836a51aa1dd9cd8d1a3304b7b7a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec6346acc5d795e18d92c51e3caa1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d0bbb560d748e0efde1d7a64574e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8cf308b8a7a569e33ae050087ad9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd947af756a183ee808e9043af34d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606f19cb8785b09acb667ed11a9eda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7dc5d772f98d47ceff2c0fab29bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb97ebf1fadb014a875fb83df56b51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5e4a0acc5a706fe9b794e8b9cb79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef1b4ec018be1205d95fd04e1b7b16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f551311282bb6524f16d1793a397596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9084de2ce55d786e8ef7df3981a8481597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954258367c5ab43c2e70e5b80ffb357a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8df6c671aeb8e9ffcc4d4941f0d081599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d675c81ec0fe8750d10deb2161295b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce022b0b82bed14fc2583eef8c0f9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443742b42e0374f3ae73ff2c50b9cdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbad5892a91684528411d225eb441e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0200d487e9b38a2424a04a3f4c79b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9074e8ded41c5acb1c97dfd8a3d420605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb00c91d0bb52996cb013f317e7ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2fad386fa9b6450d8a433a8104a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfcf1f76f9f3fe712ff4545935f4da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5fb481e6e4aae71f2bb0eab5434d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893630d23c6e3dde0e0fbbfcce9c4d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0508ce5bda003b245926a61ff37c993611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde27c76168221ab6d015245c6c7092612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e325ebf4fdb432d645fb289d150bdf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c781a401d04cbdfb6a7fd3bea57d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2f0eb6663f49757b2e0f5182b86d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7906235ba066feef84e8397ee3f686616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977ac74a89c64cb1039ebc5028e482617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bfe76ce587fe5a2520b46afcb4ded618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f34661bc649fd0e819e6321f1b5632619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce33f58c8cd9b7216a5c2693a5b92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154c41c116b9bd1d177d100746b999621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790180f26bd018ea448e9ac5b883d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a895b69bf9ae3b7283e182a5f26a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52e1f780379ba3d526c30c545ae8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1995a57a7382ca84d007ac8d97e9371625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c581ec2a12a3e5e560d1ceda3230a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc104f545a370b4deaa2554ebf9d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501b12282c77dac896f0c57a1dab125628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ece4ff32431d8119db227f67db18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452228622c7c4da4f414d3c598af0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d48e7e49789cc072b17ec6fd01ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5a1b7e2e43dc099a7afe02283f55f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7df66a61d3b662aa2818cdef3c0e05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada00fde9ca17b192f39c91ad0d3df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd8569a41a19939324b788fbbdb537635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68155da8f0d8ab59a0200d4cab1328636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833e72ec8941b196263fb905064574637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39afe68f4e5ca7b7c8a5ed85b427f5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604ecb623060d769b9ca111656890b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b6264d6370f25b31febf26d49679640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769019684b61590c7568551737f60a7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8af97fef60b4df255b9f755d0d7f63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992316fc510d44a8fcf7f10bb43c2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c495f826806850cd1872d8dd08a8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de71900979bfab1faf2d194276011645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1faa63f57eacd56c0965ec53eeb12a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e0ae05c9efd5c19ae8950d5ecff31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6deb8ef0a54f67c0f91af24e32408648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c63dde33482624e503521066a486649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d48da444016af3003e03caccd657650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049f8a3d6f1b9e5432045fb01b302b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ec3f0b3ee250f46eba14c2ad8802a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978df618430134a1cb39d6d40da3c63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e79c630bc813de13a22e33f1ae8ca5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace288ed604dbdaddddb2df122ed6b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56054f2272e203a4fb65df639071a10c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c2ae3d4d0f4a33019658ec58054ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b12a3b5a5173088c421f66bf5b299658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa239b366ecf7037859c4d1bdf84af4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d854553b2ba0a97611fc3953cdd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cec2ed7cb223f16b8daf03a244302b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e99d9f21b1e6c4cacd27a5f7c51b13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d500c84df7b47f01b1718f7f0f73d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639787e67fc1b76c5c0c8b3c287f2e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb81b3d5e45824bb1516a2fcd1dbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926abe2ebc850425ccb382ea78311ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252abe0e760ddd732d034c6dd560f79e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28562e053ffb1a5e0adc0649ac63fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680de7ac4e3059f2139dfdd701c13bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bb91815e4fd6a612d244e9f7f9ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d7b2c1f3f5d4404fdbf0f524d672671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cedf2e5b73426facc0d6ac2176af1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d1e4d5b0dc5210980b9f8aa6e0a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba3172c3b61013b25c21d4e4e1787674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f673817d8a4040abfe3a319c83d04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae889437b231e15bc33b58841ca907c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b49361b7ef96727f3e8947c9d8ba30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba18c70e82d355c5358405a83542729678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f3dfb4689356e3905172743b2429679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf6e8d9eedcb27fdcbfb946c30896680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e53e799a8fffbf5a1ed5005c95ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a044eedae95428454b8628bc0eef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621d0e5ef100536b7dd46e2da73d6c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce754e54578ff4480762663f549dad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b93cdd637075a5598ef44298c926f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e388d2436a027b11163f79ad24e3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc21c5085838ab2b53d634e6da906687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c78127d80826ab1169ba2d4328062688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65becf3a2665b14d8d411de32d4ca38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa256b34b0f4d930d38e3730d529b6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190920353225e57f7354b99abc4e04d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2388f9feb483d39d52fca858bcd87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7686bdef2ca92d47ed803451bcca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b50df586d04c42a9d51a1e6fd096694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927500a3aa100b3d36d2ab25b6594169695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d963fbbeca3c032ed32db0760304696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6771d8ab8016ce1798d22f1a923e6a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749d9e97b444d5d84d16112a1fc131c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89109f917981e8cb210732e322a56a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3c9f225332fe1fb872555eae5752700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829f1aa0348b0f168fac704b7d09dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a42b891830ec203182eea2c313b22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf88d06682d66f1d0b6809ffa134c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d43a2498e063be7da1c6e78febadd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31a0f81aba1aba931f65ca56c6853705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762315db9bede8d1843148a61a588891706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2564142d4d6ea33ac7001f414285e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f4d0b54c98645640538357b494e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867ce8c310ec800dee164f8c7dd0b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac075248f4d8b269a0321f229b2b34f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f411c092ea51f6f2c83c1d2e127d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4c3e3e5e10b8cb6d628d8ab95f4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5335669fbf75bef231d924e91f8ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d36eaa88237e4b1f5f12b37a74040714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae24348ccf6a071c5dcf25b485ac9df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c34e4c80d2ffc6466bb34ddc3256c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea42b48a6334766cc925e70b256923717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b150be657e0d215e8198eeeeaaf605718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323b2a80d319429dd6524d553bc7d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31e5c0fe26b56cecb5f3675950544720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa6d76b68fbe6bce843edd016d835c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72de242de4da8fead75820e1194025722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaecb602312199b5a4725e149c11d94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db702de377763521b25a0fba8790c18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548625fd01b9892e9b09091505337672725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97342a42a6da33f6e5b82b8f59075aa8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dbf746ab8b7ea78b2a8e7d0e38196727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2b91e4f8c4bb7f358e823018b8d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197816bf910382e212b0fd81b2ffab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b535106bd687feaa4ec777bf479c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479858a6c66aea85ff31c2e2196830a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097771e555627e156c95fcc8089d60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87ad7393327af93899cae43b0248c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88585b3618d6fb326c5af8c89bab16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171c138b8a65071f37e7607b322c119735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcafb498711945d4e1ff5cdfc118909736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1fe077fb0d6be08ce239cf3ded6ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a906fb3d739335b1908449e03560c5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d1960e8e0bf5c4d58aefa4ce2a02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8fa3c7eac659037eb8265ccb79a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557f1af204a0f935ff60cbfacd4a33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dde5dbfd52f1052d8bde087cb9390742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1846bab0eb0d8684f43e197359fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858aef537fac34f302116ef2c1e8e16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2edb53a9f8a6ba8bf0b944b57880e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c420e4214c19a5ec544fcd453cf60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0953042f519f14b186a891c08283c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c226ef2a5aacabc1d30550d11d56209748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026dbf09b85231138d559cebff96dee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329acacd5a81c45d2ffab12932c24eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5dcab4e61bdb74f6cb9bbbb43452d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f58cf201aba7eb227cc2b0f18a21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793fb368850aefb552c9c6f78b3c08e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d09eed968f2a70af4b82eb1ac5907754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88581bd00e6427812afad42374d376755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5008d611d4277f30ce2a1da852d69ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83871decf4431302d9b66584764fdd9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1957fc31ea1459a3b2a5af40c0b616758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856427514f28d8f2454be0b885760fda759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>