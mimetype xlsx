--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fe58fbbaca3495f70fce550638b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d99fa0d7c2dbc4a4a970a01b1ed7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925e4752c0628745686949032b1de3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33cd9d6437c645621fdce2970a3a604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295285c0a792f403757f940f66eb6ac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f208a953c1ae0ca6eea1ac926ea57f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f98c655706f7ebc86c516d46bf79457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f07701d63800c1f5cb48aa8e7bfe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951587cb900f308eb1d508af4273c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb999e76bb9e8f5121e41f205a57a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48816f01c07763a79753ea1d893c370911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2fec6abec5192e2135a29323d199b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce768eb480474b354463d56c541c8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a1d934807cd5c9611e3051047080514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a830c8d892a16664fc3feef5b63c5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b4969973550b13694dd32057971116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307d7d71cf6eda37e449057d26ffda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b200803ad8f549acab5f0b562f905818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1a1002adb2bb7b307b084843b318519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866583888fe010b3d74f3315fc01d3d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04b2f99cac0e440ce2c8cbffe8592c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6453d9cdc5901446b4b564413463922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba620463baea2ddbb7a1202a265e39523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ccae5dbb9d2d398642c398c1cab1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cb979082e0e9375e1f080428d016325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77fd5a1aca0b73034bac214808ae0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b463bbc3ab6abf80eca1cc44b2f42d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49159ccf8d6b51c950c39150ea508c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffcf13661789abf8d82b209a65e9e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53e3b47e4cacde6faff0e60ff130bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d482b874e4ee2276709d6090b77731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220844122e156eed6f2ac9167820dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf57260a99695a81833b717a58873433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c309d45879bc432568b4b9e9c3a9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da7bb2538ed94df717477f82cd51735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad59095632e1fa80d2b001bac9014c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059d9874eb7d1a96d9aa6fb9bd19ebf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e598cbcf6cb0a35f76833c55b693638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49ef3cf3c310aafd206f6f73fe79839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dec7005c59f54e67deb85f41ab10b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1a85dc4517671bae5009c3a3c1ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb603dbd816a309454abc8b0b10879b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c9640652b35dfbee27cd2319b95a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c75fdc4cbd0fa622ec317c2f1aa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64fd1bf5c33eafe5bf6c8ba6ca7c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19ab83dbbe0b71a662c36a14e4dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc29814aaf0a36cd295c21ece8249a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfea34d16cf1d600f84fff3091f50c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8124cd4d0f459d5a8c8355c57d25649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6090e5d24eab5c0a668106d7e31a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef902a9b1166f6dcb9c97315b330a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84362244ef0866322d8a5eeaedbe173852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ef5a2da13854713c7564ccd613dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac7e9d56e1a3982a0c8277c3435c7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c23d8845d1d4868a7c6839a7bf8ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c15c3befac2098907e6f7165910f1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de989a22571ae29543c976a91f5fc2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bde5f58150775e8f9fca8283ad84758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dddd85941fc1aab7245a6a85a1a3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522352a72eab9385a638725031582f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d84b30895a5ccbb255fd5068ffa5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ccdd05968938c76ab1853bfb9ab162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a54fc2216771e764ba7cf449f32b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001471c3e722b2433e658444b1ceffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b74798ebdb90b591033a526dbeb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b336f0623fd4db0703f899d39691d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa4b579a56bd469420307d6a985fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea8961a77e8061265bb69cce0687068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686c1675b0479bb86830f5f6126a20169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d398384054b338c8675768a5a17c1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776646bc4bdab8f8df1fbaff9eec389271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a2ebb421cb5fdbf4df381f75fe0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec330cd6269b0a81b121c799b8898473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249775a9716ebd9a8bfe530732497f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74395d13a8fd55deda8695967e1d23575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62af4bb6278115cd4d84b6c278c5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361ad59ba91388ec0e98c4cf1a181d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d99e52496d47ca2b049b226e776ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0360cfcead4b3e3745de1322fe7b8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702a13b4f9b1eacfe8193c00d2f170380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8ac736cfc736ac8aa14ae93ed75181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c16541a21747ecf1feb277cdc04e9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7580f7e13bc2e276b65852094c74c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c9ef9b7131e964a8ff6a1e14b484584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a84381c44dd6681e0cd1f2365db7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef90c32bd74eaa69bfe554bc362252d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf272f2f5a657e49e9f22e4e9a5fcb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca944d289ef9f71c9b3bc7b4618e6fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a835e3cb372ba0f04c30721b2162189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff819d32c6d85d3ab618bc11814364990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495b500434fd2f72f6d9d5a8c74f0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057c2a81857a63c1a886f01ce58ce1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e625b07e7d3f9bcb083831b6eceba393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2236dd07138f7014352f333dcf1233c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c1cb5a8a474b99cb1ef061dd671e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b017787adc301ee69c1392c4320d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4673752018221aac967ae0792aff8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539942ecef2b99fb573749c64266579998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe6da57404ed13a187ffde0496bd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a841feb6f69d9395f91a8d8918932100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b1b13bbfe000ce4da18be5d724e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846f0043df10977733d70777137cbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcc29804905bddd5d62d645fd5f67b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f2e455242cea18585b7b195e96ad3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11a860b54d2105cbd34a0989390e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb37e1334c6e0e70049acf8de1fbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f9853dd42983f0b12d824b106071107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965eabe63cd94ca56096cf672eeb950108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251963adab39b0f20ef5a40cbe2e283109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a1a1f292ca4904e66450e8a69b21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df2a56559bc27ac853f04734f7c1c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9dfe6833f2bacc1ed1417574ae1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e240c0f2c4d8ed642916eacfb0d1bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230210986d3d214be0da4c76b6a3344f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc6598cebef38a17876ed15564d3e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cdd3181853cbb46e73ae5e7a1b066116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12341330496d270c1ad5f87b93305d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9feb4f434b951dfbea7fe83b31a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854257203afb97bff456353da4d10e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7b96eb9af4fba67d703176da0c00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ec04099e841d980cbcc859ca46605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f64a8d95da218d3227f5a9374fa1e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e134f92b43d1c1eae5ffbfa9794f57d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666d27e68b96f3282d6c3d7286127e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a572ce3f13008cf94275876e3a692a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcfb77b442fe56f618630e9dd6c4ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8ed169f6650e75854cc4ef5f9e51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7cc8b017727a6739e369f7619272b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4267b8edc1996440408911b2ab30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77362235d3513d1d4d8b00ac33e4f900130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89803bc83d7a59f9af3335af9f06ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f92c3b27a1013c88f1b6613bc955132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ef6169227888d9823cbcbdd2bda3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167713eb053738d90e6c23812160321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ded31bd57751a6519651ff9d0ea1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b86d37b8906f89233f8c6234b4479136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885417b378d95565c20bb4cdf20307ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86202a031681ff9c243f29296aea23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ac5e9c0b2c59089a932d898c21eec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292933d9c68861a9e99592ba63be9e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb0d83de494eb792f456a5cda565c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a60314dfffd1d9c1de42c7925697d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6f16a2025a4512ebf41c987f8f39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8624ae39216fd8bde39042ab00601144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50c4aae9a2d3331eb9aaf72c4c4be3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d21550a3e99fe3219163e3e30d85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aa62b37a8edfd9c932fcede8fa28b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c43067641aa1f3598821d1a0f00a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461e9ae3bfce730507ba069dd6bde2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0f09ceeccfdb061e6f9fd45f588cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a43b4783b118ca14b91df217768f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703041e6cb665695b2b90ce6589182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac7b7ed9045aff0c66c556e8828e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e795febf6238e8993b7d713ab10c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ae623a216f755b29137e5fce5c2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b33dea8ce5e33551ad0ad85ec83d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127154dbc4de3f2dc0b338f329c1fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3304f5230ee4ed19050462c84f74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0967b2a037bb013bae4ab5def03933159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e962c955a8e5473e107b1e21d9f8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b61cc44d4ac47e2b9c1331718414c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1cf7d0eb2c88542a596ae9a0f0c38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d55261f0188525370d151e4023e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb6a3882eb0e9924398399dafd54bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2626f45619fa0eb1f1ea8112ca4f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e16667eba1b62cb4cc0e0394a5d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5d7feb54542dce892fc1d9bf57b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d17cec72787d8ac2c4c5c81de49b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaef882b6b94ed3420cadd58b91681169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b89a5c03f5b5d7ef6523eef2abebbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cad41d1ca90547ddf409f2686a1a3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8179253e5266bc91089ba0faeecd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a05d096339a74ce9de943a465a5c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb836fba1c0a7763a6d06f483ed617c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedd020f7f6b5a1d7545bc685455e0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec706bcf4a53b63f34bdaf532bda4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154360e68720ae5a1c32b8cafaedc9ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f3a72c420bcd9531f79214d549f5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f919734953868087e5d261053a296179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65134c3ae6f829ed1c6bdc1b06d3b31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43fdc90c2d1ce933ca4540f3adaf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666dd7a04061669e5761d9d54436c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb006e6865079506e36941adf7eed50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ed5e1abdedab74b155e13823dc6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3bf0267b7076b26b80b63f9a81253185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ce68c0db909ec5045ac38cb24a04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e192ef456e2985a40ec63a4ce83ab0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a8a73cd1183ca9f78d3651cf8599188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9f1cd4503531e919030d2a209b37a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8dd29a401b3bc8ee57dd025fd09e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca331b0d2c46374720560d29ddf9dd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2552daa2301659061970a23df0183ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f74f61717e6d60029ca04e6adcf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029856c49863b12aef77d396b3f0c457194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a4c641add92731dac3ddf613e8916195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941da79ffd554498daa8619c38bcc3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad684201cb43d1411a41a32c0067c006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d63ae47af05c3415510d348bf9229198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d142ffae8bfc0fe3f785dfe4ffb446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791225070f50fbb1a8a5d8e78e4a5b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cda3d218d0e68210d9947a8250ee1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efdf55b3ed6b167bd72a64299f2d43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570247d8642af4c1ef2740636d52350203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e927cc0bd7506414c49e17bebeeeb86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f3f3264af00b73c6047462064f0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ab76812df79412037809faba5063206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9e7c17d10b50179cb884bb3b5632207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27235dc959039143f1b21e3af8fdffc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c972a4a1cb441504ccc2665a0c47939209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba087420476eca937a5662c8f447b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4bd512ad2c1f1d0331df79c0425a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952fb9fcef228ebcf7435dd1f1394ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a57313cb75677301c85159bd26dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa72f24e24aad538990696e06b476214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feaee0e6782bd8a481f8a05e695095215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f15fde35b8a7b4402098fd2e75d89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead291b21275248eb1e10e8f846f96dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d0df57962f121c69cbbccf639f9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc02d5cafa4b659b17f8ffd2686a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d68864197bba6b7d2ee711d064a6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab3ae0bee497243bc31841b4ef41f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a919d61b40d59af5cb34818b77a0d72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828aabcb429e1bdbd554ae341f727f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d8e4ad175893ace96faed65c2f556224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11196723de3ccaff3baec276adbc6dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412f8735c6bf95e988c151a07c0140226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e55af2a8df7d7f78137086675d25f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d279d73fe05dcc61d48610243219228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9562717a38bfbe11328cc54c3f70bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc265fa11b49dd1ed3f18d2c16f41f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f130e4fb6f3a351b5d8d3a3e71e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5cf0c0ea3e134a41dfd53f4fae774232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b043c9fbdd64ad47ae4ea7c312fcde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22dbdcae276ae883faba7dbb0b099234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98dcac271b7e9a207f3e0c3d9c0c60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb47865e481787cedbc8a542a8f11b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac7a4f3c5fba5d28b058d8db24b6a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44035987b3d622c5063a3b234a478f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ec0f7882005cfb8c7556f09f1e7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b522bec6b54b9fb3cc7077b4d9351240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4cc1e0f08305c858f115f0f4bf285241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e322e77863ef57d8f2ac34596b1da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0586108b05a9bae54dd0952d36f61c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824d3333d8cd2a2c418a4b1f3ce8b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6d87bfbb0a023994d527771dd963245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913af15684daaa99c5a9582aa1c319246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7e9dfd7731cfc30f636d51063599247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed19970ca3c288539ffce02c0a3af1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a1b61d7e8f85bf61e99cecbe542a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed824e528d54be960ae52959e260e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede104e0d5c93e1f24bdca46f13d5d67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41004d7eb3264f6df080a81bc72c53a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40f1fd2304539087a7923e1d3f830253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b5fa9586a579bbec95bac362bedf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c12b7eaaa764932bcf094451cb5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131ed91773c248f714628e658c4b88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fadd99e8cd0e0aacc79da8a4ee2a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead777b93ced136c5ce78bfc8d0ef83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee70ceb04762ff0929ac83ff106940259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1487f742e389e99d6c6fdc6615d14d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459e7d3f976f5ff69f1b01b02784fc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d50ded441b5c26d9534b47ed0136a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6d49415c3042e4602a11de795a77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da60d590d3011e9a853d9b142b115cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2569bb561077807e118e6202060b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec5107a75dc6fdcd133ef15d81d3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19f0238a333767f2e0d4cc5d4162f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ecc668fb0119f3f0b7f040f605a13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583935b66cf21e3e9b918871763734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffcc41db43260944910220a8654265270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a66322eb26c09e38c0d9f83fef668d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9c2856c9875451c791e06bb3bacfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2a4ca0a6b735ccf1fbf0273fe8459273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e02c6428a8e755072c3dcc6c5956274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dbd2de851972165b74da0faa1d6db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac67c7f35081f8f33937998ffc6282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585dea02e5b54da4b6adef6d92e6d4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a5fa9c77e45859078b544999342d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa78fd2f8530fa129d7d8de6d791fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22641b298f8ff889980652a22194cc20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11109f13d20de73748223fcb2569e8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be3716489ef190d92b1c437429bf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f0cb13ba202c585e002d90c3920b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92d4d64bc6468fa79cd190bf88b47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc5ba32665f88ee33584e5bc9129a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22efed870ea3522234453cadcd27473286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e62380e60a103681304dd3026b19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395e89b2cffc14abcccc58bb7bb8d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1dc23ea373a8915a274a813a3f99d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34601d055797019029cc1aa562304290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815ad232061293fc2615ddf4e1c291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811f8f83f213dfc598ac69a7ed643dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d358d459c7c16834049978be74756a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d51e4ae494e8ad6b67866bf9210e89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f362fe7696a006a7b39d03eca624ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550edebb1eca37c962393def2a8a620296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3a50d8b0ede7355519d684db91cfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf93c5a3e6bc0e4bf6e5165e5bdb45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76871e812df2896d2958b2cb40ff1c34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9901f6a645bfd470c9a989a2c545f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717bd5e55d620a6896d3de18ff2999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d67d217f3d8762763a9be84a0c12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736428c4191b6885ffb0f1b0f72d962303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542430f4a2738deb1941ad89b541d18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c386e4289cabf444432e2d257174e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10431d8d3b15f667059176b38823cbcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cad4749b4cdf9ac5b18f78d141c59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1e1d59db96fd934b5212a730473c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326b840618deaae2cdf15bf746da6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd46150f855f6dc3f4b26abc61951310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625159eec6d0d0b7a0a5aaae55d6e87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948a064c5bec3d50963919bce47d64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f6821236f8ccc59222608900a9e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c2c188f23cab0c23856e25298320314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d80441d59d70bf62abd134965f98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663d68501170918aa6a92af30810cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c5b73129e4664e5e9f2a03390e44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a72c25b1eac0295d901105662cac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f66937836a23ca5476469549948c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff96b9433888554930a787be34377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a1323797a68d249d6b3e864557faa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263efef88179a152d5f0503f897e150322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf052d69726223f344962876372e8b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee670e71cfa2c36705479f725056c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a54115fb568ed411666e9cfb0bd49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7f7a5bd34528339303219ea20068326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02ad097f2f69aeb8d350cb0a4e821327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea58c25df221f4d689750eb1d74be7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81746c3a9ac27d290d69d4ee1566d5ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2579c9b44e408ad70ae7158de6c0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f75b195dee55e0112c49cb26c506b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6b70a1546cd723a10aba9ed496bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b34f54d4048a9af9b626af316975c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff724992262d9888e77211b216cda4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc734aee6b0b8184b52981b6a7d107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca185d34b67e2e10473cbf3b7a28c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985892d1a1eed75c2ce3acdd8b8093c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49458f1fd55e4f1055a940225f1cf832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c93043335b8d3ff84cfac2a8dea13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe90715aae36bda9519552d975e6fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0d6acf57fb079db102fb66244ecf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2d531b2291d87260f1b64d8e1a88a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59039b2dc672b20894cb1675f94af0b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece184dd75a8e2bf127ba42008524415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f25422249d51e53d976b455d8c0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c23d8700299e0b19e5da16c7811e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecada1618073d19307112170bcb455347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2b08a1a73e4a30dd91feb516fb53c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8c03f4605a811ebb95d77ab7259df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b462a94adaeb51d913aa35855c0926f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf442b9740749c6046009bc60c3218351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91b16e9e73bd891c18461855fe731352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b481eb2772174b48f64fbf54aa6f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a0abab68c721a1fd40541b296c67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8db0daa0d97078b7ddfd46fd2614d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e654b9d8476d530e1892728ae7ff113356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86e72d6b990b975d5017a15f22923357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489dc9a86b1878f53e973257bd1de3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719e78f524203004c28b4e4cc8ab8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc7b84e8db49164b16f6d90988c79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6056f823ef46489a51586238af6fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bf2bbe63ccd9cd124d9fe5f96440c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98618145d74a40303ff12ee2f449e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b879c2b208fea0f4e7bd7bfc384b8fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a3542e9740665babcf67e844089a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a554fa2b359c9909a558e35fb38d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997fe511c481976b85bfa5c57f733ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c2d8e951a71064006317b26c4c7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ace30534e195fc8ef7e2ee842d3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa081d94a4ae89a711e928c64e9cc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a3fb4866b6cdb374699721be92c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e218632f8de99496d701ff4a51a9810372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db51e3bb57b63ce0482cf483731f4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3f4de7c46bf0dd02bac7eb1f75e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284d2fa6183c1ab1c18510ffbb6de58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98bb83c85655b3b600c35d24a45c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cc6a475b532a429a3bb74e94f45da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8529c51624ed5691a6a880551136d3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432628d9fcf6c419502a71b48403d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedba851c63bd03eda16381f551f209380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e4db117a0890df9a40433d015964381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e499f13d4e715af0e9fbcbc2edb30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891abe29bf73e463184db06a757b80a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c5901d3f157ed5f67a881832dac3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1368fb368addefb26463df63446dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f29f2996e5a83425b7e59dc50db240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5b2cd947bcf74c7f00ef19c07bb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599070e5b34d1ae626ca64ddf613c67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54f30beb8a31dcfb4982fd9c849f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85fb584d537bf77df34bc70021af41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba9b2308e084a55b2609b7fa33f8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31d9856b174dc0ed62710ca93df61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2343f6c3a1cd3c8828579352b66c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b016a807a68fc8f4b1ff604bebd350394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17aaaf9545b89723988fa9b275372395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e6733d95d3f45197a7b577627056396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e232d450c9b847662489490d46d331397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01210b0405964fc2b1882404810d99fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a57505a569ae787d29869bb15a066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb83babeebdd20f6c944e15d597651e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221cf0a6533ff24cc7c821f00eb2d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8a42e14e9d153d57c5b594014151402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29296228bdbbacea257779511e2828403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c88b0ee54260d32836d3a1799c9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3566dc26fd7ae59a9f51ca7a4b468a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9c15201483b2774c67d937e4035d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2f51b237ca53e3d5e87db6cbedf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799f31f3e6fbe499a8172bbb3a50a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045100c29a57e16f1bf8b07a74019ea5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b007f5febb48a3e7157d02c65febc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932ebe1db8b109bdf2750199a39b35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb648746d416b154e914e132e75fc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a8b8e9b42508e1be0f619ab44faf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26aad703febc1fc0c2ee0ab1e26328414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff187695d2f1beb33c31db4e747a1b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03894ab14045f83a5f7dfbebcaefd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b071719e3a1f4e60951e122ba08a9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dbb9a9c007664d3c0a4ba1c5d2e92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087deca2ab9354c87c162e9eecdb91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f083e3c1b1dd8caad5f9adb2ac7926420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb06346298279df05dfb5e16053d3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b271176e4e64da3ac331653d81579e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ede8567210f7c0674834e16284226e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790ef0ec813b72c4619a34923f617d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8286704640c55586d3c6c30df9c6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a034ec1989ff4d39ab9f3ef968d7651426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e61c7cd3cb7eaf87659c78d73a28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac637fc2018583a54b4a24da92e89e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf7e3b8c6585e2cac77c971de27efc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee1b3bbc4fc1a2e5e14ff88f45569430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e85398514d3728862aeec51e39000431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f11c6c56860cf2ed6968ce9982fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272b0f76d8ac6f25324f8c256c0ee6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603583934d00fc14a73cdd3968a83fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d95ac198cbd3b32559917a8322ace435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ab7c3e8bb2bcfea468c3cda97450436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89a4fba7d1bdbbc8c4c00d4bf02804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4fa2034f550f9a9ee0d8f46290b09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039b1877b215ccad2214b6e8ffb241c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f6029766a76e82caff91fd70609d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f40124a4d6ffaa7dc2574441f5548441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d877f069432dc33a198b663e77902a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8605a7b085b0aa7f9c9023567f9f63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62854849d6e48020e3d01692c5731f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9929cf47172ae6e7434238d43e214445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd281e0a44e480d0d7afd7261635c904446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec9cb19d2c5c867ba6f1d6d7585727447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6333db5a8cdb7168e39e086ef792448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c8ea36140d0f2666f2e6f0f936dcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b735db4deeb4879fa9e3ce1054b1bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e428dc285b3f3c06ff87a8b1f965451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5068092e32270d6c14a5b16ea48b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb8edc1ab3e7bc917f997788d39fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133036cd9e0c310f80960efbb19bca0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a34c4ce6ec1e293095454905c49d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e756174ade0791a3ea7497e505e586456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de63df5a07e838af9447a5eb39a0cd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c81aeb36123d4c03b60cc41d85c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4daca0aaf58119364efa03fa37907459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9a83d761b335416aa7f20287ca067460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cdba1daa2c2c5fe8869e89fc405a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261add022f5e9fc0649013c2b3e1a6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca348c87e09162379f5c1f62e0141463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16390f360c546aefb16887e739c461a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970764202c97e9dc1ab6e54fa46e06b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a179802b413c66ec141dfaa3dd764466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369833eab71cbdeeaf3b4bff88f61bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac5b3d2630c75c381fd3c46bf3523468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a8f47ea3799c4b2585405efad6138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b03ccacd63c9e5f374b94cd08101d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c55955455148e15f2fa5f67489713471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb8c4af264ddfca5edcbfc7dd14de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d48f4513ab1c649e7589d112035f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae572779fa4b1a8ad361f75083fb580474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfce04a45445e902360935dae252f2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eb41877c58a85597c2aa63c18018f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d91c8abd354508ca5b6773656b18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1477856cdb1e52d9a8ac011ca75189478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919b2af58dbb6ab7e33d4a00f84353479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8264dedc1907395b29b12ad29f7f566480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff249d4e2d8215c27b048729d4f578481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff9da51bcbb88cdd1ce53c96f6202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204169a1ae8c3fe2fe24e0ca3bfa53c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c17593a12bcfd048fb14c140641f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1178fa9661bed80c4c07f541350b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880647652f75a2f92d91c9ae2c700aae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362cb1fb57735b8c9cc17bea0b57045487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e5a0866f8e8dbf868581b1b5fee9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f746768c08596acc9f8a7c2ce424458489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75248097f8602e304933b0f48fb608d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd476d7e0940fabd67036fdf3c859491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61240f8db90bf52301fa8ca572c58c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eeec0a72a83e3058b0b0bc25bd8cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a2ce044ac8d5a9627be5343ab0806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394da4e5ffec58f41ba874d15a7ea810495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396526c32db356fa32d3ecdb3029d1e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f86fd770320781f2362a47f7924b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a2b1227d8c1a2d4f5374e4ac7eab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b8ee6ae9ec53f4750f8ca57f49366499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe0b052ec2d301333ce91c08a04ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0525b57a1e259420f0b72764b2b88d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c634e45a7b7763be64ec523f6cf980502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090687cef75daea68f966869b2480fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc22335745f1f795933d799f4320f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae91c5ffe9fc784672c071526d57a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a318d8aef3098df5bf3cf527008cba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e45b8f9b4b7ce32c5f7b7c8bdc42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779352832301a0b63cd144305ef44c85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cacc445a8eea170021160b094a6115509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06b0896c9a4bce981a9924f9209b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5347e39a545087c77b856b6b58288d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ae683b3a9a355c891a4cf8448dbd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47a88585d5f319d90ad842478ef30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf561e36f8ec45b982a33911321b966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2345f1a64eaaa688d25b137db36a59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348df4728dceb11b4e0d12707210fea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bb49a3a71862597ae3792cb403fda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f529ef16778ffba1ad80e45600d92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864730622dad97c7d206d90fd82531519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260ad0d1b3f62f252285bb2aebdbd14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0a41ac164073bc8a9c8cc8a697e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09df1311fd09de982bd85b30644b14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a0c9d3417f533d055bb593eb10c9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee996b7a9ebd60b7c0c905cd269e9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beed03d9f0aeda9b497fe314b7ab95a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f3d78c8a9d96dd9a7306f90aff43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73da7472ad190aceeaa647007e5328527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eadb8f49c8639dc451167497539b48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b403d0183c08963351845d2ffd5461529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aed67c01f758232f5c26418b8f5f8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d08e3f1a6e480879c7231d7387c8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56457980e8975095061298ae3934d9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f19d70f21066b225bc59236369a3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203dcc45e0951453746a3d79800dbf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d34c309924cd60346bff03f722f92a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e942953270800e6bdb31eb19079e954536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301bd41839bd04ae3de8e9c110c38b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278767ebc5121bf2fd99248ab73730b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90851fa9b48dbf200e90967507aa424539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b21d85d7d93953ba94e52a5c38751540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57abe26fb00ba04eb510cd7238748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bec191235edb815213531fbc61b4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ceb399e3e33314cc2e55833da500543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aca88f724f7bbe6c8b1cf3d893068544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208034bb1741b3a92964b9e157fa956545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc2ae04b447af4ead0166ff6cfc1e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae2b76361aba47e8275571aaf1f17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf84aa4a3e8ec8d23ccaa4daf85d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22aedffd48c758573c406bf973d9ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eeca0ffdacd8a34c715d58e0c1e6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4317495b6d4751e940fa14fa43e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b3f5cd7c9f0db45c5d6a1652a373552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497f3b5fc4fc9e73f7ab5302b9894f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb250a175e6fcb802af0762ce10a0ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635c228571a3fd276c328762268b87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd0b18ae9df7efc826ee6f5907d28b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d770c9c72ba8c161721da6c0750f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d45f7dfd9ff124db7dbc8c353a3a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac46837c4d33b09f821c5400f110fb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb57382d2bee4aba02eb8073e268fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb23a9977c340efeda6bbaeea48a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7659317e6b0d031e07dd1388786185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92c9c7721eda93fde5244c7d7e5559563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ced966533bd98ccb207df23464f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2438e1ba07e748b7473282d72ee0221565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a7bc1bf057a3d25be9930124ccc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeb6cb174998add8929e0b0f3efd2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675830a015798019036a483687516ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d58448d4eadaa3e90e6721d20bf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468185e9164347a9b39d949aae5e8956570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd69c42563ad84f00266366f0be723571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c999d298b505097bcc9944981c6a087572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34902db4e2cba5f05629f4214df8999573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f8456e9c6facd7a1fa3fa6748bd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47741f26419f21610c157b9e4120a3bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093aab6f3be89ba23d529a65bf3f4c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0740454a1248359e3883d58da21a2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468c4d6e9691f2a2dd00807f63b189578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc33d53c0ac60b5b63dddc1959d25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22ed8b21854f0cad851bf70307c93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7a9833b44d385591dfc6f5aa6252e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29624b4aa0beda286f760752d12b8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8d4ce27cf144f0d95ff09d065252583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3ee5e025cbae34452877a001226e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9dd8ec68d0faf0087bd6a960312ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382203432ec6174eaaa3d1b4f4b3b5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138e08ffe0381931f926ee7735cd56d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa322781780f0e43778ad8cf917e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d40f32447c052dde1ad21ac0ce9e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca9067527930ab4b5e101ea8ce8ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad33f8ea091dc0cd707299a5e6015591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679655ab8d2dbbef0a6f7062fe063f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b0eda9635c0dac7018387654846d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66e98b89f29712aa74a8b79648966594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377ae77d5784c739dc5ba280b4148f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af911e43a3c1db744fea51b33e1c932596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2d3ecf8d5e507a32dc40bf7d7f698597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cc6deb67e17f6b487762556fb326598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dab7ce95e66219a31c38eb7270540599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a59981a9f2be69e40e43c30b30d78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0018746102333d0d0607cac51699601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c5b4d532fb183e82817d135b3f93f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cdd633c5c97ccd27d527a278b91fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cf255faf063424d55ff7531dfcb6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ecc9f1a27152626b880fa1d939ca3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf4e78724e0591a206b9c077acc22e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a6c2a0fb9bea170a9faf7dedcf98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa2ee7fc7bebaff642992b3b1f34c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a7a64483c034e38509d824215a3d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfbfcde64a0e97a4e478170bcf2d9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e1e38acf67d6527640435321a645a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe8395a8efa03034da1e9e30090df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34060ce7f78b64d2f944b49063cec7cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7427f0c5d199d96ab4f246330085614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934e30936ad5d46450c6508a8b532bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b08c0dd76bcf0e69f3f54069419e44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f87a0e87dc2bbd5056dcaab7a416617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8337fbcb5b14c31f204abdfd90d0c9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c591efb50a5ece68624cce5ec00e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587486246e7a8cda90f5779df47763e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b870b8932619593a4a38d9d6841fb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1dc2df8f56a0bd50996f522f506a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897963db7f2796f0e9f7c4c368af22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29202f6c0568c5fced8698a840912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd584d1c2c52e7059eec1c9a1bc97f23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e53e506fa6a018beba4f99a02181626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc37d17903e96629f168b55a8c6c16d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51b044046732e512dee9421fc2ab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b22cf6252e562ab16e4b5c5bae3fdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bf9078e64cbc9893f3bd1bcfb8885630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1c3355c262cf4cdb3ab4696ed1730631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344273bde5bae045bebac517d00155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda1920edc780885822e5ad3813db6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ed98ade34e77bfe2531e1229085d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819ea50e215c668c236fa6598f18db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b910464669d859a356fa408de66401636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fd1f51330e2adfccc46d9a7e40d18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2fb748678924ab7834076e78acce0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d621b8d34e3dbfd0f71d01e5b95b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12d26343665122520b552f20d8f7df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb0a6af5e403e4bf5c4759e62c47b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514b18c9ba1c7b3c233180bbdc9c5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458fdcabe6f04fddf9c41fd538ad9c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc6205eb1f7a95f18dc35df479e51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f876dfd946c8a6fd04534b91b55d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c4d6ac3329208c84633006cc48301646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebaba597fdfeb4e20ccd46165e0e49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c35c87739da264623718e8c5cf550648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e23ea7d829e710e4d059d7639c180649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ca59cd8f508002b4154133b365a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c90f1ab71865213e3b35e5f8b5379651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439b527e98ba5bbdf38b45f0021c29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076c0e5360bcdd1f7974654c5b9be79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f6be88a136956718585aad9af6c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3da9700bc0a4ad1e0d59b13a42002655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc4fe5616e23f9f4ca2821a599e96c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328618ee7cd06f7c6c67b994d63be280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea2b16e514e348e060faa791e8a78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6fab804376536a6096119543c49a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6728c7e0e397e2676b5d35374537d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5822be60d64c559ce5fa7261da45f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99532e66309804ff7a5ca09aa216816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155488e341f47854e96bb9d04c0b1077663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6350e942002b637266d96a4f02f484664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ef6675991c61e5a98630b611c164665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c307dd96796c1cfc57aa3a9f855338666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f524c6d072617570fccb79b3c323667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d55b8547bcc5a54b195701742f1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032924c438950da24a5f35c014c04a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0778ef7fc7c474b13ee115d04c2e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8372867071c8b1345239ec1ef9a650671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd63691349ff7eefc0e31a8fa3a084e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ecaaff7ecbba93b33f2f943040db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84922d2a955587667c855e025f77c925674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ceed059dc73fd149b370b32b28f0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82764f524af04e62052f58d96b8b534676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53774b9b61b3b6ff67b5c5f6a0a464a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506498d78181178b11cd691eecc978678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d4db5fcc54d50dedd5b27de017b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06c0c077558587e8643698e69e005680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0771f4beb02619844b1434570e475681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f587e1f65996ca7ab3f5714ad7089682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6750f045f7fc386fbac402b8e015a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01760d703b24d2e6a71ce9d1cb44243d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a171fc7bf7ef9c5355ed9e294a4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d485e6e8b9b8a72c5850ac1ec6ef166686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b828d112f29d67987350411e7afe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8fcd7a3bffe70c973043431740221688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60bcfab07fa415f7bc4cffa8950681689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474a3fe131121f1f55b7dd058c20774690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bee065e5c51d3bc8152091a392af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd1c1965a702d27c0ab30b327b788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e9e09d3bd8718925e7e7a67355a5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6bc9ffa0caeaafa6a460c0fb46eba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0826452e32ad28034949921cb310f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688082295bfb7e9c3bf223fb3533b153696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc87d4e4a764e3f338174a812101fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aa7dc005d4cd00ee2a3de4480d672698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17584735f704842823ac865d3df4224b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444d56d2b34a10d40aed60988296ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f09e287baeb889f5200b20ab6cffb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f98dca0e3b23edea0eb192c6c9f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223795b3c18c24ce4adae8069b682402703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728171537e7186cba772837fe8eb07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b819cb787dc7b490f5720a0ed811705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23ee0647690dc3d5f8456fb01083ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247d7b31e4bb17bad42ecdcc3becb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13cb9a4b39c4e049185a28859827a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da890a002dd41e97a78bdd060909c83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6adc334d88bc9cb3025dc61cad90c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725eb7d180bcc4db85131a32ab95752711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4328f886c25255ae319b00f0d5826ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b967f82983e1b176b1a7e1f9e15176713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e1b4e33623cf7be3c31534e907ebc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982ba5004bc8b06a5ca45a2b0ff6282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cdb6ba8d6a92510d42b24fd268756716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf78f152a12f2660a78e3780e4d109717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d9d318ae5153454a1373081aba8eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02280dbf2a88a913c4bd2f0c2219b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcb13af385031c5662b5d0877c4628720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b54b9262520669b928bfc66fbe519721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516a01023134bc378dc78cfee6973f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7510b1046c7174d6e4dcb987bcf05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2db895964b32993afc5df6d0185598724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c7b3e216026fa6d0e108233d2c31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c586b572ad9d5f29913e87064592a87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c09b96b4bba1d6030e87c0684e9de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e1d7aa7b8be897a838051482add5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf245039a6ab577682e53d7e2fc082e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8fadeff97444d27771f85852d3173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d7e3baead1418ba80aa7c5c0a46a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee761ddeefb9c1fafe3c455a2c0296f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96382b899f0cdcae9df3fed97b04d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d10b3c0c8f6b4c61adfdc421a4d49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f921e09b9f6aaa51face58470634bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa572ac6590a54357407e90dcff48b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa26b712a6c26507ff6a6ce5df538c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e26987112b417a14c69817726fe3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0518635f967a649bb0ffc5f79917cfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd1ec25e01ece7c5426dbd272c995740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbbe71f85b2c333b0f5780430d4379741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d863003213a758d62c9ee9f6ff2a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d592838ead0c0a1d6eb71f922399743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464508fff4e2c5c44197e4e84a18769744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ed933a20b7b2d5de48df9a67b229b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbca16c2ac2fbb9c22b7da8a0d5b9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd420e365992bfedf9b41f5d3f86491a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daffe13ce495051a7dfd7b2c6708ee7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82b314c71c04dbac8811da95daeea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b735d9822fd0cd3858c0288885161a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5715233e9c719d144d1b7ed3d209b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63df14c61a480f6c80ffc7fb6d2f64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13941470bad3562b5f324a92ac9bd6f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0810238489689e00e534b38ac841d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707435eb333d4e48d523b6809cea0700755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b1da36ed6aab788374036bcd8413756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f03d5b33a03d2623c4912bc98695757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e823c5afd8b522456fa43eea94760758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e2a6f0e94542be8d60a58662b30dc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e980d78f6a5e243bcd0b8c11fb928760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b96228b7f3165a459bfd3ff3b8132761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379e16c2434230ada0f1a1ae3896821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e46c18ab3d7b0f2165daa98ddb07e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a00b4b61ebec993de6bd5727845b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033872765da5037afc029dd030abba04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc95c489c8f96ff41ddff2cfafaf185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987174727f62696eaef67657415283f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1d745f74a71c511cb35f29531d3b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c3b091ea758095f38cc3c8b53d458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5204f548b4b78d76d04bd024703c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f968f6be6a7ad4c6e23ed536758f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de938bb64b4b225dc20b528bdeb7e06a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac2d9fe74d36dd20ed1172ab5363112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c50353d08f072a6865c90e5e6d52713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1965d568ba1284a2fbcf851b1027ab414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77032380271ba151a964f64184a5d58415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8502b61406d959504232d416c99e9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ed402a23d0849f22aa901776d92f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dad83cd6d5eeec93cd4b319c4fef4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc971ff35afc14d8dcdf7ff38b2a1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f9c229d5bfd87a32db75c08a359f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd61220405eb9634684fba26aac90221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86b758c48797e300a8f8eed300ce9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f1cd24311dbba6116f50aa21fafaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6179bb29a47ddcc96872b8ec9da5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c56422d0325e9cc96149bdc932de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea2de8b26de34f378df1f4e29c56b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fa3aeabc189edbfcc311c810d76c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e38568c41322488866519be6f84228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50134dfec8903dbf498e115d3866ad8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79edd0c6fa885e246a50f36886f96b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdfa0cd2012c441374c8237ff84d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe22799093439e657ea6ce0c016b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ec51bb86fbf1d2cb18afe7d86f5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072409622a8b4041d82fa220fe85bbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f602a6e9d49ed6570b05e49c4dbe3e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0773a71dab41aa11bdb935a167e2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb4c114118cf5aa0c042026b4a959d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb6f4c4112a2169a02f9380ba400f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006bbb4584a1cc2f4ea78700475f91d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566851a7b72ab731ae90ef780d6192c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342c9a2a37978dd918ee50382c6198f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f3fef8a7dc288633d415d9b5a17a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f29cb8966f55ec173c6011bb4307743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff282ba3435c98f35f5f903bab4d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24a9ec2fc68854bb238f4dc97128545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab03e66782243a43f12894c05111346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612797429e39aefe4fdb2a27465bf4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8609262af0863260616c62fa3be09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8773f8895cbe683063e34f4da16d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25f10f6ca8e549d563bab2c1ee069650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295783cdb896d8f7b76c511e98dbe7f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd823a389f175a615b2155a724e2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869326177dd8a0756c3863c04acc8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144d76792f482c5c3b1b056eff9f3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fbd44467f7db9f05054d1b9a556d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89839aec390b3fdc6acdb36e27b9fc7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbda8dc0abc05f420653e1937d7e4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab05ab421b32508f28e61d043c33a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369a0a27885b495bd19103eb0a0bf8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b40579d3887667c871dbe47d4680860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d139c8c76b4e4dfc5d4031f72b6b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd440a429716dc6c8b4de3951a51b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b905e7f9d6b9b769537340c0507a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d55fc995dd2e07c6a08ce94d1035c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486311fb6051026caed9bc4d697fedc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266152be057afa0f28ea7c8456888e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e7499810c212da54313fa242cc2a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c8d354e41bd203fec188b1e38490c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427833f3457746138053806b458c3f6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b445224bb4a8d8f5b7436d2f71d9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072185339499247808f3d0ee8ae331fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56af3c6f2493112f9eec98a8748f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03c6fb647b5fb1b347ca2c2459c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581fd3fd5433d4a1ad229e8fb763c3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287f2c9d81ff7e24c1889fee633f37375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae211abef7d848c61b8139b07e29ba3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1098ea4db66263bdf500b340503f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f50980350166a9bc38f03e9774691678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104dfc8ebb096b24121f0fa2b69227179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456721e67adc0045983a0080d679462480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330320e1c656baf1408b9d63dc0df6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8d9eb760e2b50503f5f0cbd75f8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71873db0c7f6fe028b366e39070f1a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea20dc6d54a39ace8c8791d18681784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ce416f0afd0c532b69550f6cc7b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf628a8369248ef5f297604bbeea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5bd6aea3f08c270284d8c8745c4cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe999999f5f1982e957954523dcedc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4014177c294df44060ec3c1d6100789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c7dbcb04747546e9bbb67cfeade6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c297e47075c0d10a8e3ab540cc46e7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da8fb678b845aefc93f672fdd4bf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087a8c2336ad3f2384530e3affe63a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f37e4f63d4a9e6d35a45bbc4d43994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e267dcb926deec0b985270b585a8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfdbb6844cc2b8238a1f99819a3a2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd4d1a0a738d5effe9086db0118cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e33c79cd16ba5f036807e7dfc9c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cf77e078c42bd4cc7b1c3ede9987e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c93531af7da0676d5267e000e2ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5fe8b8bcb623509633fba2e68bdca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a4e42603bd219d48d0d4d4201f9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f484e1601a11175d04bd0e219b4a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3affdef214e1c833562746277b3381104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd696cb47bcd89603c18658f3ba22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf98267c436e43f0d72e40adca661a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7829ef6613a45fd87f53c6000e95e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322e90bf4aeab52eb6087e803d063b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337bdaa64b1f4f816258bbc3aa65a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc36c06906f5454901db6767ca6cff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92cad3623efa5ba3a6391eb297d062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3b10a26ca0c2f82c1783872ce128b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282fd63d7de3f7a27376352d832099c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889261dedd5fd2f31545dde6c58afa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5ec3915aeff1d3ed260bd0a2b1a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c96f6008da4266e87d808f6f480ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac765fed18346a93919319d2f1905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff352d614cbe724b7e9bad59e404ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db11322f0c69e775b725a96a2826a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fcef0ec6b48ffeea6c169fcb47506120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d1a2fb3e4586bda11dc52582e8bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8208801ffab4717374461e08b57230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50769bd2b86e6cba1d6b22af2131b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc853408ccf5771ce300e926d818f43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8d652212cae99eb5c26316d7a7c87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eeb835c1fdcf34683aede9baa80d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa97086216de5c630126e93ca60dd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ffec09f693a90e229cc63c8411a3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495deb1fa2ff2fd085dc822c155f22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f85928694d11c79bc7944988ed26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6e15b1cf8a88538fa898faa3071a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd80a89701e657e4b1dabcf36d9a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f1ba125cd06a6dce511921dc8296133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806a3f53e2567a06e3e8f5be42fbaeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c9ecefaa83d610c7c2c6b20cb35b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210488fe1a9343e40422534220f582f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316225b4d625b9ea1efed21f045eae5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0f348011cdec88f143fecf9226168138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8fbc15d77ba9305082cccc71a6fcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249895d117eebd059f2dd18101d3a4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7fc52caa30f37ff34a5d7b8dc6bbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba250f94958fa79eeba9dd91debc467142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629ee835dad1d59fec04e66f56da3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adcfacb95b2502be0bd1d106d8afe6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d740db3cb270bb7ceac1664d03e9b33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bff20ac31deb2e519799a505a87f97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfca9d6735047dfc72e99b6291aea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8286cae104a025a866bd01a70e2bf8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4893b7b06f59fb0df0c3758310071149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf5b2bbba5ba89e26e5488d3ed5a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd93e864d2e50d0a3aa08684dd3f9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b2b49a06749284ee050085d224dff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a4ec2aaa711363e0b92fad3b3337153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17455fa1a9435e769ce6238433cbed2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff88af69f48fe780b3305cc9d698b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318048de10211fd80ce40f79a155e838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18b7c4d20ea302cbc98908bbf14b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b37318b5f44aa110e072b55941695158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3eb2a851f60d99205796f6be7579159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19d5f1af6322f8f9ef463bd7b81ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641244fb96acfd1452b4794b851110fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705820b547961e3541d8de43d2261828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8878b8d78babbd4b44c0d79516df2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6c3f02888c49a82e792c5eaea16f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc2e4a94df56adf75e65a09bb1c84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec749a24576f6dd979e3be13ad0a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafa1d6f7d852143f15bd1b6a9eed4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b92e5a599cad13f340d1d4ad3e09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23aab7e35722ea0fb237dffeb761f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a8def2c6619cb583a9bf1143f88a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953baa7a6d97b20648ef76c77eb7fa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e56eac6929e41505008c036f59a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16955f971254ddd3d66e95fda72a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a7281b501ae3fa6466428d6184aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ed1fd8952d37eb3b90081c2f9f71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d62c2f73f19cab83872fff8bb9e1cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ed4c8818275309c8a3322f9c205d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f32035cb96fe49a07b383e97c02f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b79d1b0380549918f01c8a5c40924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d50b8687e678aeaa2362e4815e662180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b350e7c4d0845ebbcfd65eca50b5ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09ba6a00332ff12d5dde780c4bd03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113dd9a15d7f31019b598fbc306abf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87de1e7e8ed04b0d80401f131ae1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c9df5cf809705037cc401f902ea36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134963b060e071c4b4be34a5f0d913186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2eb2bfeb893659428d5846393be8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee18ff21a2e50e588b6a19654335e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce399c41b62ccb9085fdff720827bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ae54a124081e01e99aea881eec36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbaef521b86c20327d73d9787d121d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd915da1a1449f21744cc5ef36f80c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44055326a5c53965452ac1875fe037193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1845d8cd202e1574e47e27f59ed6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e0b1485f54ed2f2337ed47ac09fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47f3a098ceeb622ef9c3c6db2fdae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5924bd3cf2478a008a3814e29f898d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615563fbfc79fe0e3d3a1fd5a6e44a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c5148932efb693e787ae5725d668199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9264b419bde785828e885f6f5a35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd264232e886d6ac25c6b02fda4a43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622faa692952a43a9059a29263d302202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d070694cec114598756e74c21aee6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64eed6559eba2882d0c6cf80ef3542204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d57a47aeeb1bb56b1ee07dbb543aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0575db3df38272aa4e827554c95f587206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960e8450ebaa03f732d0c7e5311a1d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa64f9f7950dc3024d87f8e96c9d71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcccb8a6ba7119ad3c2e009af912a34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04abbf2e2cd64a58c267d2f05afffa4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d3b12a60d764aceab8aa95c050ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339854585075a2691c69ab2100de470212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70f8d726ea03813cdd1313e070a2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c201629939f55818acf79b1e0b57c4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c632accf9ff36e93dc3fba13c9b059215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db6212dee8264a3929eba83b934b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2450e17d7f64e6f2c03c9b577ceb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bf04868a769a5bd037a97b6f74ae2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930e14b3f8e2d172933782b2753766219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92037c69d68ca1850e075f2e5f79785e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9e3983f05f6e9adfd7b21e50fb4dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd436911e96549c7b22e84d8ff9b10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe58792c75547170186fbddc60da05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9adcdc0448cdd4892e894427bacf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2974b96c0ea8f0b17c3600df23005225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba991e20b86204b8f4244e93306e655226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d082565ae00f171883115edbeac1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f692b1724271047b4782c07ca53981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed45fe91cdcec98b34755bc285af47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be01dc102e58ca168e879831bbbf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468059abe7c07a10bc1f2b2f70d8ab3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208bad406b5ad8a4de8eefea784e782232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638e535591eb8f691d1fd093aaad63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4011461579b203d53ee9faa93489b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60561f4ff56630bfcee68886ca479b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c1f5256b3ac64567fc3b4c2be7fe8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f46bfe6aab2d7c1aa321e78e78ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7d40176ff6eea444f2bcaf7fcd5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bc3b251a8748ab25e38655f2c6870239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a220158f21e70f879091395cae5798a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b1f9669d07444f80ea82223a9f2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ac2c7e943a91560cb2e54018654e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134898e31ce11256f912804224f9605243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05e0e60067ff8a1fa5670c46ef4a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0380af32e3cdafd2dd258113626269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbbb6088b49ff7d380ea094974d34d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d428251ffe2b597fab833737bcd512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b44325e85b343f8fa192c8472c827248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d44cfb459d69e87e1b60046698c60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c38efa25e68e3e0d57b28ecf2bbe8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b2b7a7dbec5dd5f5b733e7d2d723251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b51f316419c5509a06b154079a9c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab40ea06f8ecfc0e08977af91b7a979253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b61fb5a6e50860213135283d6316f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5174eb1d8bc1ad2ccc15b8b485b769255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b35b87c362f56a37b13b7e049b3252256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994ed2d68fc28d521db3d4a476ed767257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b5789bf76df91425aa5fbd6f9353258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b2c847b6a9669c5332e44ecec0041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8db53d875528986195d5a51147948260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38ec6462ae707662e3278feed79c20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f7b1d35a70502954f05d43c9f6565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0974adad8422451e67abb3538a237263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976ab76cc1bc0717b0a0c8fd7ed122264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dce97721287a2763719385664b2ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822880031715a81ee6d9a6cc97b896266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2bf03057c2b3830e9fd1a988f50c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876dc8e7ce79cf47849b9fcceb4cee3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ad11331f84a56d75f6a0ef3995088269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a401fdfea49d7ae1997b175cddb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eac85aef9ba3794c9eda82ef857af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48221e203c72048202e9c36814ff9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a901b98b62c68c4bff875002d36564273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21681c39631e6f96a884569a0e7ff1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fae7c18df2bf7fb118427725efe92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f9441cece1990b8150b449d2f805c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83cf15dda0c54bd1fdda9550bab696277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899364c128f723af3109f31f3541cab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe4c4d126403e7b5f3ead14694df9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8146d9dc347cb7b1b7d183008624e64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34fc102cfbcc191353073c6b5fee8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb12c0c4ac07a8eb79baa3bba6b268282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6792931801741aa3e303291fec2553283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2129914ca6bf32112ce856d3d2a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f34907d513d75a0cd4c707316d6f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd2082ef46779b2d41704417899e47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e85b45bfdd44c2ca7c5afa3bff0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903f7cee932e4e2697cad0dbbc4115288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d77fd117a4b25d11117486fff380289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf0f06a769107e8cf969e6c50ccf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8b39668238b8d2152b182ee03c5ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d360d8b1a537f4e9448114964a32ba5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f84db65b1e16d40742a0593564298a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ffccc6987143505d608b7832a965c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a12d052a353cb0b96b34bd32608c46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775d3706bae451b6ea941e96693d7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5169bce7a1e854a9686ecc4504ca7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aaf0e7018dd5ce99da9afd80c0d41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63deead4e4646fc9b9fb8d5144c85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095e1e00ec121f11fc43df0d573200e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa589f7918748c64a6e5e68904841c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaff7a02485d6160a4dca8b0487666302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97fb8c53583975aa07c197f4d8b219303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea6c5d20f760256016757dd0652c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07804cb4f53d31072411242f0672ed3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac556bd9df1639f06037d7dfbd10c86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166317351cd8869994b2bf0e9af7ce42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc9eb135b5fc49971743478e91cd9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3973538c641597222a5bcfb09f851309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b076067b533963c1976afa5e5110b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007c52a3bb2a1c49ee9e11511d98a1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5398eae76f008ecfae4673ad72ee0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d4077a0cb3878fd6e55ae59530f0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227230c4b815474d3001c9f860b999f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6630f4cf7c6b599e678aa4bc74c25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966209bd11368b6b5a7310e7a9b718b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa4ebb78e4e6f714b78f418a4ac588317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6d8cbcf0e14da059efe63dd82d722318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1603ac1e693faa6033e95f617ada69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94b787b2e3fe9c61f38e1713a2202b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635ae5ea3d0abb1b6cc8346269da44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfbe968103d85334049702265e9066322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356567a14822e74d9f5644ae6e53db88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de5843ba7c19a2897e47c8a272ddf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956784d9499341ec0e0d0d28d7d7229e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117925d602b7c31c747dbd669aee86b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3a987ea101eb0721159894d424636327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013799cf5e1bb2dc7fb40727960f65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95acc9aff9676a8aeab60b7433ade5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3de07b6fb32e8508fab9467b5c3af4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97279e0ce4d8f19974cd38c268fbeaaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9419d90eec40123b007d936f2247332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3936ff1b594b39cc1799f8f9a707333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab023aa765a910b4c1a1a40be8074a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a54a19128494b35980c0b6cabb2cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f60a78d6fab07f58e0abb234906db0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73e41901efae2833a80dc54d1a3d23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e304803ef826ed85cc60006ba79f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73d1f6a1f19e4d3d737c63f03b7530339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c3de509a33758f5fd98176a2733c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7245e58cfb792f0dfe9e7616968a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64cf9cd554fbcf1b5a63be8a1a1599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd54f9ed2d713b5b05e20892f4452343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eed598c85f096826376be71d86194344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e841236537167d300f6cc4a02b78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03619e2de687994f54565702c24d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed6ee1a5470050f15a1837ad406a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a434b6e1fc5d41582f418952d697348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e9148a99892949ae12c5ca7661be2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdee0162c0d3e25991307d21ce5968350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a4313ed35701ace92d2775bfb1103351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ba0e860e780febe63bb77c4f799b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e95a413a526602d2224a00245c67c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222b1a40082177518b9847cc508e872354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032595584b5cb1ab0fa9f45c12a7a647355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eb3f9fe0f5dcf7a6b63c65947e8a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a930477a09cfc2108b0227f98422357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8727248343a2dadde08e74b0ff8be8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eadefa2f32c66bc02607bc540f231359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e5ccc5655fbdbae84503a243f985360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910f6f92be6ed8f3fe78742909f621361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802c7d7286f9efba4e2299987c104d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b225ed4dd04c1a3be74b6b5b927a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136d5eb07c52bb0838315f6135822c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715f42b19213ed3c70f3f184fbc38e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a67f1c73abea9d2084d77d445b6b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12e8e74ca3122a5000266b775e261367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2337a9ee6a3ac8be90ba65899d255c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2766b00d1cf9ba73937b4ecb83310369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a702c674b304ce5fb0ca906110e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac220911cf747dde8cffd932fef9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9730f0eac68b58186fe6d0fd86563372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b50ede06ff5ff377ff6abb16cf8b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03cdc975030e24a52dddd4e081b59f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4a27e024127651167e360064e79d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e8839262cbf940a9baa775c35c34e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598ff3b401b5aa5d0ae7d4bc1b29d71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049d27c312af3f7da414c5c89755b73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab87718103797c379e3ba9bd257c899379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd980f2dc8ccad1528be326b342ac7ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c0d42f86bafbba7cde3da9f6ca9d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3777e2fc0e4b7023c7cc1175eb155f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082fc0617c574a035b08701add8bf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217001a027a9afa5fd2d7266d5fab7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c636d7d39098ddba57c91833d5e5dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13702ab1da276a674bfc531f79676386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed755639ad4fc3cbc2d37a55ac7756387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc04490dab4ddd576fbe63add2751388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acaf1ffaa7588d35545ca81d827630389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a506310d0b3f5d95d85d71e846d1531390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2caf776205bdd2689b3b74e635b85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d998c1c621258fe109b8a7a9a29ff8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e35d4c2ffac39d2fd94696a06d7d3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb97d10d359ce0ff423325259f552c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25702ea23ac8abba95e6818db1f4e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9900f2924555866e4545e6e0e9da9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925cf4321cb3145640bfb474a781173397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc01e8fbe4f1ad2dc572a3640e955398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e0bb9f819b2d2e8cb957a3c4718b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b30d55f4bfdd23aee4dc5df4a58b64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626ff594ea919a47d10acc00189246c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a351ad8e3f898aec766c09bb26582402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb807e73abe072da8a343ddcfa941fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799b410ae762d2e8878a00ed6fa8cfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cdd774a9a04c59b3390c26fdd8d2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee6df0d12bdfef552e938d3fec150406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867bfb977b2e3c26ca19648d367cf82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7d67df3b32a7ce7635536e480f0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a81b7b05a03e8bdbe572681ff66c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0651e4f6fe20c30d09ff3f404928b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05c021028d02ff725d2996cf7e832411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720188cf1d57b8859a9c8134c9363e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd03ca21ee00413a987022974e1638413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab26ade1143f3772bcaf995282413414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504253fc858f0388613685c5b73aa49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b00425bf67564d5a7d138c6b90c12e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559246be992b3e8d62e6ebf56bd902a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e3dd0873c51f14b880918949eca3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea5b6b85b3c9a46453dae4e8a507b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5e30436ce777e27d56b1a0e27132420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5df510d77df3b517bc750e5cd48f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b3d196387bc04b2d92318b31ba47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32a0270729edbdd8880f82a8450e75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a596ef8d45dc20f1bec69126785e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd943df13230fa565fe23791130c51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984910ce8b0e03db3f5724ce7c460331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b07e6de1fdd5127233596dc116a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9919c477f719fdda79e9c53bb700cc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf32f743f26deb992d3d58fb663a21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338492438386749be688da053ce49f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae9e13d2f549bdc5b005170e88356431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c07819272b9e430d07bba1e055bd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec339be8d32e07f2ed0055449f58ddd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffcb6b8970f85aceac371c74a48bdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14975852a8b309ec933fafa761adf2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff32114648edaf3977553065eb62e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866e7307fb268c5a53dcf0b4a81d473437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d62058b2da99bdcae013259066d02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451dd76c9e132781cdb1b5e6cd2e0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beaac523787f4ef9f524b6927b8474440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ac23d3cf7dc2f54266a6134b5ed1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6087be4f40a90560f1b493503280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cefd36bc1794a6d65e1b6ef0f56358443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801dd3a6362a6913485478479d4d99f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcbb557ced4a28cc0e9de67d92797f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab68cf77ad617e4081ae706a6439d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928045016daab40de91dc5a564b71e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646946c9f5423062e5f9e3fe08d1035448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb05a4638bc712c23fe4f96eab1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0fdd926066e21e703436702a38dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f508d4e68838e0bc9f1bb896d036e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61cd549aab197fe38c351077cc03b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f887ad09b374b40f4766c13573d9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1f24810bbcdcf5bb781f5cd89c4ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01684e80309c7b8cced12835850a3c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70ee79b49b7620a3ff7e46695bf1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ab6e1663c3d1d158504fd4699d982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c0100aab9bdec0267256b7aed4217458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8878fe07bddf5b9c738564d8fcade3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764b6d9991d9bdf3b5972f3e067f73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70911790daee459daea8a054d10d82f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9ddac4797677901299b6016b5e5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8454ad24a2a1e042140e0e7c5cdb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cae99d197790d21f40ede5d2b4c2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebd5c60374046ad619b1db7615ab02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5aed1e9552b85a5e8356f91452f94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c629efa484a7d19e381ae464ac20ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed71a2eb4824b90cdcc0781161581e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780131515af22b2300bd6dc6ca5657cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72571efa252fedbcc59065571bd3092a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f86bb76e08a0f820748b1a1eb4cee6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9d6283e45b3b594c509515db1d0bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22011e64bcdf0ef7ffe73e82c3864335473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0247b44804c55650bbac60ed683f71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b38bbf5bf4cdfb0de9ea9fda0aab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf795189bbcfc7b117dd1d45f91ed6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3803ac75c0ea7b403082785cbe3de8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505bb5efd52a1b8fc96a7d3c475a3c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e8605c8cc4334aa95fb06c95b58a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a5a1dacd8b47fe00ebd8d35114083480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a13f3c503cc506596c6fa52c0671e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b73f11de66fb60d29a02a4316c4a02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f569d21f323c5ad1ca537cbe3dd405483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b0132f486529e40628040156e204c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e174ec1341678bc99fdc7201b48b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e42360d4839b66fb5fc85e5e77845b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8010086bda65c51e63297f6a661d05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2d0842ed40015b223848b1180cfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca49716f67864fc51dcf49346e0baa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4d84f9aa498e2c0f3932b1e4d301490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178b68dec129f6dbc2a226f2c1540d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18d547edf2a92677d593d6e784aaf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060c4ac40a660242ab62795a9cb7bf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0edc3dc23b1835381a6af72efe05e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6106aea1dbfc4a52f8cf05297116495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdf146fcebad8c106ce590b56db3ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19299fa8da40a15d6145e0b5d59f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e421ff0e581f0ca282889f59120eed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9bdfbfd43185a8d02e5c48c4c7f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dd5ab4d6391c8e5b7c007c8048159500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762425ce306b3fa39d19019b842c013e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b234051e0abd86d70b1451bbb5973502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238a3355d167fc8c2412b320af122ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b972c08f6f15093e59bef9af476b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448effd58f09f742bc8ec6cec9c5ca0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c5d3be75aa411d1a413f11e6d807506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e797c762ed279560473f69b53c081507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd54b5e0f72ababbd083a41f966cd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8562720739811db203af27851e0915509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501ad652cefa67027e71a4c0fe873f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c93c4ea3f975368f942b7764b4cb14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0fd087c73ffcdb508072280c19fa1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21468baef7f0e276b550e5f132b6ed13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c524beeaa8c75ca30bfc4454b13de1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ecc684f67841f8c8cfdd92db1b452515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd975898206013f41b7cc7fe57db2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7607f3175fc45215bb2e18a8f5be9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ff0fd86889f240abbe0d2aab25ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd244507f9c6da7e12d324e93af92b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa179d3d6351e2114f8ac32ab8f44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22013c74494cdfe953ed174cac56580521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44263da0a27da7532fa5aab19d64f0ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0a7f0baec69e0e8f8a4011241f18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7800e6dbdba17af67f77df82e1859524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313be81846167bc1f35c0958c2558b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a087234bbc0f65aa6f60942b9851563526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36c2d8541f1856f5c6e9347118d553527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c40dddffa47da625a6524c4e686c7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2c65c6584a137803262219d93dc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f7df0a9f32f6733477a1da1eb8bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c45280aef194ecc03833bf5fefc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0307631cab724137199120a502f78ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc54db4882710cabead756c1247ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84cdaa55c45d13931dff97adf32a4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238f84e59b41602da2d652b96ba778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0f990759790539f26e9bbb7a401ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a04a93b25c40e6fbb1f8264408ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e270587096fb730e5f374f8c0e65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9408cadf88a4518dd5ed34bc9a62a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dae4a7a3961d88ba818351fff06d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110b7f2a3306d26ce3d4fe95aaac884541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbafaffc3db397f9a4497f8b37c82a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91eaddfce438289544d885de6bde3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdd9dc75f0f412fcd2289aa4eb5c0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d3e5928c08e657fddd4c85f0f082545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da2d6f9abe97ef5641f881af44034546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046ea162011c3c930bc0d4518c5822547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08432d1aed8a9358d430e59b2a88f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca07a3857a0cae6026180ad775c30fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50601d9b56aca3069c80c63fbbf713550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462be8470dafb083bad32c628e2bbe1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5045f9eb29d9a4058a07cbaab2a43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f10497989696749195f3a54b2b4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39a6e5c81da89bc16f3849da73a90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124221ab665b839b85da2e3901cf08c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a5e2f74cb662431dcc930a13d07a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331386409e649460af08b40be390376557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e4482ed31956d11de94916d46a43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a4a5d70f5fd340ccafd60e62bc643559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450765708a22de39642a18828dfe22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6c7f954b5c5e0e8412ca0cf74a59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d877e5b7c49c0bcf5ffc5198ca893aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0057dfaeb24220d17280911fbcc5e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4d2630b6853a1893b6ac3da8ada0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4beb9850738c130a8d6bff80085d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd7dc780f0c252af9a6afcfab6a053566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c2362e50e8959308468d2761428e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf3d0ead730e2711f6801f698bfa63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223b67c508313ffae6cb0f01d9d3ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8bb959486d22dd529f4c6bfef82cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11304f55c8c582062f9ac2f428df3125571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8614e1ad21d23265a4348d300ba785572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ae2e26396872d4a321b115647618b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609df365fcc0611e16988358ded1fbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f2ce514387be63f85fc911c7e6155575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e50055df06e86a2bba389dab18ffb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d65784dcc4021ce0a0398a97465e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4c065bbc88cf8efada03c8c3ad86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de93190e79d05aadc3a2f4833cdf470579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9280f634ed3f7085ab801bce09bee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6efa52c9d9b9c4d02c9c643eaac4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c3507452d11729450b3708797706e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f04d5c7a9ffd0654124d7560096e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee17d610bbf2ac2b8a249f63c9bff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f889b281bc86dc4b73f55aca07615585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc403a576c87a35aa88af7547ff9b3da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85af3c2698bf2160c05d1b0b4eb61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130a5dc2d6eb7fc0e498702dc67cf1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dda65047d04091498756c8cf3be51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f1a95d4c0a358756536026a37882b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ee73493e1e5557f5d9d6878e44d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1875dca95402b8082183e2640446e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ee0d1a74ebd453f3bf527d1ece8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1405ea8aaa099234b44ee3599b5f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99633dcfd773c478ce49d5a33f3f03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10881eeb4da1134080c2e8842f6f28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c56470c07cd81cdbca283658fd0fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469ab74bb2d5ce764198de127df7506598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6714c66626cd9c446650adf7108e1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d69bc94c2faa9ec15d9ea8b59e8af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9bbfcbed19d463642c7b7978d14a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307900bb0061202194a403560486931e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8fb8bf03a596531c784ceaa93277603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1084424047b30f365ce9f722bc4680e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f175724b7ffc1d677c914b334123e0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8814b36d70aef8456d7ab20be560606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bbc721743d3fab4d0f0d5565c449d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213b2d32e231b74761c80ae362a3fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd2bbe0eb75ce848c4ad555e9201cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c54435850954d968ebf2de66383430610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6dd90695872d461e5bfd8e056fbcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd3598a4b650dc9773444e7854173612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29775d421105a64049f3fd5d3ca42d0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c7d8f9eaef64039bdd2c271c2b248614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d8e3ee58cfb0355ca8bad286ec02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad052c82de1c193eaca7f2cd00eeede616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308626d561d46159a9651c3b46ca4fe2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa3fef5a284c32f455a1333dde64f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c155448c7909390689d282a290694619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce0752df190d1f7d8f2e41e2cfece620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f42917f8f5a54edfdaa133874bbd2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d606edf87a25c23817c60a7e2c8a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ff7bf8f4d821a0245d50ff13d6d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1291c344e4a6edc2123f447735c9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea90b79b5c3c7fd59570f1fdce6ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2161be4e43b1dbdd8f580e6e798a70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99675fb9d03b99c68522764f01fdee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490a31663356e9ef2688733a01f6fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8431bba3c33767ba931462ae8afbb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101ca50e803204a0029fef5c15d00e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c3abdd30583570ad218201701daa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3cffaa4b16b401f372f92b5dda467632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245f60449f356f53118ba9335193d61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f975353ef48957281f75fac48109ba9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc145c5b04583cd80065f9e338901c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b56400e6f0f7fcb870f04136d429f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55545a76d11cee8f4c9d56f6a4a24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11057f526264dc95c49ccb048c427be7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8658e12a40c6bde9ed8bf772a01c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616dae63ce6b7490a8377293cb0ea54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91291e9664d1929a01080671a6ea218641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c370e3c599daaeeba441c0b5902d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf8eaba615a4be2bbbc8169a96b72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52a737a91a0fc3bcd602a1b0bada47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635fd950fcad941decb119f7165498645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b597c85b5ff4ddc4a39c8f6491af87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13271667902b3bd7ea0e64776afb149647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b6599567130f76344f68ab244523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53fb498cb546f28fdebe5909988f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31fc79563d69d61bd8bb2b6ad4028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5b0803a0c22bb680cfddc38b76cb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70f30f3d5faddfec8205043dcd416d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c08de85d97685267c152a12a7de3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d73f01a55119b59110db31c90b186654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd063de849e2eef1af2cf49082a75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9587a63f68cc11f074daa4385adef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb71fc22686ec9c932825f159aaa76c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c049bab02d48642c4cb20340775a49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5fc6a142c5c29566dc2bf89d7ca18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a8b69bdb45983311aa55d1979f809660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd51ab291b7b31f1f5d353308404f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea91139d307824a832549c644608cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d3ad659679014e0545544f8bae36e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c774f44371c98e17800b69152a2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ccdce752a17d354575eaa1c9b1d84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518e8d0d67807394bde5bb4aaed1ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f556d97118c52b1a435d3d3132b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503288aecb4ef3381a605c02c3ef6e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7e521bfd0604ef8ce899eb7adfcaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be99351ff5377a4cb1774c9c56b3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f1016eea0cce8260626f54023d78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b952316ac71c2633c33ddfb4925ee0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d7049c024bee5f76f6bd5b35a206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae162de521869c703be486825676424674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7df63d62784d283168e1af58f1062d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47924ce771907c209397b8028cea64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6ed33e0b9d58a657608083eadf8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711725aafbcb30f9bb3f17fc91f3f870678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b7842944e69702f3263910b6f9f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835709db5759a91c616de74e67717595680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4bf7f5541a3c80b3c1349419da87c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e929e8f040fce6fb7dd86cc996e56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63938d069cfc4135039ce080cd3c2b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbbf692e8385f1050eb0e6ff401078684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc8f361d16977abbf708581b7ed13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50049637168727fcf6c5af86033c748686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11505b9c3b0546c4c5c7a6c1b1315417687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c255fb3549b6857b779ab8f419da86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bcb5705e54c03c8b8632fe2d15ba7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00dbf4bf734db1af95291fe4f74414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1923a9a15b9be4421a04020b4d3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32a7affd93fd8c4fd577d2f682970692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc1cd7f5f7a9293a6a5b8e98a148f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d34f312b30cc318c4bac07b7f048b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8022b7337fd3bd9b550642fb2bb672695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc49db06e5a646ba248c454d89d8fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81ea4e84a26cefb106459cfaed0697697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9628d19246114b8ebdd3562db5dc89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7938a34ace92a01479af46bc3f0e07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f54860c67d818dff28a983ba49c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cd569f923b5cb216ebcad059e76da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2800165c9d525a98c06de964f484702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c543b80e64a7342a920ffc8c98671703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3f81c6ef405e705c767235ee7e8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca316bb0382a7f84d3757d179c5b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9ee0d2ca1293b14d50c5d1109af93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55491d2039b00be943e623697f9f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3a64868dd233e5a65759de521dffa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3c37a81fe3be509b9c5f3e7670ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e89b9d4b2ede02147dfd28b6b3b632710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7557ce79e8338998ce51a2960cfdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4667debaca1e61712aa20b47e350712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de11f9b3c6d5a23a8c2946c1636af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4772e66935dc502a28b88cc5580c7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa0b30b46cda4a2137fe9f3dfaa3ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c7a28be0ba1a56029452f750eb4c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d2fdf2e4ca1fef3b0a99a6aadc4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236ad8698fa46e189c487a2aecc4e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5318dffb55eee721f2ffd3b3c56978719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cea7c301792f0e27fcf7ba0ac9a77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8853b59dacb34344433236339a3705721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d343827f165ab8495a2125055e03e95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7611431d16d18b1451195c9050fc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb42d3dde71d9dbe8d23eee0892c6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b296fefea4647e5ba10a361e7586725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f7897584b93a0e1dc73d361a323d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be7a0ea480e1406528c570f05e7c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec1ec1e0c5ef32edfe5f5a9fde4cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be624a1a64e0e03e3b859d83f5f14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b4c2ce8028bd2c1bcbb8e1712f50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16654b26aff2f8b23bdb132ea1d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba47554e011dfe1f0afd75867c3bfb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6501757f7663e023f6cfb47e8c5f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e310c597c1ceb3db9932988821542734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68763d8c4eff683fe87a2439735dfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75be76e0c0782a8dbdfa726a1914a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92becbfe253cb2b253cd0eba88a419737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feab2818d13ac67d441ce33325a861738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8c41e0c3d0c8ee146ffc1b00a56a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3067c4716e1cb6adbe49f060ed549740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4744adb5cda468bbea7b938366e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f0c741ab6e85e706001d05a233b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db19c22b9c94a62bf6bc84f52ca4024743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82793fb3b2f1fe83f30837a9d371c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420475e9e47d3fbeaf6fb126912923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c2af04721ee9c4276984855376a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f46e2e0bf6f8b19caae30eb8561c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd998d7fa38bcd32afafb3981d91d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52513c8f7cb41f16affa6bd7ff79c14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54899f8888c0972e0c30f0b1037e585e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245acbc20e83bc7596f9133cec3347751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe861bb5f8060a07684155a75eb9aeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74c2c18b1cf1c5970d3368a8efabd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e150068207ca1a1ed52c8e4b57b925754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358885bc517636c6f61c5ba5dc06c40a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7086b56911fb02db506edb20ec6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeec133752f86d649678e4963e8ec5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92ad4d389f934ad307350dbd7b419b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0970729f929b1c3f973e9b3f7ac8c47759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>