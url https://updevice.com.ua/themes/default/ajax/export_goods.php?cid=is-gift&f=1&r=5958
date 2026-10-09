--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530feedbfd028eed5ce32d8fbf0a6221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1c199c2ce0a6d21049d916047cba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0305fecaa9e898cddee22031d1ab63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24ef32470c12c2887fb065a19a7fa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae2a6e26f9191acddd195fb669914a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c926aa5920ed34ca4d1987140e7428c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195060fd573d75df781ed581dd3d61467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb5d24797aa8f3f019bc46d1dd9edf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d8b43066be0bb6433aa8458dfa8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1394aba869c4302495137741ab9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d91c92233db63102fcc6ddca29fe111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878c5a06a1d5af9dbbc5336769963dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9751b1b3bb7a56c8eb9346b975696113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8396bfd4fce7e6ca4188b739dd52214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275f58a62ffb5a16406e31448bc819515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce00a1d075d432283dd1b2a8c161616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9b625c99b435b4d3d96dd99f28c8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765824a1ba55471cd6c82be292acea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8656411025ff67cade506fdcd75ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed846e97925653034c519c36ddcc9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d1d57230c22d0e2bb9554807243621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4abdfc8b76020d2f4128f10c17286822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adad8e341c501187dd2aae1681294a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce88a0a6e3f37eb9593ab46850a2c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed1db456a0afc55267c205906f32725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039b903765aa4be1a42c5c274afcce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a064127f2a9ae92bd0b04efd97562527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049498db4cd9fd7442b015f7564b6bdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58fdfecdad70fb6836b97717022c1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c454f7af66f27685cb823896a7e95a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8108c1121abc2a2abf70392c27f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea74892c46408f9ce1dd625d42f5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a0c07c77f46541da7d3f57a7bfbde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf292c4e9eaee57b030188433323534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d500613ac499a2e90cfc1dc435574c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a74e135496ada4b25cd9729033ba536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53cb8ca4d58e90443e54b19a3a65537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6426b1b892905c3d5fd2bc51978c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ece3ed1bdd90d1043d43d3d363cbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac77e1c40186780f6eb4320cd1f1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d016ec5f89c90f47338a77a7f74941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42334d4424a1b35df651552b57aa67b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae14f9316ece7693e132d1c59727e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeee7f68b8e968969d53e68130682d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5bf049670fbc2c55dc841e36fd3ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8742cb76779dc681b1fadfedb14f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443f554c9e96ad14273d2001af9c9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30bc0d6396b96e141a5eab1a813ca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e3a5df83d5daa355018e0438f70249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bde3480a044f77fc508eaaf0e005750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5adab9b15de95e0bd7f3365ac425ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c042795cdcc5b1c1559c07c0b33e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a135013597eeca9f9233c3bfe3b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10a6429716f3f4c826f8bd44aebba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356aea1e41bfe9ed96e4a49b32877e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02352134a3c48608bfe1cdd5d153ca4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947ab02699ec1004fbc0d0b05ac63157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cca700ee5aac672fe11e6fc57a1e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610979d9475579f57dfb80baf07811759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cdc938fa9234ae57a93c552e36e3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee318879a7fbffb7afd97deb24ebfd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6fef59d1e8e7cc6098ee20c97659f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5035324b7b47179cc55b6e4082380863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbabdc422e6e2c2927f4d382a84e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6efe2fc3560086636532ca0c5e7d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953013600a7dee863ea89408a8016466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9fd1ea485895de84b958dd6b5d9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d875252f1a1ddb8131834f0ce328168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c3b68acf552e6c601fa92dc54254e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999a0c310d94cf36fb295fa076a2e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308143df71ac3e795a342713cb58bfdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c0111f70ae637857e556c6ef695fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037fda5ee6bebb229ddb3e9880a52173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a192770e4b73d23328f06d7aaa7ca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08da34f3504efcfeaad8dbda7d446175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26641169c7e2cc96c775ea78fdbae6a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23027641f442827112de9f69b940b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5259c9e8fb93f9fb656d5eaf4d4b14d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3776015c73937ecdff401ef41029279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7ddf7990e0512f618848d559087c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5825c2cafd0ae488778b121b273181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70498da440da24364aa1d6a8bf389b5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f15e1339eb513c955b8bfa5bf3eb9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00302e7560dcae42bd8d6d98369cf73584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7e737deb02c135a2c2903276390085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e4ec41a947025ca289c159039c7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba16eef3135c7462f557efc28b49ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7daece444635ad26cfbe62abdc09d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8734941a8d95933ba7328b801122c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb211ed65e662a5e4a45a326a766884990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8270cc27b0e158d15cc2b288fd9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5270831d137ec50003b1894bfd56492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f352e17d0e39b6d3f22f5f8667f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5340df5c7615d140a80b17b51879394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4ded63aad94ff0f66f5a21cfb3ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d181eb7576ba5116b8122429d6f2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4724cc755cdbe51ee729479e577697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412184f7071094cf9d625db8641de098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832c1541d989569a9faa354a3b2448e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13090a9c56b3dc2b081dd4b4282f87b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed96d40b2536ee71708030dadf359101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236943b8a2cac3198b211ab7abe040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c51c6eac4ff6147c271b5a096e0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a3ff069904c74c22ed5dab6405ceb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e440d98331077fa439b0a2f56908d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121893357d8dfa914d81029e206ef27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1c0467b3d34ec1d59d78fa3a5bb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5844a167d24cd63ada8ad1434f5e5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19940466ec703e5f680e66b25ecab228109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74804f2caf4451b5ec4d183d1678a7d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879a2f1e93fceb5beb4789571393db7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f379cf2660bd8df8c0ae5c48b3729112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388901f88066c4cc35c2d68ad44a7ac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870372a2693f7aad642722407af9c2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba35938ea25194a7a7399f8ed8ad79f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd893330d95111094198bcaa17eb52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2143c0dba67f2e94e269387cb9bc433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e872d65e8f42b796ba48ffc81261c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eecbf9f4f7dc295920504a8bb5f70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d12981c7455a80614801d7b0ec137120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110e007b77569c028d9c8d6baa84502121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abafe6bf276a6eda7fa074033becb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd00c4253215151fe649e708964fac3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa147c6508a17b9d874f938c6168fe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9f6ec5a3feae91dab618ad6a7417125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f57a04ed683ca2836b328664dea6b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10caddbf67b22c9f6ad1956936a5a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098049cab546f4b3605006c9fd91f50f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779997ce5150ce650debf866479bab9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b1c5b1195a27a8776539baacd551130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26562998f62bea3ee8744adc5042f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28773845f037dace9eae93fddf0e9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46f603f1f3fe90a0694bffe36d7de6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96689cd15af4eefea96e1e98e5fbeee1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4289904ecc918aff9a4405a4e818ed1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3fb3d2de1fc903829e546f8800e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ba7a7900be47b2596fa035f297a70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5422b3391b0038cc54b57a85f2f9f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b70f9a32be52021ea5c193b2e94b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacdce8f914b5a543790556e0fcb337140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc8c8e0bcbed5dda45092989e9e63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037931262af001d9f2052283e35f0868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d89942959a875182585e03c72fd04e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92ff6095eecbfc8755ce2aeb76ee66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3848013c987bb91b5c004f48c829f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6567e67237d528589826f1821d2ca9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212fbaa4f0779a286960809af06e4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072b73e5a9ce142ad3deebb63fe495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3c610ccc35b489c2107775271b92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284d5b91efe70fd6b3714b0455350f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa12ad46e95f4bb763724334608c0fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcc7d4cd683f58bdd875f24e60a402152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8ce8b64ab0f7d61284bd2fe0ab831153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39833f1a0c57ea98371564c1a91175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148496045dcf88d927eae1effeb8981155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a25385d2fbdcb1fe6bbda6605c08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141cbc26a3c27355f7ddf58701b560157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6545d9779ce98368cab90551060e9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e063c5d2e0dcca6fcf656b6b14eda2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e96a3dbae9a03ffc9edf319c96f90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5275c95f21cabdc46887c3626d7bc74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29b2e77b6cb5832437a9e83ed83d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523790ec94f79d16b06630bf31cbbfcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a6fd768ccc6560011410ef8c328e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2009f0ce2fbafccf953b8ddbfc5a9ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551061d6d30e30c69e2cd0b522a35cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278071d20a6204f79fedfcf548c2cefe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687feb847cab9bc62e25759cf4163ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ee432f45d15d91a6ffa68001767b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65253bccdf4db02c661699f1bc83aa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce713df6779f5f11dfe19b92752fe48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967aab4e4e72fad5751426e0b4a1279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2238df9e0d037ef73c7deec625429173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e0f7e170631c95a8a784e96ca9dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9825271f65d97977ee42ff94885a083175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8abbcd6496ecbe5d6083ae5b46721f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c8585743c0ec820b661fc15afd8e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583550e73029d738b7a934ef86f4562178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee0a314e853dbd10f78c9a252ade47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc894e2b46144b3d7f161ca374cdefa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aed819a063e2bd33bfa6346e2e33a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34425bdef0443c2cb3a5c8bd5b3677182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b1d6dbace87b6abaed56ba62eb83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b902b8bcb42c5b1ad1c1420be0376184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c947ec023a79674d6c2ed83537907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5658a53c80d0932a125d59f360f5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd004c2395bae75becc460f5b14d4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ef38c115c059b8a75d304b5f46f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a72aa3d9ccb9240a1cfc14e15e1ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1307dc3bb567601c0aec5e2237be8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4187503e00ff5526cd2a2dad64327b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ff0e4c3b4681d065e80240c5961e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b21b12b2fe1bdc36554ff910c406c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4422932d28029456514ea026c84f65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3fbe1ce6581ac2a26ad13ef65162195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0f34b1b8f5ad0046c434056c5b55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d81e4a2f5fc47b3566a194096977eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a76d17cafc5e8df9389dfde05288198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64867320d0bec2f309c1d818d73ec47b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d928f959a1410ae4d4444e076c605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d74b2080739e89ec795aaed20aa68c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26405443b6b47a8cc1d309c9f816f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba7bcb446683742861798fc5bba63e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96bdb7732a6685a7fc081ae1eca224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d5cd62dceed178f3deede375f41f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061576353263e491bc72abe56332a01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94aa87547eebf0c941ec2020a9c22c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376305bc5798ef6aa413ea12df8375208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606699a5b03c7a705fb426e278f15e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047caa4c219633c07acd521f174cafa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126fc85252eea9a2c2e22d680ce6d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bdcfcc399c0ccd1c80a820356197c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d47da1b37c185342dfc60331a79f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc8c07ab2d5a27550f11f007063467214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db5cd0fd16234cf9f854e11c83d529215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2632495d0d7ee919d512d36646d6e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255f653e1c93e0e854eadbea59c039b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b631f4d205be992bf1a35d64126a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5b8cb55fb0f7223617b9cb5a029a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f41388352452b2765e5903f3abae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2965685d89f59488c7e23daeed99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96304290fdefe4e06ba772e06d920bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa60665097612ae9f9566e369bfbfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970e7814dd57b7f5356fcdc85faa7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a015090ee722aa59c36a5548afe2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103ecf710f5dcd1b4f0212d37c2b6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8094c53eccd9857f88b2411128c570227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd62e9c189cd5f23032f7079111086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3068e826c49ebe6b6d5c9d5d04464229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789b84219ae4ffb81764360c51fa70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff32de1094c38cfb58f47d133d556231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd891ef70ee62025db6eda80a3074232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e31cce7c9faee4fb0d3ddb0bc1bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e3e494626a8976723c97310cb7fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11265d4c0fc89913b8c32717c416f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f837ac3ff0405da9e6f6c77485bef3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac89259cf869547f38edfcdb0bfda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9fab473a2f92d0176c38e293b27e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32fcfd4b06eae2a656950bb4fc7d36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f57da925c886e358f63fb8d663ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589a79e45bb3c70aecd11c4f7b9d98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1567a11dfb2c40441e8caa52f7274ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0ffac0bdc19e1239645e0c8cd56aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0cec46e1dd63797c4f08e5d74ecb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3721d3fdd547cf25fa0235c0ff38a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fef61a59a3168d7975f54ad19c88c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde956bc80095595e4981ca10d6ba7a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f4ddc98ead599818dfe33b5e5e278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afee880b608e393a0428020b95542c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b6ed54aba2b8747152665eb9fc0b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e6b71e44646d6e4423e091fca49c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9ae1dd3863d96aa12554b2df52a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6cf1a083b5918be93e2d3790554a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0654aa22d50f2cfff1df3c6dc74725254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418eb6f8c7e41e5f6404961191869eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa59f7c3ab74aa0eaf6600b8f1af91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acacc3361aeeeaed15fc95f579eaa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e1af5ca116c554dcc5556ba029439258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae50474e74d55333f601159f33bfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d0f6c44cd366f180bf5f8884a85f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42f747640eab748d768c4ea521743261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275ca06090bdbedf6474f5b9e14e724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3f67c0817c09038ff69bb6d7d3741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d7e060504aa7a5154312625b0985264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e62d542f54eda7b1eb4d1ca638f4d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c0043ca15175270b53d5058df3c4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463ed1472ffbe51609caba44453a6f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7e509c10e1092b8f88dcb3f64586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062cde22025153a43a7b440a7a0dbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de2d5b9fbf02e760a6c0a70240f37d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350dc2840cd53d602962f98fba9b449271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324ff3ec83a741d546a1d314adcc187272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea49a7f5fb2be5e3e6804918e5e1bcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3bd9324bb77ea1bd3ca724508133274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd5d5794d376e0ffe4d1beab008e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2579cae175675aa27e84ce2ae395276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72307897ba20ca1ac5faac8d8de844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365df2cbad23b36e90e12a2b7728b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be75823fca9cfbb0d6a1eea837d4a8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9241db523aa5c562a1aa5a78bc29c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4c8200168fd1244b76e0bac9f520281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e241acfc7fa4a36e831ca322217f164282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483edc6bc1bbfd3c79b723d62b1256b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d1c536d0c4b731c57dbbb2f547751284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c96246d71ae28c8beddf885d6e844285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbc79f1210e6d69b84e4295be80a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2128c1a9dece87a9f4b1dc58bae534287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301efe17253cd75fe988b26f006f2ceb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9af35e1f96d0d21ce3fe229616163a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e748b3dd2f93cb6230506d89a55f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc2b70172cac69bc92847dbf1feda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa01a7be1c2d966ee26f330dc0b76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77921ccac33f2b968aeb48496e227bfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1185b2c65c9a122b14d10ac21e1e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedaee69ed5c7eebf787ee35a867a12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef79cbb6b57df4016dfc8a54bf5792296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eec0bf77e286c0f8a76e1589b1b3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d59bccb5471e7b49e419bce091a2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476489205c336699fc675b2e019459299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a61a4bfcd1256ed1e277020997942a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a812aa4b473df8e1fa95c4b989ca96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed9aaaebebe799bd75a661842dbe3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d046b03366870272edb55886918381f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20d0161ebdcc64953ebaea4d6fd9fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f634f56853024ff62c9a08599478b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07d50c53f9b7ce369065a69b79a35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0cc8056c94c90568cff4bd3ce5f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593251b0541720cf99697d1788c61e58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726317577a95ecf5dbc3df2ef5c14e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb78dc08833be75fec2e4231c32d0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08d41e0f42638a219cda7702c6d195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a59fa8371c0c8d35a68690e57236f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f5c25351b000773e09435a3294ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2951ceee8824a2ecbe937bbd08d083314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674209e2ef47cdaf64fce3b5bf249ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f4e2ff23d4bb7ea12daa82e46bd89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee7786c5893965e338e3b6b32865d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3beabbcd6d1c1d89f9542907edaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d92591afa4138f3e6b7386bddf2d9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae11c1ed291428efbde2ea9704bd83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32b2216a32dfaa35964f12f35a316321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d9b4bed0330626eace44a2a4caf97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a3c29059d38615bbafab6c5e3c72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b397ec4bb9a28af89bd45093d342324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78bae4acad2a7225c6e283e668639325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96694f3e70dfb684bf39dd3a3973a1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea406c453cbf1e288fe9e2a110ae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39388a26fefa32638231f1876745020c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d23c48fc4424aeedd9249da1c5ea61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb429ecee8c7d1147295126f27236330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a0da6559e841d2c78dc0b619e8d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232874a8d94cd0b84b4d566c80d8f4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc70bf102eb7346727ce820acd65919333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1f52f18447c144fd73f451680719334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b688610f650ebdb91c31fca395e21d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ec86868c73e51d40c42286f4f66d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688407a6be337e8f6dcaf28a272cfdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff75b889b343ae431bf701114194fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e91979f601e2eb59d2ff712067ad97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5517337088b47af6c233d627f0ce9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c68ee94cf7d7c03d35d72d339891b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ba2c5920427704993b62f054fb7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536997e65c999ba5665c3a3671482c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5107028770f8b4561822caeea642d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b065b16bb5956aa66312b2869107345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d026d97236fa893979005e4daefe9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455d8139d8bb81861a45d21d9eb67f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d806c9bdf7ede541fccc1a6ca5c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b036e00ce0f853fe651b86ff5aaa88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a7cdc7df17c4aa358d2080b07ebb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84113cfa88228c2345bf95f7c2b4e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c27e71b47d8462229c6b81123155e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f7ac1406c4b79bbccae0bd5b9c8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aac6056f2b1ca94510c1f1681d805e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7fe9a37134bcf9e20975a4dd8ad2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5464b8569d74ac0496e3900b9029d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c92cc9518cd4e5aaa0a04bc643abf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05687ce20a706b1f845698ce7f2e93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc839ca441bf78edad7429a27b107a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4d9352ef860b27e4832464bc40037360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0512c2dc98936ae2c098f87a98f31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5822e9dcf8ea0562180829129b78fcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6639813a01a72c78fdbbc1535198363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a21f131a7ebec59659fc3308b14f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd293b6890db118df8cd2e4a5a4d04e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181739f8d1d2481875d6246c20cbcbfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4621381f946ab9dc1fabfb2c44f55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb5688cc193c394e4056138a9f847368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72054012db139930147ef670f9b17f93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9cd95900614c09b9d8269a2e541f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be4f1fe9a18bb049675a5446c3173371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760097e807ca0d56c9aa682563d80e9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71bd4287b37060550def21a8eda3ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278794f43d56dd55a6fbf198ce147fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587eb206c25f8bdc65d7cc585f65f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db2eee318d449b2f6c8a1dd3869e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289b48a4e34c6894e89aef4576609c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff38e453c301f6c9fe95433e354a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6233bd7d08aedef91ff60bf7b1bf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb8cd5e5df275e3f380412985d7965380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9201a16c7020152742a724fdc7cfe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d77bdd500697201a21f109c953e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b617b02b3f721bd990a1f1cf25ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287054ea7ddbc4f1c6776a97e7538d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3db77d5cb5487e8bcd40587befe9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92315a719ab2100ac7481210e0f95723386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86755dc85c3e4ef6bcc863b3e47be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf504621268d75720662a5a1e10408f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526853f4358646af83990d6eb54a4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9104ab5b67f9d32c7e944471557d7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bbe4b9faa5a97150075da771a1804391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff1e6d7da3cfc1ec679b5ab4adc847392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51744398272dfda95117bfd7dea9b8ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a67e87845db4f7cc1d4e4f8d3ad3a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e62c16b956ba5a6dc550c7d84dd68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f465798b2573ac46757058cdd2878396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01b41b301e91a068cae030d439bf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b43bc3599e4646a6c4d269b0925c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3f9d72fbfc4df744edc299872ca20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b53795befd0ab14f76c06299ef67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b081de1d886a2e4d655242d3d20864401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803132a7a81d019e10290c6f726f0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef98cdfe38984dd1a7891a196eac8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a8cd4ce690ff3361b875e20ea8c83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2723dcb96a91113973395083db41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dab9a2bbf8544ec7c2dc8cf3b4c8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc582a892bccafdc89961c09f4a26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356962c07f9765cb6cf985770172d599408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a01957cf6ebe41aad33022582ac00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ff81a0dc6d35367f251ec7dc1957410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e6cf2b15c25fd4fc8d770d6a2918411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2857ffd1259a40b11832b4059747412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050a99ed59988cb1cbb55cb5796c30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f248aa90b04d84c4e55231f3e58422414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef53b85594fafaed7732ab2099ee6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febdb064710945fa49a84c5998ceff6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd801fafbaba527714349314407d037e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22303b712159221c4e0c91f06045ba5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8f602e8f8785374260fc96864267b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecced936fb678cb45e433728f5bd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7b8dac51053cd334296e526e2e3bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f19259573391fc581d0a0bcd3001e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8714011347e40803f1945d9b0eaac65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4dbaf067964ec2886f74373f38669424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a7bb9b69f07fa185233e095dc880425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e0562c5fafca9ac3c6865ca047678426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66cd5d568132aec2a6bfeaf243a08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8fee38eb9559d484c93ea447cdac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7df82ce75288eef2cb4d2cd757da2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89265f428c04c2f68f76f04c8f7bfba2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d2063bc476b16ab4cd0441a1be95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ccd44dfaad368874aa875ea8ba187432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26713e2ee5510b8c40e5d79381252ad1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cde556295a20182631902806685fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0f5c6e41fa80a5a2f3fce4684319435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed99f809ce0eff39be3f959b186bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fa598f292a71e3d488cf7dfe9ae98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d14319be5f1bb1e8fe58efdc961c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb80a5c546c98bcc8b2a075bca8262439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672c6d0a2545b618dd5b3011bfdfa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbae240ce49d4bbb6e53edf6d4e989c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8188d28128f7b4d11ee0a5d5ed37e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da5881e65913b75970ddffa0937f2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0a7b65c48361eb131ec66b020ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b56c92085e1d96ecde29b6f6d381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d4e6a598f1fdfe7016000364a02f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c939c48b98acde361d3fca7a4e87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c1cf574dbed9086f5a46d8f54fff9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23284fb5e94b00dde47452bfcf1e0c71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec081217b9ee4d3928e335644e5aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6572e1d298fb26ca0e5c666e5a4b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76eb650a8fe4240131cb35c5355715452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ee440b307516220579a7d12fd75e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffaa196753871ad72c7367782673f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da9371acd04c1a4f69dc59c7768ac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ece6440d1a06bb3cb143de4a4bf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ea9c1992af4dd005add62223ac14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee68e13afe9b5dfb33b05763f5b5dd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286102a6c7db4562d0d6a7fa5edd0a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea230c5f9097027e91bd48af270fc189460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374e1295ea40241faf3738685e30eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b68c026d7967743717745de290057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f82414dfcceb7814fe7ee71b51f78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac020a93f14bb4f805d49438d9623464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c3073db20717e0901d9d308dc51ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb5158ea37687f1d525db768818ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c6bb5fc168cada6b511057bd8a1f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124929d3530a111ce3c4ce62c1bf2a73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072cf3a94c53f87795bf199a432d49d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b82968a5e7002533c42a9a49f782470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f320ebcb5a157f1d56c016972b49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c6f8595936e5774a0aaa8d9fa25c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0915a04f8794d4973e421bc578aee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18071003c8d1858f92af1103e53603474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db4aaef3087b787618152f269bcf46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69a8fd470fbe5928cabf9ae51c563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eba5ccb263c0512f8035544121121477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620dfea7fa1082131d60b558dc58045478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71114fb6e8da65e9f17dbfd0328d41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860163f57e932e9b12df80c2f729f47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828479385ecf039a889b44a371bdfc13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25eeeb722aff07bd2a5dccbbe0f3f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f8da79da47fc3f73a91235e37f85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd68c7c752772fa59e193971c2a18b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc4c03a4742d56d62c6f08ea8dd7d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243d3331cc0c02242c8126364a6eb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08696e78cc8b2c940671380440279b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc79c470c29676aaec7300196bd1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab745b3efe199f0279b75ac9e5dbb48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ee5cb1a9e20f632423963e256d3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aadd905c9c13f2693ad3617893ed27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410587b3ef04a11af1b9ad5e3085115f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbfd37787d9cbca35844c8b55a5e4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b222187696138549d3a3f457ad8fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c605644bb4676b3f540711d566e5ae0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adae295f1dfc3c7458e89491b123c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce458c1c26ae8458197dc86017c59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420127c2dc0976780729e4b32887544498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6ab6c1f5382af9d1318a98e61c5a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770e6a26dafa976b6ccf57426cf4a85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ec7bbde76a6c4008525d75549143501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5766dedc2548ade6044bc6586dd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde91caf748417a88e0c7365d599f84e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163022d85f851aa61458a4941e615e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3538746b8d2a119ef67161bc3d01af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc18a5a141468456ec211fada76bd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17855525742e2c294c37bf4a7b7f80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8f93b6532589932198e2e6a5b7bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2079219f7d43266625315fb8f8c9b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f94c9bd7ffaafc2eae99c7fe2a988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df274481b944d29243c8e11e068190511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7afedc7810129d7effae6eb5e8f169512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe9e56cd2d351a8c9cc035505eeb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f5fee789f129d6c4c78eed1530276514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ece045e88327e53bc04cab93f85ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf1eb3d5c999c3e0ea41e87909e52a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4566857ad2e2d555624d4d5547f04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7406ec965f4711ca25ab1252bd94bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd217df50b235ad3e936f17c089cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e9febb5f63b799e26dc44543e1f75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366005344756a1b5e27a97cb385def6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3463609ccffa4a355b66f534cc279522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1546e3a923ede2f12d10a04fc1d858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc4ce4c53d2998c1428d8c5c0979a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ae14c0a613b7101c9fee9ce557262525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db424cc843ba5cb50bbbc3d37be68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182aa6a5a99beb9e77a64ecb6eee1ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7189a959c2ec501c603e812244fc9df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681d18bab74588070a3fad7879baf29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37c25154eada9265325e8ed5418c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04a66cfbbeabff157e1d8c7b20a4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2022f2376c02b5a68af48f3f1d86a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1273e50d0406483afe979585a6082533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e001daf9614f5d77aa9b91e01c543534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d3c957d856ba3131993d6dfdc3905535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f683ee44afc20712578ad81d1a27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0fa32746c61b5fb48e41d9a56f85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e087e7bd1ada5b57890f58edae37671538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34eff42c41f99001ddd293f10b5871539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb6a16e8c16a3ea72edb4a494b866540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53034371e597b278a0d0018a91775ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a260c2003d7eedc5e48a938f870c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727dadde61ccc78a8fe1a340a9e65e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f7c21c320d52ceb82a73167638d79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a987d1921c7c2c8201bc7fea1af3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b514379a8879cf0eb5c0a1c4d32cef4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14467b9b6a5d55084f92554e91312714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71361f2ad0f55d5c59e1c941a2f19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2b09be56fd0979ee7c1b637a5f47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ff0972d57cac0d170f131bdbacb31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5372c6d6ba8df964ee125f6b6bd78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb277e6828a91cf2bf803d303077d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585433a737aa8abbefed86ab0b068040553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3bc6ac16e373e91f92aba913ddbd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a30113a3c95231efb5c8d9c583a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd3e80e433d36f13e8fe0647e84e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0086f22c74dea9d091c715f57be19f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ec53c8a595b16cd6f0d30a552392558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410614c9cb3002a956038f0711919bb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94e3122d3885d11fc21a05fb23581560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe728e3bd43e8d2662bfd982148d73c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe58b99863547c3f7f72ad4448a4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34dd67f9dd5a2c8453f7bba9e40f34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7348f50b828e2c669cdc490bc1f02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c54c682306a085de5d7385be3f29d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ce0ed87fb50413d316b9c7fd1cd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a120cd1e39c0e23f76543ef7523c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8241d60046b0e9beca2bfa3d50279568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16b2713b7753e0a41f5d9297c39d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc4e1dde2aa0583152a51b5956b0b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf54f4e4196748f3b835cbd974942571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51740caee45a1a4c1f9eacba4add36e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ffbe4e7a6672ea939d92315282ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310dc8447fd4e4aeb678f510b2d29d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fe1682f9c96b4d249e0fafb452626575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5834b1162f471d5151c6494559ab60d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eb4484c9a285cc7612efb5bac69df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1b9d675b6da9cb6e9a0bdcf13a98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6492f136269e7223a7ebbc8412b1340579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123c7bc101e4e51fd39738a55552f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b291b7e52553cad33603ee647235fc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682257d7699089e88305c2d4edb2ed2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c4c8a8e2b7e8d268db08f4b639a0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc0ae5857fa32cd3480f4ab626fa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efe8ae80812c3979ce74afc1d9c753585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619418da318702133f601304dd604f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270cec63eff94d7f6262dc304eace71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74bd6823a7f5b31637922a01a4b1ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eca400dba5d63751bff80de7c5ee0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae306f055c2e07922bf5ed5606694590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10443c93fc0eb7f79c8c7d12700186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d369199ffa7914761139140974974592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e46ce0a0f6ea93a338af15b099782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bf7a004b64e03bfd935121208dfd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858b7466ade97a9af96274dc90bdccb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e3621862c59875a0bb19deb3f771596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20088561df8be178eea961d297374556597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe83d1bf5c3cafaeedb631725870a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2569204f4920e611b467fd93f31d9ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e92820f80d349f13f85f505c14ba0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c025344da2257fe9eb9439e47b2d01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a835556f5318086ca22cbe34b94f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083581c062fd615ecdce0c25e171252603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855c3da62b3c6b48e58827ca59625b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4cbed578cacbef35aefadd99f9441605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ae2f462833744677d18d2fce27314606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ff20037a042722f0985c12b01635607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d207f29f87dde95dfefdd42d18f5b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d77afbd459666be35e4f8a4168054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e74b6449fbbb0fba1de24aa81656610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ed08c7b9cbdd63deb6da1e9c25f99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f4d74b3d032bd865ab7bf3cf4dbb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b671a205fd51d7c9674b3718a7d7a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4907909b8530c4b4710a2af1f56ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808172272e7d816618ee59ed93a69a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c0d66e689616d3b9c8a385807847616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a1e023c2b0531b7d7e89c8791266617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a365f020d1d65164dc5f73d639961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d5983dbd33c909ffd3608055a6af8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b10d015c7f6023be76cefc1800ce9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fcc66255931b7bcfa53ff75bdad5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e5a88d84823126b072c616b4e706622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625274d7ff88b6b4b9f411acb512bb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fc32c956c7f71985e73eb009303e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9e0b0bb0d95317f28c724e67ac173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ec8ed2f27c69d1788ab7cb5cc7f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1208b11ee3932c55a3fc55e5c0f53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d318b3d8e53606c8725ac7ebad9fd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1297e70ae6dfe00bcebb85642052629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70176e65db258cd47e08820305ee4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874093637b0a89e47a0ef12aaefefa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360e49b4004f61b2c0fff7d4a4dcdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09726af33ccfa9f103283f4ab42ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea994f4ce519feed3c053038503eb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7cfcab6e2ace3ac6cc31a2c154850635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed0fe1bf1f2127416f55d814dc1205636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0e66bf7da59fe48a24d9985b6624637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e019f00b0bde294bf72981781c5a93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daa7b83ed3f2755b5a8b45590e8029639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b30addc6435bad5de02aa19fda49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1e3cd152100309520d7d945583ba6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690c140ea1b921c75c22c6b07854728642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8245e20388d76aac14bdcc3def845643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ef106042127438b19e5e553975f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190d175dcd80b77777733e2844c7a03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff8508d39f7d2c0ddeb99a2d4b582646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67590c169d09de8b2d0eff7db65d406f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f9b7f963edecc626a21b99f717196648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba5922cf10035bb2f421aa94d434d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3bbdde99a8978c9fbfaab10bfafff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c77c946be8ba49a418fdea038eaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cbfa1a3dc980f7cb2c10b2add34a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939a14eff2921e2b7a6eab0efdeee9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdb39339805e023fd2877048b39f7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88df30cd0795ca61e8c65cb9d7be6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c310ae82ad0015af0589b2095d3b08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981aecca8b73878c7054f3d807526cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77094e06f58c00779e6daf29a8fc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8713c581b4d5c42de8b4019f7de5390659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c92a3784ad351727d0076ce0b555f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108bfc484f4b606e9ba89dbdf8078b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d0c748c0428712835e644265e000662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b60a8bcc1736781e1a1c441900ef7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868428f6c13eb4d5e7c21ac3bb2356d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443ecd1488e17ef5d270d1542a58145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f00749d89afb2e63e10920969020666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d477ee9f17ea40a28e250b3c73acf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b5833bb85c5f461c90d4d08579ebb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b228c27c005f7392117b13592f3df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56927eb85800e08c2b25383991deec9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b13d381b3ebc986061ee10306b4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7717688fb75fae1510c75537de02c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7238bf7b9794fc150c357a917c8ea0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305ded21995f140b05dfb5e10deb1cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486a6e94b73e718497874560e6f110e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb2828155807926fc08cff37dc980676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe4d3eb20931b3a12759fc0a6dae9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17724e377bf6c47e2a397df7e29b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ca3eead27121421c95cc0db40c78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150295b81da2e2bc6b96e626177bb0fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03cfcfc7be730ec17050658fce302a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce267875b740a4c467a78b02b4ff166b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fa37612fe687189df03395f482985683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b5eacf77e8674f80efa7f81614049684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f413d75feb34200f33413505b1926f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499374d7649a5d1dbcbf5c12f851b1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0942c5920a63b7de277c9e2cd7aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5058fea4bd7e60e5f611e98680a86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9847ebd1e136768d3e45439a81b541689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a1d0b403909d6f64e343cebfcea3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f064f35863b8eabd419464d2f9482b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b291d1666c87f11d9e2e71230ebfc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9dbb856cdce9ffee4b2b43d6b216a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92996cbc385a430801f19220fd07fbf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc1abf098d963083167790a283ffb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2845341052f51488c539f486cf82a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ecc5a24af0c0b441f4430ac4be1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873987d0f020ee38873e018b25d1316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aea2ed156f726cd73a75910549d30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ee0c7a7d097dd9df2ce3b5dd5bcf9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b429aa3822a2834e2c9fe45b70cdfd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74158443b7ae18fa5289ba98a6d15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89553d1642a7a9ca0db8031279f0c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ef7248480effda82b513f735053e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9553aa16c03302f20b8748f383c503705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae458575e5a5368ff7d2260f785fda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62c676a78091b14948ee3efcf0899707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ac5edce137f09752a168761321bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7a21b52e935da7b46300b6ac3927709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de999f48b97943c68ee8c98818103a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f431dac7064a569aadc055392eee7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c36945d0562bc70acf428f692b60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac1995c1347e0a7cf50df6b2f39cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d13ff099c918830d16d463d0c2de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb90c173ff8d2fb13eb62bcc64d0fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd2a686383bd237bdf40c65460342716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf11f32a37769af2d098e3874486c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ab8ebb4236878d92b3b3f0e53e0ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ed83c7fca1190210f72be0deeb2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d3825b7c9ed577094679e9133650720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a6a90d1b052c7a0863ad05f7e080721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20140111a40af601e6bd3eeec30243722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3ec0ba4a448eb86c9631c26861c56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee8ee281b5d71e4d25c40482301058724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece12f64c8e586e8bfe5ce3e2d716631725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db779debc06707279246ccf271922662726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9033e321b56662e534475f2ff6e31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dacf4498760d02d898123cf207c9a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62027a8ae81cb61f6aec196b63a0c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb3508ed7f6857334b8747613997c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c2d07d59fe9ab3fc9e3906e97a1ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b2ea5f25987f7664495d1663b5b32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fcdc0f0be0b494714bb9d0a0460c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba311fdcdc23a747d74ff6e1dde52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a6543e777df4fcaa596bdd1ae1d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb0721915a3cad8c58664e5f6cb553736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de13bdfa9391749000e6cdf1e7de8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdef41d6c82092e45f405f9ee57cd9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5634a7d0043130a94dd69ba7dc796fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1d1121eb0cdf7df1f5a3fef2062f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000808565daa68beb188be55cca735b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb16897e0d07ef741403745e0cfa07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1524b3d9fa0c83267faac58ab0c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c768ec6340e87421d0a2a3456af70e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c8b43ca374377dcbbaa9f4ba9f9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608a1ce6ee32778b0cf6ce389565f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8747be2ce13484a077e4d4749cb715747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f0525814e1617ce3379b62b6a9c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23494b9de36486caec542b6979f9083749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d7fc9a0d066e374df1600e0f2447750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c3df4a20330e53840c3af523f5257751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501134d037d84dd2bb4fd42114aedac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942329bcbc16a2fd80b7d6055c934d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a0569179c41066c0b5b4441ebe522754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dddcb30d72f0e8db4e4372ec73f46f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775039ced854a4aae5adab2111e28d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484324029ae4979055b6ff95954e543757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04679be2ce1151d95204b7dd27977e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bfaa257294df7f5d7b51f09323a43759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a893e0c9aa55cf90f9614efab5126c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b38f178ac3014c4c82e6790da75a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58306d2a6c48eedcb38a81b207d425c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e76c8fcf4d7320c77c0e04e4370a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5435a55ba1b1191c474f05c8c30e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5563476b44c5dc154596b1fb5d9ac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7602d251d50735cc9aa0f12e2755477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826a5830db7cc0eadd17922ac20bab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4cd088b7c3617061129d0809a1b049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8863c88c6918ac97d5435a0e2c4bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55093ab70330f8dfb883404af3573611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6930a42a2a0ea9602eb5dec0232ba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd31edf9ef47c5578aaa23a6fb040b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa0ad4a019970973316044d59590714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2da44b8b7076cbb25c0ab59ae0d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a6076db1574d42a9678c3624dd4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f53469548f972fcb2bcc25f5c38ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dff2bfc031cf641ac0211a570e11a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4306f8df71465578496fcc9b1e6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4632476a9f4d24f335ef760171e3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330785224f40ccbd4bc669f00fe027de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f784f8da6246f13379f1e14b2c7c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2a7b622eb41c8426335e70145018e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626d795503904aa43ac35de50ceaea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd710f19729a9b8c3895670183f0b1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca223da26900264f0ad11a3011d3f5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e726561ef360c9666b5fc8174a245127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2cca79d5aaaaedef5b3c53e74368a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1785f2c3355c60bed0e29b47ead5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b489890645ee815b2b3dce75edf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ab35311933fe75732d261ca92cfe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb599b7ad48a902970c66d26c6d7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15112cdd2d67bcf0c6e15538deebb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf429a204e67121c5a001295bfdb39d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a9d0fadda580d29899f79c3791ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed43fc8dd2426be6816fdd1481062236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36776d71c9356dcab77e611cd0455d6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882905f86250971fed74910db0845a9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeebc7b321a6e6127496358184afe7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42747227819e27efd5b0882dbc7206040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f9e90e24124e60db7cf3c79ca1e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e382ce160e1f6aa1e5c69fe1f409142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3184fa1519dd55ea87c52a65da67643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f9b40c48699f5db348cf42175fda944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bb0d169b3670a2cdc8a6e5cf92df045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644757d8d7b329d525b6f83190d81f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370785080bc9df027911616d820b2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ca8baa207354a3cd1934b193255548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8464457a1488a02d8820e2c98f71149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1e26d0c26656f1e92546a74099ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b40cba50c4dda7c740a7c328573b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0880529fdf1fa377f9f5c3ec49c5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7d7cd40f53b8e4d3e5178e73732d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fab6d22f0cce694ed7a5d92669e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7454affec70419dab2c1c12d0f6983a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3a71bb6155981427c0cb426437f1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc17d8a198b4f6c7fb57b931d230857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f83dfd0b14eb87b3e30dec4556fd6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581a3f5da71304ea91cddc2ae437f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe44ae556ba9a34330a13393d884660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3db9ad6c76dd40b0620c74697448a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b5eec5bbfb85568f598666007e3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca74e2c51d855c22ba5b721d4105163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d239e90d745da821fa3e489d92b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e9f8b3f206f7815b086af05605c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f24aee0aaad8d44d996bc4df4da75266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1852d8a8e122012a85b42b1bab64d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada4993a1c263bb7c5b53ed558629368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7a0bda6def8eece8f010173fe7d8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf589f40f9e3d34f22edee8f6b5faee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb8c9bc188ac356ae5cb3fbb29ed071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2ad8ba475a1573174e6f93a2a45a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9c2e3b4fa2e766c177bdcef7cc9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f80593d2414805c5fcf358ce84799b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ec98a2ff92b1c2984bfbcb735d9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c416bd6c1c70c789b5144d0fd5894e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edb35a6e926325f942b184cc3be51177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953dcef27c21fee5a763c264cdc56e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcef443e46071cb0a02e1993ece36179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc8da31e5fec3cf7c62a4714ac21780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9afb097001959c6ee92762018af281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d757952a801ec79ecd1d7f264f2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6d302c0f8447624f5c8196dac16c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb6703f6f749adea1d2bd7d5f16f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31551a31f86d3f555d940abfa1c04685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929814b4806fece71deb42e1dda6601486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8855e407c8a62ff15395f9d61a6cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0fad6a31a10ec422e57afd6ec8ddb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824c7ec12b1b39359af64f60304f3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fe22bd6099d2c76312a611c85b5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e7a173ec772a50a4d0b4b2ce14d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a71f6ec98db293ba32830f890a9d5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d37442e2fae316f2ba688b937abce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829003dd46e0c69ad9073e94330816794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfde1e3050ddf31893f231735aecff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810927f88969dd86c8d8b4f6b9409a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e300ed7ae3a36070b90d368b437897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4ded63f879de539c0a79046429cbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c4b7f594dd53cf8c99069ebccbbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce39d0f5801fa3a6046c93e584af51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded8c0156032f6f60daa672ba7afc82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7b049b468cf9e7e9f070e36dc3a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e11650a1daccf835858f845cf1e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7f569b9d1c79f554450553c4a0154104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd123c33daa0efe31ab235a809bef405105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadace2f4d6d970f095e141bd980bfa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae04aa5395ee8cff12792065f33725107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcadd062c23b8339e20e3fcd755833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37952e80efb53f305506b70570e7df84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c7f3da89bf4eb140664c03b13827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94916e18bb98e4d5c620b5735a7acd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbea394f75f3629b570a5949144049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1a37d3538bb448fcff9280e1e4cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab3e12f3be8bec27c5a90010b9e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936417e914dd4bd091f6ae77f243125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b03c52980894cc0f1966c6f57d4c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d55cb87599d4344f9c6e0323edb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142756489f6bcac7e41fbf182e68ed4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f346f2176f4b29521bb4c1676d9045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ac80dbd97553f3b5ebac489aef00a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f85dc7278aa6fc524627ef6fc15a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097153f5d881332dbc4ce5604160251122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f78596241a4f14101d49bf481c29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb76e052d542888a6c85143dd2882f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94716d432c2254a02f115570cb122b6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b71211c7b0a2d887609bced5322cfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316beaa33c4f95dbbbad5b7c765b09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff74113b0a506c09d880280216d544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fdc80d9307dd7fefe9fdf3d008d61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c90773549bf530152da68cffc03e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516be66884ec053282a4317b13ca14c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c11777bf957ef575b81b6b633e52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098210474863f70d9bf2b5e6bbca5fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed15227707d8d5039b9be481dbde27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407f94c87039f26f7958c2301b78cfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde79071fbee76f43a629a1b65a42832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda31260dfd5e7f8926de50d8343adb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb20a13e012d97971519b8fa7b94b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d843b7c58c88bd683ede4ece1329ca9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935ef8f7129d5d204cff46e9cde82e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb50d3ee867f5760bb6cce0c5665f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4598d8878a96c625ed8609d301d9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ffd3953754e1f09640243b779bb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131067c3e698d8dcbf60fee99de6e77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d4f302b524ec5b68d722dbd4593e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af93410c421e9169358341afbe4f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3fa5ff4eab927de100555960c6d7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120a13ebf2b6e89959fb2cfdc950ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ccf81df45bd19e15bb09cd9717064149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4545595131499c8fb9aa6b00d4f4c80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dd98ffa88a3e9635597dace5b3fea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b9d739e3f818bb982955d53a5c98b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ff212a1b81c7cb206fe9799ade491153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1262365c877d872f85451d1650ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2311e41f9debc00695de326a53ea0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f9be395b41ff40ecb4ee3bd715d59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89cad186d11af9b6cd57c080f8970c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5dee5d95ecff8dc5a3ac473502d99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b0a7e2145d95da5942978f7c244f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa9eff0b78f8430eba921c07585e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df90f033dfebd06ee42584824b6e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb398b5cebd65a5c1c8be55ec9b218a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d46b15d9597b8a4fdc97918b3083e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0b9f9887ea1ea8af771e9baf3fe06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e8f7410348fd3117cc4a82987210165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5aad6c05d6d904cad4ffd511a517166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba9165a84389646c038773bed81fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365cefc931dab2ae824e72c13871d81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4302c0bf5d0afac933d8db6666fbe9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314917163d3ec718029166a41ab2adb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaccd44d174ed836c8b00a53ad9052e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337575e8788a47ea8a9bc5e27a647f94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fe43e45487980763e5ca015ee466f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e0e547a515ff68b5bb561a8adfbd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0d5681f8c8334a57dccb352aebbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164169f6637069a1453eee71e36b5e25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79998c473e368076970bcd2cee8b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed20fc563330012b559e75e14fee3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127047bf6f35ca5a4d4e64bf6474351179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9acdbd76ec276cc5a1d31d9cf49d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573905c71aa2b62753304c2bf3bcb998181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb828076ef68c673a7a5ee4e11cb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3133afc62306fde1723625eae3e65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d76eb785ab7302c6602c8738807f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6c10540415dccf6cf8156491e4ffb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c20233ff6e22dcbd3c74d9614ccc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e947757b62bcf7d5a32404d47f63ffb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97fd290984e1b168975b65f260bd32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5348fcc96f6da5d0968400d2093646189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e51053185a9654c6081fa506eebb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5d78d2a8e9835d9cbc9e9d1352fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa60f10d4fbba32576efd02f39ecca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebce9076eacc4fd1fc2d4a7ab14e1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91647349b9ee745687c534cf7256ca72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f99502e36b928d2834bbd7655e728195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c0f2f0018e21fbc35a083244a091196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7243597914dfc0fb8a4e2b45da73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05157543a1818d6d90a0b438225f06b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a89438ac332658d7b9b81e976b84c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0e864ed4fd5cc7bc8270771a0a117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e415120006a45dcd4885e03036e3f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16490311b2cfe14a57861e0281f1efd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70e67d4c6ede1328ae1a93c5ec1af8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9799de2bf085092f8a6b78ac4de425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38361ef197517b7c0ea7a3359904809205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2dcb5bddf0803b068371a7f6bfc72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cdf84f045a9d4462f95b75e0a0808207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547295b46a3ee003c2048837b0a5383208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e177df9447227d7d1db3cf2ce7a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c25b0ec789dacde7f2e3ac4c15ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbc3ac14ef455547138cd93358270211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf7c7a4a2dff1262becb63a7c6d5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74991dafc87c7483d80971df75baaafd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fce7324d7560b0c3a5a31156aee1bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc47d333a803505e29e2f19a78d5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4c23750a93dbc0f374679d6245a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0147661dbfd2b698bcf306c600753217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c9a27ef0252e46072c76d8fc5eda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ed6c5cf3f825be64aceeabcbde73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a531d8a9758a2d85016decd6f5f24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99f8cff709ae7c8f2dccac4b90b3e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608391a941be54a5d0e5e2648178ec9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9f706dd2db04ff17a4298c07c438223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ccef7c5fe3b7b35d51cc9a321dc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4e3bb66323b973358460c81271b31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa345018c31174d290455e24cf4f6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060165b277e86220607d9a8106b4ce7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0679fc1672dae8d4f135b4e1b0596228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9d30b7087b113b12ce197bdb34fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48916f0d6a8dc47abeb2240378dff310230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037cfd38a8191745b768f5f9231d7c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9cc74e6fb08a4977eabaa610ca5c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3df3094fc0ca65caffaef7b67fba31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd717a3ffdddca0c2e9db5269b0acdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f0c8a5e08accb617040081ab0655f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf4d786eda8a7b73c857a990fc4cc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ed564b39bb36967c5fc22d33cd15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b1b47fd7ccc86fc8166b40e4b66f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14208b4fb91ae4ecc6219a6b45135750239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f758b2a1aec07a11921ff2a2567c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0122d27045174c92f3f45fae88f2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11a6f4a5f743d4a7ebd7c0e77afc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a3f279e801495f0ea3019b41a640243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77d8f63b067da6fbf8d417e33cc0b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87989d7b5122a563c599b88693c395245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1adb6ac9a27853e73b7e8128644e0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411018b490643f6dfc80f4a4fc9cf77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953c2f40a5bad58f5e359878fdb4b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f052efad5ce1c76ad996914fc5f543a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2c3eb0935774a15471f082c91061250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eca61458fce1103ea64a90add6326251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2872fad0c346a2bd6c3450665525f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01dab0002c552f2304c519b0f7f143253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080d3224efd0521bd93985fb064674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc55d06ea2a428a298294384854160a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f4b0c3b6ea44bfd0690ec5ebe02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5550ee1920428e36a2db7ecf3bfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267df319e7393c18b2087b5cb3139f1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e6c82e5ef81d3c1f9cc61f0c3f527259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b36662079c64237447188b3bef6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50f63f3fc8a8a535da900ac7ac8f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97668339ecda66260177c806e85d4d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a36a942fe6f24a6cff703251e96312263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba070751bfff0435560a257da472114c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1927c4e714d3dbd723f6f221573b5d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae335fc8480e1d8132c46968d42c2f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023dc1590f014a62268bf86f8be4f32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c436717b638793141da81d5cbc35c3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d36aaed65e9d5fcdc99ca2cd4fdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ad8b2867a4db000fa5e204634345270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc052623a017c79ec44d0ae84d88a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b350e4aad27161bf318291c0e5119a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77634cec6e65b471e817d9ebc3138dff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10315d6fd409168f7aa4f64e182d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453c0e5e83c03595b9556f6b7f8350275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a70c83d2ffa251e84c094a2843e5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220482fd499292b669fa770ea84036d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064877341b9967e7319853bc333b54b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc67463e173e7e81027982cffc9d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b9ff205f3aad43cc233c1aea1c806280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d5d04b314c843352736dfcee34cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb23513127a85199c69e53c044e6c34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652346895e69b388778db74412a756ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac990bdbe10ea07dafa2aaf49a5b51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c609fd25c0e7897f061e7f3951fd0ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66d954048b6fd507a5dc7fcac281a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c80fa278540f84fba8c6dad5f2282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09719270ca81ba1a07842645f5d35b07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d991120e2c4a67a32cf88c3842122289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40d768764198817f02b28bb1a027f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da93ae0e3d2f13ef75a8891530e381291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0288b389e81fddaea9ae78a1855ca0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51a9f712781403038c03d2891586e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5b758a0d25ff11663ea0f08c8669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e6400a9ebe77fb9eee5d10ba9b4f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeabc58b0964d70ef1e87c1397706e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fb9ac52e1fb4ccbfd12d8111d2f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fbbee7f2973d107fa91638af1178b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717068bf83271b3e155e4dc64b91570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a1364485bff504bdd31e6da85ad0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6584e6b241a56d673b2880f685f43e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f890e4fc000c37d22edaa714981a98b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d44886e705d9bb63f1a48d9da9dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa84a3960290ddc5a3344c5dcb0115304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08276a8d17867204d2e7b7cd65e814305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e8fbee6b1a2cf111805b9937cc05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f44d71296d12287e25d2a851e7fb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b018ad0298fac8e5a518097dd2b0f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed37a3249f6c8a4968b0316f85ba8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7724f5223d9f6b7a8bf9eaf8e7a003310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae1d36cd485d351644c6ac54007df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d17254fa150ad029dceaffcdea328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d30ac79b67a841c1e8b6771386075313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566daa3d088a8adcc4b9ed0a7406fc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc677ce90e9769258344c8b96042740315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac04a3e52425b4deb60b00a104afb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1a7a8ba528536eba4253e0723d466317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e075eca386de44c4a197d5c3fb353318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf29db5b3e829a55649249433d3442319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef8961b8f88011f6b1ba49e5d42d83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51241f3951e1f52e6ccb888fec04c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acfc10566ed331ca9de3d9c867e93b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98d2f56745ffb6657d524c747c2ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdcb67e83955990cfa46677cd9fd52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac84aea2295eaee880f2d8297be3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29bd65d528b767bb848e19796b973326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517704f93df11a11e6fb394813335757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae5d02ba765f10986c5b342980fc98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b42d1d0fc45cc2575fbdd4109343329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700013a340d352541e8edca151ecf0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d145202a4ccecf4a231d13628a4a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7ced3714d4e2233df41c469fa02ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397fe165365fc0abc2236598aae334c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774955195e397945a11eb0dd38e58497334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b252a8af353ea2ed789ae4287211f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e933d03b34d5d2b52cbc9d54a503ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195d0dd19926f71c1e5fefa16590c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9480621f8ee40acbbbb1c70e2cb8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25177d34ce392ef94e1b6c1de0b6b09a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d651213505209a27995acb5969735340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29617edcd69d7b9ee3f47d1fbcda3f39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916272b60e01a95a16304a96f2e7f7f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3bd24f194829f779c448e9508a65b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c67b50d711fe98e80cf13625f0a97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ec43980f769460034981de287a1b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751addfaddf637e397ece4b0934a0413346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b439ad7eb6d6b4daf4a6bd8298ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5796bfd74b15c67bcf096cf571cee2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6d41e773d129858a799e176dbedb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed7a0420099f46f861f2fb359eb500350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e767f3b173084fb64410eaafae2efe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf440ba11e1f0d2ab68abf4fffedc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371674efb6f849c561e04661a4f49042353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1835c6a094f78aa98efb097b43c4f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc1c1990b061de3c2a9d7b1f31ec4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdbd5761a92b825c6425ec5d0dc20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc5dd6c99ff93a443ebabf51c4758357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f9510f6b13828b7ecd3ae49cc909f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d12094a806a6a7b92af8981eb5dab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc6726cbd5b8171d6e560351cf014c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e9ffef2311e6cc2c27866abe0ca1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27671c191ac2b63710354cb800436b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ca0d433cc5c7388c7b2ac1e2f6ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97403bfe756de87463a76e237ae3755364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c6b45ba9b101e3217255741d2049e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962331233bdf880314df1b40f66bd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9ddf2994804634d3299ea147ddaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b0272cce7359a477245236082c91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ce1e40cadcabfab1fb41853648d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c82159d648c0063d825e779414e1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976aef913347a9c70891590766a869d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef373c9530905ba1224424964876c376372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b74745335356c9706135bf842c489373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559c7a3c1b19e9697e92cf2af160d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa9202f283a8a1775cfd30a0372341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01314c6b1ea03c088f69c4a6b5983376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3eedf17983f92f96fdd121aa3d6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7004fad089ef3589b448845f8c359378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236d00365ccd971ce860f42efb6871d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08c0f42720477b5f5da995b1e1d9ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a99068eca413368750ade604c92c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f75e7c62f0c03f5609e1e313bcd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35e366a36c2495c67dd33ea74b651383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cece267b40651a11ffef55a4f79454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3c51d3b64dd09d054605bfb750cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196fa09b422b11bf0d8c3f4c4445b82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c845f606e0722833a14cfa10c6c3b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9d0fe6d091bce421db21f4e2c07e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3983cee3b88ac7af41eef3095c63e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67481a9b208f0b104876f3c9bb12121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4a533e02a68c72117bb41bd599dd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c413e0f120f6f6318573a4842baf5d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c151a8a927bf83fa0df23be3c9f89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60afaf0999326b3a7aabb671ae676394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039df7c8276d15fbf6c8105a850c55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907078a9bc1486605fb23bd0f038942396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bfb65861ad7d0e4c02b23d29bfcda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb4e5dd366e661f0edb530e6ce462398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16dbe3690f9b57ff6e5f26b244dd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee545212c707d81e3375d031190c5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e81be777405774e8a4594e721ce6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7de9382d965073986f1ec88ad05e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784d2369b9b835d8ed77ca36bd0349d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b4518bbef7a7c547c83753f10e21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090df060690994516d20245a47f5b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a4b3add252c37e5d9e05ae950bbe8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218c1063ea8c50efbf341f891256e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147b300c6cc7ac36e583b65b3148452408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfc77cf418cc2c72c0ccb24817cd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564bf3f1c8c958ad93ac159ee9d971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608271123873620a01cb90ba1941cc28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4cc3a035854f7bddb61df751d70fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b2b875f9b48c351ac58e196720a64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347eb2cdeef2b6a440a8ab2b2afe5c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca7aa580982146f77ce70cc970e9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a912399ec373c4b404a0d6a2035004416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74ea46d81f18c5a4a874d8294759fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe95b7db3358f970724b17ca210049418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6866d2a4d03e355797e164310181cc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b57fb57fe3d19acb89965f6f8bbce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980dac0bfb8df0cdedd84fa99c17a2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781670bee804abb777f347210c5ed8d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4833fb80763a47049bdc9c00fc6249423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f0440cd60dad5646779245a64cb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa916c5e015bd9a03a251dfd6526ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34a24723442303491659516c169164426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794c200d00b8ad0d79110a851ef5b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7ac252e42f328b604e9b3883691d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6beb29e09c752b05d52b7264e696429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88407c2624a4c17ac19c9f7cac2b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac64d1605ce7b34b64d93e59ab9b68c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8038e094aa336294cfd645feedecd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164bb5783cebeba754b286f7819b142433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64640363897efdccaecbc79d5b64ee31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c434d93fa98257cb3e92424085d8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79728cd5bacf19874b750e41d71036436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d83bccd6ffbb12539a4b5da1d6a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1d39336af2200d3f7d3397cfca427438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ef40478cce9ded7ded4387d094ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e59decc1950b6ef88330305eb88e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e50f947b0c251db38a087a4ffdfcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd67dc725ef22594045d23346e1f7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205984783ccc8b133528371f070f904443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c5955212e5b3afc3c149d8e325b01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986ecba8d0a08655007bcdeecf2587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c483dc0c68fb3486d5ac45d26663fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5124a821833ac893f809db866efa17b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c209680190dd3f6228c977a06384ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828aa492c60217eb8b2d34ae333335e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a70b078082e2fee72b545ce221ac4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efccf6cf7a6d07e226496dca5c7ed01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6744131fe674f9e3767fe2ab71084b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecab7fdbfe68f67993087a220942c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b70a1b2d2db1d2b154ed2e3c6d14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7cda70821b56a254407790c62c09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a2784d5d7cff36418becf4f1f2e72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c057e2ee659232f4284c31e89ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df9314d52ab60b34b0e9e670e0089458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe3089333140db9ac9bc61dd9cb3f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3e3ccd72ebf6adc9c3d91c653d6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fff910ea655d1698d81f5ca6a17d5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893355360920aab93b434ba7ce0517ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9218a1a95cf24136d4ec03c9d254463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e29a7a91cb4bd67e1c96dd0a285d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c5913660f5eadbebc2ed4346540ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f1d16c7adffafefbc14b373fa80c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e72001679c9c9233cfc5fae2631db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff8c1ca3294e8c4f973159d1d680f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022f770a94eaad53f7f9ebbe485d09d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb756d4a0751536fa868a3cae0af09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f1ee658d9de289374180bc75a7725471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8df06f0a1e4dc6c5eae0814528958472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf75e0b945fcc857beea9445265938473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c36fa3ec37d6e482b7301e93dc01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff3208f4b4adec71006ccd8ee6918475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2019542bd9d761b7d8cd2be9cbb2b64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8458268d786582e865f15813c1d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2273946d8161638ea938f4b2ed464f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a5970fa6f5e7eb485b8cc0a2684f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03fc2350394d7aa913b458f34b3d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4c5886a0e90d14c7640c8f186338481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cba7a73d41da4add541edf53bc976482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a6b41780e7d610d030bd1838b8d45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c88e092655097835d90fff1c51b9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea4f88669b82171b0efda681aad0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf5d29fc5b6a1640e77e644a6442c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148a41e6a4db5851ffa4da8d3b0ac6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392f240b0844b84f114d7a45e75b29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643e29341c8b65f5eb019987d130086489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3036d31159465b8ffb3883b26139d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db70c9927dc97734f03339fd0dcb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70703326a26d2dabc0ce7810652643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33d74d8933f3544bb6d87cde467d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2591df690df9aee9838bc8aca2e612494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b4cb327f7308cab177147fc009009495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6802a71a135e8b5a4c5e17e3cdedc50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d357bfeb4b2ed027b0a9b6f419a7db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3311cdf4de1d50ac679e6c66fe485498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf92d9d1ee718ef4fc3c577ae09313499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d6adb7fecb8ec0bade40b1f8969b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc3108608d0a2869bed494289409f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c281f94911eaf4d543df05a6e861502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0322036400c203ecedbde419bb00b32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867824a8046c003a76b3f7bcfca1c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e0024554f09cbb960ad69515d0f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf752aa6fbf899e0f3e9c2ccefe8d6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa68d8abcdfdb7e8c4fe8d99c87e63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4175c577be64a21841df6cf5fa0bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a4f03d4dd7cc3ca8e4c1de1b2a3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb19e8256c8a57c6b0d5c830b322750510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d627988e99d10c9a3fdc117e64a65d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e78d84d2349a0e230dc98e2048b70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dd516fe5b7e420560eb4637cb28a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd98624260918d31137420d12263e11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb323f6f7a7bf279a347facee2a2de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676f12c1fe9270289bdcdbddf5823b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5b14154bc64a71c7634bd6d6c47c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d7e7a3c0f141e73bc2e87645563a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3c665fe9647ca02ce42bd3389938519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b78f9e564411caf5134cabe083da34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab0490728e4b2a45581a296992426521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f3b6edff1f9753426efdc28d579b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7efb09f1b14a1ead1e70565024103523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ccb71eb790ab6a092f304da3c079524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0514c262d9a92d7ae091db8a94bd54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d4538ade23e411b6aa62bb77b28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f0507d7ad83e0c9b4d4703ef1bee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767bbde08a6b38046fc04d9d03be5c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3772158110f6fa1d2604811dc2d2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db8dd4e909fbd48c68ae071a58f87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95694648dc243758f0c3e24cec02d646531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1900b9903b5166f8aaeb8e6472613532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca287f51353c9c3212302444e1255bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3fe457cadba08aafb1986d2295f26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df490d3220a0149a148c26bf84a01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9638bf5e4bb7a9d7715afd5158fc519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9eb027a0b6ba8bf0e58bca0b7d94a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec7e3f22c0795ea80af44d385fce3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed16b4616daec2f88d4b542b1619ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030354488c048ed2b5a9b773f7b91a5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5a1fd79b56ba004a8830301b7564541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667afe845051c303fea2ea8f2e3e08e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e2cc8912b5a52e9fb910eb0db9d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e0d42d9bc22efd2446c0c33a8cbc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e8f2d233fa32b4ca45bd835dd0c40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b392d430a58704eb58046b07a572b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f0415fdd0e89d454fe637011fa68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d3e43de32101341c54f411ff857d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79b399c0aff36148ea35f5a3a83b0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd459eaa5740ee1b8c13fcb78fd455550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71451ce329a2a18801367fe4337b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028f63f9fbc07f6ffdd1be5e60d2a39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa94d9c49116d8a460423dd5513d1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d9b82c93ab964532ca7505939cefa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e30c35ce64342799e2de98cd11a49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266823ca39604991e1e35555cecf7563556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc340e56ac4c7ba13641f40fb8ae8ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6a165df68958cee177403b81062c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e409f087a46c7c5635cd80017260559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b3e9cd51044f09f374b9086364bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c45b2172dcd90b706beba9e46646561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894c61910a6ba2e6944722e1217eeda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c5269f603f2d266754b1be47a4aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dbd10e2af73a8e798d19961a26ee4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be8f8365c88b1ec7d8190e6d94230565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6948703e330900aae71cb5dfe329566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860dec472bd4a456f2c473e67fc990567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367dbf90ee51b9458a98184d7b0d6ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac6024cbed9fcaa7ebd9419f5ff72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b692a63cb0f0d1f05ebe2f1a5b9fdcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e1a6f8650a6f7aee2445ecda6f034571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f4c704be858b7ba44f65f534e77c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5c807aafb8c967ddb8c88ec50bc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250aec1786219117816116b6c260f85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f04d4293d1e462d919126e34f3d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bccf37bc2a69789a790ad6bb1ee3fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c89d7ce6acf956d335b1a52e560e20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b956be9a89e0ad8566d4cb212d3e01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ac44086ec0ee1905dee01ffb0d6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6233ce436845a03f6c272075d9c243580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f86c2408dba5aa69d4da7336fcde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecb1c6a8afd297f7b59f89c0ed5d66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310237b184e5d24bbf92b9b0500c2433583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf898eada7dd44e9c1c8e6b6bc75d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cdd1b84fc6683a062546befd0690e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf2eda7d81297b8800e63399c11b63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5167384f62653a0533afa150bc8e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4881d4ac54f25eb62398690d8931c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2590d194293209ee4c2fe0f906a05a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c22db70e4db1af2d4b5246eff93e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b63df756e0e195f7bb285b840f0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b2dbeeda6ec4b06d9ea8bda2b968592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b7105c8db9a3292c2c8779eaac53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea73bb50df23285f4ea496daa0027f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9841e40e7684fd3ab8c71f5ade54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e77837fc7838eed37eef78537af49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf38bb4a64bd4aca91395bfba2a5f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d58ff7e8e98d25e0edf2ff09fc9178598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c2e4f94bfd21bae98cc325ae80026599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f957a5ead033ffe5959f9c3d5207d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1817447020ca28e6cf81f4af090a6cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a8e5c06950614a0670cb23b1aab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bda6b6e5696c32a28066f08cfa21c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b62e6a0a14986ee8b20ba620212e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb0ef01eeca363c41097f43e994dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c38213a859e6ca21b842c40318131a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3e8fef76c042722c9502c0546f31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b130d9156977becf9201de3edb496608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c877c510be8b7ef2b2fd5ef480d48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153808b84fb8897099a3431de65f09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f21c9254a7204c333389bc98af15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9ef8d5796d09e072307394130d002612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650a474e5b602724709e67edf74536d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e22e46c1a9e141ab2ad45feab48b6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ceb71567f6a7824e25ac8c0276cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1de90d134a1154c204b391436b27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960ce26115e81a9f51343e0e29367c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a4d22b790e37cca3ad632220041c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416cc6eb1250d4bf7d4b441922d13a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22212a1f74cc8c833395b4af7680fde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ba680ea831e375032bac52e617245621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc4c52b826d1ed5ae3862ea1981378622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d46589fc61bdf6577c91929529ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8fcccbdabf1cdd9aea368058bf44d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608d08581bb086392d65883698976b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cec9d8d5d0a898e4bf40160b5ac57c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16784917756e0d40ec30351e32306277627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d423cfe7050bfafe0785531b606f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657893de826a584061542dc9e0470ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fce6503955c8fbed82441767d4ea6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923ca4a320542e4b4d51eec3c9cc25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5162c78796f326c95a087e5d1a464632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeefb2587841a149d7e6de1e922ea4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636d6daada3fb891856cf19ab01b648634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aede3bea348909c0f43219adb12be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff26a4632a9e3c26f122f1634ccf0d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0465a58ce3f647c08ae17d1ff7f8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f3de2018d16d6043c73f2007adf1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332af201344a3bc725e83c3b8127b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5337913075e7b3174c14ccefca80f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db274797c6c3a55dc65134b374d32c9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6b96ed83d1a4f4953e1a1b86c980642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2addba6c0945234942249114cc234643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb5aaa67893c2c9c00a0fa4f896aeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88718f0f56fd5fd9fbac0752f02fa8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909158df1a96f17f9fbe0af4a0bbd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45943dc9a3be933dfa2d9e9b50be288647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f033f5e8a58bdbefffc63f6fc9a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286846de1d5c79e21203636134888d41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8324a0b0975906f2ae25ccf19ada7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2b9100d2f8ab820e5d484dceb5d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e458a3ebaabe3e6e5b1c2bccaffe9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216af2c37293706eb7d60a6e5078f96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe89092509ebdf2f034450d869e4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d592665b97d7ffd952f595dcef3d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454575e2e0e7654bbf3a87e6d14928c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93306633701e11b0b5c041ca46c6fb6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509b884046ce9cb36996b1911bb0e90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41fff3a420e1fa371b4ea8c5a3a1c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10dc9843a1793d1aab6734b626071e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac4bf2b54cbf5033ac3932cce0b23d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5907183eced982ac12fe7cb3a334f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837be6d9ad7cbbed09878b422bb594d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5fe94368f9e9c9623344277ffcf52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe94e61e15e0163900c4f756a54d07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad228b47e14cc2f503b7c8754be008666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b57bf4e6c6bc66871a725a478d2a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145e5e5bd86ef9f799133afd6a14a95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e030d72456c492b2d2731526471bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758d1d867ac0ec4ebd2a91968828636670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4651774c71153fd3b2b31015b32b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393279a656133178c3d1d4aad788c81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57dd07566fcae3574a5d7d44cf06be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b9190d74acf33544d6d4cbf002b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423139123410779a076d87a01485d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada5b61ac5d37f95d851883fffdf226676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd65392693f09f75847fd14ff550b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a313064e1a5d323bef81914f9df1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977037193fc0f62af5f86bb15b6314d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89440a1de2f81ab964b4708e0c47bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a7ad699e8b6b0d52c86e9ea7941c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a86edd000b96df0ed3374ed8082b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c2c5f47316d40e9c5620927e9232683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d520fff1b1f7c753b6b70507192c78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56429137d8e124a72381c679ff7b920685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27ecba04ef5c847afda6caa781220686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f3e6774ddb8ff5023329e5441ae1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcaaad574b8787584c473cb05bd4c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6439ac353ab888ed324f4df6f01d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90df9e77a258ce079dcf70c69fc8f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5452b513d176e9287ad5b4224707e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e639f33e5e03fa39a378eddd7723692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed516b3d73d54c4789730139e0c3f3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b56e5e4bfda5b3acfe7025c5503f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944fe6cc7b35980a2caa73f7b60bf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c043a3804b5be7e7e825f40c4a5fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344b23b5fd2f8923fa8ed8ad0e731c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f436a48ff07868f0156501bd7dd4b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4b6a5cb8ed08264c982a6c483ff80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51baa8c3d663003a526ad62b99954b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538b406c48f18a082b81302e4286097701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b352a530f2042da502848b6324341d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7000f18ca27b4cc3ab5be2b433ea3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f786aa9ea846daf07662fd8a8cbce0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9edd2784301476b0a5bf07043712705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6903e5652b42d4fc25683918151c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc131931c6f6e941838f27ce4fc9e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d41f2c483ec995fdc69f32bbd0420f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ef11bd0bc157b7eb8425b835b0948709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641dd37015170634c694288efdd3c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d464edfa66b56870032a4fa7b1090711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70d3d63f2e23967ba3c30c861dd1ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a546f5fa31bf8a41c0820d85ad9281713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c347efab97f816a1cd38e60c78ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac509ba46e5a6c728b84d65f25d069715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f2540f99a36c85ea7371d039e62a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cca18466ec49d7706ca475898ad3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f25408aa85a6ef0116c96959e806718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73ec8a28ca39914eb18c3c0a52ff45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d6b48639471e516afd7caa72392d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2678eec0182d0af0000018b1e7dcc94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c91bb8444591ac0f878f439dd5bf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ec5f03cca1b4b4faffb9ebebb6fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5dabf407ee491ed11c1a20d42ea4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9dc8cc319678ddb473fce74df5199725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d8f1e88416981e2fc8a45b614f53d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1c00b5b7f7bfbbce5b86b6ce9a01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ea553b2b9b3b9815e904e0f60fbd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e8dfeb06b162c69e0e6b8b663f9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86de4e01ff7df2641504a1a15e2df0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250c1a977eb99fed086fbe87aef5173731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ad534965c7c514cf76716cf7a8f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dbaac7f05c3a803c8c829469f44aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e9e04a44f13840cbb42a241124f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af947550ea116fb7c9920d464620c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00b6d04afacd79defcbf1eaba69d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d65b7425511363fccd6717e9aafa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b909a029e207a9d94388883b99f91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53aee1a863b24537e6f1110dca3606739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6535c57d32d7dfdc8886363837e326c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb521f29cea829295f5c20e7f71120741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13cccb82ad5a1b9eedaceae62f7568742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cdfbb9426e41aab5b2f16bfd5cfa5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb33dfbe44be9d18ab61df35e016d15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54772b66d98bd792c99f84ca09088745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ea70b0166dd296b54a2179ee469c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5c96a3ca1f4195fa6289ab4b95097747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc9cb5e44875529190310600104cbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189500d5c8994d6b6469c4d0a6583c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc290a6483be35689aceb0c8e54c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055e9f2e30a4c3c50576ec8133494b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee794c1240d13659a4742c8d3d6f231752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1f00b4060364db0a5cf09f757198753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbac2754c7f979723f6ac6cbf5f27a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985c994aacbd2842ec7d520cf5d134a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f01b403912b8d1632ea7d912633766756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d27574d8968cd7d9465a86b571bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95669b1d0d358a3042fb6875aabf0972758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb35c2adfb269ca61212ac4a6386e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>