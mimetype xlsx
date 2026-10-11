--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4bfa77a56e35a54d1bd036d669aa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f806d3f20fbff799c90375ec8f4e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dc3f693dd076ef2cb79740f2f5853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c7203dd3f82ab93c024bcf6761c254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f69b76d243ddc8d5393c7180f5b0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45f64d975ef5dcb5bbfe37febfba56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c86da6bb2154682ef43d4c7809ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c10c50aa7143f9d38256236c4359088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a208504419d520df2d217328b243539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e577a8aa79da6844bd0ebb03cf61cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c2e62662d5b8a9699f9008f7bbea811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51498f1f14cfce784802ae708039a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0553cef03e575a3749c43bb46a6ce913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba19d9f179788fb27c9c3d74396ee2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0165cd1add9e8caa990335c56b56715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469905fa790d09bbf1963fdfbdd03d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211aa0b4f211350ecab9aaeb86f12117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f083c5e2d8c0d738caa3bed998ef818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea258af69f15cc0b312b591b50c7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d11ac4f65b902a1b8b70fcef37e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb9458b05679cf07947d6be1e320b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff21884a31bf40a88860c9ef239a8c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee6496caa1f1b63440d21546dacfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c5ce9a468b66b3f5e5d2ffbca3c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848799497bda23f69695379b017e5ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb107a80ffe615c258c2408f4d1185926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c19f4fb4a25ab8c028827f9f9d46527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106d2bd444a59651b4a776b41b044b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a4272246b8804585ddab6da583b1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1df3f65207f01e58b705da07fd85530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd04d607af8edcd0f13d5fb0fd83a6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d048374aba2eccdc1d498f4c3558032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd383518994d8bc132fb15658e3bbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf407d1bd09c5a1870a5540d950fcb4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f876e6f1d31adf398c4e1de23592c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b32935e9e4ffb921ad7e01ab74f8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3adef4cf8a9572676b387a49ec9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c80a8d3ef0d4e0f88d06fc7ca62538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d51af7bb36beddf331a48e4efc584b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823f421ca784b0154539d2af81fca040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf14878af2e2ff6e273c47bc5899bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236ac8279d897d1da1132c5248a0dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9f1552bd3987e9915c4d08c04b8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b72043b3b87095a6cabb4a90d0fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029970c901e6e2bef7460892dfce1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09315ee92a1117d7aa3cacf61fe9dce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d0b6b82ac1e13f4e40318599f179547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5308fa3d487ce4c6fcd90ed510b2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc35b433aa2953e6c56b2795ff38b2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d035f9f334ae39d5a111dfff698e2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e8217bd9540aaa17939a39531a8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5915e4f168529cc62b9210a6c34fc8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff395f50a21928299c274e93ea9c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1465c547a927535031fde5a0bc2791354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23176b757b9a1936f85d4b8bbed4431e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904e82d886b8e24c3d984ba186dba656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc00e252209d98061af2561d602497257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa3a9cf1780106fdf16d9c694065c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aafe030bc4cb46fa2c73f12ebdf0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c04d9203705304d0fecd9e496256c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be15bd279887259c0efb2e5376896e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a61b6d84edbabe239cad7fb495c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cc359a039347c1235ac8526eeaae063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40bc7b08b98d5ae763ddcb199374ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379268bfd6b3cd75a2e4f4b76cc1f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cb8ab698a5b75f7ac9fed479c9dba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440702aea724bf98e6fef8fd388fc5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7589c221a8a9390da472f406db7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a40eb8d658f39236c8706faa1f76469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3efcf2722243dbbabafb31fc151dba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c2558ede323e98cebe47c071f002d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30d61d4b1b6a1a4e630c906ca6e6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a21a67a604daef0a80538384f987373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c35a06314d4d72d473c06ad6cc8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef75ec7bcb053545fa02433e7906175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f72fbfd984a86d00bb4678b0ed0a0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f7eaaf1343978f1fe7c9d472ffb6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9871348c0d10864ff75f35f726ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fb078e6b95dc60974518112927d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8520bf5e9796dead8e6a785b4c810180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb3a76f7e0f8c5b2efa4c481e1e68e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58123bc3878563a298deba9514273e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4176c9a4c2617e5d33eef489f267e2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598799557f8f094fc73d90464cd418c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e1a11ab3b64768c8a8326c05a6e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb2b23f8591b19ffb54e9026cd71786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263e8e1f3d77debf345098dc324812f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d706f4686225f87574bb325279cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce4f85d1bf2582629ef88ffb00fcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783bceb2e9fb3e4bbdd4d2da7e2e9f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c033284178e36ebb0c6712a0c74291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5065314be74b8d4771c86f10332692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8589d02b8e26fec95e56215ae28078793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0228da324adf4f09c6d7d7691af2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fdda6b1aaf2ad4fd2d80b42f17a5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d5accdeb2430f519efb8431b4fca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1600031b65a9171833df5108f9b18497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bef90af8bf6853d00485b504117bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd6a716e7363e9d1381398b340fbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbef9cff1b9296f3cc788479c5b8361100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360bbcf39500046d5a780cfc64d75e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a45efc1fcf80838e73d8b106abf5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590052d90c60606e3e6252135c64fda8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acace07f56bc9d0cef55595915cd44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f6501be5eb724bc1b4cf62fdf047105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf909794017e38b72d77c702eafa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cd3ba504334f5d0b100ac697d49ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741dc902770eefd6cffa81a31e2ef42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9a8056d9a898e7cd5a463ce7032b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc8d7149ceddeac0aa880c563273f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd596cb6f7e2007d04cb897f488f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eac5546cd04cfd91be02f8ee857f61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285222a4e831b861c222112c65cc891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7fa75f6bb8d67f1e758b8eec50e00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf99d0cbd8489a4731b90a4f47c8da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8dfa0f0b5cb8b6384d1710be4f81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa59f1809fb968fd75b1e82f65ff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7bdc4060249163b5d981d3867d852118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d33a42899e5ea42624041f6a033a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63330279dd854a3d7deb32190061463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed587595ad962d127af440102bc4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f169b7ca0bc3f8df69872befce7c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efe2483a8208bd9c86e4a4c14a17fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cef661300e831f036c2097b539444124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab9645dc844debde4b43ec143f4c59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752a5af77adb6dd1bc9a28c5e8dc1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9b14140b5bd5cc43c49ba0ac355da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b14e43cc74c980ca0ee9caa8a2263e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f796092e5fa27b04136b2b8f364e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7560883d457416e2c94c3b798eff70f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0527ef2a185529f7105c3fd80ecdf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c26ce5c4c6c7562b9a0c18fbe7f7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714281f0d3923532c27212fded95093133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d72796bd073a60f48760bd41aba6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4d0bc1c8152f1cd97b2e6885f88a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978e40abb2dd091ee06fcb349766fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b64c3bbc2aec2fda253833f3e6e9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3618f5671b2c5ee64346ef179bb98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292414b68ce5e9bc839fb371e5fd62b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df32a6b4337aa0a8a1b4f319150cc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95bc03c084c3dc11a11e99c9ed5cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e458658e77dd52df294edbe6c1fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a65f880ab18d6db24c5d29a1facb0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46087381ecc331f12557d1d10ab068144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea6d9870bc69272cf59a9f1d9aaf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef1aeaf3aea4c5be99e15a6d80e75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c174b10cf262724a91e961fea80cb97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2b3e25ecfbf74428a1cd4f508d443148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ada2e06f8f06c50285352f07f5b86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99482106aec2fd23dfdc684ea2df8535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726e0b2fdfaacd4d8e38d2109df0c32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db444e1c3779724081e92842ac3213f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b06d8c9f61e8b45b566f994aa727c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f549f483851c24c2c94fa7dd3be0a3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87613d813aa33b76033a15b9d062eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b3e05fc852544c89ee5eb863b2a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4279dade0bcda095198508a376025c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a734d0d4475b361a1789e62a70b73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf758d4451f30f9f8b7fcb4531626159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7569a54f938b2cbdfcc83958187dfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84190ed47e5f65fbaf18598159ad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f58870939bcacf645c25e7c57519162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb64d3f04d6a07df665e3130b423044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c8fb207c5646617c8153c15bd82e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451a89cf498762b4bf8a9f2f66869e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e4f5b656401d7c074ca3ae54f3c43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af600baca6e0bbe474e77f4440da23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46928aec98a309e2297630dfa6a1bce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e21dcaa74a20359eb589f5d4b97b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb570536d20bde46179ecbbe70646e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6f3616ce6a5ef77928f65b2e0e38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0eeffb6088e72aba718d8a583763172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb6250321b7675c5bcaaec9ddd44d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2821bae21e44e0e1074818b69b436e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8826262bf2edb7cf978f4f9b8b2f35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82431ffaa30e1913d5d351b4e2c910176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28fa72491de4548d134abd20e7d2ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc817dba633e9daf681d1cbc0379235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784761de16c4e56a0d00fc5b42a57b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f063d7a701a20a20d9026e4b78e1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9834f2f666c567de7f9241a9290fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9332c6beb9628be0bd20de78fa1796182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab2300b2acf2c44946d1c00331c37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea88dc1ecb3efbc035c16aec76d7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665d97444702ce1f47371a66c4b4e8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ecb7e54d51411cdd68069e87da9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680c99cb76fe3d79db88cf57d29537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c17daab5d832749f6273ccf12240c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a9f36329d537d02e351f48db73be7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823b081164e071979c546b22809da5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bf5b9af9e5c9bb6c16ef1a11a8405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54305884fa902ab60dc8b1a1971b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ef87be80d6a339b59e5ee0638240e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7230b647c175f9714bc910b1aeb001194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bb7b578f357b1cf29ac1b72ae0605195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dae02b3114437b0ce5ce884ef2e1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e2e9c778eb4d60b6bc2d588b2ee7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd3990f43b9ad6e693ea5015ccb88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd32f936817f78a2f5cf1063e54514199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c15ce8a804e64840573f80f1f14a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5be9ce433d3d51a729f13518021bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14882ee33743b9b990acfc8bcbf87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd126d3074d57026e2b5e18700aec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7d1bb12b649dddbb6907cf4d19af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83e0448d5333c54231826a267670eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a97a14308f2314ce0a2f67b0350d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3649d4886502deea436751107240d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da12f6d5fb187f4d7c3852fb6cf00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c04cc5c2d9542cef92a3f265f96e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e7f4e8737e51f3771e1acc815916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca73346a75795574112495b5affff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9108a5d9e8e223fe4d63deca9bae2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66da06436ffcb9b70fb34e9d26112213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeb02283232ca184fe7f36d734e16b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04812c023c367ee8afe6d6ee74fcae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75752900682a3afac1e919f64cb2913216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556934c3f897b280c0b8b5d6b6461a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b13c126c7e1bfa54b858ad6e9cb448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebf64e9ecd9b048712be81207aa4f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59abb7905ddaec33bca3e910fbc66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032c6eae468691baaf3537853a04d9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa15ce1e56d137f80f05798155b900222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b36641ee46198a308262d478de2359223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c814d143eae97d75ecfaa49265735ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3474a8e2d60fbaaf7c55b3ec6c555b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129680b4374a1cef580d042ca6fed2ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27428869bd5333a12f5110d47fff8504227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76467750e57026c879df44d8742262ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aed75541a22d3285079bd6dfe310a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e24ae73e4d966bac2a133ad32d595230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e791705f804cbf71bd0e9e592734b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220fa7193cf3ab0ea66106661b1f87f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb88b342969fcf5aad35d050616d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5b93902637b8e5034e0a5fcd81c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69d5d4bbfde8f6be5a6999962abab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f33d9a9cd300f91be9e364d9de7b91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66a059e6d2aca3d78492beac32c64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16942ccc8eccbde2dbdb74a77d8ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bbad383171264a1d518fb6af8dfd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58ba9251c78380d0da4a32cf88b039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c0292db0cad0991a6e1d6c7bf2fb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04961fd31a4c6a1ee6f484eeffdf5c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa84e87da9be155b6882f27df2cbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b440f2e924d628c7e2e57d7a1f52f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019735e4a3f943084ca25c636ec57e39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d918e2785ba04ff6b421be183d9e47f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02153cb36dd2e0ba53523fa0d04df92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514e438806c4d0bf6b338596fae232248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ff0fa9db2280f410fe401d2163ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8948eed6fe4846746948ec52ab1ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ba956aa2329f4cd286d3d0d4adf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade9b92cef7f3df2d65dad899facb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af265c44a0e176377002eb82025228253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c0501b2f0cf02a2d85ced98d74835254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ed22cc829f2b577fb8289f52e15f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e65109a96e4a1e45b1e43006831c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5ecfc77b57d7f730a080361dd3a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9624c06319d1139f53827f1b43cec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b04b48fc806431b26d5b4054a86b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d9f681d89be1513ffd8feb952d2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981441ad81e0a67ae61d779b1639ca7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8843925eac1ce89252a49ba209d352262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf20a2991248a0a2ce1d0c888b2393263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd268d70ccc362566ccc1bbf434250b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22e2025a56bbc419e42bb0425d4256265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c47064a7a5bf2eb4a246a0177fdf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b18c15cf4d20cda19f81670bbc6e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b86dfa687d4be24ec2554b03362a63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f30f1168eae0325a2e4d86fadd44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9ece44cdfb6eadd46ab1211a52c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33d024b3c7535b29bdb5850cb30815271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3772b1d10302c48700abc9cbf2809272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0b854ebd460b0d092cf7c695bcad1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a110f55bcb0d695515e7a8f01fb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51891abb786c03aed6c61a27b6f2bcbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f5beaf805eda29507093486f0206e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4af8a2a3318624af92383695e53f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54818aa2e93efce24982422fb20e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153392c3bd99780bb358ac1661bae12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd8efb5dc10c66f2b51c86ea9741f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982bbb870c0c6b5bab352c81da3405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eca48b60382c673ab672eb348f788c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56613cafd82338df587c40300234cd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0240942ebddd304d3070c57dcd270284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01493408b15cd47f6189d66620638db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5afeb6f28fa03fbec794b1aa8b20c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef3cff6264fca5573ab98317d1213287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e6bdefbe20a585b159bf350b846c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c266ac9d5f9d0a6f201967c1516a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f24764cedbeb9ec4740248a4f123290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da6418121fb1b69dac3468723a8d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a810666105207be6aa955560bba1f08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732cf75f2384a1655e099067784f59e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd1ed9c61b69ec5cb426558870dc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318314b1637f80f9e57a1620efc341f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999381d3674fcc53d18111b75a0ade4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848d9eae956df99baf7b15f1093ddb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa096b9573f4e9acc1972e63cdc6a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c962b08bb1ec8b40b73ec8ad4bf22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759b085a9cf7e9f34f025b46e68fc2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711595a0c75b41840eb4c73d5d8fb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742885fc59210174e2d0252a657b9ad8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dcf6ad3f5edb496e057a8ec9ff182303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37ef55d0163c32a60f23d3464b6dd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667cc8a589aa531db30a3b8671c256f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d5c0a48d09465ac40426284dfcdec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003269aa61e36b6dd9276cc2d60d714307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cffba7d60858f95db1d5a7bb7b010308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a696fd994ba0467d59a47f4f3bb72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755864f2b8e3adef30a1e62c62daf584310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259bf5de6f77abef00d30a28fd438c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99ae91225d0cfb06fc68d5c0dad189312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126eeea7125f0784e4cf9f5a345337e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc07859b721cbd39c51290f3e908bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66675dc5e89b99d1ca7103d0c917620315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a5c2e892fcb45b3ad110a114a5e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa19c2ef4294eefbe350f15d1bc7ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc99bf04cc0dd38c31b81352c67b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b076f81a3bcfd0e8931d7e8044274319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19914f56b5bf32ee0826cb0f18f043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1693372e713470cf0bd57e0453a56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426920b0114e15835bf55d56f9eada8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d982a2f33c28e099c5d86fa48dad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90cdda010e82025e96820484bdb4ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029220e19f9e8b82be4d5f8b60d3c4de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde94b934b65d4fa3cf1b6dd1fbc6542326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3f91fc9508f1d03fe12b7c1ce075327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50f0a4ec9669c0f9b3ca9db16b11b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48f6702c4ee77219cdcb4d8bf8002329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f5a6e0b3da3917a991c4005c2e93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06abc6d077603d4dcf1a0a7ce00b40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36cc3308aa7c0c3034714d4ace8161332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f39dd10ee91045aafdfcf35850811333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14356499f44fd452ddb032b5c4eb88f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837c92a4e2e61a73c138a1471e3529335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5b3e7432c331b0112c950d9c858eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07582ec8261e199d9be5e59b55bbd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe6712ed58da31ca2befe77bdd6034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315d9475ea405d1067437755b2c45d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db610b03f877db015a1c71a10dc49b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f52493ae89cc2bf743ba84c599242e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df51f55e7da072852f2fbd1eba1288342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bdab7ae3c5419f1be682812e4e219343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d423d84a83b5a2a3439654871ea4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849a50751f4ec91d4abbced396b148345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb06702976fed47e7a642e705e5f3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab41bc996f80283724e5f1cdba8800c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e395d8ae0a3e6e279b158ce7ce2f50d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef598d76d9361a5b2fce60fbcc36795349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5946727a66ca888eaa86339fda7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28e882631a23de7117642b28a6015351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1de6d7269ecd881d92a669c8d08ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8117bdd5adb672fd3da8df16b2bf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c831f5134281ac02b7de7c8be72433a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c9e309decb5662195a5477b7a1476355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c05408ac1825ceb476da273860d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39354b1856ba5aeba2792b214f44e38b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fce2f20b3368768010d537945558c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b561aefc09e463e1fa5a88584658a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafdc6c7658225842c293c7de65d20e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db2c834d6ccedeb9ed2a50c6e3415361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9cd1a7b84c37ad3ebe1d6c54ea2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72883c3fb73e834117f9399368ee5141363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f574b80d74aefdde2db4e65f731be9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ffa0237f21178667399fd970e3873365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e3e9100f2176f5d5bf348d87e7ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b96931dc6b5f315fba25bda5f66af8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840480c21df8eb3702869ea7eeabba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134e9adae34edc4b52b000e8c529e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933b25b18513d6730f63ef2b11b992370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708c99b09ff0f3027b71a973e2ebfdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34347aaa290c3a22f6a65bba38c7c52a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0834b802a2f69eff6f739ad2c659cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0c81111819fc4d126f7d6fa6ee9a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740f614ffb9d3fbf3ec8adbdc758dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89fed7801c89b9ca979ca6f402582376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3287254f77a031370135931d02d12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86fc5455eb29970906873fce9df82f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f2580ec003c0aaea9bbbc89d840e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0fe647d4e2acd772bd82443bf128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f28c399da1e3fe7976eb72af279d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d7bab4b1ba8df4827b160053c8aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a92f958f0f638bead58e8f36043f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12046053dc869da429bfaeef00eeac88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0758ee0f9e53a732130fe8ee9bf519385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc80342ee62b1f031ac0464714f387386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac2c3c748d150036d272b4e98134bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f029b40a1b5d798dc43822fedd80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e92e5e991b27eda6fa2a875ca14f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d304f6d037c4f657c55c89390530d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97cbc797e5230d284264b04f98803f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49d87fcbe1a86e092c00fc81fa886392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252172a4863696a2c1cf4dd01fabc57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f1e347d7ef7e5831b2d78a97a57fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d956f802e06563a43d681986a5ac93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3879f50a1f5ec545fa40eb83110754396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aa7c72f6ab073abbe7533a794c2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868dd6f51a3ce4527b2e5d61cdd5dcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7146c12bfe7f667f30389d3d6ea7fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1c91a2823748820cae737b32cbd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00031a7c0bd46dc19cba0ccd99227401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1809aa6ed2990d8b30176d9e3e4fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fe8257da41672ede41d3a5bf86b8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179981b5bf436e92b9ae8755160e973a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a219eff8cc58c2f41f1344919a478405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94cbb16e6603cf5e8243834b6d1480406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a54c35a076764af18a7f553c7ee24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869776dedfca83d5b9d8af4649556cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd22e67489e0323fe17101e1a8e4d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4708c81eae5ccd60bdb358cd8e586ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85085edbd60bdea71a64589e61ecc03d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf622f8d1570f5002ef2c204e5061412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a2d448fc4c18c78b7573701dd4778413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff178fbbec9820960e449a2c3b7a3d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab5dcd5be754f30939a2ffe2127ef7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d3e313b3dd67542455828f038154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751cc501f8c80ab99c7584df5054a1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84500637c93c7dbb62fe4f887ab84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224d58a280977094919937eab03fe36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555df0c3edd2ac55f4a5c8204a60e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cb866fa8ab91bb1a18af51cfd2be7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882dee101ff13b79be499e0d067d5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57d330e467c71f8045bb7f58d6b64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a33699296caed6483029a8fec6fb48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18968462ad23b2e3087399990cd04b7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555774b2a0122560a13b4509557e3d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a640524d5ac026cc35ecb7e89b26a43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c607b04d2fbbc99f64837267690d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e71c86059927d0803f9da6cd8e2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d76ee7f98740ce39856a97660f1f6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da420f29435331fc3c0205c6e61bc53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49c36dd96df5d40e8ede8e82f2140432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75203be483cc6ae5b96f7983a92586433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f6cbedc8f2afd17d22e65b64a75f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c46ed31ac149041a99f3f3508d0b7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf1c4b09ed9f303f9c36bde2aca17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628447d1ac0c5e1a6fb6f98e8313542437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f17ce362bd3a61277ef914f6e6649438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb728421a3fb18b6dd7010fbe0a489439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496aea3402bc3742d092d95edaebff0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49111ea31b38373a5dfa6054da931235441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6b95a49c53c1b31f8e598820b91e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842f5177692dbd66cb385ff19d3bb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448cfd83d0e5b77808f2913a311e37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df59e1b127a14fad6dc9f2f81f010445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a035fb53fe5fb1c6da2593e668dab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba753a311c914cc8d602858f05682365447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb92d8520a6e44b774bbc0cf17e1d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c0510d9a48cf7b8dcf82b91b6b018449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de15864960007b304be870a76f5359450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3d74d4c9d156a551f0f1dd4cfe04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5beb78d5a6e3f14878287a518f10b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eb9a453baf5de6953f49c14896a3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1224a29c4413a96fbbdabe9dea77b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3ef7540cf990581fd5e6e9e8cf41c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6beb1cdf47024a1039eb7ae1c6f1ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f3b35b9ae56319fcf7a0ee15bbb91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98bd8e7f902199104b96cb3db130e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2ca5502363b069fccebbcd51f7639459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10206850d395ace9ac168db99e827b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d45e721f76865b3e3e011ec59fdc0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a647f20e2b8449a3cd0df22dd142e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2208c57bc6149583d2adc742922431463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975901c6c07212ec5b633782c10ccb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a56d9a2c8f5b707fb1669bf29fefc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2de7a02f76aff8376f09081e99549466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be21b3f6f4a23245d711ed827685d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f8e622c867adc1c13b95c58804c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1861b71bd43142369c9de6e36375469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6da5cd682fb97a6a782f5c67a93e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925deb716f978494c95971e914d27718471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb4dbb010f3c2f31dd9a284651d10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2069665d8fd81c1ad345be324a5c70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3bc4aa182fd35d3410644b996a987474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5a91cef2378baeb15e74a36942f1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8281efbc3b279572069cea85a5fd49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2229c354d9e13802fd22969195f64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75183067f73614a51f75a8abf2d54081478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d85ecf84ed5be3a1ff18e538d8b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc3cb79ab3e59955e435b5d41656e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7182697898d990e781b2745e4224adc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be371ed4ef751485a134c1574369b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc6a76ca641ebb23f795cd547e0872483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292607ffebe4fc279b552d3fbcc3861484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472023c217c092641a5b38b8e4ba10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5080e6c45d8fd0636b2b9043d485e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c573cd777dc8f2fd4a1174a45a07d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533dd0e2020b0a4a5184949f7a24336488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df6d07ab97c713415dedb832f6336489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfabfa5682dcc775f439214cc0f137490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b649a45bf21eafbda9de87d44ce68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d23f6e4b373ce8d4496927ccb5552492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625bd5aeac629a020993d2e27e04e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c628b79ec6719674956699d97c44e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1c86ac512efe14a632e6f44d9ca02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a018d1d56178ff0d768afc9b29f577496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df716dc93cbd0ab6e25827740e9d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816a9d977562be961ef1fce62c1c56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a2786a3f22524d8af174f8c880ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da48739b31aa043e2d14c0de95eaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8320c792b8b3548ead325495508cad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ebd90215895080f6302edfa62729502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f147bca9bce827339ddb7dfac213c44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c779520ff8f0f16968afc81228f5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0010303b8b9937b278d7dace5431829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840bd696d3a7075023f77fc3623cb6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0953106fafaa80acf34c06630b485507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee226e1ab3f11f6c0963cd9467feaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4bffdd90b3d17083f23d6afbcb4f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16777b3a530b74877b31dc50f4aeb51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855fece196a20d248d83a97f269677c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde8db3b91175ccfb4767f018949be1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d657999a7542728adc53ea8fddb41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55688e83fad2d46adf8380f0500c35b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5eb916cc5cd51d7d6f99ea1d253a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393f1c0372798bdea7070e00d221d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e62bc53e77cccb2adfe919a3399d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1936b57a96a505b27381885f94e694e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c845b5ddb15b6423cd8b9ed0d5b035519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8280d9969abf291bdbf731d2d195a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826479ba19a6c4352295a6c8c23de2c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da3cd3eaf611bbba09b7d5f937175522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d51f3065082e549f0ba5ee30d5327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16666cd79a2cc606780c5af85cd861524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768fdf5e9b80fa07cc36ea69ac2b2fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293e29ce3a5121ac0c8f3e3139b6ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d9f55fdb355a51df7a8cccc586c45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d935399685ee6855bea4d48e7765528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dbee5fef0a253c1c14b2cbfa3a4ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751236388f00a7b9516a072c346db05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d126e1f4a19eaaf804f28c932c2ee4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cba483e989c9867aa9b80067da992532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27644e5e849ac714efcc9a770df1406533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16e65cb7f4b5c86e13a88c8909347c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636910f6b777d1b33ee79e58b50889535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef12afefe27566cba2ea7a2045bbf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39162d99169d7c8fd507afe237d49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf154c8d08cf75678953d931d5552538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7951b24ea1ad6f7a923f51e96b668539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a6b61d1b472f22fc82f067966b8a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf074e71397c8c121e53867cc45c9296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482727a3f1a78b944a2deb4744cc7de0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2660ba22013726838d60051b8d9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef80752ac49ab40b783bb27aa19207544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cb73cf56dc7c0b2f46384f82a2ac3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cbba0f6629aabdfc717fe2b16836c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a96d4af5d6d98c3ab6b577ab7c9944547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6435f635562d6b14e3249884fd87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0fb7ad6d9e4120132dc61e80fee9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43563e0c54fd6617b95874a0747749d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0009478b7de19213b8f650802f1660551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1696de8efcae74bdffdf1ebe3b63ed5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab8893a38c3ce5943b492b038ba4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940992205f41aedd18dfc229833d92d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac22bce0261477cdd8eb3d66a16c4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c49c969a7d0c12d84968d880d0d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d0cc710ba44ce5c00f7ababa20f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb88477732368a0e8b852993c2e90ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca63703d1e882415d04737d39406d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7026d35e8a9a6a1d18c3c3a9f78bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feedadd19b344624d3f4e2c005aa7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78725ac51ab64effbb02a289ace705b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485f75c6616e4d86e453d4f50d670c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a44b27419b36fe6fcf0944d520651564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82651c850b2de8b75f0a4acb4fb4de8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cce74d5be47884a1815bcad679e7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92cde843dbde6f0634e4818f425421567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e135fce94410cbdd0f045dfc9db8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81d4e7949f2d0a8b4a6a11ee348abf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1d8fdeac45464c6325ebdef1c62eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f9c43dd3055936a849b1b18c273a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e7e813448cbc302124fc42652f3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7adf56cf1fac04524224978ef5294573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb2e14b1c4db1acf0b221942e9a264574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dfe9b23142b65b637b40b4beb44e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d0ebd1b4a83661d9a0f8018826f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8753c4d89e28c21e0ecef55bb6f68d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f7f902cbb70b80fe70fe12cf36fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31b324c5b356af0398f87cc7e47f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c18d2a88906ee306e4d100f41f9e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c957a13425c21b611b3d5a5fb1e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d7d31370b7a737921fc80eb384f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b97ca56cf5564ed05c99e52a58937583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41357d2bee49fba9186cd0e334b6807584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb369753f8dfad711454fbe20a319ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa5d3f4023c92eea4955e80d43165586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527d7935edad4ce8b5d510b618f2ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd40acb32de58cea0b8d69fae0b88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5ff22a123b3b9ac4f25f39167c02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dddf2d4b846da1988331298e708fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61ffe12c230293bcdaaf8a1e28f22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdfec8acdf9754371cecd1651023ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36c85ebe5dddee0f582dccd438772593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be498033e6d5c697635d9555202cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd1f48c502fdffc1f5eecfb283bf47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b84f9437a6ba05addd98bc2279a99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e634ac700bd66f6687c6942711a607597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b2b940638c23e2d26ea6e3adfd9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779af500e1ebedb6d0398bbe9fbb69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087fb3673ca4a18fd75177f30c498d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff42cb56fe54bdacfdbf3a389dbf9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc5b85507c7edb083ee14e47f294f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4abcd8acbd658c4ff2f8408aa78b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985506833506c24c1caef6616ed1bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2162da268fd401e218af265b62af3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb752e59e9a9ea179b665a92899242606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076668d22a04814e8cc1eee92d70ca7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41fe7dd1c0fff26e36a1e26a4a246608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70c242dcf628bea49b0df3b9a121b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c19c66f52ae9ec9bc665610dfd3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843dc2e40ae3749443fd3ebbd74b41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a22985132a8a29bf793696960b0b83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5409796040844fffecc2d7fc08e2f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d068e1a28bb7f51355795a38db052614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e45ca4dd3c6d7a370801475d9774ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f769f180c46fb6e2938648d9a6afa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a137d87d1fa4d901ba2837e513d02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba072414f9c17a07ea04139e07e82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0857246794e172e07bc9d0712f03f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66aa098af553d82b20ec6bcc251b94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30259e543cc4e597308403e4ddf09d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f4feba98bd7fcd714d51e58b8ebbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d259d1e25964f42a1cc35a0f4d53e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184281cbf986021251289508691206624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fadb39e037ef8fc1427fbd0ad36e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49afc123cd319c06f1d236cd2381e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70488b72d6643378575da5a324065f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a63e8b8fa7d50c9e6e10110c5a35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f57cb08f5fb464ead1a419778f2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad5f7dbd18a5932dd6c373f0447ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227fe08051174057e684102e833f2bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bdc90e78d899e277207c913fa8029632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f60f082ba450d576b6b1cdf6b2c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05146c2307c3ab566423f83bdb8004634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d55a7409061eeccc1e1154414fbba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361901293fde324d4855380a8ced2f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d69f5ed5091fa4feaa88f8545db30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c37b182ce693b59a6f151486b0ebf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133581b1a37d99c5a1d128fb4916744639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f099d4bd3b2b0afe835ccbc87d0f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c862eb2867be14647f7ea1d3c4916641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b34e25184db69a37e6eea02b8aba9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af92f9c223d9018f5c7d23253128e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3342c2137c3aa25ffa1bfc96262c86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a2d05adecabb182222c9e5ec3609f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb18aa0b9d4571688a685f316488d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95362c9fde9db5696e48e2ae998bc940647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e2ad5a54a6a878616cc656a319fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34889262cd7b3078a6972faa90a312cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2565fcfa4275c2229966c0aa138253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba06b292dd32b25ad7125bb4580be6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ad77ddfd972dc82eb12e567e89df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dc800c86ff5de661f99dc13466f0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d5797114bc6e6ffc010fb11d8598a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7d2d2c18b546539ae874f8e790585655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b5c8004ccb487fb668f9b46f5ce0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f7375d16ad3cc9a8226a8e16e161b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278ec49b797650e390c7ab220f1e62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eaf0f554fcdda7033430916484132659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6251da0036ec93d5c80a05518c19604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f1e5766a5bbb2d6bd7dd72801c07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b3806415e11fcecfc408465ad7fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350388aea4824e7872bdc26a13d5cfa6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27197927235c3f0c0a15d7887e825b0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b1ff84e1585ad192a770d13505b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8bee3c2114c771949ec5d2b1aaeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1759d7b3ebaac7da1065be72ff3fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bee18b5cf420648e22e9e9d2c51ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a44457c1f185add0765efc0854aa7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff00cdae4cc411d8eeb6342dd3bab0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad690fdf22bbfd649fa9a9eb4593b80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2bfc2657faf81ae9c97409599d6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0572fe6ecb52b071313300e1213d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1454c8a8506d23a2ef363d33bf1062674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02a1864f8c3c7e58e5fc445ee8629675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463dd6a43bafee4dc9d1c9278e5956b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6dbda72f18d676ca26da094cb6640677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f595ee0e57521b26344e8cf2de518b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24556896d1f1aa9c1e9501b6e0412679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e4a2b183b122f3a461b1506901a52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf395d8a78006c6662c4d86e5fb88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d35c0dcf5c563e7683356e25993bad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0509e22bd7a458fa3327724ddb486f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3137f0a3155ba08218387f1fe1bc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d0fe5ed5b2e1b659af01db218a700685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f7deb17f7afb9db5c66d3a798487686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb59c8f3005a9a5ab78d0849e423758687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc7fa6e92c54dbf300ae94b41013bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41575fccfb28c09ad9a99a456b2c168689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009008c6b7427314c93541ab22b7b392690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4376fafec929e58e4548e869820c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906528fe96a256a31d4160ae86ae609d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b7980304f01d0e355a1b23cbdd3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f14790b75e9c7a36984989071583b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51995b10d93795b54e81d06fdf933695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04d9ba2a1af37a0f645d97aef7a66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63127874581a291dc49363a973b27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08028da7c605fa98dac25d5a88d811c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5de7f7b2eab66e24fc95cbdc26bf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9adfab285edaf3521ad4ff5950269700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b93f06500f9e690dca9d4ef0d5b25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67fa5034ae0c74feae3d98ad582fe5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a44bc35c2550938e2a7129b5cd9b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c37a0410205d0c8511b7fbdaf48d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605a9d214f01abb2236bab15eb38276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fd1a72d274718afeffed9b63bad7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bd0230af8fac8c861f6307902d182707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad935bc45583f9ccf268675aa4ce2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a1c11186f2fd8c47d39db510848d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4eb841b5abb285a58e89a9a0ecc91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f1ad7e96146208c16db04a93c02f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a138adaa430dd35172b1dc54943f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728661e73d08878e19332e858d1641f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93510bfb519cfc420b2e44c3904b9fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bb0c34e92e17365200833bf30c2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f10342da860d5783406889082875b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa89675c99368a9caabcb070b3123d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eef4c33e76c4008dbf6d282ac8f77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a68e91bf70709c03e4e0ae6b8aacc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47769515ee7c128d08ac267264abe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2bb2a031e76a34165b1b43337e7f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295baae6666d540492a0c74b9ad3707722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef503bd012f5ae8724ad481a581e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423db22bf191907a28ecd3968455f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad7f3ad10636da7cbc1a7153d6498725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbf5337d063bddf9d58eee64b199c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5113d45d14ab48bcb53849cfa129c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7afc053e96ea80921bee17fcaf87c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf4ba97488f8b078476f666ae29683729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449a498c539239a5da7ad9931acc970730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865e96606e2e86f328e9c865f12ba31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e468a7d3c87e4f0e501f0d2726d6cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053965bfca4465008b1489167e7f602c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361c136b88dd393861e318e550a164734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1e5df0b9ab6f28c18b4f4cfafd64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845741ab7507459ee3ce72fd73b5b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b3c2f098bd0d7bc1eaa00cc2d895737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51591984bcd085c28b82242dcfcd0b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb6ac0cb61e119b548d9b333852faa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25445e26e61c2b98b20c46437a663fc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1748131fb850c6537808b2a5443f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea1d54593a71de74af59828f55d3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be853eb4528fca55745f792322e0dcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd518b5035d2a44821ff94fbcd7aea2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3bf2720a98a0f5d3909a6a79fe0d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a19da3a2eff1045f1af10fc09b7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3c8bc4db94083afa816b3ad7c238747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be0f5cfb9c6bc72a6a9bc8010cb8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13898f3e1232cb2392b1c0022496ed00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5a4f871b7d92733bfda96c0be7843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46b28ea7299744ad1db70492d5d61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13647e06f3906f6963fb611f488eeec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7389d3fc2d29c85484ebccb02793ed6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182be5ee60ef2fa3a8997dc56b1455f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b74581153fd0b205a7cf5a3b21b672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6018178732d7f4a2cb0b843a89443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b88d2a42686c8b884f54a44a39cb7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f054591b81c496e7fe4ddf3a6c703e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d75b728bc82fecc8c8f6d14d89fca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26debbb634daffa23f63d283b602e2f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3a2805d55688858cfde54366bc928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dceacb41503a548378eff9d457d7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c264eac5b23ebdc741e6db67d8f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb8d5116641ecbb592f2cd7ce1cb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1546b38f48530b17a58a069f5b9aea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81656c105b476dbb256de9b0d3727113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595ac93e8ec015437d1c8da8f2f9c7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55774b5f25a67fb840c68e412dd92715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9732377a093ab3fb4dd802e9881eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ecfa4b0d83efe09c8de1850f30c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17437e9421b0145183ad6c3673a3f1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f699d78293ef4f5af62ef797170c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6db34e582bd7620f855869e056d5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78921fb66bf2b3a7f3bd6bbc796c0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e41d9e6eb062dc970f3d11bc88f74122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104267549011c5538b327b0b500909bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6df336fa7ee476013e4b71363bd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699e51e8ad68c4873efa24e8a88f5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0bdbb24c20579fe49e8439e56a53026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3b7f819f118dacd31f3ed07822e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9debb0fd144de11e608cdc96dbd0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf36b946a270ed65e6c2d9b12e70cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a83356fbd0f8790a0c756ace1d280d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239225aef756ec0c64f21526d7d2267731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96d341f84a4e90c9abceb2ae81291032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5636438f2b6e3e238743569736ae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade89499844f337c306c01d47fd28234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf62ded8fd56f9495dffc0b43e70c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c7ccddf3b4edd8597d173438fdd9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2676700079fc9bcbd2cc9f93b9e1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce514e2efa8dbfc8bbb17b566adaa238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fbeae49c372dd2705a53ca19e148f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7321fb1fbc8105ed65e8f37923e84840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91d969d8e09327e191a61c8ec7d7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2ddcad7ae8645c28399e236f528042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9699f117bf67698cc61188f53716643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd1e1fc3a52160169ff6e45bd008144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239a4d4c06c45b0135d5758a00de4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986084cd97f9ae2e2317a49429d1434546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebc261ffe0fb5c8c7d9df415d28a9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e811b4e9baad222fd6bb957a45303c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66694f7c1628dddd6b1ebf7278b5d1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21187f8244d951b7894bf72a408b23a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc6f19f04c5fd037211fb7d436cb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965cbae196bc2c15389ce304775cec052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c57704b0fa7ea047a7defdfba69953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc0ba29bf452fad486565f117ac0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23b9dadbaf01ebb69b7f9a2a910b1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5bc6aa4ddc7ee5f8500410217c13156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e1406219f870712b8c3fbc098fff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394463f02d2e63a1420150f65a83c6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9475c0d36dd71a11cac3c0ae36b88a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4135846b03439c356b0f8be28d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935e1bb1f64cde9bf11b18e593b9f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c7a944804d0f2f8253db85545db662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ead6be4f91486a467183a8a78fdcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b4a03bb8bcc8391c4d729f46ce1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201241ed90a2683833c694cb6abefb2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631200afc42699850db3afdc8e090be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d044f2f8bbe84e7476f2840fe17667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd05587a179a653c957f8f7f7aaba568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f05447bd1dc19d8190fdc3e4137269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f57ffc1d83808382b7d7c9c17c9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693586679c47784513b3209f304d2cbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811615dbc8f7e395ff8278815391ec572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d8b6af1a388f8f3af4c56b519913973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8214b02efd8acaf2e6d90116a778a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424e328f81d116f9c3e543a51e4f3d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30670b244fe6447962f4c9319012952b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c67e41c44d01dcbfabf3c5b1590277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51624c208b230b25a4ddb2b20738854078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd7c076b9500789b5af676ee5c400d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4801f9d3782b828826684ea7f3169e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5390664a7696d19adec0f6f66cd2f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b43addc2f8e2db7aaccd74930fd94982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ec9a6efa3c5e4bd76747b028b46983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a47495777059330a788650289bef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008e3177a122e3432b8436a71efe3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d8b679707a03bc739f14a171bd86186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8d17a1fc8fa36eeda456e40c4c1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2970d26662ce5b8e1d0e99a500dd03d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d47f922084ae75ee731eaf1ca827d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a443274fe146b1bc04252b17d73a8a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa099cb0ef69849e798c63f32bf460291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87860b46305178134ea7206e12d38992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a902191d911857b2d1447ae82297093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192073908194b3901416be637f086394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94846e427d1386222d2253e3d5a7130a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb94d2f93d89dd44bc9c718243be2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d4029c1bf6671fcbcd1af5c631d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd532cc929bf7dc847f36aa9760dc47d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819e210507c1ff64a8308e1ae7d39d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d7b53853523eac02a4713faf6bee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5504d699d41cfad65439f83453422101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef4dfac5a5c01737d96df5d03fee70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a0cdaa91126a25505d27aef601c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc98f15bbae2c49c5282c0684545b1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59997658159cce89b6aafd771fadc2f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6441d7f3b98b511fde6e71c433dfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b699ca65bad75c6f1795e5954a31c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849792727fa486c1a86b2cb5aee3da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82329398fd3bc3cf824c55b131cee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dabc18fb92b41ae9fc2a88b412e35c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e7ac50fd194fb2abce45a12532d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0227977cec1b9c8ff0382bdaf9d2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a638701eb796890b1cf67f36f2111c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d2295e6dce936485e2e7dd7d7ca1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a7dba02daa5b5419e156b9844393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd14a5f573820c3f3693e9735b8463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10939c7b0e3e063a906da4b8f0f0b18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8741106ab16b2b56aa82ac5f4044ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b9cd63f0b8d0fbd95e879b0cc99a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea12a784116db937e17afc2ce619d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749374e9f19b507983230839a7fd039b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb5e614dcc6945b1ba7cba39b20ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4e721e840c109db0a43bb1d68023123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0b2d256322f7b72d4b5a492ba91f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27077be43d44e4cd82f806841332e206125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febf654339844e4428f7cf18aa2833f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ed54447d390c0bc525fc68b38183127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90525a4aca5f25d3e88d81c2532f271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef175a45a5faaadd745be51b3451343129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8184cee32d40a611a534d009878bae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ee05cd6d738856c98d98de7f083c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76aad02e60d45d31a216084cd2925b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759847d410f1321be88ae4b9bcf32c10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d1dc118b5ef52acc6fd08c315f8ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450d011f86b745ff2a71e2e676d19a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cdb14f57ad3bb79606d42a19d7630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74dd346e372ba9aa80f5756b8e1ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772b256ee6dd8eadce772dc52906c9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c2c78355a964c7d7e946a38e381e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f124dc58b0e2a90b127d7dc76f294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a811dcac4e74884658a578efe47a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58eaa71f576b7e02774f91b250f73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae43690c732cf8f3eaf2222053d9eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee94f81076220dd2a0c7bc3841c265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fe946366a24d10c7ce669678637ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d89690a48705cedbf138edc5a1fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65dbd12d0afb2aef56858bddc8c62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d492bca01d3c4e3b1930b00f5eff31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa76bb0d34b484516eddf714215522149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c7fe711540261909fadc2ac402b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53913d350b2682b87c92295d275519151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010feaf89a630f70333484b2e52aca40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00bd3bb3de4a0e89a90ebbd389bad9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15b3d72f8609ff97f2e8d69b4e3edf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81baf19be8ded545f1aa62eff792c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea921c3448e74a8c2ff91f55ab759156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9efc349c259259ba8d5910902e4fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e274fc9a44d364a592858e26ec463158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30039da6c5936c12901b476093612159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa5b6f369caaf5f91755cb8fcbbaa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe475c44ec7319d0950edf48c32fffa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42108f7799f0cb4021f0eddfde8dabde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221a8557c4998478b1efee7a53e604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e1dab5a0cf838457da179a85a958164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fd3768fb4445fe8dad49c3b17e1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db2a4bd0a930e2b75ee85ef59c330166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5c528e3a8706a6fa2e4608e0b9da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00432dcb9b7b42ac1d5eda672138defd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bce55f30dbba7c0c023834625e46cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ee46132a0ed76cd4d7090de6bc76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3878c466003e06fafb922c8bfbb2156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c93a085eae707b8a253c2dab5c909d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22229da5cc7c28cd4d1181c6ebcb9fb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079efcaeb74bd2dc713c7bd1d00d583174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db5505ba82039f7878ae78f0f03794175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc06a6d7e91b4ef058f4476ded23d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f5f099d2769c182546d082344380177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ac39f5da57babd3b33af1442e854178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822955cb64d87d95494d055c2e9c8199179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ff596ef753243b111c118c9c3ed1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330865409eba6b19240bd6870b1b42b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e9313852edfb52ae86a6e6f1a14e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b22885bd3856bd778fa13775eef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b84405c69b26d52aa0803425327a59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f98884d5c491ea2e181dd2704d2b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4336042fcd74d5bf276e6b67cd1d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f305d4e41e1d06125b201a5d3299187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b71d3c15942d79eff4d013f9af68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c02295940d382501756993fc4be2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b12936c1a3119da9c72ff1f06fb23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ee136c2f37852882f65e843b5538191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cf6b17727ddf0cb8db644d60d317a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0c74ccac6e8c9baf3b2476ea16b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a9c664138aab8722fcbd1a99740c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75ffc673b8f21aca0efbd0e651c34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47ac586573f07fa7d586338a40ae1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03a7ca1080717fc78391580fd4831d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02190404716c594f3e971898b6a46cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e21e4d029fc6c6921900ca609a19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd30d495a51f4d7abb7c8ddef7c1cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0548ce1874d4d5e85f3a05207660d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0438672281f76fad0245a4f07ec899f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e2644902fe09ca3933b6a77ff3df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fea04601de817f1c1b94510cda50a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb2899ce9613a2eb4e1baa4a7c37fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e8d31148808e486715a7967b86fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c41206079811499e14d282db0d0c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c6501f4c9da009734f85fdc301b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392026e67751dd1b9ae414235e4ac85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288960100e758890afa79d8122540bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906946c903f9644ea3671f763e7195a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6644729af3774d8e26f3d6c4840e38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a786b906a525ab5e1cd08db22dcbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be407788172cec0d5b14b030fd7f304c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac505118b61a7711f854357241be452c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86230df62a456b0d3a2395608eddfdaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38a2dfb60b4891a140733879c1c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9c3dd6852adef17df68e6426b0d99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e39d7b0764383efee129115aec5b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437fe1a57fc39aae44fffda2016c7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ce1090b59a185c971ab81d5e0692221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db54693f08117a5abe600134103062a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a601a6c3500b155e2d3d88f34619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67033e88848c637af0cea6319a4edb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41582b48a22f32a42ea24a973559011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a551f88af7091e0e844e7724382f14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488a9f5d712cff0becf512b8bf1b70d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e92e2bb708676ee59503b9c0c6363f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c4ca98ed0924544580dc392ca047229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e8a412e1040552888b57c09b5358230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5680d7c37d65bcd17626a5262d7672231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824e7cf4d169d25927af77b106bb74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6ebec25ab85771a85344510f7e2af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93da64be68613030c61f4d1afc4388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f17a22161dd26f00c2f27cf38bfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f75808ed63ebd49d0addd3c888aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000bce260316558ee21bf3140d30b74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ea73a811b7504e5b72623ba61d3b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cb3b1057695aa936fab789006abaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5e04e132b4aae675098d43f07eb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f900baacf1586f130d446b6376ce056241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422286474d8cdfcad78ba019548fbe4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e57d5005da8d283f5cffc2dc2ce0f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb323cbe39d639111949f88548e58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92143ded39760a80f87ed0480be2442245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc23aead696cd60ff3faad05123f74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57059c42b7efa14dd1d56aae99bec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5749268bbd82707bdf204c85fda6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657347e0cc781f3ae9a177bab180709249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb1f7277bcf5330a324ae5361ae5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42d6eb620c1f19c8edb5daf7ddb0fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ccb1394dfce151175e9b1c0f5b8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11f3ac1aaa9cedb525c4740f972bec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9138c50fcaf58c861bad60833a71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2233b445d8432d86497203e27f0c2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16822fdcacd8edc4c24cc5e1eccdb23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558afe0511df5e5c16006d2004081e95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c05e359b6ed1d9095c1a8def20d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f781a896b2a4e322787e1ac471031c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3ea1456ac2af8d28dfc2c8b75485260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1bb181575388647d09c3f87d630e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c48c9fd7b0a9701239593dbff87d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b4c4276cde341a2453ee72d22f92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d1c3578331bbb52dc14b49187ee8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97312ac4c0be5d032088582afdbbf1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ff4000b8eb296b436ea2814a5666266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2cb7b7ac2093b4bb48bad7ca81757267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc325293d152021bad78cfe4330764c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671c198563281e7f0c3677122fa2e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a020f2cc6c5e767f680ef8eaad932270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069f93a46bccb9e26f40a4a0e9cd463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda295992725db55f59b4f730322a9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150a836bfff49ed4a9130e42df97c32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a8ccd507b9e22a8f5cc7c2143aac1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4943ff932c6a5d7d5fedfae8e246275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775019f86eb32dd46f9b87425aebe8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2706f819b5fdfe0db8a7ec5f085b68d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893152d1dedf59e29f267a3ff6b9b6fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1d83472b8d2b2f7586d3dac8e26e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2ca1e28f9fb54b07896aea998091c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb4710aba5a895b729c8d83da2f99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4659fd713b318d432986dceb7dbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e015a1fa17f9088bd33974df67d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958ad63b85dda0d15c0a17c6a2fb12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86d5d9f069fbaa2b1e6096394910a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a1b39860965617782f5f680f73022286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9c335d197b474a8f551cfcf7d0461287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb789facd35ae0fbdae408af27ce412288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea224fd971245adacbe5d4d010461d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b2607bd642fb801277e2f7668a157290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0c9c14ec5ffe318d7ae62e674599291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb174001dcf23b0143cded89424e84f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc9e9d819b2d96b2038a8455ed9bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb85844bba0b09a6c81cb5cc6006c68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06deaa3a640016d81d936c271c9d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72688f0bdca2471b2992a650bbd6fe32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedce73996f1c2ca2b24b39a87f174297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feece283e4da47f3ea5e393b3552c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61394fafdad75310043a700a6856c7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319be9912e6cce2716f0498a433e3e13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209358b06d5afdd40a3970c3c0a588a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcafa8f66012de97992782443119ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f12962beb73f5845b62e30c976efa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4cdf788c5ddf139f07b3499793455304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685ea7a1d50496d15c751e5dfd28c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc431e6c4b2551100c58957dcc480306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ac190c23fedd68c86b42d5e4f43d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac294d8c43d31f2f3ed400b80e9f3eb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb10460548f85b8135032a2480fff4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506775d2a50fbc2a72852e4e0f7e736310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b6e5567dff8eeb3fff9b208bf098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70d5b3d98db60bbb29095b61c7f3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68c9c11ae282f496079f2de10a9ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c882a780d7ce665ede8f96b4f46da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0501d009683bfa2e7f837353453e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae57e625b98d83ac78cc4631591f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb45c5dd196323aebd9a23831e1536317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cf5265b707489f3c1b0d798c7e5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a36b0598ce769ccd74994671da28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed7277ea1c98d61326dab662c1cb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c641a6c847dd440b143243155638df8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9fba082c75f8d05710aee7104705322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb1fdbcd777f75c1cd79cceadb94e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced22c98c8893b8a49d900a0f092944e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5dd99036a010627ad2f759e2a6f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e097eda74f47778c2da5b416abd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eefdb61ad761f1e0dc8e865dfc1a1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074fcd3c2d9875f2ae12e9dc19e072d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075618c2a59233ca3c6920876e0f8bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0c2676e3a842956beba621de8384330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f728a263ebc2a47de51f2731f4ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e60c96bb1e67a3a6ee2d0825789560332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6e6452871e45d25c6119c60025f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b5ae8ab4d73bc62bdea19c252ca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc16c9808cd97f4f5623a6f2766202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985476edac056ced3f2353730fc323be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837721050a42742c12a842a2ef5721f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ea0b4d65a22d4e5ba4a5190b2876e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c334c47a05001825245589d1e570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b532ea3b6a6011578ce878fca69bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4801740c3eaa8172475bb4e874a69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffffb5e3c6f22fbb6b532bca265eed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a622570afe2ba4daa8c685963b5fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d22d9055ed9e56e6b34c98826b1035344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79183a7f78518248d38303551ebca80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee4471d4b2629ab4bc4eda47a4e97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f26694b394d2caa99c79a1489430a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eff5c8980beaa00fc70bdeab24ec2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200dcf5a80020f008a543e35f3d54f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca66630da0dd94a6bfd8a5fe60ae4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab710f1b347ccfdd05a8d520d14e250c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b902b9a419b35d94051136cc13cc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dda3cb8f79376bf176d2411367c70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b8caa442e287a54876d255979d445354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753c9a80f43b8248378dea3448e539355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99290754b4ce324c2d1fff6d1e92b6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1819c99ba91eec7df9c43c17848c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57a6a9dffcd833fdca3d669dbe5409358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca753a669d2b4a0b82d84177d1eb377359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d98e90dd6cc4978eb7b64ad6143c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3f830cbc36d5444f18d179539cc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4fe73c853f871383bf0a95c28b9f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748a01f86f4aa02a570d6934f42f5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468128905b895fb06bf345ab0225c09e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933beef9c778672c5f932f07b8c7d3d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd0789376f8faefe324d8e0cc2336366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b5076e2d2ec09ca3dcfdc91f1583e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9102332a60c70fced45e4291a5ecc08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d5bca3959b865680bc5138bb6e7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f09e7418400a36478922a5fe355bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e664a7bc95373ec40d495f278043c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a94b8f889878f73f9cbf7ca81ac32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f504284b338831d1ccc1c0d0669fcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c85827f7bc9564cf7cc019476c594374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92a59113270651e7fe1ad5f720059375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d488bc21660754587236b613ed9c958376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c48c8e966941a30e813078536cab5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b32ca4223f594c71911348f4468e30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbc859f0f593e5bcb6f3752a0fd34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a45c1d66b57d4a449fc27fc8705404380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a718f03966e3d717f7fffa3751aea6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33776c1f9aee08638755e7f8c23f5cf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d345d0fed5a634b55a86b03fef16689383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b3cb1c5a41f7bac6f7e1b4ad7541f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40fd6b2f843e10b36c9390446c3d74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ebb711b7ae19ff89dbd4cd2831d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1d7cd3c9286c6e02a1d6ac15c0d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef27aae4684e627d0a1b6b6c1528d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c721872a70e7b86042fa5d45dfce7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ebc78946ec897025489ce1f1897ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119712fc68227a939b25de3b533dd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41dfcd7b58435d73f43c6b6cc0339c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cdd164f37ed6cc5195066d12090de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb39db29a36ba498f3e6395333bf6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826d0d9511c49f49f3fabac5ab4d52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f93d3df2d243746a242deacb914a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da311f02769465906c938729a883130397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655119d5b52eb33d68fac9881fcaaf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ccb721184304009a813ba888fb4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa00c90561178553fd3790d8ac526d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ddec48478731eeba1d49018e62d0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94cb11eaf1d1eba376b390d0d0742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de7a85a48cead8fff278408124acf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193b6f601538d3ef94321ae9859c258404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5bcc2b72c22ca6c376940e3fcab7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f366e514740a675a85c1d95d1247c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0292afe41ee6d727af7f595826d7d7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4897f24bbb7a370176628b00a8b4f54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5259f9d570dafbb46aff02d9384727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7080b94d710c24a212fd6cfb4f091410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f786e2e33f09f2e217780ff9f1db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec76e4aed5e8794d4c87fedb28c4e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713f39db7862baa9a0ce44e8a297e30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bca039c1e6d6b019007f6b289df2c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1092060fb3b9280171d7a43ef95bdeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43e8177dd18341a8abae832078123416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f720e0b7f60212fa81e37e993ee2d46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78863f0116bca3d6fdcab281be7913418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78fb5b1519eb19c30c5d5abb4e850419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b00f09a86c60f31c1b6e7bc83597420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7723dec4101738389b0312a155b2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb4a7b9b7f024732c8b86699fa3c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d340e3cc6ef527139435cee3f9ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbdae1fedaac3e8220301e30a6dc4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29bc77bcf2d01465ebdab15513f011425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c5d9ad548a65f8c0d0e17b545d0a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201c3f2c489cdb2a15011d2ce15131427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906a408fb3a50e80ff1c13c8b4a6ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d6d8f5b6112631fe924f39ecae2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481a5115ad1ccb57786eb7812d8f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef209fdc43f7457314512c9ca3afc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fcd1572b47b34947ae4cf53d9494432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addc21ab4a9c8fb6bfda29912bff6e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e1330c85c02681481e28a0e5d4e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8000d91636990875230cc20c475f1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9321e2f39a3df49a934ddf2f64f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c9fe84daf1d5a6e79d9e01dcba1b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d66c4906d94688b75729e83d49b88e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247785acf224008026bb8617173d0168439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb8bc6ff87ff6eeda9cd2c5ba78d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b668e180653599b11366ce125b18984441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9c6fe2b66c910672514144c31885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2fc9a8b7805e31514a4d8a3a65b04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b5f01f444f125fb55b929841f4431444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f82dc3e2b4ff2a529ea7252cd2c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619dd2c0d3c57bd24e1c42613e05eb1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a971e220157200af85046e9b1fae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d4f244489e66853a0648475f466e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f700f15d343655eb34690658c489449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec32dfceae731b9d843138dc20a021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5b17d2c6f7152b65b181b2d8f95d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df9b7dcf8ffb516ada0df329466ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f94a8457e234f40f93bd8bdfd57a8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0116390c2826c0de8ffcf7b5acce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3bbb7e7703c5419593259092c073455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8bb2f80a285a843eef8c781a99ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb9514e4b5ac24f87f367dcc000a50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27e3bd280dae955fe644887e9e345458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478043d7017b06836dd255875693e0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47069502081115910eb0d575414b1276460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4408d6e41bd8759815c98ae027cf11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd848696efd2792ca5c615d68281f02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d66a9f1f1d220b83bccbece763bd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bea3cbc9ae5e9bdc5e059a39bb5a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d9eccc793c6f88eb4dadef06aa0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7617ad004bb21c95aff1628c97b1425466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e770153adef2f41c37c84dc24ba5e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2bd33e86fa187bd4dd2f2a539d9dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f515044d30432560115409c98758469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e078345576aa1cbeeb44446a8e99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0361fb7703551a24578f46f3ceb2fbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f56397d69eed9814aa1e32b5ad61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14723f4498aead155df465330cc619b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5d71e47a1fdd76e67e266127b1cee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f814f1617b4463a755a8f1d62f231c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311af420cf56d4ed11987ff7f66af7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9cee5f44f93aed0004019b9c8baf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec95ce23b9de78a26fa6d43c995f70a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efb2f2c991619b249f95d12d55d1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a42480e91a98fb01e1df8e399f72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2283cfd413ed27802ec9ccfd8074b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d186eb400b703c491f4cee0184df53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777780951310c68d4d965aed17b48dae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6424a6644d4f1b94370dfaaee7ae3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0ddd35fa797c251f15928761742e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adedc6bb1681d8b6531d1e3ca3561dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b4e14b37d1282533a085cd057e8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71169f705c246ffdc1c0e92051818b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9ed7c0b29a9513430aa12e964ad4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ad9ff59e1bd0b3c65e1fc7d698af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694565328552f2ba8be05ae170a5cc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef535c0029ff9a78c3a4cf5e8a6952492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d98828a053bfb7a47fa8758c41d2f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda3a931fa4cc4dc5bdeb125f52358494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a803be5c3d3916e83310a5f68ecac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6ced65fec133fb89b3f74bb1fd6bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558856a39eb9d8d1491c7851647bfc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336ce6903cbe329aa004f4186754e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4755a09a6b71ac892e660ecd51ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568437fbb9e28ba6c0dd5b300b8b9d68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c412a2c153c1c3cbcbbbd3c087041ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9af379d83a2104734976999d56a97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737f6f80b63310606d1830761a0f2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc76aed61e2adec08073710f5d3673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b22f72f35b27a5573c126903cecc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d0f404449bffc66ec5042c79736ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd9d19117d9d206b4abe776dce1d48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcac876663cb64f0c9cc1d47724116508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088f6ce0974659fa800ec53b86b3e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2b9d7a301b2368d091d6f4a96cb7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6a8f4c4833fd81fa9a395e2774a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116315efc06159cc0b62c240ad8e11b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa7787ce27b6ca88483369d3f42ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f378e04e6da0408dc36c2dce2c0cdcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c56ada55635c1b370999de91935b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0d8b077d7c9eca85592d3e716ea5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28627840283d29140a3da1788394ef90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc676a81f36b942fd0454085ad2303518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b963752bb44b70bffeebfd11f56e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53806273486861a31c55d98bb1966be6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c5e495207230a49c9f7343703a801521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ba82aa3a362895170e3558221ca4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772619da73a5b17df395f79ca0a77ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebb46aef8a8f8c10af67db9d04e8e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63214405e75a29f34d9ae76263344cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b357572349b1c39534f9b05e6d4309526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4547aa5a0cf7bea2b1fb56fe63808f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1571ca3cb7ed4629c99a9c74c8d4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c15ad327d1ff44db124257f3feb047529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb62959d493ffc4e80aef716b7476530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a55658b989c0827435132097bc4c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a688b663830f5c9d99a0b6d413b97b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2f451c1132ee8e91a64aa9bbc5f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a896e086a25667a73a97bef34d79b08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a895332d18b6886c02e14a82c7e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cb7ef4ba712d1580f21ebf67e169b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c1a2751c74acf834f3b8e6d3c77f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb96eee2db82d3d38937879a3cd2fde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481d41eedd499aa4926647293674aab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273c39a979ffa332fc9889ef4093cf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b77012f9eb6b21e5540486a9ea3e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752aac57f8c880e73ab5d1f1d3161e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844fe1890a2fdbe8e1f70c4696c355b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed0a89c76b0538d7bfdc09a047d64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332720c55c014a25ce4cfc95b829182a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47a72e8a6cea3747a657ba01d4c2a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce315fde26d38dd1b89862f75efcc95d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e38cba99ef0fc829533e102416651548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda47c2c81a9174ce0b6049a3b6e9ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a6a11a3f10c47886ba443e5bd20e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28879eea47351d020ee1bc9ca532bfc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37b396f131fc040b6176f99c08a7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bf4845fe7f6112d595b8b35989f5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd77b308fc83a0af32d96dca6df0866554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d95634b2153de41b66975bd0b1e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799dfb5f4494a1916b35aaa30f82c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e33f8f24638d86683a3ec14634b2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b2e30b7837dbff1f146c8710afe1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330294b546f206df9a3d0fbac0d1914559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24f024877ac92514ace3bf5f7f0f35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fccd4d7e5ff78d10c396dc29429eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abf7827c1e12e91a7c96dc6790ac8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55170f207533cad41a2034e17a9e182563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c813703e02c4671218a3338ccf4e735564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00058a6eb1a2dbd7ad36c7ba68d8cf56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b84ed25d896ad7140365e231463c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08d2a8144abadedfd7cc23529cd41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440de24d2160c0c4687c735f7672f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c46793db4a2eac3fff0dd533bc7a9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0176fc92cf68f09bc36bdb3fc58aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8733b8c3f3fdbcb1023fdeeb3fd0bdd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7790c14b07475b36015bf09f2d4b87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745f607241cba2d8b1c06662d59e82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e65fb6290d44452689e1e23caaf49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f74732d00480c96b35294f3dee0eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef00f8fbeda513edd84243bef11e16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c7a7a344abf4ceff3c1cf7cb39259577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd302266585fd000dd37354cd350555578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a659d7433e0fd091d8b2f5e33610c89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c1574c05f84cd3e02ca1d2e1d4ef3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423734be1e41325a45dce0ac499129b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f570c07641a86481c7ff2742bc13d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07236a492b93ab22c7baf44bf04b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bfdd2785537d0720cde660abd43bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6b9933a8531b522204ac3e0eb8121585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48328334d040626b5e1da67693b5d6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5684b749f7d35dd6052ed5a129f2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad89d852f8823bfcff7aa85f58e7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b0d01259d5b0f55a157dad8406d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308e3cfefbbf3be522794755ae792e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473dd5fdcc5f9b1c94b81461d66e5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08a9863e436b4005ad98cee764b09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76f81441e6d74098f01725079ffc14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f5a3b012626a64d5e82515e461cf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa65d1e103f0d460569a2e1bfd6d28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63771a31f21393675d953d67446ba3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afba0fa4c7b70897ab09b869119433e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f2dec2ed8b388890c5253762f7598598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336418b2945858bf8e878bc984c69b50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b40b74f8be8c63c3a02fac8477629600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109bc85be25a4d250e36cd856841df9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a6ac1b4c3513ddd464df1efb09ba5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c38ebd8f7a4082b1f9fea814eea85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7df8bb12f946fd692265f28bd66ad5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ae556951fc0de8021008ed9dbe978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f25767acd64a49ba6a24000ad8e502606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa1169b1c5c172bb77fa049f67f02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64214ce2651136f98199e07d1b6b780a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fa49846636116d2ea3b1cd56ed1b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb864f84ffc0ca424c2b6494337ab0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bcfaf93d125d65e59d9aa509e2bae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f752aaa61fe49e7b521bde458c0fb70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d020692b588a11c8db1a31a1ad3c7b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981299fcaac64d7856eb106164f8ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268fdd9e186d5c116d3e9400ae026f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e3a86bfbf41e1ffa2a23e00b5da5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be64811f9c3e13adc37c04c95f2cb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f6251409c9a8c58a318394dc76588618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3815b38e5a476240c0561a089064619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c15b82173aedd695cfbca7d70247b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0372614b8699417cca99ae888131e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a177bb1546cef3f1949556cfe9fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7819643e1ccf60ab1b81a1cdfe7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff39a2c104c9d5f7d3cdaef983547ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb80d405a5b22195dec9eaad3eed6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf14f76792fe386984f8991bb77121626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe8e51fa52280070dda6a12f5b5d00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0af6e82043ea8881bf1f21cee716b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe9b26d82b850715c718530d214af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a7926ba5c8b05876f58b9db18d54d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828e3775b13c56324443a3c4e2358c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290789623341d31f5cbf9d0befbd3878632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc52ab8b6efa4d5f485b1998cb2967633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051389046c33c334e83ff7352e177e65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b33da0ce892031b09230c8b637996635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e607f70431f72c30c235c9f02e3f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c26d1f47defe691dbc7ffa401ae04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a0edae650511add983e6877ca2fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b246b84184832a60dc6b5da291f9b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f67da970e3fa680a95fb277f52b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838306b700a5e1ff7d36a8217fb2fe7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062b447b3dba6f12503db331934e83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896f859ce238a33467cf4c959c50de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27a13a5d7676133f32a36bd39bf37b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb113e04b9c5dd7c8f119f7f262b40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e54b104388c067c1803ede1b61f82e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8914dd78b3f5d908f66f6f428f79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91393d8b015c2f4862f54ebc3bf5a4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b241a02b3f1035b4c3b7ea9150854649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309948051c6e6a64f70c2705b602d3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b406954290bcdd462b968ed75b923651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c22389e41348181db54f9cebe1a85c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571a1e0937354182d54de386b3b88a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08be3a01a80a5ce8c1401b62bbb20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723050c1a135009f77b981872bbf74f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb136899e2bda64113886549a7c74d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117e91b391d44f8dabec0222562c3e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61536258fa5d897a16095e13e1159b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693307866dc04318ccd5ec4b9cc1e44b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030afa6528d24ddfdf7a17f401b1066660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede75e10fcf030e4cf279ccb11577292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd60c5bf2ee9d2dd0de05a4faf9287d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c564145f932f58e016e3d0f52ba845663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56c557a0c42f89e9ae1d7f14ec120a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db13865f1f5bd22617e8e1b8378355665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a8affe255ae1a5f2c00332810575666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a4a26346d8d6016012d5e1509239667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889698da83efaa565ba08e48c5493146668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee796df952cafbf1639ef508b2e92d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b69feef166397cfa3ade1c449121670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bbe8868cab68cb5af0c0ad9c61905671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d913b52a159826207e33a0e0aa38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb3378de1e2ae1aebcf3b8e4157d19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc9ca719fecf01ca92444957a8768674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774ee3e49c091736ae6f6719cc93c89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee610ee9407e96d9df90301a1ede42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f58a5f134034c22dc76ec6dd83defd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb71684efe60ed399f931797f1bfa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1bdb4e07ec4e9d464acb32cde56b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd762d474cc6ef0b99258b53c7be89c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b711f5da413acd6c99cbe2812d5e62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1d24d965228f2774ba804db0a686682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65871f5cf10e42656e701dba5558c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33445ae54b2651c4a84ebd5a14452d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb0c8ea8dc9cb863f080b7108772d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f60953afcb34a497c15fb19f73b60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229267c05bae1a51fa7d46b18901f63e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bbb36411701e0a7a61d0e65bc479d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624d8cee51adfe689c12c207b0fc196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac07ef03038ebc478b03ae21fa083690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af834e8f72684c643429eb2e7849a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d4f59f97c810eb73886342541c24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537f580aaa6ad414d19bda9c195e62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e53f571da516918aedb1820ece8c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af5578b4bc51c357e8218b0ef3f12f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c1cf83294d77db401c62106e65dc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd009386ed72f8b64704fdb4be623697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca771ddb0f8a77a9ba537e7d144f6d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7718213cc247df55a005883f8578699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a851969bf3749ed6a0901b937d6094700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de5cd7ec1b393fac86c8bfc977c5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb498434271f5df9df034d6c999d60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4049c61596938e7225fca62a7071a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d91afdd708d629d12a620dadf63f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167b1eda64cdaa25d21d144db1624b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e6f3ada3c9ec3028cacf715a293b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171787ce4fee82b5f96acee4e339f5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f0d8f1159d901ed65d7b1b6b137e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc27ad911924ba0af61c8eec6fa22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c782eaccfc9fbb0fa07f04e4f1dd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a90c8a4e6905e0e7b18aed21c2040711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7143e64f38efe3ecfe6fac86aad75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f29d3588668494b56e6ddf70b22b22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd04f498cb395778c8f3b178339e80b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec796d235077b5548c19d8a6d6c6dde2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdd0f1eb52e452b7aa5be3c8d1555716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf97ab58076d1a573cca1439d70c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b899467b5b231bf7e439310e7b62e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a81035ec11035ddc95735c8738e3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3a3e6ade66431385976394921360720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14db46995bc8722cb1f0643a3384d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f1303b516758acf9753980837590f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d3c496e27c23ed0515ef31f6e750723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732929d4281039789c6a042fb28a576724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b11fcf1f748d7b556006e8ac6d92c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a2b10e3c1dc0db193d6917d4d0e0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c098b5e3a753f1a031c756b5af56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504264d63c87fa312931758505c8cc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3cc406ce07f01a9bfb135771dc07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341b8e0dab81402631c180d51aac7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d34ff2adb0d3d94778799a6b9e4ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00090d09075e8309c53f4c251d10b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5e7c61cf8569dc89f043ce521660733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b7f27649fcd7584c40efce311754734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25e6c28c353ea68c57e33dbd28d06b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad2ab151cc734b5d1454adf29c175736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e244886d1cdf5609ae2111d3e64653737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ab514f4154c3048e02ec191c3ed2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dcf79f7bdcaa30468dcbb646eee16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e4272a8e6d0a863f527be25ea5c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c0c71c3b13f3c019a327dc1f8c95d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f581bfdf416554cd8357c48ae551999742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c430fce473f59bac52b9eb131242e49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc83de54585664c7605a2c1fee8e16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a40d3b2151d3a65c3a681deb2d79b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aa078d05b441930e68692b1504b3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa56daa2b4bf4ce5843141b00b31c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dfaab4c3285a6579b486389bc4635748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a772ace05fb8c26d319a42011e3a66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969528e4a8a9f99a107ed93ed5fa5f4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781270bca5fe1daf77731a5ebc7be4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a7ce74b5fd9585614a0a022accf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578226453922978885a92e02225df4d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>