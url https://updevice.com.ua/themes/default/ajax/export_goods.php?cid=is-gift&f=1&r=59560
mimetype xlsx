--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df9bdf8295ddbb62938740995cc7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fe6c87897ad39798a75b1f4924ac42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf433fa6cc31243e6472a260e2c03d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a60a161053219ff6de5d847603a7d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd579cc046dbddb677b5f6244de25c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426ffad012b7c340d8999709f7da436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff400f4c0ce917abe605a0617d53557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab502b58721ccdcf756671bf6de1d3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5b4075cea73b3b093b9f684ea41589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356012366de049cd737a6cb21d5f38010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c1daf0cc7ac945d2f9330e10b6e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc2c69674dd15a48ee196eac7e6aef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd842cc2f8e56134b9cfb86cc293cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d610b19bbb22febc05821a5ff17e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c07e1541287232c615ab6e3b0a02915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714198f55b6e9dcdfee0df48b10a63316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe16aba8c03325cb439f4cbbcca03817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7da3863380f068f4ac92f4b3c034018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282bcc3c7cc81f4f32d72af418c3be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceb77c22a69b00c375b2d9b26be74a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122364259502d986ae01f50445cfda321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec872069d1151d6665fc80b56da73622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194855ce3dc41da2ea7f8bc479b755523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b28e29953d7347a181c2f833224024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ac1bb1e7a84fb72893064951afe225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5bd61a2d71b4ccf3e2f266bb101f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e44bb891d29dda8a6f2754197844f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841bb3692e025c4bef82d945f5ac15e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c4852cb6a48e1618b13373628065829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081df76f3ef4220aa9f53cad97849b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa9fc0d0a444da14b25c25ed66e6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcd5b3e82fb2011298afce54cce0ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61726250f0e8e5a610c26c12382a9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd5aa7aedec4610497a4f69e0ba8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a556a9b5724974544600cd66a1987f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be13e4e9af13cc55b20b9fded16636a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26eae179d275698754964e7f40fc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c101fd3e8477e07f5089a52ee5db7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d28f18aa6a052f41416afa18fde3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df36be9fb93033c08c3600d3ffb4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a609a96b5dabfcc954e971a4b9a74941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e9760aaf05254a355c480009738142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29546b40186c2b54e8a679f36be86ae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857436d7200f720a952381dcb2473a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32ed3db782e5563e8372391c02d1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54097c4795be457901794f3234c55f1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d44e966322d6e05faf8d72addb4d0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547b804c18982cfd8d1a8d302ad95c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f965b5f65d78844db2c26b71d0125b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ad1ee2056e8560a8660b132b3a86a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638172c5b08abf09b00c40033b605f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9372c980b46f4fed705bc4e6c6c6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f265130d5be5af945b8c614336bedb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf1b73c0e257e0af432d8210c459254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0a7bccef85a1fdf2b736ea8a85f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab5d1aeb807e64a3e7dc361e1e2b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df990a4004e528075a1b590cf9130657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66d2fb2f39f718676429d60e3804658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a452df405f58e45d9960d6e906bf2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004f3f6f1bd391544834a4a9836342660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21083da46dd095816afb717a616d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b511aafa5b2366983d74dd7902f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5476f978d8a173ef58ebe467fac26de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4daa6c2c71d4eea935dc557102f6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd582b9c89639b43838c6653cd98e9dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa41798e5bfbc7e79b3f3001aef4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71951e8af105c9ce8d9da1252ec7f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d231c3469b8e0d07d0828d96633e8c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd66ca0b9e870c35edfcd4940b84f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067e2969907c038150045562fa7f50370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3715f4f3b7b23fcbc51a4d8d5998871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac988bb0de182372509e09dad3fb57472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ddb449ab023e92423b80ed847f73773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ab26c8bb3b5283720957b9daa64d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d578fbabfb59b10d561d7f7977e648a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332ca043bbe60a8a7cccb44390eef0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83db46762de1de224a15c7e97b51ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb22d1a4cfca4519bb6d5f25a8673f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f39a72388adcb4fd7e17fbce7fdd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a580dbd1225bce39bffb30f5f94e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb7f6dce4bf20d617641e5400bf6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f69067aae8b635a3ff40963488ff682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268cf1176e94b41fd6b8f12c7f14f3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656da7bf361e2e31f323e970c645b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa46b0925c048aa18ec904d880fb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a978e265ada87cd5b7cba2bcd50142486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dcb0fbf0c2f344ef2bfce8ccff36587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07f711b51fccc13dc0b42b7173e8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e3e2c28ed9f904b4970c13785ccc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7a9ad67aeecffcbfdedf5473fe5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55acb608591f886e6450a51041268ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184e912add81a8689e9bf02264ab1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a888e52f30364468d3a401e4f62093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d226e9d47af46a2cf3414c02a58cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e07fa93a351a982cf3dbfa5e16fba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acd5a3f8b3ac85925679095a5f0d9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4aeb0c8dd73d3cc63917eb95c6ea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09957a1ff22a8a26dd8e7cc24209d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754abe1067b0d5d0a3c93cd6720365899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac87763e2bcf84c4c5bd03aeeefe7eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f0545bfa9af6fd59aa7eac62a2c42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098a50dafb55f19d694ca8bcecf008102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e966bed573746ff91b4a9c52c394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3414a7fa474489e74a8b3975e9d484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02229a5321851ae1d377bf2c9bd4bbde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d747888e7285391744ab2ffbf9f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822f01428bb66979fccf52dbbf25f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dff504c214a048dea59db9c701647108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b3f0b25124d1001b2261230dc3514109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27adbe74f83fbb5b58c9e87ad5873110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ac334a0bc81beba04c38e66a5d79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b913c847d104b5d2b8de1d128ba34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957d16b5a89ee34b38298ad9f84f8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b66fa9cc31a0b26b9803ca478c902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7505003cba690a28d65362550b4132115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db5209ef3d7bc1ea2a46032effa94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76d949a886394c29705e9e9da63ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff41d12e8f765b3b9e22670481489118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6413ff1cc268bd462614044e29522e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba093dedf9eea3598b58097b83f07d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d6fe1f553241f7dab2beff403986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e1e149c9df3230bcb8b6f8af0328122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018605a5bec60aa604b9cdade310f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8557576850edb5e9fd4cc26b12721124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319cdb5d5ca8e2cbc2c0c86116f7967125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eebf60982e5fc10bdc3d37bf86a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4936012c815a0869ace33986b94d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e06473d0d987b0630b4ddf954169128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a63b440591aa3f11ab6cae6945787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12b82d047b33e9c4e9fce7c07c411130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71413c0f237618e91df96927439f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6b04168d26ab31bd792d9035fad96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba734c63265779892a62f47c6138ccd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fdbcae071aea984fe0d2206a4974f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41403914bde415acb5179d816d08a25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866d7f163ee56c9699e11028b5b7f34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc8fe926b51b22c948e2780b9c9ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f63935227f6327bbbc45598551295138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f7bc677c98a50b7f45aacb89ddc19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901a1743516b58bdaeda042576ec74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b06f9bbb03a8c143ff4c5be97c9b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336def0f67e3ed514eaaaa9cf6a026a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c007f43fe82c3cc1eb98e803ea697143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1119ca45101bfb0b4326fc034f7ce7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b39f0029dacefd19ac3f12a37f3f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290ac5d0034bf131d941445a695ac21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2aa0cea24348908b56ccca3f01ba6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3b41ff0a38597d75f5c0f17fb076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84264ed5d16537fa6e01aab58c1f9d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097788e6034cb811e65b7c8105f7e27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df009bbd2247d2b7e1beae61f4b1bfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649c0d1b46a4e6fcadcddcc5f6b35f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb48decdd275b37c7b2f6c64420080153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da298d4d48c275265a43a6a6b2451b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267fae3e711fc16f41a5ccf0da49b88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a280f89656765b5392f46fb6ca188156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b8f53ff5296b2539f677bd57f9ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9810d22300291f6ade90e49ede07f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2351be64e6536b20ee6bff1037db0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca1e4b4e576edc0c6b282a921c7b24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ee9db761b6e579201e5acdd634b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7718f7257233424ce2ecb8817a00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1cd9922e3f2e27056743ff170e073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f4450b2b49532b2517b327c1ad8b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd0bc577b376dc92c42a3807721bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78860448ab702467dd7e50f95785a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637132a6e3d22b64186d2522d9dd1e11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc343a2c954e23bb874d9b55e151948168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1724eeef96183535b96510c056d6ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ab1d862ab2caf64286716745573b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9fc2c2e4e9e0141be63f9eab370d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f896c2e339058c20458cdbc671e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b55415a2b138b5b401cce39e3fd835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc6f7f95f5d85ebac6d37a89e99368174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b8e2627fe6911eb1881c04f48aed6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9032d1cb65c53e6aad3fa6cdbf9b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383c24890000b92f2fb1f456aee21a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fd9feece8b03d6416b78df85dd72f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8db40738a31d89d2317bc322e5ec1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febe0382914bf100ffbe7120c6da370180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be72c0b3fb7e75d4f3cab4e1d1e463181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf5e41bbd197a642babdc95e8b712c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9db41a5f29d8a109bd59ba3346d5cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200843aef4e7ada9c61f78f08c8bd34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75920eab8c14768c0c73ce0a74116b3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53224f1e8990f0e5c535ae72f0e4470d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd520d8306c086f8f88fdbf462a698187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a747ff60c630ca60ec2ab45383e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8f0eb056842cfd2d9001a77a9197b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e9aa164b086fcce6050f54c39219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae66d89f5f950a63424697b6f9ee8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681574eb2751123f3218f17ec694bea6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e8986faf0a058a239de29f90902b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e298cb24a6bb3e9f4fccc3e03adf6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbedb23cab8610488c53c82c05625cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2365174c673f29fecc8ba4cedde470196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54dee4517a44fdf536b7c5c3624c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225858b5a61f79b03e9e0fb7f2eb32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a49f9247736af0490da2e9fe352f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a762d2d1aef38c908616818ef5466200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93279a9655eac0df4eb2685b8df7b23b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f802b33f18bb8a6b67894f4a12ca6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c957e6cd6e441723fbc4716b287d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db339ab165928e8b703c33f30cb2e9ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae058530f054ee0b8821f13bbf1c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5127a099a1dcd81637a6fccd377c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee2ca9de10e95ba928d65b6d5cc69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728df9a4c85f3e9dfc8c7b3d7ce2f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df60a41ec3f827c228728c63b8bfcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99c6dc185d0e75f39f9c47631f241210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ac03afe3417239f84f4c6be308d9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f51ff0986d07fcb7236fc928fb139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1756b74189b995b6f833bae75599b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40a69519199f12d7359c514d82018c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c61712e7c8b4b374f6ede32c2faaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06946743dc97f6400c7f3101de4a511216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1218aa51eccb06ded94970aa219ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f88ef1f63b2bc06ad53594242d06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ee66954d6dd1d65f97fd60286e3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a7ddf1f51021ad0d28bbd8b926818220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bcf2a628080be78233e4d126414f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e972241e7440ce14e73322de365d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae06e26ab24222183805da1333360fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74c5829372b2e0d20d944ff82c9ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef7341d1a39d6d95c66d35d786d7a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d36c45ef413617bd9a3f1f520e76f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2e23112ff0c421dece1b660911eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ac75ecc5dc8eecd07c0202b762a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea2938f85ecd510b7c48c16155106b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7de8a97e13d97edffad1af20d93d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e3da78218ce823fe03d2c09194c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea626b7acf1d63a51c0c85f763541e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b788355617dc8a44e36744d7ed8e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137f85cfad11464f448edffe3702d8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d44fdbd7d5718dc3044b8621ca21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655841a1b73f1b8d3dd90c06c2906e2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaba0b00ff9cef18e6c1454b6afebd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880724c6721db2c729f4a0b219dfef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7571a5f234e177fb8c3bf102c4889239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00542c86b848c80e6847d3ddc3fc46e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5675229bd2f39d249e52b727dacee3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240ce90f0cd3d9687ba75b67be4f545242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37cd661f24a96b10dd75001eda4eed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdd727274e2bebf60734a3fb9c0e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845099c380d8092807f8011af4b22d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49670b564dfc857bbebd003d91711ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656388d29288ddb1c1ca45037db1e1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb6e84b40a7913373ab0015a6d34e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f79e7e31723fe230d7a3e4450f73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d66cbaa18c223cb54dc5cc98e8d48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d3e1c71219b646a894afe6fc57eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4702fc908d72451f3b159ac75d383252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b99579306152b2b9d17f37261b25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496fe6f4fb23c2159fea60d641e63e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa329f0dbd4e871c50c6d90707e19c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a433b0aa85212a1fd730ef36f89afc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe67159d9cd2bff38e677391c5b50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63bda6620cf1f0949442ff00187d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06aae6651ff451b2c64a8ebd72f161259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac100d0bfa6dc65899281e46899d5bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce5ef39aa1ca6dceb3c571d34481b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40df653349e72d309b2124d1f324bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff217d05edd876744ca09f1089c74ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86639ac5ad2dcd7abb47b1e6edaf1575264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee3965f3f65d614dcfef82b3b336a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ef3e99c54fd9ce89abdee9e960b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92968783dbaca5d71bd814e28964d27f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a84524d32d2af7c77b7ce426be4afd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac147a7740d46cf38b6fc8ff3afe99c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ac5f1fa1045bcdfdc1a7e526e64d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca78e7376579da75086925bee43e7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f942857fd01cea5451998c6872ec288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fd23e5296ed6693a32a86321875e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d6385e7426654a70800aa748cc289274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d821c2674d9a82c1e3ef30e6a65d0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d39fa2ac86ceee3d1d77d1565d10f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07d6e874cc233df2f6bae84560757277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5327ad15c728dcef727dfd2e03ce06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633319cb954443f444940f1cd4abeae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d408d3ce5138640f61678c9e1549b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d55d39f2186631665ceee918ba8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef9e8b85acecf5f8d4b9eebaffed0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40ee9e6e56b545f8248c822a74bfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee777e8dba8919d897a56400b994de4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bce76f9c90af559c1d3886b01af74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0ee48b5d9824d77cd403d0ac914f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e85be79804c08330a71d67d360c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2c0241c3aee56f186fe2b4b706a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb97ffc028ee1bcbe2b0622077553289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba14a64b5c47d49338b946fedff02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141976c9a84aacafde232da668f92e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b1f4293440b858d13f241ff47151d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c792e56026dcec5aaad39427e30d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add80fb7adc85a14121c3b5b70b3bca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73646ceddb509dd6e94176b5316c7ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ca84d71dd200aef2fb8605ef6075a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faaa14ad4009f87226ab374899f984297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd988a8136b04410e4c5bdeab0575cd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298476b90cfe50faafcd8d3488890ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3863e9d17757839970c49e066f2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c4c7499ad296a79d3c3b2d141c399301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cb111381fb4ce5f359d82548d051a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c94bb4741041895e54762e689c7d5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e21a4955fb72a48526f75eca50ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca4466a4edb6944cb051949532f85f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68667328b8887cf85a12b05da271db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc91173e603a7a364c7d5bb2439fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37fc193b4255c7241685ba2a59cbf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74681d6c761d5bf2bdf151124634b351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47b4bf1e0e16f354f251f89f3acc84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c290b7a9a8b42453077c3655247381b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac36566670dcdf818720da3bd2c451312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b658fd3e1a5c7b8c9862c2c7367e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b2bbcc63da579f25f0839427fc929314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363d6f63e476bb803b2864e43ab07b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8ffc3ac4cf9053569c8dfc3f34a30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d800824112aaeb40fc621af04ad17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f445eceed8ca47dc7b48a5bf3875c3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c94bf684782e9e91b5cc7661e53f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600e91c76317aaa3f2125345694149320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2cef1ce001d5ee45af831d8395fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee29cb660f317774ac761b6171c8d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6243816889cd4baea9db341a7a07ea6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a515d0bd42e9c5b7763421030d313324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db202e0712503a01ee5567157c794325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6629f9ff4fc7ae46bc705a07f98d45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d9cfe896f6a6d855be1d82cab1ad5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0415611933541ec3420ac9941db4a6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd16df72a867ebfb24202108edcec9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b9608e4f630d230dbb15b14f9d50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f677e61fa457f7ff5b155835bd03053331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0778019133e80ad2c6b05ee0024cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc5eda8db2892f6efecb5633443ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e0b92c8b7272d2f3aa90f51978f14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfeb2ddc6c2df4cbc15451d4164a3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e9db36837e65b6e1d58bdf0d79e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd3e010e2ef5a704e2f50602ec375337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86996b69b223a199717752bff51eaf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72845741a136913f193aa027eb07a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef758084282afd518c842968f15565b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377bdaa934556dcca4279c3929fd2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54b70767b2fb4d72c501ba1cd39fe4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9230bd1e1d142dbec8a03246766162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd49a6fe582b064de108106e0e3a07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964885fffb1410107d807f2167e529345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0a2f72210f3f84412170c52fc13c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb25b6e64b8e5f9a1c7fe107f10a7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629035457b13354e90f4fde77c2535ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2dcc9cf9ab3e0dc1543c0750bed62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162160e050ca393b1693b75b219f4dc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295013570ad9a110564060027dece40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba1f1e49d0a87a0ab79941a004760e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b5117be3a6bb87c0af1e9d478094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a943a7a90031f44cfd96263033326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fddb6c3a7ea3093e168a38e96b89c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964443b7a8a09f79369212f0e3361a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ffd1c4fbd45bfa2392a1f81c651ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d473042469d0163a6ec497fbf346e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9e42cfb94744aec986f605149d0a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f831862d76a8839990dceabcd2eed1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a69a95375afa1ba817f3f380f893361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943633bdeeeb27f0ea924df0cf622f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2513863d0680f7a59c7005dfde90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802425d205f32e9756bdbc15bb34bb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ce3b2b42db97cf882d103ca38c69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4833a05145a363272d4d7b19b06929366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d506eda5922ff20adf5a02f76899c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bf942ab296576caeb480a281d27fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef91d9f39b2466104ad5f8e01175d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bdd0aee92d2489a87545b2b160fa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f20964cd3fa01523c6a86231430a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e3f03704323301a7cf33fef96e6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e149945d8e039f303ff5fbe41c6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee712e6c34058355e9f495067b661e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4115ad2d3fe4ff948a16c9b1e1cb93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203f2a75cfae49452b3bab58b1cda6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3fe5e81a599a42fa62d3f94728869377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec97975f10cb3a215ec45d48cdcbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc60a869da3de54641de7dadf2c6b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2319040c57b12d6e230a90a211ece8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee944254353a3091d24f98399d0c6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beabf59d3939a57149ccca3d049be6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaac9469ed3173f634867935d4c0f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396b693ce5ca39d0797ca64d2d273b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786823abb7a381e468b4c53b265549385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f893b43ee3766f040f88703d77a65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e720724ed01556847f9719a758c5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537d2c2ed025f6f0fda820969836fbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aaf77878e969c5cc21e485e717e49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27a3435739ff82954fb6220b27b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b394a98e8dfc153d2749d2a389fb55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616cf44ccabb784f5de6250c29f7ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ebe3a04a60471f216a6a2b62f96b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb01fc8b3dcccacc1c5fd2312796e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b58448c190128a281c731988e697e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200877980652f93e11b178ed9ac9b2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5acd80377406620e18ec611bd47b75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3c6895dacdae9a904bb8b6261660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e97b77ac47a33b5a634744b1641065399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f0c33544cee172bab9338491b753400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7fc0fb80f8b94c9983b653c6f8a9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011777ee29ce14a7fcfb5ceaa60e7572402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2c4985e907c1debf500e90a59f6bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe669267f756b0e86f98ecec02e33de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5acec0540e64965ed77dd8bd5f107405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404b2691acca815a86e2151ccefc311406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70f6b6cf890d1ce2dbea48c30a1da3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c932d4b042a6b0839b629ec162b6bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d6bff1d1075c2138f53d33762cf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a578f9921646fadd4cab8a4e021c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42758f731a69a73137ae984c12229c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072eea7965af3fa46d8a8aebbdbfac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062aa206d68984815787d8d41f159a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b732cbb9b383a118a8436b929d7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9357de182627bf36dc729a8b3c108415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a2002fa04a9cbed6a9f003bac1d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d50d6dfcf2a44793061b840f1698cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c237dbd804363ab1b04dbc5fa68adc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f598cc903d9bb0fbcb43c749d9dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98a3533330bea0ede3d1aaeac2b14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30762b09f10bf1e962fbc7cfaf4bbfb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88e0b25666065732174f78218cba2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e43aeed1962ee47d7b267bc829059423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5819922b373a786458b16762cceb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae8def061dc896b928297a5471031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb481c8dca0de7491a8179456c1e2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772907d2f8a6a20a82e150d663b20140427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be20eff62cbf6b4a9c60cab1defc02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15906a9cd0f7dbb53d48d1e2ec87226f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed231b35acbd5f9d6202c1d5f1f4358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206beaa9d7db7f135a27648b98aada3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a06168ccee4011ce8f19927bd2462a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad2a43468f6ef5efd8d103df830d9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178187df2148f0179bdc4f2c9678932434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84854f5f9b3bd3f4552b88b09db38369435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b09b891207da063a349d2ce582341436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a0dbf7d75a072e0b3332682ff6756437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd39d39c4f6a6c264e7b5b086c8bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01942af81490b0764499b1a8037b6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780bedbc097e49672678b1d994a84a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaaca142fad9255ee36ccac8b64924441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c65ab3b262f965ed491dfea633067442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6e50cb4b158624288623eed1cce5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026692f31e1a313d4e27c31f062f9e83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada592e474fc2654e19957f1f37a113e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fbfbc972c928fc7c6b3eab3859d53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f569b295752d5e0c83b60e418400447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c36d75948a1c4675544267aa582b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189fa08cc1252ad8b7fef66594589e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8b5fe200345bd7c5c547fabc12b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55c86c6fbb45814125efdd2288dd5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e50eb3c26edeef8025ee2ac11997452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6768bc12f36457e94550c8217c093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110e5e028485268cc0909ae7a2aab83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de4d77778e56b83baaf16f001ac9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09889c66f9d0fa4590b80e352f13106c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5f62ba68067d0f27207187a2cda0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f9cd72b1f81cc2dcb0b5914719a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085a3dbe5fe887de6f31a54ed88fe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eae85c22062f87bae537e50c61d8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290a34824309a3dc2b1434a2e3a926461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ffa1bb4030d2ce5689ca6ca60fafb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067115814ded0b29b7e1b50577283029463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53856751e69f9f05ce9bf96e8a3808464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eef462ec49076c6e2a6ce8ea1ebae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a2ea4553c88ca316423f557ab6ddb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a39ca4f50432c32a56ec59cbb5fcf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcea82b3bef0a76d8cbde2f2166a094468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fef67a3700707f37e32d9f82826d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d81d3e3c68b629b9af0958246bd71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c383740fce0a878744aaf175a3e6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a03e66a725fbca23fced3e0d8fa6ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791f334849a52286d6f11df0c875a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a57909445cc22e4fe9526fb537571474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328b6b1e19cd5764524e9cab2f8e35a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f7c6176aa86e59b08e8e464097a17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6191e43f81186d3a4e40472f0f0d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c7f4d2a30223a8efc460f651744a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72692488f1a0b17dcb17e6d08e4b3f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3d2334387c9c67dd21b0888f509a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee2df7f7daa4dcae323081a17a55b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb75c5e571aa9c745d4ddd47cfde9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cb97d31566d60a5d487b4c35ebdc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76835163cfd1b54ec481e7d506855c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6155beaac7592e45447c59b45af0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ac123297f476ae0ff8a1102fec2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c8e5d044b2f9cb5feafe6566f7542487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc9b3461c67664e468b0946edecdf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9beac32d7cfe5b8bd48948dc43d191489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c81b1f16fe7cfc9d147782726eac5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926546b01e08a6ca1ba9d7a6ab207af9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d7eee17364b984d0409c4d33d7eeb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab65bf0ad843e9913203183fce5057493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f20515824e14765af53aa3438a8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c732f96b6f30a04086c3da6974b68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030fcd8d2b823fdf46421f3638a7fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424ec805869ffa68b1a941fb8e3c042497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db740650d14350c20bf0dd973ff5378498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de239e17b7edd60560e4e1f3c5877499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1033e3dc33d6caed9bce5df7168265500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b418ccd4403f62fe9246301a689f51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae88604c5867c5898240f449e474e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab7f25ab002df023d0166a5a60688503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289009e52bc6e8172ebafd879152b60f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1afe635440f0b8a66e6ba3ece74a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966975423bd3eb9b2a6b2b2325dc198506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3bdb8044813931cee678458f8fec2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d549941baec66453b83cd2d30b87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb38d6ced35c500285681cbf22a330509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea0c9defedb3ab02d6c5bd7e487310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc90612ce220e2655466ce4e791b24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa070e95b1ffae537217c0454e4b836512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b9ab2fd0c7cdb227557076fd30c7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafb5d6f049044c02649443c2f55749514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb79e4826921a8c196337d50d80b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9859cd6437fefcca3eddf278249df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f23a479cb5994b6b971a0ea1e8da1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e934b4cf8e78a2b41e6df7121ca2a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc327288a66fea87029d41cea72103e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469ba06cbdfaab1d8acee52c8ada76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d00078a65c3fa0e12d53cdc7decd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745098df711eff1b61a235ec416889522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc459934e80f3cef008a527d5f7a436c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779f912790ddab6812b2434313e65e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da7f48795165b1b172bc78624e70f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cae5af30a6b0b91e2922b9c4b3db64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d372972bf694e750ccdc5c922e7b0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a725850b90571d312f4576b4b8a792528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9094851edd15c6da2ecdca498b0088529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e10d07027184ad41174b3ec5fc82d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c82b417b370c9af56602ae5eb3f45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f438ad0d4194b9f233698642c6c2f71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3e0412f7d95f1176733383354b21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2d1865b11e6196f54368924162eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f30e8b6220b93712b92825fef9b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94be4a4cc0f6b2cd4cbea7541600c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63404b8c803fba113807f2425331b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee3e19394ef5225c0e2a05bfe10f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b128a6751c5479da4777d02094568539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ca2b3053e7cf342ca2199b2046a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915f2fb15e83c5261a63db8c2c87460541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e596501c8db6ef258a0f500e43d45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c5d72c9832561b33e4f191153d9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5eda5545218e129b9e768fda9ca68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3b1d3816c02f7e5371e4be0ff03b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e6439a47b57369866a610ec31429546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81027b6f98bf85dfd364c15838b8a719547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b5014d8c1ea6d92ebf81162fe89b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f830ff74ffad0069e0c5558ebbb627549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2bcbe54c9726655c6dca757fe91e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c0143184251504885b57a95cd7694551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32e19b99826d95323461bd089615d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f19728fab854fab59bae26c58b612553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d17218c39c9d2b96207cf788cfd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151466882b3383d42bc31bec8c75367f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e115bdaa1fb871ab2b88a10d5104dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7cc825abca1f55ac334194d1cdd83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29de9962338a474c9479732fe9684d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b2e32dc27fdc016bc27a195d6931559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc747512a5a27504fa105020d2033560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d6d8ce3c0f24f9e3e2bcc528bdbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e910a349d636b3527b63a80c9ebb27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d2585e62075a1fcc1ec2163d88e89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639161bf7f56aec806e94b447ba23d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109692abb93db6bd874c4e9edb51298d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136c07bdf95593c7a7f092f425cb9c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955adb947e20ce8d7576ce46376382567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7604dc5c228743eeae87cdbf562c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997544bc0d81800f0abbefc4d06d8a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6d426dcae8b5bccb25b527a92126570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ab37e982a8fa6c4fb0909deb87b54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194809fb58cfe265ec8a63be80a2dd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5c7141511e8b5d313c69bdc42c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f77c07f665b3c0b04d6e574921ec3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c5b1cab2da20799263407c07ab255575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98296a44c48c7148306436b72b49a10d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f339727260d195ab24a1d13ac761577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7473ec055ac3501a33454581bbd9c8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b8682480ac339079f110b928281c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343d86f49b03c443320f488f02011d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2bd652031c1af7175c5d051eb85d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4e7a5ed3c149697aa1bb17d96c7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f97437f47aa966b1cf94caa96cb286583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f504c53535f6d4feb522ab8ceff40d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcb9548fb0c3a33381ebffebdbaba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdea96d92d53e2dd2593f19119f695586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb313da97c244eba1f3bbf235ad7073d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b8a82487117d18902d77dff71317588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf71d12b86f0577b5c1a6499863c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43ac72c4482f77a819d197ad95584590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca12cefa7fca78e3d548b0f46ed98b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376302f0d9395757a1f821404a51b41a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b08ab15e2a3558fc8a5c8143a409e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12bdbc175336ef46c588f6e07f09f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952d9f1cd41d1409ba31e6bc2298e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b18a7eb143dd123c656e1fe44b28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb292f61527b13877f4bcefeded07281597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a245706a5ad56f5f2b8d67aa6c6992598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c025bc9c3de88235dca71627ba30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e337faa83d4cebeec85b2a573a570600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a68e781fc8da5de7d81f8a5d72c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304e0bf719b8d234b65bafa68f2841f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739f1590f0025a71db25136f190569603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874f63c05fafdc263f09379200680b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550564e0d58d90a64659917897d9543605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17f546ffffef2c79915a1d7bd872d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea644a47c3e11448a082b71968e7937607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eaf7a99a9e88614c9ba3be874724d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b1c6dd7cc07048506cac5747dc1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109cc3625a4f5e9566289d93fc725a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef2a445e0c0ad0172d9d63827395f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19f1785591ee1028c372ad7e4161f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57bf91953007d2d589ae0dbf7c434a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df92da98ba22a7df7a44ffea0499e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd74db72e935c0dd2966d4d7e76e640615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8c8e10a673069413246a5606a388616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f784bb4152e8171504379c92c7d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106dca27b3db91f419a30748c90530e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb759ba9384ceb950e389cc67eb2752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ead9572f926d7c7d4a677378d35c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad043f13562b64109f8c487d19b7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1fd2aacae37a7375b9086d4d045f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba560077ead1a40869bf8172255ae7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946546a695aa8bb9431bf5554343794a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32293655ae4708f25a52af12a4feae4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb275f7685994cc918f00a731261e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af5af6ac5b73418665ca781267914f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993f069f3dc32764264a76d1369516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb20f508ca34457811f53a1c4d671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec23263bb12ab1b6dfe6feba28d8817630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550cc7757a39c2bfc28886bfd0bc52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af2c542902db422ba7a1a40bbd4d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4198993d9a42c4642e78756522fa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c04b76cc16010a414a3ecad694f924634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41983a88112a19874fdaa3e96e534635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a03535d0da89ec367452ac1cb1f59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012547935c0dab6604bdd8d6bcbb9591637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7920e02f43f66abdbea1679f51b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86dfdd701958256d5d01bf7dc69fc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb15acf545e83bd254e5837ba703d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d47fd7c9b0ef67392c4158ec9dd62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8774f59ace18673eaeb8bbab3114642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c10a330bd2edf3d7a9a456ebb6fba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf1bdd056d41a994dc8d0e7b74b8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb67426a45994de3e0d17c0e0e725645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feefbde1ee5f5b59bd9922c733e0c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3361896b9bedaa9ced28c75bcac28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30fad5d6c196db3e54f3805f34a72d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7ef0955835a95f6f038486d21388649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29fc929f134cca5aa373da61ddce2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a6b3717a3e0e4e4f3182c61ffd426651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4db117be04eedb56f556cc2e5f1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac996cae6c6465e8a20795cfd30f1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cb975411ccfa92d4a136ada35704654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6ed20c0f012271619687be231fa24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578da6c82cf0d88fc949cc0d3e21749656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2077cb041598123f30082b4ba22a11c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a195a2784bcbe64d74c083170f2be35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383bdae39d2a65e9dfd118eb33306e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cfa4db6c5bc95fcbb6d39f4c895a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542ab9323bf1737f75bad5f4af9c9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78df082eb2b88571cd0ad24683974c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f088c904ab571b5cb265a568d39ad8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae934a4a54d45373c7993a714749c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9c0cfc1705930bbd17e68f29f0b5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153dc3454f8fdad988d713ce453e793666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ec96d43a11a799d1cd7164c2d963667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45321343b76b81469749a8b16dcd7bcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7fccd98bfeaac24925eb69c8b84c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999eea84e8cf71c853a56b5d127d51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d955d86b5bb85a0547cae988ff00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371690aa2fa298d9ad5a0cae29464a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121832a91e217318407f2e71d5baf827673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceb1f9a925998b9b2728b036cb3d2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432ba86f6b9c4a1beffcf0ffa4afa1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f98f2c98822192aea42d2a63809b32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e8c8496c4936fefbb74391a3c419677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2ccddcfb3895139874625510fa402678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c533a2286041a079328538112699679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffce4ae74c0b34940fb24e1209603f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca604f7da8b56c4fb1f5095f50321de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc69d087d9b8a70683fd0b564d9de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c9f5d51bfce2e90dae714443f4343683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5f99a6314ee59e3abdfcc816f6f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320aa83587a2e4291e06b552c0ff8a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501afb208f90d221aef32bd16b87f3cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16cbbc25b4301a3861c0b5a5a9196687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7cc5f8052049747ffa172b61c71d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f3fc6694460d51d0c655613a0a3db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f78a80ccc5844fe92ffcca42e4f66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0183729c5a2851ffcea97ffc24600d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ba4e9da5aecd762e8222b5716f35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e0f7db2facd5a74595722cc61909693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37264278610ed86df0df9b50fb7e80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568208a46398116fbabc67d4269e5d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023244647ac90dc62e604af68f19915696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac7861e1a88dbf653105d7d41245a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9dc09bde37f50766e1674ad9d4ccc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a5a1cddb162d4c1b635e3834e2887699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b59fee75a607ec34c758cea04b6ac1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6340cee7ffc90614d6bb5cb350a6b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f4ce0e0f90ca56c58a26cfbebd2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b155d91893c52e6b5213ec80b099bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0608c2f370768a47496d3f83f0f4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe41fd2c12b7348c4cbb1b7181319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b908a65a8aa6f7395558566a074de5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2075cfc9ae292c5a9016d630cbb2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c353afbbb6eb50f471f664a7b9dd48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891abb2facd96bacc9c2b1c6410ad896709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624b1525408f404fe001b6b099b389e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5af62514239aef5c8b53dfd2321a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a05ae9311b449d69454f680c36598712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c94dead4d0fbda313a9e0ff98420b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b790f64497c8ff448148da77644aa09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66968efc0ead6331f2c56284c93c86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008760f34174a4f3388bdac66f3f9c39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e244493e6b4bc3f8a000480dc622717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e895c826002b1cd81b1718a0c4c5ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f8dca5dc0019344ebfbd94e638982719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b400fba0578a6461a159717b7ea30d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35f17318eec8773d259289a9aca56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225661e91a483c5426b266daac9820f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87440d3a3714509b453683e5289db34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f722f684ed99fe4d3d4e0e3194a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb6b040c8949b780201efc0ba7fd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2444f38b3b2a730bb896e20fff60575726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de217899abce041d19fc810a3870c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45195f4633abe96b9870a029867cfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f67e6962512ce7c1c78ff88a0fad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a20673100ebecf60f58a8f109f861730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102af452d162b46c571f803b78dad15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7332718eb7c2c56c7f340d5ebff56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af2ce84725ce4a961ff17974ab2b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df3aac5b7caa5cc7fd0410f5502d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74243e748ed1c14092eded5fd1913c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4c5c4f5d9e3f3156a5071807e43c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ed3ad8ef5b9bfe675f235583d2bec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3875b9744882ace33db034c2aa01d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6888d69d0897fc26be5223b37fce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358578b8232c48e540ebcd9ab86422e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d68dba375bcd70cb065a0cd205984741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a90680911077cf052c0b4652035cb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eaa27db006bb0512fb212e4ef74dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007e383d56a922092194a0a3daaeec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083de10cbd9e60bc860fa307604e5ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd926e0db49c265db8f07b42b5f3f04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc5b2e331cac50982b22e2b4a1d3a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6dbc7f9bf690a981b2cd053a266ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324adaca364c6611277269a0cadc171749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ce2932eea1612383ee6478e92cc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653b70b0b205b0f51b3c4408e49daf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b380d9bbe4e9b936769c1109e42f99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82cffceb44d00b308d9b81036d89e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99c74d4769794747c95ed104de9201754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84ae5c355d264f9c2bc875946de64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8e16c0c38b590a1a88fbe6e53cbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db2e95b253c5b751db4cfae95a020b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb6ddbeaa75e2568a1e771827db78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce969444496fcecec904d8dd9893bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b218614f7148694fb0b52d52bf29b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002b3c0625d7f10c83bdb699b6fb8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ad33cef4a6eb90133e015ec4cb0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3c2a357d6beb926196ada2439826b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647e12a24c2df715d0ff578d89e8be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4e760d96405acefe099d2ab315b7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e3f296642bd198a96848aa91f1347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293303ea759acd4f42b73705eff2fc188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a8056dcaaeba712fef0e7a42c1529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753f69ec0ec8c17b4b3495bece2eae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a7ebe7b3b94cc6be1fa3a5a3484b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b820caeda6270aeb4de0f6c500f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b63b28b5ebc72162c84eb9ffb72a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e5b24cce087fd3986f02080cd82014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a54db98609a22c8fff5d4c411bb7c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fa0d90e14916b16e0cb4e9c295ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896867016fc65660dc0b8928227254917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445719a31374d34045d342a88c0ae118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05186b6cc92992f608cbec887f846ae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc5010617f8c0f2a04593443f4ed1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c63837dd7a4409dde48240880f69921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e8d1c5dcb30c35ecd519226f55ddb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240801e45c69f8d78a63468434436623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfde482bb0f2ff4f9b843a76bdf37924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f89ade8df1f1d929d2cc85ad2b5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c48639dd4f2702e316e67c7c5589ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346b2f6a4bc19d3795c003ec4566c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358304eadc5910c7e2258d409d236b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e887bbde738c9221431bada40e574b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bd5276024b1b4ac4066b79b497aa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d428aa5189bb36acc871d85f0ba4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9e32acef9ab5c801275242c860b5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b5cfe8025c54ecf212edf1ee08fd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3743e9a8bb70b58b38ff082ed3a8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a0f42da0ed098fe6d8c09a667ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1c907529a9ae548a9415ed12791e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672ea5a9d9ff8782511784191650f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337360c84e5d5c2c536bb8f47faeb1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf82b2f74ab6ba6e17ed7fa7c45cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ded5600de5a1a84c46c8fd4324aac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2237b8d317eeefa50b00e2561ae0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a1417f746902303c7b04b89ba666f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151bef892cd515f1cf9da66af3797643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b412ee00eae7ea185e11666c7b724e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334be5cc568779ac464db2ceeedaec745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0d27c6f48c95e2de5dcc08a0f674746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23093431e166425d6a960f235a631feb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439e564b8d86bd00316f3e6f451ceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41c5f0e0da053f0d7483efd29b463f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00540de8050e40a696fb13c69db2ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4774fc37faa21c21f664bb814438df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e904ebd81f5758d7d45342c935d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544448c7b075ce4968f414a48bcee0bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7692f987694c5b75f8d4b59ba42a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14fcb4687df1dfb7d5b4399949a9f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df05fc96ef51ff85bb0c60dcd0cdf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6db8070a5448b1a44068fd98247a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fbee734b4774c437dd941f456c41a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c7c5c597dd24c29188c0b32516c2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b1dd548e8838f01fb45065da276560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593c2f92884335df6aa765ce41420461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6401c333d7ef6bd577c6b253c97e0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9fdf3e5a06f37bb70194b90ae927063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131ad07f4c3b602d028aedf92f51dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21149a408563c43984a2fbe91168a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eec5cc64c1e86990bcb02a309fa4b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9f65f5592e3f583088635b03228b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2abdccecf51b184f5fb8e79e636e5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496513eaf8066ae0fd5c831dc8791669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb8551e3d3f25a5438f37a83fbc92670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad39e572b5406be01bb927ef1d9e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c2321edf0e5fae14adabc3d55f23f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f230680e1dfcefd916b126bee1d931173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7edcae0b3ba4985825a79c1d995b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f0a2d1b0a1e73a348b281804228a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff4dc4630c6375138ec52dc4fc55c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1dd3899dd92eb681c88701944ac6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e4adf0b882845f8971c70fb585ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e064a2f8890fd18d2da30f8fa378b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265365dcd8649cb5e4be12b64dd162780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da27d18fd96c31c51845f92e7093381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1849d1bd631a56a078f5f05b9cd00e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632daca504e929818fc357c1fcfe6c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddc27b87c08d1e2454076ea353aac284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8cd8928e02266543a55d41ca625be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc8d009f280c7cdc9e3436e7198ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1000aedce5947eb09ab94c7248b4a7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7078bf5d1f5fdac61da93809246f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3c886f4f73427b5017a0908f209389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c2722e34715a85a37473e1886bf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72ca188fbac259d7e62028bc6a371791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac078f83b71b4a7efe82eb8fe95bdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c6260fb21cdd8b0943e9940064b0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa96b645850f08ad999583817d3e4ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815c7716f1deec871961cbb8ce6bfbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ad4726d086344986663f18acb155d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e184a04113e65cc340e48ff75c34a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d0819c4f2295bd7d77cbf6210d8e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2f82371b35fe46a3f2f90749b77b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83673790471c74c63f8aaee10526189100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f044a0550cdee949d029e975221d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d590ce8baf9544bfb89803d69b5ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130f6fef4b56b3c87df8be96b37657103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0219a09d4bb06cddc129545ea22109104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4442ddd744abf07069e96e4bf20bf9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40fc9152341046b857f57b3a4e1740106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d8f70a2529aadbcdca04c4cea764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996228ea49efd44a9603d3a37b4ccfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d2e572ccfdc60e4f06f768627d0a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537e06638f922d3d39396b695c1c9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb6361ceb40fc6b85de66a65f671d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1030e1d0986e693a1873b8aa0bee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7c00cd82595e2a29734fafee794a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70cc6d088586d24619ae87b436ce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badced5d87e76682a4282c836343e10c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396293def8fc17f111fac706346defa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e358cbeafe007ac51707487d34bda47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdded85bf645adedca76b11ab1a0b54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5fb1e09fb8ce1446da7a3abb492a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac81f46fa40544ecb510f5bc13abaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1802d4314c701e079b8725c96016468121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d267ea6d4d600421b36bff0ffd75d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064878881fb9711e153006340e84f40e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84db91ea940215c0003ab3c94c0cdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274d6c4efa2f70d55bc584cbdbd9462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2174b9d83562ef73e489916438e759126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f695f16dd17546ccd3d8afbf19a87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c8bfa4f70eee017fd4e9dfb614d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326cd8a2b72f612089b2ced517dec58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb9cd8d8a34003104f62adb27110b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df27bd23c1af02ba2e596d5019cfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3fedc035d41919f0a233204d3a19a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87413b83bafc653e33ce2db86f481133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d99f3dead924ccbb6d7fc671955667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccf2fc51df4adabb723b0208cea0f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2764b380418568ef4cfe63aba4ed7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595715a50ed8d460356ad476acaf49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b2884eaa47b63c7e720fe911a6c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472e5fbb7670c78407e078b0fa6364139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1651ad9a19c6e0da57414b6481a87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc3eb746928cade6a496e17b84e75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc945ba7e44eabfe61f7a6047263e273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a0e569d5607544ee57d9d684a5674143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696c81b3243bc3368739c59836a672144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71655bb667eb14c67d70530fc5ebc065145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976814a9928f57c8cfe7ce763aae6ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375075052b7de2ac0677b26c95f17e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6486edcf61526353daba8b141a1ce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8e62dffa212ddad3df0d242ce8744149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce4ee343b7bbee10ce5157578d4a51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881852ffb32c3e9de01c045b63ee8d15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713ccd432e0b388cdf5e6a40a797889152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077b9ce544ea36ae3e8a157bcb880b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130fda15f9d8bd8726e1fde5bfad910154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e8d4f2b4fd14712cd9899ddbdb8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3feed317bcda15004414a4deb8cf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145c5365aff5cf8245a2a204973954157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a6aec1378515dde75c6cf88a061a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d39f532012672aa5999adacf1f847159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5744e3ad45484885b73ded58bc9d56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb909425f67ec66d9dd195be33958f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d30133d2619ff99855b5aab05d75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f578b721137b2dc5f77b414c38c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357afed9199fc028cc9ccfd52bafec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8506b45ca0f804e1d69769ca01877165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c0356de27cf742fe7097da4df95d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed27b4ad646b2284b75c7ab5bfb9779167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443bd8e52bd9f4b9af23e5d9cc47a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a39a626e7287269e5baa637ca5b5c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98c1d1363b05279a5f54982d11f29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca7e25c783686fc47cb4d3ecff241171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9186a85a77039ffd7939d77f3f9ee3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1180280bb674864884fb6e819e111c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0454a08b56eaffccacd2d66054833174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8847a486120b83fa24d3b37344ca2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f5618046ad7fb8c060b60af5533d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78562c4e6f0e8ca867ce9c05201331be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fcc0bf44a8a7c3eda3aed8e2bf2fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419320c55a4a4b635fb0da1be7e105179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b56aa4fa58e62d2e2ea7df57c5ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbf7cbaef8be4c3672793f35082247181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3895ee0a819fe23ab79a28114a884182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd668749ac664a1b68c5953f3e377e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edce5f71c4073a9a9afaa9d16362d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9255b4fdb0ef45c32fe7d36c1a3ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf93420e8ec11d4bed5e853a80a6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a9f3ed865e0a2a9b925364b9a51d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a00fa1c140fa294121231bec502755188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd75868ca6604571ca45ba20b00e9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7e79bd2041d5e3f1528599ffe4200190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6ee75423dbcd1ee5ca0fe67bdb36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4461ed2227b3d298f0a4766b0dd60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97786a4b9776f9590fd184dc3e699193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66071d44c320dd7268e434cab1195e6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a234a7b7a3828051ce877e8bd51f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc43b9e8434fb803f83670c3f0b42b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a1078849087e726eb4f25aababb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256abc5ff33aa40bc4ac30b9bdcae45a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f386c0fc60c4fef8aa0000858757f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a697f9f2d53f575b78019dff8b0253200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807cf990626cf002f8f403c53e6f3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471bc0905fdb9192ae9ccd6677887bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab769a8bbfde2dd32a03f8bc9578a94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1cb6030250d0a9144680358ab2667204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec4d2e8f94b65fa66ac02f91f0ab8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7adf950014f9ce80787b752468abf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf69477ee6e6bf198c5a345fb6cab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aa2b791d99b5fa6eeee6e6ab45774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701d403e63179ea2df03fc677f84ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c1e189a44df07212d3743b42af1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a821ce0b8745e9c7b1419f26b2bdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48d1a3c840d8c67a2c8098af85cd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784c1111d6ee65964c7892259182d81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff199f783f9cbec51a7a51d7617ad46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70559c0c1a8cd5e62ad7345a83199e05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956f8b7ff904387be22ee75f8578423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a8237f81e2172fa61e052ebd5478b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dbea6d638bcc4a11a6c0d919aced0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd13b390f1594d9176fff491ea21ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29c5ec1705c2ad074cdaee2a5efa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a17a2ddcc18613b164df98658dd3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6f641b746ee181deb093005290872222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c80ddc2a6eebdad7cfd537bab058223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478c6f4806480aa5079f650c1c25ee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b78eebccf4d65f0b13c7d6225801b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b4b91532cfb4a0e3fe9179c804d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13555213693fb59806c5dbfeef3c06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f71b54540711a9c197986d52675d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fef71512b2c2b79c238e7b88684ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea46b3006d1067a61845a22bcb368230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829318e157bd087db016f6ad235fc49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2100e9a284f537d325936119566392232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153aa22847a15ffb9d5200097e3d66f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610846fe767b2827b7ed4966049e89a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83534678bcc1491794dd9617c216466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f0857ae7703f1fc7e28c7c1c5a41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1d348419a5d9e6b844fc6a3bf1715237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f267e85ef6572bb6f7757bcf07cb37e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7a3899d4a39c9a860a2d614da086239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e816db06ac64872e2032f7e733510b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8418cebdaa8072f3b8755c596c318a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c221180b2e780a87ca71fcbce221d1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397e987d2f49a7c7f201b0fe01fd4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863326f0c9a1439b11c77842cf649aa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe056cc7dc018c26edb99385932595b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d63431f8e0da5cc3b1b46e966ad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39f14b976378d120df2880d78c080247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80406ec7b7bec8328d2e2cfaf8ee6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d66b5d3c13b0065b380f923cc36e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423169b8fecc6b7382ff32fab132b41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a92d56395aa80c5a178ebfed289f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633b6d9097a845a720be00f811a08de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9c5579fda1b454a1df2185b9a32e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6568dad1ee1e9d0ffd1c9f26ebf3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11265a86a49bcce84bbf5043c43d5dd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086faa5367aa134ca3f209feff8f7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc724906ea3548225d97f35217fbf6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d9b3dbc2ba51c090f012c8ba429bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ad1ec12845506093f62981dcb4e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6763f66997a11b410362d68f4ec09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7560b4ec52af7b3bbeaeda3cd4203d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea7707bd3adf96d8d841d0cc0f561262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd67b4a94b6386e477b7f2c2ad8aed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8419be0b9f0cecb7e9ef60bed4704c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96b0b514b68f2ea57e1e8aca805d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9c38307158a7a31bf62c50f95515266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a14823e533698c044915b5b05593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82741a0326d7dd46e2707ec3d930c43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd624e7f1dd539b149ab6772abe1f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010d3e02593b40ec7876d39d82e497270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308848fc2bd1cdf8a32fbd4a902e242f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32eba6d61b5a9fb425c890f92facf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab61ed5760694fe35b853437be05a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dce1b2386017803edf97c2636253e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ca56ba1f1e0ea6e02b79320c5bd14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65b41a05f11e4ee7ce36e7f5a1b6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c5ddc1329c1eae89e3f25005beb87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5d593d9db2164b7000829fc8c54f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c14ec9f5ae294b1ad456cd8753c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336ad362278e9286f0c497cf91f438280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6359d0186c5af683eb685b7b82790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560bea03d521d6f00eabea70416652282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e459066d2e34366fee6e565e4e4d4a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeca9da374f05b8451773dc6c3b36c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f4bfd83bd428d32fa523b65fcf8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cde4e2a439e5fcf7302aa8a56a3e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ea882a33d41109c087db06f431e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280997c9f62e71a71a42e83ebda118288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f62a9a5e3c6281599136b7ad556371289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bab01b5afaaa32a7c0c3b1870a0e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de610e1d4614723bcc67c35305c73eb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787277022788a93cdc0763a6373affc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ced29c71207f5a578c6b70eee3768293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d3c72507e915d79cb301cf3992d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77514a83c897519dc4d15768e3cb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b9151c5eb85eaf52f6b78b95c78c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e69597a1655767b26db5584ecd2fe0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53474d5054d1ff6b15b984662bbeebf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95007da96f65876554fb36c931182c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f39a130e5b5ee2f713c3c726d9be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec42e037c7b40776741c917bb8b3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162abf5d2987764b4f313e985ab7fffa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135ce60f168baf2a7b91b82a6ddb22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff79ae0bd260c0ca80ee68bf9230c5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cb8c582de3b61661fef4fa4649b56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f8e0ba2b31c21a23344986360cc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc419fd80978a29c71dd2b110ca01abe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245860d40981a44010659bf825c15ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4b5c5da7b4025e76c0e899935ed4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c0d85f5ed4bae338c802097f658b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050344e1af61d504d5330613c93709d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e72aa3511aab3f8e17bfac04ed7e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985c1a606698f065896e4399ed699e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af41814a602ed3e209ef449b81461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e9bfca4d020c8ed7724181b49a0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94422e132b17e3f31e261b6b58259610316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea3bbda2826e8d6a2177d8fe3e2de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a053f17c0a710a2c07c6d68638449318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4fc754f3bdf4316871c40a56cf3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a63ae416bc8b8f0a23660fe23bf79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27101ce51a22ddfc2476d69c41b88d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b50d53d717209a5101ba3e950ca9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10857de595b8d9890323641776d5be16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd020c44c27915931f0d42cbabffc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab788b8f42b659162b8b59d9c9a4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e09261f1c9c9c938a44cc12218d19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c274267d2eb10697c927005b69b723327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e66d312a1402525c1c22c0bb063c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb23952535c186a2ea80650734d4c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caebc7fb55593d3e224d8d9840ce2a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5ba0222dc3225a8b19697dad201b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e6f9acccb34554d15caa51b722bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c65a27724cec6d017a04e37fa0bf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16274d675043be922dda26566f0c022334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1f13f5328eb2bde4e18a99cd542c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113fc448ac621139abbf75ef4394dea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330125bc34ec8cb80afcd824a9d15ce5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8c7c387fb1c597946448e1cf3ccc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e813eabab1287e5adb4c06fde095ada339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417789edfefeb3603ad46a2c86786f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3081751e2de365fc1774a8100911341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e2f3392ae32b3b3e3fcf057f151f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9c404d61d1a70c12cb02e504cd604343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb79d5fb7ad40970cc93035f8f10d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195b9b173af44ffc752e803391fdd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674369333d254c53111ddf824328dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f8ccb364056c8735f8d5bd94f32a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e43c17cacc923ac877dc27810a1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f4494c8d61344ef7e164873208c15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05953d551712b567d978880edccdd346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d4c7edca4edfa0fd55f7d988aec6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf71c1a253d0f85b61d343873f421b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c885d83501a57b8b2541d8700e6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c91ccec9f5d4a2ea2e02717525b7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9bc7131f4b4f0119d1b14f00b0ca1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33da88e261cbf6209cab4c15de15d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d63acae527cf6d4be04353e096a1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820f96d1ae0fd47ff0ac118d1b2b4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c16fd4d29d30a3787ea84617a9d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e18c52393a786992171a37311bd373360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29357f19512837c79363912785ad702b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b79a0305fb1b2eb04de9914fe1be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546a4a11fbbe0dd442ca80bf346fb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783615001315179cfa3a586b31060aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f057976b1562ee1a3302cb102c38b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8b7e295a2199845a40ffac511b763366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecf12d2663bc3eb24072a75697173a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986949217f49507e79a3497439ecf296368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653549e2a84f0d2dfbb7e8084829020369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323024eb46d57ed8a8f51b005f52c60b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bebfebd5fb2426bfe7c10fcd998cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5756652c23e7d89f86f9078e980e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7ff3e568b51f48c045b5bfe1c845373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24a70afc065388e2723895fd5cc810374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778123c28fc7c89a762353ad9807ac96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab324ead59dd0786313b61c361ebd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac8019feb88f7a9c20cfccafa567c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2527ab0994136796984c9cf5c44ea37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239f4ae8b8ac15b8d7a1a89216fee3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ba27a8c075030c3b9bb78a4f82701380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b3688ea83f8bdb878ead7372b167381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d2a91249aa083862df0fc177b6e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79422546a4928ef31f12ab5ef512769383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34ca9177d02bc8a045c1cd09916f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529f0a25627b6724fb4d7636ef4a87f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2720f686e2d75f75dceab7d44ce0ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e054d37a36211bee87b32459531f55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b930436cce6be581fee43794fd82c77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a98c0d9c67a7387dbfba00ade8ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b13d86743a88ca84f6d1fb9afa68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ade744d2800eae23f1f28ec68ad33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ba2975bb506c67a06be241e18e9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd100f559ae22818dc128b280d3e39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b4f7e43d59c809da8049ad4cc05c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea537d6d7b9695dc012f2a038388f87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cda55ff377dce6a6a143c3cb99cfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942cf848bb49840d3a49023c6ba97fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef195da6a9e8fe4d1d5c419c149645398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed818d87946a4604179b832a5bc2ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d6e5fde1dd3bece68f590e0b0a67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d141f72021d4b90b3c09a2b4b2b00b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb9e8f007bcd2f02562533a05ff73c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5bcf0d13dff3fabc4e36431dd5495403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b10bfcf7252a275b953c8e5ca386404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db5992d53f8718f598529487f7898405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b5abcfa2b1d3624f3dc43dc7ef00c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c7ae47b33e23b1b66efb0d81673b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79915ed1665fcbdb26f89facebc3a103408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dab542bd97a4fdef84ce94215d393409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c274dcf9cb1f5bc0a4f181041ff2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d07eefbccde08e9f61f36c92c213411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4655daba4f7fb2fdbc8dd1bdcbd18b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba52ef58b3cfcb4d1fc087e9478ee40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b6b5493af00f6222c2ed200f1731414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ca2d1499b0e60b4f51bc4aa9e69b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7fdb2f95633d2614853787e1a3b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2db1b8f70a14b28398be27dd932b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3187a31bc037a6cf5fe40fc242102b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ba1a11d38baca4b0d5fa8a26ddf7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2af053c114c13c3dbbfe84b4eb62a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293f2565f00587f95c1cef39091f257421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca162a1c0a6e17fa9f37e2653405b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f827d264cae8b2a9214290a60106d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105ae0944cd02ac33a6172b53ccec5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408aaecb54fffcbd6209f3353a739f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7c754034944da4c31b583a75ff2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777193d0df729e92670a2ce9e48f868e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6f75f5da54b7af940c8853ce2a75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537f07594e284528249485bca92d10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f1612eece09b8207bc90e927aaec7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a525e299ca27ebe1aa323222d0b3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8500b7c20e4daa7d341475f14db955432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25442eb02bbc0f087848606a6ae181c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7ffc2f7f459e9802c950309ef19f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fb6d3cb17088e3a6889c269f7a0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd28820c3e1b1e141638c79c8177fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066624099cbddd5cae8862792b87c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56058493e176a4882bb58e3a3d46da9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8f9e7700c2a336925f8d4606e573439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316741dc1385c8aa3948602314d983440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b0ae9dad5b4bdf8eb0634e481a7c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf092b97ce427a9321bda19dc4af0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02f4838736cd813bcf6c8f7ede561e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823f4eb1269953569742fd520a0892444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0123485515a7f362bd4ca7ecd815d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8903cd40194b85aa6654837ed8995446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f127ea35b8c14b15b71f2d0f9f91a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6922d1052620159d8866f74d48ced448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d2f0454dbd97d7ba8de4ad20cac0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f1ca8fa4a16362767d76b175af5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97964a593bda83a7905f553d3e5a71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0048f01e3f4027d8b0f206b78046de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad15e09637ccb9a5bd4e13b15c6a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ace0d26a8b0946020916d366d4f29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc9b9fbcae3d9095cfcf563e2c7e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c30e99135b6d2d7b6d9494e0145e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751ebd1a52792e01dfdf81d758537d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9042cef49d6cf9f172f069049ccc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08482482e5612bae54ad29315af63741459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34473af199b8b2962cbbef7a327b9f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65719c6f256105e8225c5589d3b17c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dfc69f0990b0de0cf247628222a22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaecfaa8db4f997377e13b52714c5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d8ed0350c5c73be1c26d67d6a5c75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43de667afc2762f89bc4763131b8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4bb892f5a0bc25e1b156eab3cb25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f3a46f060c5fdf034a8ef31398d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ba3a6c57aace141ae3c4ee25d12a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f59115b94103b8141b77871567f58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4ba27532be3c5a7dadb2a92bd022470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d25c294e6e0e779f45e7e6b51188471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cece8c57034fae9c4dbe04c2aa20a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2d7e4b73cd9f6a827e009c0269d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bde0afcd563b1fd603efc2679bce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ec99b3fddb2a572bef1e6aaf400b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85155efe2108ae50d53e19a1cfd68975476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce35c4b9ff326a40bceec99fd53ae2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708965baf6c1ff8ee5061a75410a39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2083eda51f7653c874549a6bad9d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7765130532491ed344f51175af0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d670fc607b02e17608f97ac416bd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e6a1d6ac1214aa93ca480915b7b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317de8b6557ef7b81f430542b3ad228b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca14cbb6a90b9790e7dd59010575d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e62784df5ba42a00eff188077dcc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249420031ee4c6af76151fb094dd49ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d2af1cab3a48c08bd055d3330132e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60573fd1f259dd7cc69097a42bbeedbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285318515479e57211092f0a327223b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d708e31d1a5ce7b15909406cac854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1e0688fb2a0e2ddd18bba3a39c262491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af07391cb26da1bcd72a8159388f7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac79fa9c269a1e57158d340788308493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40732162f83593306b4c18e96a79f64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a6a59b95e46b4f75f1c415a9bcd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c998b949000f9d3a4398c982a4ff28f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc65522964b87544b793251a110bfc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380af1e84e41dd0d434187b733782dbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1930cf4032a26fdac89e62c181f11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce07a77546cf0aa42e93d11f5c6cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6020c1aa23448910d14beff8fb12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff5779d6711906fb22b2dab858a42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695525b36aec6995822e1ee885108eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284c03cf4defd969870850a8568ea34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485552416279fd003141d535ff874871505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018740ba32d5ab1123eae7998ff0807506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20651f415976de76fac87998378f56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b18d1eca00000c100725ebcdd9faa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a244ab0560e72db82d4bc5ca99ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d6d7cccf3e8da7eaffce7ff1f4a61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055c580c07b70fce299c7e6e9e3d8e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c206b58e06ca090d4345e42c87bb84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360338e2158224ac500465699c1c9c32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b89bad2079c5da06d81e0f8c88f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5517577cf8736925cc44d4bec09c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a179d4050b1c581653ca9abfcbf40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4124e905719002457d3595155039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06636ff78347e2f63cc0df3d1ed585518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4236e282f25e68645ba5eb14cb018519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053e71e8b55d89e1fd4091ae6cf741520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac1c80a24d4516bd0a45d124fb80f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf48f302e19e6594c410da381c9411522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60dbaf06d57afee19958c7d62ade1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e957f1e9644f4a3f7a20b2b942a428524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21527ba4c8541d9890fb7fa722c6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6572f346fea0b433a2454071570546526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc2fb12e45f955f36cf93d683b2bec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31895484de30b6ad126e644ca60bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15963bf3057344e371f1e7bcb968d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac66cbb07ff4460014510b0b7261d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b787a894c0c3414f2b118c33e63b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede85853a197e97cdb10445abbed76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c92ab14fb6bb0518f6ec088720aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf233a3564a8546004c10ebad3d09a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a524ff058b52451522e85e4fd04f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0274febb0edabd554f81ccb985b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c7c3a4b26c066ec8cc52074c0906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e8e8a2e33fd471de570a4962cc9fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d309a5f94cdad72515463ceeabf3b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dfb2a935a54645b2d23b714876a52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6a8f2a107352d9b9d9fa745e6273541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595cf20bbf4090e4da06e2c3282a37a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4e2a1a975a6cb7d99bb7b6fbdeec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349eb707c2eb0b2d2800e5ad0d082b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c307ce7993c822d539b2e527c18c2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a9f50db1e9926053e0c41b50b7029546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838d18e092e100a84515a30c7a5413547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e9a6f12dc367af1b722547afb48df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38295224c323ad1aef6871b3853f22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f88c024e8a43de76591b9e00122ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb8111c8e668b487b9d36fefb7c9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950cafc49f48b6beb15165ae9d57c5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e90c2a0cfde6bec0038ae353d0257553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0549ba790022bf51675ecaf8f3e4b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a7e81fba568fbe05ecc9c296fd78c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169eab8ee16206d467e7f50ff020db0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cd51fac4f53fb976c207c15c21ae0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f382262a6e34eb6e9f5bd8cc59fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b57f5c7c6c75ad418f8cb0bfa13377559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e55a777fe81d4b4b8e8a637938841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666007d68a74942dbf47c7e554fcfc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554377ae294d7a90e9b34387029e256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1a6d5c5f986d3e419a1cfdcfc9a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc476fb36cb2fe1cafb2e7c5c33b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f275dfcbf4bac040e222c17d0b23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6fe43666bd9aff7aab21a0ef4525566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3f5cf4d7d4268b55f6004db38891567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f60490ee35e52af4a29c60b4216e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc543668be036f2f92f69ca535aa2a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c28eea6433350d54cbe6602c7355a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788dbb15a8d8067a206725f3a677496571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc80030bdb2f56db5786619e24abce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272cdaf08d1146608dc53c67b7810d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb6d9a1c2371e75f3e850fd995e5b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511f94447136b6a76a30930c128f1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b26a763fd3b61a97e4b66d65250950576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a389ae5d13fc90b4fa59ed502582e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eda27a59d44f4ee200a936a8d95001578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f118410c0f41cbbcbc9234bb0b28f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1183b4a93e994327fe35c2cee5f20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705ed8f4630ae6ef7c58a1e759d3760581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932830d4f1ea291a2d47ac76adb3b50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f56984f915798dff395c691573e22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb8df7f4c97e023590d456755bda56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789890e29f9f2d69e3cf2c1ef4e373d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4df3691b04c5bc975526fc4dfada7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4fab83ceeb05dad4658323463063587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41e5abfb1af253840f79ca12899ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f48885118da0869775b04b5710f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fd757ffbadecb73ee35c6c770603590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9669f1ddbe5b1d53f3826eb352316591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cfe8a13e6b5d9ad1058a080d5123b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc8c2bfce1c036cb0353ac936e669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e802b2d7386035e806633545bb9b5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4696478c0e9e42f4c145dcc78be9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609477560ce215cf173a0a15b70e464596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07da21ec9c4021b7f05d97f077a62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6834b0e43e602643b30122056abc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b635429f9542297db59a0d19c737a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b11ab5a3b87e59465b73158c61ee8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b22efe6fd8dc08e8a37f85805ac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58760acfcc826d25718b36596c11d73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f65eb135fe6b25abbd4e26ef0d4232603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f488ff4ee1d5f27b502d48728a58eac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a03408aa78717dc84887c08c3116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38da105eb79479df66678403eb31d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ffb254f107bf927821af75dbde6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4b086645d878716752d77ec6b5de4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c7b8e053b84bc523d5a14ede3e2aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96581e189cf29815615a34e6ec8fde1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982338cb04c2110a31c67a2a547b3c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2834a1a00de3ca907181c2381ca18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031006026fe278997388f0e0991f6c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712de3683f8e9ae519c7e6b339627d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019224cfa9fe5575d5fff784795b67a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f61eef82acf82e0a441907da2f97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede56b722479213e19a3a203df9bbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6268895ee16ef3cc8a3fa3e15fc1d1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8202375c4282f8547ddaee488e6b634619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b55bba4e654e697714042d18ede56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120da6df7ff75c271207422b20263b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dce5338e26cdd39ffc5d56496a3b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19699f968173809d3f5b6320c698fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4759d18cf9d7b258a48b7d7680f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a0d6854ddba710503cadaab30514625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7db56bdd316570bb73b4c002dd4aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be5247e291001f1fe2d012de98b4d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2cfd25fa379dcba535372d9bec5a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bdcf18896ae141fedbf524f5bf7b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132035bd1c64cb850e23f1d4cf5ac3d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1ce21da9a585505b923a69fcab33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204c594c7a936a06d408221e513e79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69d0bb2232695e675340bb87c7eaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6ffb6822b2bcce2b229d92afbaf1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f601470f367fb434a872b5c2500eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3cf68c81aa52564c780b9873a5e10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ab58e20c934d310b317769e7c642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3f6725f9dc09976ae1a4d9ea145bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40747ffb42b09168a75a290853e64868639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd3b3a4ba7931d49bc521e4b3b6bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9623dd26d6a5a730a753a3597a6de4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8435fda02f497eefc6269b5fd4d70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa2db25af8ff07f57fbefbd640986643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1fd08ddb9e490cf770ec86d3fda9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c2a0b235f4d9bfdfdfad0361e936645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d343b5ee124bc880034cfedb7c6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11989499b10accfeb72bd9ced413ef0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb4dc0bbc2cde3dd2750753d310287648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda128cd78b2f4b5576caf2a6fb149649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee672172c32959ea6fa20c640bb6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6b133fed542f69aaa3d90a7eb361651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d89f969dec9df1e95e2602be3e7a24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01333467ab292020c98a71fc76f90d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebe5c746c1b7fe7c7dc6f9325ca39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494460b8160ad52dda29691e54aa39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4502f03b526d889d6fbb621331dee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f01058cef074f31a0a21aef6a3c540657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297c5641cd05e1822613299d5332bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4997fe446529a62c1c7811187893659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83398a6fb19a5dcf2ce1bce2eb0d29ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3bcd8caebe5c2f348cbe6b5a8bf1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c7e742b9801093c4e35f876a801d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e117633e900f5b102f2e012553e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98241c380013297e040ac5441165fef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf604503647a4807fb29344a23bef39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3ed6155634295ab8300af3848a19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70769e1861431f224ae9ec274bbc9904667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a3a0b4285d2480af2683e5c02de8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31113fd17cad44543b718eb7e2738a2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9c8acf217152dba6254c459f1fe8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e2030c6a860e7618aa71b774a5304671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41864649ba69828d93b6fc91831771672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f05c2dcd1d5df2733e41f4c6cfd75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fd7c5b62f67d84044501135358ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4132ff125d49822a44dcb7adee5163675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62445b2e6b11c4ad9a9505191f41005676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0224a5c3a03b6a7c7cc87db811175f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ab83990ad22a668e05a1b31f659e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1cb9428ebbe1dee2778c38c946da6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e228c274f98c7a9a7085f5bd1ab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad77009fa6a16cf9537deb17a0a4c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d032c3d35a81913c7c6d281cf1f2e50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9abe26fa2a8b5260a1ea0a56aac6b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfba05ea2601f5c5e108bb485895fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04085320b5b7dd33210532244fcee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd949e91ff2784e51425af634a691132686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2a1032ba01bbcb9b2ec698e9bef4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39cbc131baa1492d3f3cff8a0cfa74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1941268f32ad13e2a62054c19ccaac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dcfe0e02ac16f5a8c07178ef02515690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ec222b6794b3fe07b97f20102b68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc938e76090d1471b8681bab73e23be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40cc6c968113004a184373ca402803693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d29051dfaba18151542bfa1f41a006694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d07ccca42e8aba5ff9251cf2e1e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f01e5a1a30f87a66c124b58f41b42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b4b65eee7000964bfdfa61f7806fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece094eec3ff864d421e067e82097bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53361bf2aa580f3ec3f20131beb28db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f301640d0261f9d61a0b3199cba37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021d2c43f0e50cc1d737617415b3505701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5077de44a36ee78cbb15d471fecee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dc243b60e7acc1227c3795a54fe9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcef6e30590db5d6172dfedb5193cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2261a774c30d8c3fd10c1f16556a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384952830cb372138145586d79233a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbf752fc5e52fc7fbb6055c5f8b176707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7d732049d2f509b26833f0d047153708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd65989b8a9a6bc9b22113364d1fb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f4294be2546fe834256eb6b3cf55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a16ef7ba40cd8b25e02e8109b4ca0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7924d95be600a735f2d040e03e9370712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c11b254a45a217892d2269584625e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca8f1a1b749f6c7d212cd77bbbe85d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc2ce1db5f51b747e31cc17b5f9eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a3aa64cb42a3b1dc422965033ed14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280acae2d8bc329c8994521b843fa92d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5477a1629001d351e5a932b211e0fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d192fb5e2877108ff679ac3c53937b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00659496889b45e48b8698c39127bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a01b28cde0ff02e64b414f0f9ea3f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff4c56820c8487ca0c75694f73c1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9abc81b7dfdfaad1204fcee53dc457723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93b1de8a3e447ce754b074d96b989724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8848e61a3dbb5de052b666d72181e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3aa66ccffb1f30103145cae325fe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f85cc8e422db813f5f032d9a4c85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99903b3c37052fefe320585b9d284266728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626f776c8e87cfb9d70ac9c0398f65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff5ef404afc555dea69ff0dbdffc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7d00b4dd7a24acb2f3eade53d82f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86faa992d511c05a31aa5d8a08156ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e971e954cbf7cbe01892accd99895733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377b9164df3237f962ba77f0082766734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78964b1e0ccd0e84b202e52f8e422735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de015e3448eb4764fea690adf79875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3072582eb0b40286c52d5948045bd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289555b074341029e565cf2372b3d8ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d67518c7138613cc8dea78d8394fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446cd6c75d1aaa5af1a4037d1f2ba27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501417c9a8c8b1d2a3764deb070985741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ebdf306325eef2f240d0ad6a68f5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bfe02e1561dfddda0ef879ef6f042743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483c237560fd604cab32fda4b6da7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d66eeced2bebc7580b128805fbbe3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f830b02556ea02015f17e70f44300746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76df68c75cc078ec890a25e70b47bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b1732339d50d07cdc61c89c2a995748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd1e9e49be6382dfddb28e77ad0d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ace9dd3007bbc4a5e30cb5efa462750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c0355ba021e2cb3658b14d86f460751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e09248d83dc55b297c97f45f922123752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c43c3ab10cb68ea864457e259f97d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ecbdab45a2ea917e8aa225f9d90d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1770661240ba0eb1eb77966d8dbd8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3c8747a2a3c70af89c9dc040c50b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23313c129db2184444ed14ebd41abff9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466078188f252ce62b76b21c5176b1eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb8b704e9799eb8bd07b4089f7b701759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>